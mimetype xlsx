--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K67"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 22:10:42</t>
+          <t>Exported on: 2026-10-23 16:49:57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,474 +320,476 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1721007031/DP/22012034533714 — VRAKSHA ROPAN HITGRAHI UNIT 05 GP SUDIBADI</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44559</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1721007031/IC/22012034893184 — SARVAJANIK KUP NIRMAN KANASIYA FALIYA GP SUDIBADI</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>46036</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1721007031/IC/22012034893185 — SARVAJANIK KUP NIRMAN VASUNIYA FALIYA GP SUDIBADI</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1721007031/IC/22012034893186 — SARVAJANIK KUP NIRMAN PATEL FALIYA GP SUDIBADI</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1721007031/IC/22012034893187 — SARVAJANIK KUP NIRMAN SUDADEVI FALIYA GP SUDIBADI</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012034383379 — KAPIL DHARA (RAMSINGH MALSINGH)</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43218</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012034399972 — kapil dhara kup pahadsingh nanka 2017-18 sudi badi</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>43452</v>
       </c>
-      <c r="K19" s="3"/>
+      <c r="K19" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012034399976 — Kapil Dhara Kup Nirmaan Debra Khuma 2017-18 Sudi badi</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>43274</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012034399978 — Kapil Dhara kup Nirmaan Sagriya Rataniya (2017-18) Sudi badi</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>43274</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012034522041 — KAPIL DHARA KUP NIRMAAN SARDARSINGH MALSINGH SUDI BADI 2019-20</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44152</v>
@@ -812,286 +814,286 @@
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035136056 — NANDAN FALODHAN BALU JOGDIYA 2023-2024 SUDI BADI</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>136944.49</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>0</v>
+        <v>8000.3</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45364</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247138 — NANDAN FLOUDYAN VESTA GUDIYA  GP DUDI CHHOTI GP SUDI BADI 2024/25</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>149782.63</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>0</v>
+        <v>28007.9</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247141 — NANDAN FLOUDYAN NATVARSINGH BUCHA GP DUDI CHHOTI GP SUDI BADI 2024/25</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>149782.63</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>0</v>
+        <v>11983.23</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45498</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247145 — NANDAN FLOUDYAN CHITU VANSINGH GP SUDI CHHOTI GP SUDI BADI 2024/25</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>149782.63</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>0</v>
+        <v>12200.23</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45498</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247150 — NANDAN FLOUDYAN NURU VANSINGH GP DUDI CHHOTI GP SUDI BADI 2024/25</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>149782.63</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>0</v>
+        <v>6499.99</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45498</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247241 — NANDAN FLOUDYAN RAJU DARYAVSINGH GP SUDI CHHOTI GP SUDI BADI 2024/25</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>149782.63</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>0</v>
+        <v>7785.82</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1141,145 +1143,145 @@
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247245 — NANDAN FLOUDYAN NANSINGH RAMSINGH GP SUDI CHHOTI GP SUDI BADI 2024/25</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>149782.63</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>0</v>
+        <v>8999.97</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247248 — NANDAN FLOUDYAN GOPAL RAMSINGH GP SUDI CHHOTI GP SUDI BADI 2024/25</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>149782.63</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>0</v>
+        <v>1200</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45517</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247252 — NANDAN FLOUDYAN EDU RATANSINGH GP SUDI CHHOTI GP SUDI BADI 2024/25</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>149782.63</v>
       </c>
       <c r="I32" s="2" t="n">
-        <v>0</v>
+        <v>9800.07</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1307,120 +1309,120 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45459</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Line Plntation(Coast) - horti-trees (Individuals) / Along the coast Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Line Plntation(Coast) - horti-trees (Individuals) / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247258 — NANDAN FLOUDYAN THANSINGH BHUCHAR GP SUDI CHHOTI GP SUDI BADI 2024/25</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>149782.63</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>0</v>
+        <v>6100.15</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247261 — NANDAN FLOUDYAN NARSINGH GAMIR GP SUDI CHHOTI GP SUDI BADI 2024/25</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>149782.63</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>0</v>
+        <v>2999.92</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1517,51 +1519,51 @@
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247269 — NANDAN FLOUDYAN MANGTIYA GAPSIYA GP SUDI CHHOTI GP SUDI BADI 2024/25</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>149782.63</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>3000.06</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45498</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1611,145 +1613,145 @@
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247274 — NANDAN FLOUDYAN SHERSINGH SAKRIYA  SUDI BADI GP SUDI BADI 2024/25</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>145050.83</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>0</v>
+        <v>7500.15</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247276 — NANDAN FLOUDYAN RAMESH DHUNDRIYA  SUDI BADI GP SUDI BADI 2024/25</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>149782.63</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247279 — NANDAN FLOUDYAN KELBAI  SUDI BADI GP SUDI BADI 2024/25</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>149782.63</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>0</v>
+        <v>16019.98</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1846,51 +1848,51 @@
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035247766 — NANDAN FLOUDYAN TANSNGH AMARSINGH GP SUDI BADI  2024/25</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>149782.63</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>0</v>
+        <v>6000.05</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45517</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Fallow land for Individuals / Levelling/shaping of Wasteland / Fallow land for Individuals</t>
@@ -1918,991 +1920,995 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035338696 — KHET TALAB NIRMAN VESTA LADDU GRAM SUDI CHHOTI GP SUDIBADI</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035338995 — JGSA 2025 KHET TALAB  NIRMAN HEMTA JAMSINGH GRAM  SUDICHHOTI GP SUDIBADI</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>194823.29</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035339034 — JGSA 2025 KHET TALAB  NIRMAN RATANSINH VALSINGH GRAM SUDIBADI GP SUDIBADI</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>194823.29</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035353249 — JGSA 2025 KHET TALAB  NIRMAN SUMLA BHANGDIYA GRAM SUDIBADI GP SUDIBADI</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035359000 — JGSA 2025 RECHARGE STUCTURE AT KAPIL DHARA KUP VERSINGH BHURSINGH GP SUDI BADI</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035433527 — JGSA 2025 KHET TALAB NIRMAN DUNGARSINGH CHHOTIYA GP SUDI BADI</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035433551 — JGSA 2025 KHET TALAB NIRMAN RAJU RICHPALSINGH GP SUDI BADI</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035433582 — JGSA 2025 KHET TALAB NIRMAN MANSINGH LATTU SUDI CHHOTI GP SUDI BADI</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035433619 — JGSA 2025 KHET TALAB NIRMAN KALAMSINGH KERU SUDI CHHOTI GP SUDI BADI</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035498241 — KAPIL DHARA KOOP NIRMAN GOPALSINGH RAMSINGH CHHOTI SUDI GP SUDIBADI</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>387700.4</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/22012035498328 — KAPIL DHARA KOOP NIRMAN LALSINGH PREMSINGH SUDI BADI GP SUDIBADI</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>387700.4</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/IAY/4892201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106421516</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/IAY/5303025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146362332</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I59" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45771</v>
       </c>
-      <c r="K59" s="3"/>
+      <c r="K59" s="3" t="n">
+        <v>46291</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/IAY/5323250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126452626</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/IAY/5359244 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146697804</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1721007031/IF/IAY/5380332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146710002</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45818</v>
       </c>
-      <c r="K62" s="3"/>
+      <c r="K62" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1721007031/RC/22012034477583 — CC ROAD NIRMAN BAHADAR KE GHAR SE BHAGAT KE GHAR TAK TADVI FALIYA SUDI BADI</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>43000</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>44195</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1721007031/RC/22012034849762 — P C C ROAD NIRMAN MAIN ROAD SE SHAMSHAN GHAT TAK GP SUDI BADI</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>108000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1721007031/RC/22012034849766 — P C C ROAD NIRMAN ROAD SE RAJU KE GHAR TAK SUDI CHHOTI GP SUDIBADI</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>132000</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1721007031/WC/22012034591956 — LOOSE BOULDER  STRUCTURE MORI FALIYA GRAM CHHOTI  SUDI, GP SUDI BADI</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>414882.85</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>44154</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / UDAIGARH</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1721/WC/22012035218719 — RMS NIRMAN WORK CHOUHAN FALIYA GP SUDIBADI</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>2999000</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45396</v>