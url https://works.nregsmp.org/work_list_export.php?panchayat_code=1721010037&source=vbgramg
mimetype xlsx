--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K64"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 09:03:15</t>
+          <t>Exported on: 2026-10-25 13:32:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -416,380 +416,382 @@
       <c r="J14" s="3" t="n">
         <v>44363</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1721010037/DP/22012034565119 — PLANTATION WORK AT STOP DAM SITE PATEL FALIYA GP KHARKUA 2022-23</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>132184.2</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>0</v>
+        <v>98900</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44801</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1721010037/DP/22012034565120 — PLANTATION WORK AT STOP DAM SITE BHAYADI FALIYA GP KHARKUA 2022-23</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>132184.2</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>0</v>
+        <v>105900</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44801</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1721010037/DP/22012034605814 — VASUDHA VANDAN AMRAT VATIKA 75 SCHOOL KE PASS GP KHARKUA   23-24</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>54569.95</v>
       </c>
       <c r="I17" s="2" t="n">
-        <v>16200</v>
+        <v>18300</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45186</v>
       </c>
-      <c r="K17" s="3"/>
+      <c r="K17" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1721010037/IC/22012034885534 — SARVJANIK KUP NIRMAN MASANIYA FALIYA KHARKUA 2024-2025</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>405183.38</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1721010037/IC/22012034885644 — SARVJANIK KUP NIRMAN MASANIYA FALIYA KHARKUA 2024-2025</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>558651.97</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1721010037/IC/22012034885677 — SARVJANIK KUP NIRMAN DUDWA FALIYA KHARKUA 2024-2025</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>558651.97</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1721010037/IC/22012034887114 — SARVJANIK KUP NIRMAN RETKUA FALIYA KHARKUA 2024-2025</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>558651.97</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012034574476 — Palantaion Khet Ki Med Par Kelsah Se Chamariya Tak (5) Gp Kharkua</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>135219.86</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44078</v>
@@ -814,103 +816,105 @@
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035242179 — NANDAN FALODHYAN AMARSINGH DUNGARSINGH SEMLA FALIYA KHARKUA</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>148282.63</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45496</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035242187 — NANDAN FALODHYAN VESTA THANSINGH SEMLA FALIYA KHARKUA</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>148282.63</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45496</v>
       </c>
-      <c r="K24" s="3"/>
+      <c r="K24" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
@@ -933,51 +937,51 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45496</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035243318 — KHET TALAB NIRMAN AMARSINGH DUNGARSINGH SEMLA FALIYA KHARKUA</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45453</v>
@@ -1002,103 +1006,105 @@
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035245229 — NANDAN FALODHYAN GANPAT VESTIYA RETKUA FALIYA KHARKUA</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>148282.63</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>1800</v>
+        <v>25200</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45496</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035245230 — NANDAN FALODHYAN BHILU SEKDIYA RETKUA FALIYA KHARKUA</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>148282.63</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>4200</v>
+        <v>12000</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45496</v>
       </c>
-      <c r="K28" s="3"/>
+      <c r="K28" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
@@ -1136,298 +1142,308 @@
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035245238 — NANDAN FALODHYAN KUNWARSINGH KALSINGH NADI DHAD FALIYA KHARKUA</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>148282.63</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45496</v>
       </c>
-      <c r="K30" s="3"/>
+      <c r="K30" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035247374 — NANDAN FALODHYAN RATAN NARSINGH RETKUA FALIYA KHARKUA</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>148282.63</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45496</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035247379 — NANDAN FALODHYAN DEVLA VESTIYA RETKUA FALIYA KHARKUA</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>148282.63</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45496</v>
       </c>
-      <c r="K32" s="3"/>
+      <c r="K32" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035247384 — NANDAN FALODHYAN KERUSINGH KULIYA RETKUA FALIYA KHARKUA</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>148282.63</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45496</v>
       </c>
-      <c r="K33" s="3"/>
+      <c r="K33" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035249060 — NANDAN FALODHYAN CHATERSINGH MANIYA PUJRA FALIYA KHARKUA</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>148282.63</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45496</v>
       </c>
-      <c r="K34" s="3"/>
+      <c r="K34" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035249061 — NANDAN FALODHYAN RAGHUNATH VESTA PUJARA FALIYA KHARKUA</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>148282.63</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45496</v>
       </c>
-      <c r="K35" s="3"/>
+      <c r="K35" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
@@ -1450,860 +1466,860 @@
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035274572 — KAPIL DHARA KUP NIRMAN ( ANTAR DHUNDRIYA ) SEMLA FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035275346 — KAPIL DHARA KUP NIRMAN ( BAPU NAVALSINGH ) BHAYDIYA FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035275347 — KAPIL DHARA KUP NIRMAN ( EDLA BHANGDIYA ) RETKUA FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K39" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035275348 — KAPIL DHARA KUP NIRMAN ( BHAVSINGH THAYA ) PUJRA FALIYA KHARKYA 2024-25</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035275349 — KAPIL DHARA KUP NIRMAN ( BHURSINGH BHALIYA ) BABDEV FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035275351 — KAPIL DHARA KUP NIRMAN ( NARSINGH NANDU ) DUDVA FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035275353 — KAPIL DHARA KUP NIRMAN ( CHANDARSINGH BHALSINGH ) DUDVA FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K43" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035275380 — KAPIL DHARA KUP NIRMAN ( DESINGH KHUMSINGH ) BHAYDIYA  FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035275383 — KAPIL DHARA KUP NIRMAN DHANI KUNWARSINGH KHODRA DHAD FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035275386 — KAPIL DHARA KUP NIRMAN ( BHAYLA DITLIYA ) KHODRA DHAD FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035275387 — KAPIL DHARA KUP NIRMAN ( ANTAR DHUNDRIYA ) SEMLA  FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035275389 — KAPIL DHARA KUP NIRMAN ( RAMESH SHANKAR ) BAJAR FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035275392 — KAPIL DHARA KUP NIRMAN ( DESLA PUNA ) PUJRA  FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K49" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/22012035275394 — KAPIL DHARA KUP NIRMAN ( MALSINGH JAMSINGH ) GADRIYA FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/IAY/5318308 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127534116</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/IAY/96265 — Construction of IAY House -IAY REG. NO. MP-21-010-037-001/2794</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>42265</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1721010037/IF/YD/22012035568473 — KHET TALAB NAHARSINGH BANCHIYA KHARKUA 2025-26</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>497084</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45831</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1721010037/RC/22012034830005 — CC ROAD NIRMAN MAIN ROAD SE DHURSINGH KE GHAR TAK</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45451</v>
@@ -2400,380 +2416,380 @@
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45338</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1721010037/WC/22012035203127 — construction of c c check dam retkua faliya kharkua</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1721010037/WC/22012035203146 — construction of c c check dam dhavliya amba vali khodri gadriya faliya kharkua</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1721010037/WC/22012035222811 — NISTAR TALAB NIRMAN SEMLA FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>994880.24</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45594</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1721010037/WC/22012035222816 — NISTAR TALAB NIRMAN DAWRI FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>1123651.48</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1721010037/WC/22012035227261 — NISTAR TALAB NIRMAN PUJARA FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>1498319.43</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>46000</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1721010037/WC/22012035227263 — NISTAR TALAB NIRMAN MASANIYA FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>1497299.96</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1721010037/WC/22012035233744 — PERCOLATION TANK DUDVA FALIYA GP KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>953175.36</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>ALIRAJPUR / ALIRAJPUR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1721010037/WC/22012035252110 — NISTAR TALAB NIRMAN PUJARIYA  FALIYA KHARKUA 2024-25</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45683</v>