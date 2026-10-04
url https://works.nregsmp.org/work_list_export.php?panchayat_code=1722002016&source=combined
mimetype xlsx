--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K876"/>
+  <dimension ref="A1:K877"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 08:35:19</t>
+          <t>Exported on: 2026-10-04 09:32:01</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2771,51 +2771,51 @@
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>44158</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/22012034656712 — kapil dhara kup saman bai hira</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>155849</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>44523</v>
@@ -2963,98 +2963,98 @@
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>44367</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/22012035069002 — kapil dhara kup jatan bai soma</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>250129.18</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>182702</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45054</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/22012035090064 — kapil dhara kup nirman mansingh bheru</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>250082.8</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>211590.08</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45126</v>
@@ -3386,98 +3386,98 @@
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/22012035221991 — kapil dhara kup nirman galiya kanji</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>250603.32</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>143597.6</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/22012035430501 — khet talab bhagirath nathu</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>15969</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45786</v>
@@ -3621,98 +3621,98 @@
         <v>878</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/22012035477090 — jal ganga savardhan dugwell recharge mansingh bheru</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/22012035477099 — jal ganga savardhan dugwell recharge galu kanji</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45761</v>
@@ -3762,51 +3762,51 @@
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/22012035491036 — Jal ganga sanvardhan dugwell ramchandra kodu</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45761</v>
@@ -4342,70 +4342,70 @@
       <c r="J96" s="3" t="n">
         <v>42917</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>43223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/1147292 — Construction of IAY House -IAY REG. NO. MP1691893</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>42880</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -12621,70 +12621,70 @@
       <c r="J265" s="3" t="n">
         <v>43785</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>43925</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/2403442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4480423</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>43950</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -12913,70 +12913,70 @@
       <c r="J271" s="3" t="n">
         <v>44313</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>45154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/3650873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1703372</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>1547</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45048</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -13254,70 +13254,70 @@
       <c r="J278" s="3" t="n">
         <v>44735</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>44898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/3684250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106565518</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>884</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45145</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17515,70 +17515,70 @@
       <c r="J365" s="3" t="n">
         <v>44809</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>45692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4195910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122803931</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>12495</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>44735</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -18542,70 +18542,70 @@
       <c r="J386" s="3" t="n">
         <v>44793</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4244334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116449520</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>44733</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -18834,70 +18834,70 @@
       <c r="J392" s="3" t="n">
         <v>44886</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>44965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4360773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116449504</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>44744</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19077,51 +19077,51 @@
       <c r="J397" s="3" t="n">
         <v>45558</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>45713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4684156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102937626</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>21735</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45617</v>
@@ -19224,213 +19224,213 @@
       <c r="J400" s="3" t="n">
         <v>45595</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4686991 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105998307</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4687428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106433397</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>16182</v>
+        <v>19782</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4687756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105853607</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4689589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106406619</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19649,80 +19649,80 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>21555</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>45778</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4697394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117899077</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19755,167 +19755,167 @@
       <c r="J411" s="3" t="n">
         <v>45602</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4700376 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118166983</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>8262</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45639</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4706941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123795782</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4706971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123171038</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>10206</v>
+        <v>17406</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45595</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20092,173 +20092,173 @@
       <c r="J418" s="3" t="n">
         <v>45622</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4739352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105515031</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4740041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106408298</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>19728</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46147</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4740152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106433431</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>19782</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>46250</v>
+        <v>46269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
@@ -20284,70 +20284,70 @@
       <c r="J422" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>46178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4742933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113751950</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20576,51 +20576,51 @@
       <c r="J428" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4753305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118156971</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46092</v>
@@ -20870,120 +20870,120 @@
       <c r="J434" s="3" t="n">
         <v>45650</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4767612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123339128</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45562</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/4777564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126760164</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -21062,73 +21062,73 @@
       <c r="J438" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5412290 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104027421</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>6003</v>
+        <v>16803</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -21158,78 +21158,80 @@
       <c r="J440" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5412386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148537493</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>12864</v>
+        <v>20064</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46147</v>
       </c>
-      <c r="K441" s="3"/>
+      <c r="K441" s="3" t="n">
+        <v>46269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -21303,73 +21305,73 @@
       <c r="J443" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5412686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120551500</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>21600</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -21448,122 +21450,122 @@
       <c r="J446" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5412857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106409692</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5413043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123038593</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>13050</v>
+        <v>23850</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -21691,51 +21693,51 @@
       <c r="J451" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5413238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100508461</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45769</v>
@@ -21985,260 +21987,260 @@
       <c r="J457" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5413592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121614129</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5413627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105835259</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>3300</v>
+        <v>17700</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5413797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114745490</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5413799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113754485</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5413971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104901519</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22320,73 +22322,73 @@
       <c r="J464" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5414029 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113786379</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>6264</v>
+        <v>13464</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45826</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -22612,258 +22614,260 @@
       <c r="J470" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5414291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126761264</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>21600</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5414405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123526718</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5414642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106421863</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>12006</v>
+        <v>19206</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45809</v>
       </c>
-      <c r="K473" s="3"/>
+      <c r="K473" s="3" t="n">
+        <v>46269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5414724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105510694</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>21600</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5414738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123536603</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22896,70 +22900,70 @@
       <c r="J476" s="3" t="n">
         <v>45826</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5414831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102668657</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>12006</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22992,73 +22996,73 @@
       <c r="J478" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K478" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5415069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113656047</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -23088,265 +23092,265 @@
       <c r="J480" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5415220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106277646</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>21600</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5415249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126762062</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>21600</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5415303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105467962</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45826</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5415357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105525181</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5415557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113727477</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>21600</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -23474,119 +23478,119 @@
       <c r="J488" s="3" t="n">
         <v>45886</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5416008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105876152</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5416136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118045354</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -23619,73 +23623,73 @@
       <c r="J491" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5416190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116449615</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>9564</v>
+        <v>23964</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -23715,73 +23719,73 @@
       <c r="J493" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5416291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105702768</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>6264</v>
+        <v>24264</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -23958,70 +23962,70 @@
       <c r="J498" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>43026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5497826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102937591</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -24152,120 +24156,120 @@
       <c r="J502" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5509276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103539317</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>6264</v>
+        <v>20664</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5511156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103632081</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>14400</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -24589,172 +24593,174 @@
       <c r="J511" s="3" t="n">
         <v>45988</v>
       </c>
       <c r="K511" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5596485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106004913</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5712569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103129700</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>6264</v>
+        <v>20664</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5712826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124178740</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>22782</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45900</v>
       </c>
-      <c r="K514" s="3"/>
+      <c r="K514" s="3" t="n">
+        <v>46269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -24779,164 +24785,164 @@
       <c r="J515" s="3" t="n">
         <v>45886</v>
       </c>
       <c r="K515" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5725507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114146264</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5728435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118203511</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5833479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116448078</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -24969,213 +24975,215 @@
       <c r="J519" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5833501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113754370</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5833549 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120549953</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>46045</v>
       </c>
-      <c r="K521" s="3"/>
+      <c r="K521" s="3" t="n">
+        <v>46269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5833681 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113633192</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5833736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106564782</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -25208,164 +25216,164 @@
       <c r="J524" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K524" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5834016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114749637</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45988</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5834031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122042230</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5834110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131436109</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -25398,70 +25406,70 @@
       <c r="J528" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K528" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5834351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116645048</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>46014</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -25543,117 +25551,117 @@
       <c r="J531" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K531" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5835158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113675729</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5835626 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106547644</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -25735,164 +25743,164 @@
       <c r="J535" s="3" t="n">
         <v>45971</v>
       </c>
       <c r="K535" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5835844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126006567</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5836537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116310396</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1722002016/IF/IAY/5836784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105996872</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -31743,51 +31751,51 @@
       <c r="J659" s="3" t="n">
         <v>45178</v>
       </c>
       <c r="K659" s="3" t="n">
         <v>45194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
           <t>1722002016/RC/22012034843781 — sudur sadak nirman majra amkundiya se chandhodiya pradhanmantri sadak tak</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>45761</v>
@@ -37255,73 +37263,73 @@
       <c r="J773" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K773" s="3" t="n">
         <v>45863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
           <t>1722002016/WC/22012035247044 — NISTAR TALAB NIRMAN RUNDA WALA NALE PER KHUTPALA</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>1482890.72</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>1408301.29</v>
+        <v>1408901.29</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
@@ -37400,51 +37408,51 @@
       <c r="J776" s="3" t="n">
         <v>45824</v>
       </c>
       <c r="K776" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
           <t>1722002016/WC/22012035301226 — jal ganga savardhan dugwell recharge samudayik kup retikhodra</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>45761</v>
@@ -40925,1346 +40933,1393 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
         <v>1492000</v>
       </c>
       <c r="I849" s="2" t="n">
         <v>1491643.02</v>
       </c>
       <c r="J849" s="3" t="n">
         <v>42462</v>
       </c>
       <c r="K849" s="3" t="n">
         <v>42988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1722002016/WH/146 — khutpala parcoleasan tek semal khedi bhag 1</t>
+          <t>1722002016/WC/VB/YD/22012035335345 — gully plugs and underground dykes</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
-        <v>148000</v>
+        <v>0</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>142374</v>
+        <v>0</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>40693</v>
-[...3 lines deleted...]
-      </c>
+        <v>46239</v>
+      </c>
+      <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1722002016/WH/147 — khutpala parcoleasan tek semal khedi bhag 2</t>
+          <t>1722002016/WH/146 — khutpala parcoleasan tek semal khedi bhag 1</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>148000</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>141276</v>
+        <v>142374</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>40700</v>
+        <v>40693</v>
       </c>
       <c r="K851" s="3" t="n">
         <v>40728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1722002016/WH/191 — Khutpala jal saverdhan kray</t>
+          <t>1722002016/WH/147 — khutpala parcoleasan tek semal khedi bhag 2</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
-        <v>496000</v>
+        <v>148000</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>442651.67</v>
+        <v>141276</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>40826</v>
+        <v>40700</v>
       </c>
       <c r="K852" s="3" t="n">
-        <v>41254</v>
+        <v>40728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1722002016/WH/192 — Khutpala Marda jal sarkashan kray</t>
+          <t>1722002016/WH/191 — Khutpala jal saverdhan kray</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
-        <v>790000</v>
+        <v>496000</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>786893.95</v>
+        <v>442651.67</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>40896</v>
+        <v>40826</v>
       </c>
       <c r="K853" s="3" t="n">
         <v>41254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1722002016/WH/19956429 — jirnodhar kariy nisatar talab kudiyavala nala</t>
+          <t>1722002016/WH/192 — Khutpala Marda jal sarkashan kray</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
-        <v>195000</v>
+        <v>790000</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>0</v>
+        <v>786893.95</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>42486</v>
-[...1 lines deleted...]
-      <c r="K854" s="3"/>
+        <v>40896</v>
+      </c>
+      <c r="K854" s="3" t="n">
+        <v>41254</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1722002016/WH/19956508 — jirnodhar kariy nisatar talab retikhodara vala  nala</t>
+          <t>1722002016/WH/19956429 — jirnodhar kariy nisatar talab kudiyavala nala</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>205000</v>
+        <v>195000</v>
       </c>
       <c r="I855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
         <v>42486</v>
       </c>
       <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1722002016/WH/238 — खुटपला परकोलेशन तालाब 3नग</t>
+          <t>1722002016/WH/19956508 — jirnodhar kariy nisatar talab retikhodara vala  nala</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
-        <v>840000</v>
+        <v>205000</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>1071362.4</v>
+        <v>0</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>41001</v>
-[...3 lines deleted...]
-      </c>
+        <v>42486</v>
+      </c>
+      <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1722002016/WH/27 — percolation tank amba khli  nale par</t>
+          <t>1722002016/WH/238 — खुटपला परकोलेशन तालाब 3नग</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
-        <v>100000</v>
+        <v>840000</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>97160</v>
+        <v>1071362.4</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>40308</v>
+        <v>41001</v>
       </c>
       <c r="K857" s="3" t="n">
-        <v>40544</v>
+        <v>41309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1722002016/WH/29 — percolation Tank Bani</t>
+          <t>1722002016/WH/27 — percolation tank amba khli  nale par</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I858" s="2" t="n">
-        <v>100820</v>
+        <v>97160</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>40309</v>
+        <v>40308</v>
       </c>
       <c r="K858" s="3" t="n">
-        <v>41164</v>
+        <v>40544</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1722002016/WH/30 — Percolation Tank manshing puna ke khet ki pas</t>
+          <t>1722002016/WH/29 — percolation Tank Bani</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>83900</v>
+        <v>100820</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>40301</v>
+        <v>40309</v>
       </c>
       <c r="K859" s="3" t="n">
-        <v>40544</v>
+        <v>41164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1722002016/WH/35 — Percolation Tank ganpura majra ke pas candoeya</t>
+          <t>1722002016/WH/30 — Percolation Tank manshing puna ke khet ki pas</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>94950</v>
+        <v>83900</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>40308</v>
+        <v>40301</v>
       </c>
       <c r="K860" s="3" t="n">
         <v>40544</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1722002089/RC/01 — मुरम रोड निर्माण चंदोडिया  चंदोडिया से चुनियागडी मार्ग तक</t>
+          <t>1722002016/WH/35 — Percolation Tank ganpura majra ke pas candoeya</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
-        <v>315250</v>
+        <v>100000</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>102609.98</v>
+        <v>94950</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>38823</v>
+        <v>40308</v>
       </c>
       <c r="K861" s="3" t="n">
-        <v>41164</v>
+        <v>40544</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1722002089/RC/07 — मुरम निर्माण खुटखपला चंदोडीया मार्ग से बनी</t>
+          <t>1722002089/RC/01 — मुरम रोड निर्माण चंदोडिया  चंदोडिया से चुनियागडी मार्ग तक</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
-        <v>472063</v>
+        <v>315250</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>198478</v>
+        <v>102609.98</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>39081</v>
+        <v>38823</v>
       </c>
       <c r="K862" s="3" t="n">
         <v>41164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1722002089/WC/ — खेत तालाग चंदकेडिया</t>
+          <t>1722002089/RC/07 — मुरम निर्माण खुटखपला चंदोडीया मार्ग से बनी</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>5000</v>
+        <v>472063</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>0</v>
+        <v>198478</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>38862</v>
-[...1 lines deleted...]
-      <c r="K863" s="3"/>
+        <v>39081</v>
+      </c>
+      <c r="K863" s="3" t="n">
+        <v>41164</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1722002089/WC/01 — तालाब गहरीकरण रामेश्‍वर के खेत कपास ( चंदोडीया )</t>
+          <t>1722002089/WC/ — खेत तालाग चंदकेडिया</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
-        <v>86000</v>
+        <v>5000</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>24300</v>
+        <v>0</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>39232</v>
-[...3 lines deleted...]
-      </c>
+        <v>38862</v>
+      </c>
+      <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1722002089/WC/04 — चंदोरिया खेत तालाब</t>
+          <t>1722002089/WC/01 — तालाब गहरीकरण रामेश्‍वर के खेत कपास ( चंदोडीया )</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
-        <v>23700</v>
+        <v>86000</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>0</v>
+        <v>24300</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>38861</v>
+        <v>39232</v>
       </c>
       <c r="K865" s="3" t="n">
         <v>41164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1722002089/WC/05 — खेत तालाब चंदोडिया</t>
+          <t>1722002089/WC/04 — चंदोरिया खेत तालाब</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
-        <v>0</v>
+        <v>23700</v>
       </c>
       <c r="I866" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>38821</v>
-[...1 lines deleted...]
-      <c r="K866" s="3"/>
+        <v>38861</v>
+      </c>
+      <c r="K866" s="3" t="n">
+        <v>41164</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1722002089/WC/06 — खेत तालाब चंदो‍डिया</t>
+          <t>1722002089/WC/05 — खेत तालाब चंदोडिया</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>5000</v>
+        <v>0</v>
       </c>
       <c r="I867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>38862</v>
-[...3 lines deleted...]
-      </c>
+        <v>38821</v>
+      </c>
+      <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1722002/IF/22012034473482 — devilal Hukumchand</t>
+          <t>1722002089/WC/06 — खेत तालाब चंदो‍डिया</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>304000</v>
+        <v>5000</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>242728</v>
+        <v>0</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>43317</v>
+        <v>38862</v>
       </c>
       <c r="K868" s="3" t="n">
-        <v>45187</v>
+        <v>41164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1722002/IF/22012034579045 — Jagdish Champalal  Horticulture Plantetion</t>
+          <t>1722002/IF/22012034473482 — devilal Hukumchand</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>538000</v>
+        <v>304000</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>350462.6</v>
+        <v>242728</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>44075</v>
+        <v>43317</v>
       </c>
       <c r="K869" s="3" t="n">
-        <v>45580</v>
+        <v>45187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1722002/IF/22012034579047 — Durgabai Babulal Horticulture Plantetion</t>
+          <t>1722002/IF/22012034579045 — Jagdish Champalal  Horticulture Plantetion</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
-        <v>753000</v>
+        <v>538000</v>
       </c>
       <c r="I870" s="2" t="n">
-        <v>158744</v>
+        <v>350462.6</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>44198</v>
+        <v>44075</v>
       </c>
       <c r="K870" s="3" t="n">
-        <v>45608</v>
+        <v>45580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1722002/IF/22012034591021 — Rajesh Jagdish Horticulture Plantetion</t>
+          <t>1722002/IF/22012034579047 — Durgabai Babulal Horticulture Plantetion</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>367740</v>
+        <v>753000</v>
       </c>
       <c r="I871" s="2" t="n">
-        <v>359833</v>
+        <v>158744</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>44098</v>
+        <v>44198</v>
       </c>
       <c r="K871" s="3" t="n">
-        <v>45580</v>
+        <v>45608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1722002/IF/22012034839194 — Champalal Laxaman Horti Plant Khutpala</t>
+          <t>1722002/IF/22012034591021 — Rajesh Jagdish Horticulture Plantetion</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
-        <v>433000</v>
+        <v>367740</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>0</v>
+        <v>359833</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K872" s="3"/>
+        <v>44098</v>
+      </c>
+      <c r="K872" s="3" t="n">
+        <v>45580</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1722002/IF/22012035164671 — Jitendra Prabhulal Gp Khuntpala Horti.Plantation</t>
+          <t>1722002/IF/22012034839194 — Champalal Laxaman Horti Plant Khutpala</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
-        <v>231000</v>
+        <v>433000</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>104544</v>
+        <v>0</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>45456</v>
+        <v>44300</v>
       </c>
       <c r="K873" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1722002/IF/22012035257765 — Dhana Kodar Horti plant Gp khutpala</t>
+          <t>1722002/IF/22012035164671 — Jitendra Prabhulal Gp Khuntpala Horti.Plantation</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
-        <v>191848</v>
+        <v>231000</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>93621.96</v>
+        <v>104544</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>45694</v>
+        <v>45456</v>
       </c>
       <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1722002/WC/22012035311660 — Nistar talab Nirman Kary semalkhedi</t>
+          <t>1722002/IF/22012035257765 — Dhana Kodar Horti plant Gp khutpala</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>3877000</v>
+        <v>191848</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>1005111</v>
+        <v>93621.96</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>45815</v>
+        <v>45694</v>
       </c>
       <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>DHAR / SARDARPUR</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1722002/WC/22012035311662 — Nistar Talab Nirman Kary Retikhodara</t>
+          <t>1722002/WC/22012035311660 — Nistar talab Nirman Kary semalkhedi</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
-        <v>3849000</v>
+        <v>3877000</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>34713</v>
+        <v>1005111</v>
       </c>
       <c r="J876" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K876" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
+      <c r="A877" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / SARDARPUR</t>
+        </is>
+      </c>
+      <c r="B877" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C877" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D877" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E877" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F877" s="1" t="inlineStr">
+        <is>
+          <t>1722002/WC/22012035311662 — Nistar Talab Nirman Kary Retikhodara</t>
+        </is>
+      </c>
+      <c r="G877" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H877" s="2" t="n">
+        <v>3849000</v>
+      </c>
+      <c r="I877" s="2" t="n">
+        <v>34713</v>
+      </c>
+      <c r="J877" s="3" t="n">
+        <v>45815</v>
+      </c>
+      <c r="K877" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>