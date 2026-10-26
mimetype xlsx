--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K912"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 14:27:59</t>
+          <t>Exported on: 2026-10-26 13:15:37</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -6922,51 +6922,51 @@
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/22012035112852 — Kapil dhara Kidiya Sukhram</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>252883.46</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>187188</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45468</v>
@@ -7016,120 +7016,120 @@
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/22012035112864 — Kapil dhara Surbhan Babu</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>252883.46</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>101409</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45468</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/22012035112869 — Kapil dhara Kalu Chhatriya Gulla</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>252883.46</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>109905.18</v>
+        <v>110505.18</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45468</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -7547,145 +7547,145 @@
       <c r="J163" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/22012035530481 — Kapildhara Bhavsingh Kalu</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/22012035530519 — Kapildhara  Raju Aniya</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/22012035530540 — Kapildhara Narsingh Sherka</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45794</v>
@@ -9438,79 +9438,79 @@
       <c r="J202" s="3" t="n">
         <v>42882</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>43308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/1096257 — Construction of IAY House -IAY REG. NO. MP3528655</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>18044</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>43097</v>
       </c>
       <c r="K203" s="3" t="n">
-        <v>46239</v>
+        <v>46307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
@@ -15802,51 +15802,51 @@
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>43959</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/2461834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2466925</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46171</v>
@@ -16482,98 +16482,98 @@
       <c r="J346" s="3" t="n">
         <v>44445</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>44722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/3008219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2380446</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/3008221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2530639</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46171</v>
@@ -16817,145 +16817,145 @@
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>44498</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/3387977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2538069</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>11754</v>
+        <v>18354</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/3632132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5460808</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/3649196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2142012</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46171</v>
@@ -17448,51 +17448,51 @@
       <c r="J366" s="3" t="n">
         <v>44797</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>45200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/3677181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115063032</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>1428</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>44797</v>
@@ -18916,51 +18916,51 @@
       <c r="J396" s="3" t="n">
         <v>44790</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>45394</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/3703627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115310315</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>11711</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>44797</v>
@@ -19845,51 +19845,51 @@
       <c r="J415" s="3" t="n">
         <v>44798</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>45210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/3836936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116851437</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>5950</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>44798</v>
@@ -19941,73 +19941,73 @@
       <c r="J417" s="3" t="n">
         <v>44798</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>45179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/3909131 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2379613</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>10956</v>
+        <v>11256</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>44798</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -22287,100 +22287,100 @@
       <c r="J465" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>45789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/4548041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106236423</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>19998</v>
+        <v>21198</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>46239</v>
+        <v>46280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/4553790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114089848</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>13365</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45615</v>
@@ -23804,78 +23804,80 @@
       <c r="J496" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>45789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/4737255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100694153</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>11664</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45615</v>
       </c>
-      <c r="K497" s="3"/>
+      <c r="K497" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -23998,78 +24000,80 @@
       <c r="J500" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>45889</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/4862324 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114071088</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>22716</v>
+        <v>24516</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45752</v>
       </c>
-      <c r="K501" s="3"/>
+      <c r="K501" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -24241,73 +24245,73 @@
       <c r="J505" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>45944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5157327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115311567</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -24435,268 +24439,274 @@
       <c r="J509" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5226791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115860319</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>21672</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>46258</v>
+        <v>46280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5359476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115065050</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>3654</v>
+        <v>26454</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45784</v>
       </c>
-      <c r="K511" s="3"/>
+      <c r="K511" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5367195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102098766</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>22194</v>
+        <v>24894</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45784</v>
       </c>
-      <c r="K512" s="3"/>
+      <c r="K512" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5374389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115065695</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>14886</v>
+        <v>21486</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5471099 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100690342</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>16494</v>
+        <v>24894</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45784</v>
       </c>
-      <c r="K514" s="3"/>
+      <c r="K514" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -24721,568 +24731,568 @@
       <c r="J515" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K515" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5559822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117061344</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5658629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115065715</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>16716</v>
+        <v>23016</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5658833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106208457</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5694038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115311722</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>9135</v>
+        <v>19635</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45880</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5784445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115860131</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5808976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102449719</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>1827</v>
+        <v>8127</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102096065</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102101648</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100853808</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>3654</v>
+        <v>9954</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114132005</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115312390</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116850063</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>46057</v>
@@ -25334,1375 +25344,1385 @@
       <c r="J528" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K528" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116851042</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116851120</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K530" s="3" t="n">
         <v>46247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116851179</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116851325</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104968543</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100844665</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>46171</v>
       </c>
-      <c r="K534" s="3"/>
+      <c r="K534" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114089892</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115859740</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>46153</v>
       </c>
-      <c r="K536" s="3"/>
+      <c r="K536" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809454 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115859760</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>3654</v>
+        <v>7854</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K537" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100693363</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115312173</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>1827</v>
+        <v>8727</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809578 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115312249</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118855003</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>18600</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>46057</v>
       </c>
-      <c r="K541" s="3"/>
+      <c r="K541" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115860092</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115860161</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115310822</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115860341</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>4200</v>
+        <v>23100</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104969389</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>46153</v>
       </c>
-      <c r="K546" s="3"/>
+      <c r="K546" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117060552</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>46153</v>
       </c>
-      <c r="K547" s="3"/>
+      <c r="K547" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117061060</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>3654</v>
+        <v>9954</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117061152</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K549" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100867595</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115065543</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114753286</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5809972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114753551</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5810073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114068825</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5810205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117061456</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5810206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117061495</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5810240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115064756</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>46153</v>
@@ -26803,172 +26823,176 @@
       <c r="J559" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K559" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5855892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116851548</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>46153</v>
       </c>
-      <c r="K560" s="3"/>
+      <c r="K560" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5913502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115312355</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>46153</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1722003020/IF/IAY/5926346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100721792</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>7854</v>
+        <v>26154</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>46153</v>
       </c>
-      <c r="K562" s="3"/>
+      <c r="K562" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -30524,78 +30548,80 @@
       <c r="J636" s="3" t="n">
         <v>44038</v>
       </c>
       <c r="K636" s="3" t="n">
         <v>45142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>1722003020/RC/22012034542590 — Khet Sadak Hanuman mandir se Bad Faliya Tak</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>1487644.93</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>1640003.28</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>44103</v>
       </c>
-      <c r="K637" s="3"/>
+      <c r="K637" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
@@ -39708,239 +39734,239 @@
         <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035222805 — Pracolation tank siyari vala nala</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J829" s="3" t="n">
         <v>45506</v>
       </c>
       <c r="K829" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035222806 — Pracolation tank Mandali vala nala</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
         <v>45506</v>
       </c>
       <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035222807 — Pracolation tank Kidiya ke khet vala nala</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
         <v>45506</v>
       </c>
       <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035222808 — Pracolation tank Nanuram ke khet vala nala</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
         <v>45506</v>
       </c>
       <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035222809 — Pracolation tank Nanuram ke khet vala nala</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
         <v>45506</v>
@@ -39992,51 +40018,51 @@
       <c r="J834" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K834" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035223283 — percolation tank khidiya wale nale par gram panchayat siyari</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
         <v>45566</v>
@@ -40088,98 +40114,98 @@
       <c r="J836" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K836" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035223290 — percolation tank siyari wale nale par gram siyari gram panchayat siyari</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035233767 — Nistar Talab Kokaljhiri</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J838" s="3" t="n">
         <v>45506</v>
@@ -40280,51 +40306,51 @@
       <c r="J840" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K840" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035255777 — percolation tank sagwan wale nale par gram panchayat siyari</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
         <v>45717</v>
@@ -40523,51 +40549,51 @@
       <c r="J845" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K845" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035268267 — अर्मत सरोवर निर्माण सियारी वाला नाला</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>1496240.21</v>
       </c>
       <c r="I846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
         <v>45748</v>
@@ -40805,239 +40831,239 @@
         <v>0</v>
       </c>
       <c r="J851" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K851" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035318017 — TALAB NIRMAN SALAR WALA NALA SIYARI</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J852" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K852" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035318018 — TALAB NIRMAN LEGDIYA WALA NALA</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J853" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K853" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035318019 — TALAB NIRMAN KALAM WALA NALA</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035318020 — TALAB NIRMAN SIYARI PATHAR VALA NALA</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
           <t>1722003020/WC/22012035318021 — TALAB NIRMAN KOKALJHIRI KUDI VALA NALA</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J856" s="3" t="n">
         <v>45748</v>
@@ -43642,51 +43668,51 @@
       <c r="J910" s="3" t="n">
         <v>43863</v>
       </c>
       <c r="K910" s="3" t="n">
         <v>44424</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>DHAR / TIRLA</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012035262627 — निस्तार तालाब निर्माण कार्य अर्चन छोटिया के खेत के पास माण्डली सियार</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
         <v>3796000</v>
       </c>
       <c r="I911" s="2" t="n">
         <v>1104543.65</v>
       </c>
       <c r="J911" s="3" t="n">
         <v>45805</v>