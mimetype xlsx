--- v0 (2026-09-05)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K326"/>
+  <dimension ref="A1:K327"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 10:32:44</t>
+          <t>Exported on: 2026-10-23 18:53:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -655,51 +655,51 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1722004028/DP/22012034584485 — Vasudha Vandan Plantation School Campus Lasudiya</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>54564.94</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>27883.88</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45150</v>
@@ -4089,51 +4089,51 @@
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>43198</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/197894 — Construction of IAY House -IAY REG. NO. MP-22-004-028-001/26</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>42440</v>
@@ -4669,51 +4669,51 @@
       <c r="J103" s="3" t="n">
         <v>44721</v>
       </c>
       <c r="K103" s="3" t="n">
         <v>44893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/3684112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106550144</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>44682</v>
@@ -5108,51 +5108,51 @@
       <c r="J112" s="3" t="n">
         <v>44783</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>45067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/3710665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106843932</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>44682</v>
@@ -5204,51 +5204,51 @@
       <c r="J114" s="3" t="n">
         <v>42766</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>43131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/373520 — Construction of IAY House -IAY REG. NO. MP1330347</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>42747</v>
@@ -5300,51 +5300,51 @@
       <c r="J116" s="3" t="n">
         <v>42773</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/379932 — Construction of IAY House -IAY REG. NO. MP1805008</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>42730</v>
@@ -5494,51 +5494,51 @@
       <c r="J120" s="3" t="n">
         <v>44733</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>45227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/3979333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120273981</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>44688</v>
@@ -5590,51 +5590,51 @@
       <c r="J122" s="3" t="n">
         <v>44818</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>45173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/4207884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106843819</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>5404</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>44783</v>
@@ -5735,73 +5735,73 @@
       <c r="J125" s="3" t="n">
         <v>44738</v>
       </c>
       <c r="K125" s="3" t="n">
         <v>45229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/4210701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114012287</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
-        <v>7852</v>
+        <v>9052</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>44738</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -5880,73 +5880,73 @@
       <c r="J128" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K128" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/4535587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102652376</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>11628</v>
+        <v>24228</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6123,192 +6123,192 @@
       <c r="J133" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>46060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/4543101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105019427</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/4547743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106843407</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/4547744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106843503</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>15309</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/4549243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106550051</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>22059</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45577</v>
@@ -6411,98 +6411,98 @@
       <c r="J139" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>46012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/4615358 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126074481</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>13590</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45672</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/4647351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142041231</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>21150</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45726</v>
@@ -6703,145 +6703,145 @@
       <c r="J145" s="3" t="n">
         <v>42773</v>
       </c>
       <c r="K145" s="3" t="n">
         <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5157745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104913274</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45808</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5160992 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106843271</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5162496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102148384</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45708</v>
@@ -6893,73 +6893,73 @@
       <c r="J149" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5180291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130923930</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>1827</v>
+        <v>2127</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7087,196 +7087,198 @@
       <c r="J153" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5209247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105018793</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>22446</v>
+        <v>23346</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5210598 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102662583</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>22446</v>
+        <v>23346</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K155" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5214229 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113857909</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45708</v>
       </c>
-      <c r="K156" s="3"/>
+      <c r="K156" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5214799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126072585</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45706</v>
@@ -7328,51 +7330,51 @@
       <c r="J158" s="3" t="n">
         <v>45850</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5224909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104943149</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45708</v>
@@ -7424,147 +7426,149 @@
       <c r="J160" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5228649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100836563</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5238483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147220206</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45708</v>
       </c>
-      <c r="K162" s="3"/>
+      <c r="K162" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5242321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117818452</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45808</v>
@@ -7712,78 +7716,80 @@
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>42760</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5461449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104947306</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>15135</v>
+        <v>25335</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45770</v>
       </c>
-      <c r="K167" s="3"/>
+      <c r="K167" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7806,288 +7812,290 @@
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>42760</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5519917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130925642</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5520552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106549860</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5521622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104948070</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>16962</v>
+        <v>22962</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45808</v>
       </c>
-      <c r="K171" s="3"/>
+      <c r="K171" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5528890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104968194</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5694220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105021481</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/5694704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102663573</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45708</v>
@@ -8329,51 +8337,51 @@
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>42821</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1722004028/IF/IAY/724160 — Construction of IAY House -IAY REG. NO. MP1803354</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>42815</v>
@@ -10265,51 +10273,51 @@
       <c r="J219" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>45402</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1722004028/RC/22012034675650 — Khet road mukesh ke khet se sohan ke khet tak</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45315</v>
@@ -10459,98 +10467,98 @@
       <c r="J223" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1722004028/RC/22012034831308 — Construction of Cement Concrete Raod Pradhanmantri Road se Ram Mandir Tak Lasudiya</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1722004028/RC/22012034835552 — cc road nirman ajaz patel ke ghar se kudrat patel ke ghar tak</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>73000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>72990</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45777</v>
@@ -10604,167 +10612,167 @@
       <c r="J226" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K226" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1722004028/RC/22012034852049 — cc road nirman girdhari ke ghar se mukesh aur ramchander ke ghar se mahesk ke ghar tak lasudiya</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1722004028/RC/22012034853061 — सीमेन्‍ट कांक्रीट मार्ग निर्माण गिरधारी के घर से मुकेश के घर एवं रामचन्‍द्र के घर से महेश के घर तक</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1722004028/RC/22012034853062 — सीमेन्‍ट कांक्रीट मार्ग निर्माण जगदीश के घर से हनुमान मंदिर तक लसुडिया</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>62100</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>60552</v>
+        <v>60852</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
@@ -14858,73 +14866,73 @@
       <c r="J314" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1722004028/WC/22012035232597 — Construction of Mini Percolation Tank on Khasara No. 187  Kalukhedi</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>199998.51</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>130317</v>
+        <v>141117</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
@@ -15334,135 +15342,182 @@
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1722/RC/22012034569437 — sudur sadak pradhanmantri sadak kalukhedi se labrawada shashakiy kakad wali road tak lasudiya</t>
+          <t>1722004028/WC/VB/YD/22012035337136 — Roof top rain water harvesting panchayat bhawan lasudiya</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>5437000</v>
+        <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>13510</v>
+        <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44457</v>
+        <v>46126</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>DHAR / DHAR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1722/RC/22012034574450 — Construction of Sudur Gram Sampark Road PM Road Lasudiya to Kalukhedi</t>
+          <t>1722/RC/22012034569437 — sudur sadak pradhanmantri sadak kalukhedi se labrawada shashakiy kakad wali road tak lasudiya</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>8624000</v>
+        <v>5437000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>8078720.45</v>
+        <v>13510</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>44457</v>
       </c>
       <c r="K326" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / DHAR</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C327" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D327" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E327" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F327" s="1" t="inlineStr">
+        <is>
+          <t>1722/RC/22012034574450 — Construction of Sudur Gram Sampark Road PM Road Lasudiya to Kalukhedi</t>
+        </is>
+      </c>
+      <c r="G327" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H327" s="2" t="n">
+        <v>8624000</v>
+      </c>
+      <c r="I327" s="2" t="n">
+        <v>8078720.45</v>
+      </c>
+      <c r="J327" s="3" t="n">
+        <v>44457</v>
+      </c>
+      <c r="K327" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>