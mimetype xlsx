--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K534"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 12:56:18</t>
+          <t>Exported on: 2026-10-21 16:38:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -414,51 +414,51 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>42821</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1722006006/DP/22012034443970 — Sarvjanik Kup Nirman Baydipura Holibayda</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>445000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>426407.9</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43529</v>
@@ -510,145 +510,145 @@
       <c r="J16" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1722006006/DP/22012034574427 — Saravjnik Kup Patelpura Bhutiya Holibayda</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>445431.29</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>357294.01</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1722006006/DP/22012034574488 — सार्वजनिक कूप निर्माण पटेलपुरा इंदला होलीबयडा</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>445104.56</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>352666.41</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45308</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1722006006/DP/22012034588696 — Plantation Work Meri Mati Mera Desh Patelpura Baydi Bhutiya Holibayda</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>243</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45706</v>
@@ -982,51 +982,51 @@
       <c r="J26" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>42385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1722006006/IC/22012034888406 — सार्वजनिक कूप निर्माण चौहानपुरा होलीबयडा</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45689</v>
@@ -2592,709 +2592,709 @@
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45394</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035376317 — JGSA 2025 Reacharge suructure kup Ramsingh bhutiya</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>13050</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035376842 — JGSA 2025 Reacharge suructure kup Ashok s/o indarsigh Holi Bayda</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035377088 — JGSA 2025 Reacharge suructure kup Uman Holi Bayda</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035377322 — JGSA 2025 Reacharge suructure kup Topsingh Holi Bayda</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>5742</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035377478 — JGSA 2025 Reacharge suructure kup Mahendrasingh Gehlod Holi Bayda</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>5742</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035448865 — JGSA 2025 khet Talab nirman karya Ramsingh s/o Chotu Holibayda</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>120000.43</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>82737</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035448945 — JGSA 2025 khet Talab nirman karya Gajendra s/o Bhuwan Holibayda</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>120000.43</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>80529.62</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035449013 — JGSA 2025 khet Talab nirman karya Versingh s/o Indarsingh Hoili Bayda</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>120000.43</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>67077</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035449076 — JGSA 2025 khet Talab nirman karya Ansingh s/o Meharsingh Hoil Bayda</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>120000.43</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>79605</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035449138 — JGSA 2025 khet Talab nirman karya Topsingh s/o sankar Holi Bayda</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>120000.43</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>67077</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035475268 — JGSA 2025 Reacharge structure kup Balu s/o Magliya Holi Bayda</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035477186 — JGSA 2025 Recharge structure kup Gajendra BHuwan Holi Bayda</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035477238 — JGSA 2025 Reacharge structure kup Kalamsingh s/o Ragan Holi Bayda</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035477272 — JGSA 2025 Reacharge structure kup Nawalsingh Thansingh Holi Bayda</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/22012035570125 — Construction of  Kapildhara Kup Sadan Duvang Holibayda</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45748</v>
@@ -10143,51 +10143,51 @@
       <c r="J215" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/IAY/1142644 — Construction of IAY House -IAY REG. NO. MP-22-006-006-003/24</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>16686</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45696</v>
@@ -12201,51 +12201,51 @@
       <c r="J257" s="3" t="n">
         <v>43641</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/IAY/197852 — Construction of IAY House -IAY REG. NO. MP-22-006-006-003/23</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>19341</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45588</v>
@@ -16268,51 +16268,51 @@
       <c r="J340" s="3" t="n">
         <v>44364</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1722006006/IF/IAY/2543061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5081909</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>11169</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>44365</v>
@@ -21725,51 +21725,51 @@
       <c r="J453" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>44769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1722006006/WC/22012034653430 — CTRA Gully Pulg Work Semli Pahad Bhutiya Holibayda</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>198234.87</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>188645.22</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>44321</v>
@@ -23083,51 +23083,51 @@
       <c r="J481" s="3" t="n">
         <v>44697</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>45176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1722006006/WC/22012034857665 — CTRA Constr. of Percolation Tank Dhada Wala Nala Bhutiyapura</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>1498965.22</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>1458774.73</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>44563</v>
@@ -23847,333 +23847,333 @@
         <v>1427131.76</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45393</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1722006006/WC/22012035248623 — Construction Of Talai Nirman Sagvan Wala Nala Bhutiya Holibayda</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1722006006/WC/22012035248624 — Construction Of Talai Nirman Goidi Wala Nala Bhutiya Holibayda</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>398685.19</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1722006006/WC/22012035324729 — Nistar Tatab Nirman Saag Wala Nala Bhutiya Holibayda</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>1499785.51</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>657154.25</v>
+        <v>733695.35</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1722006006/WC/22012035324733 — Nistar Tatab Nirman Goydi Wala Nala  Bhutiya Holibayda</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1722006006/WC/22012035324734 — Parcolation Tank Aam Wala Nala  Holibayda</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1722006006/WC/22012035324735 — Parcolation Tank Menhdi  Wala Nala  Holibayda</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1722006006/WC/22012035324736 — Nistar Tatab Nirman Markad Wala Nala  Bhutiya Holibayda</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45976</v>