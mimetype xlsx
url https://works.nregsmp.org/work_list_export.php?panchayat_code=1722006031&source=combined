--- v0 (2026-09-05)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K685"/>
+  <dimension ref="A1:K692"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 02:10:44</t>
+          <t>Exported on: 2026-10-26 13:48:17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -900,51 +900,51 @@
       <c r="J24" s="3" t="n">
         <v>43279</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>43727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1722006031/DP/22012034444863 — सार्वजनीक कुप रातीतलाई बापु के खेत पास</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>235000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>43534</v>
@@ -1135,51 +1135,51 @@
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1722006031/DP/22012034588676 — Plantation Work Meri Mati Mera Desh Shantidham ke pas Ghurasal</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>26661.52</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45159</v>
@@ -3661,51 +3661,51 @@
       <c r="J81" s="3" t="n">
         <v>43481</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>43733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/22012035048143 — कपिलधारा कुप निर्माण गुलसिंह तेरसिंह घुरसल</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>230000.24</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>168660.36</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45089</v>
@@ -4139,78 +4139,80 @@
       <c r="J91" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>46055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/22012035482275 — JGSA 2025 Recharge Structure Kapildhara Kup Munsingh Bhursingh Dhulsar</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45799</v>
       </c>
-      <c r="K92" s="3"/>
+      <c r="K92" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
@@ -4333,51 +4335,51 @@
       <c r="J95" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K95" s="3" t="n">
         <v>46055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/22012035482319 — JGSA 2025 Recharge Structure Kapildhara Kup Nursingh Fulsingh  Dhanora</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45778</v>
@@ -4429,51 +4431,51 @@
       <c r="J97" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>46055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/22012035482343 — JGSA 2025 Recharge Structure Kapildhara Kup Kalu Gonda Dhulsar</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45778</v>
@@ -10078,51 +10080,51 @@
       <c r="J214" s="3" t="n">
         <v>42876</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>43095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/205885 — Construction of IAY House -IAY REG. NO. MP-22-006-031-001/114</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>44242</v>
@@ -15356,83 +15358,83 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45634</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>45748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/4538361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103430442</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15462,78 +15464,80 @@
       <c r="J324" s="3" t="n">
         <v>45685</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>45748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/4538610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102453894</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>15435</v>
+        <v>19635</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46106</v>
       </c>
-      <c r="K325" s="3"/>
+      <c r="K325" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15901,51 +15905,51 @@
       <c r="J333" s="3" t="n">
         <v>42783</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>43023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/4861471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103429746</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>22158</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45685</v>
@@ -15999,51 +16003,51 @@
       <c r="J335" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>45748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5149158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103095689</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>11781</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45878</v>
@@ -16585,51 +16589,51 @@
       <c r="J347" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>45864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5165697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103095254</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45709</v>
@@ -16828,51 +16832,51 @@
       <c r="J352" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>45873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5175878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103740103</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45709</v>
@@ -16926,78 +16930,80 @@
       <c r="J354" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5186996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102436539</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45878</v>
       </c>
-      <c r="K355" s="3"/>
+      <c r="K355" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -17169,51 +17175,51 @@
       <c r="J359" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5198546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120380429</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45802</v>
@@ -17314,51 +17320,51 @@
       <c r="J362" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>45864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5204932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106302741</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45709</v>
@@ -17900,51 +17906,51 @@
       <c r="J374" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>45864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5225840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102448538</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45709</v>
@@ -18241,51 +18247,51 @@
       <c r="J381" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5243963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100942279</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45709</v>
@@ -18484,51 +18490,51 @@
       <c r="J386" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>46084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5363980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100946544</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45745</v>
@@ -18678,51 +18684,51 @@
       <c r="J390" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5369550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102910664</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45745</v>
@@ -19362,51 +19368,51 @@
       <c r="J404" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5383186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100673644</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45856</v>
@@ -19507,78 +19513,80 @@
       <c r="J407" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5438939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103095343</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46106</v>
       </c>
-      <c r="K408" s="3"/>
+      <c r="K408" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19799,78 +19807,80 @@
       <c r="J413" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>46084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5497831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102443957</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>12789</v>
+        <v>21189</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45878</v>
       </c>
-      <c r="K414" s="3"/>
+      <c r="K414" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -20042,51 +20052,51 @@
       <c r="J418" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5633977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100719055</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45878</v>
@@ -20336,78 +20346,80 @@
       <c r="J424" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5636552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105014756</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46106</v>
       </c>
-      <c r="K425" s="3"/>
+      <c r="K425" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -20481,219 +20493,225 @@
       <c r="J427" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="K427" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5694226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102444022</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5695934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102914181</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>22470</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46054</v>
       </c>
-      <c r="K429" s="3"/>
+      <c r="K429" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5696749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103734330</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>15435</v>
+        <v>19635</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46106</v>
       </c>
-      <c r="K430" s="3"/>
+      <c r="K430" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/5696841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104903917</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>22470</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46054</v>
       </c>
-      <c r="K431" s="3"/>
+      <c r="K431" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -20718,12144 +20736,12495 @@
       <c r="J432" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6124163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100968883</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>17808</v>
+        <v>22008</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46169</v>
       </c>
-      <c r="K433" s="3"/>
+      <c r="K433" s="3" t="n">
+        <v>46290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6126581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103733453</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6126900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102444218</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>9954</v>
+        <v>18354</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>46169</v>
       </c>
-      <c r="K435" s="3"/>
+      <c r="K435" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6128962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103700599</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>8400</v>
+        <v>12600</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6128964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103701410</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>9954</v>
+        <v>20454</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6128972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103738051</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>9954</v>
+        <v>18354</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>46169</v>
       </c>
-      <c r="K438" s="3"/>
+      <c r="K438" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6129024 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102909822</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6129034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102914667</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>6300</v>
+        <v>14700</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6129044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102928530</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>6300</v>
+        <v>14700</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6129161 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103740878</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>12054</v>
+        <v>16254</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6130384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104901955</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6137224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102204211</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>6300</v>
+        <v>14700</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6137225 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103701820</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>9954</v>
+        <v>18354</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>46169</v>
       </c>
-      <c r="K445" s="3"/>
+      <c r="K445" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6137268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106245882</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6141251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102457611</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>15708</v>
+        <v>19908</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46169</v>
       </c>
-      <c r="K447" s="3"/>
+      <c r="K447" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6141988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103095602</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>9954</v>
+        <v>14154</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6145811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102301549</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>9954</v>
+        <v>14154</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6153008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102909903</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>7854</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6157473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102447343</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>11508</v>
+        <v>15708</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6159997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102223518</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>9954</v>
+        <v>14154</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6163386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106268306</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>46107</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6164520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102220597</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>7854</v>
+        <v>20454</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6164700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102303632</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>13608</v>
+        <v>17808</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>46169</v>
       </c>
-      <c r="K455" s="3"/>
+      <c r="K455" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6164701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102219639</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>18462</v>
+        <v>22662</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>46169</v>
       </c>
-      <c r="K456" s="3"/>
+      <c r="K456" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6164703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100964871</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>15708</v>
+        <v>24108</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>46169</v>
       </c>
-      <c r="K457" s="3"/>
+      <c r="K457" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6164722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104934028</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6170176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100848483</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>13608</v>
+        <v>17808</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>46169</v>
       </c>
-      <c r="K459" s="3"/>
+      <c r="K459" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6170558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104904313</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>3654</v>
+        <v>16254</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6170849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106243152</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6172831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103737096</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>7854</v>
+        <v>20454</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6172883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103734837</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>15708</v>
+        <v>24108</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>46169</v>
       </c>
-      <c r="K463" s="3"/>
+      <c r="K463" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6175240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104928141</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1722006031/IF/IAY/6175631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100682848</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>13608</v>
+        <v>17808</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>46169</v>
       </c>
-      <c r="K465" s="3"/>
+      <c r="K465" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1722006031/IF/IAY/740065 — Construction of IAY House -IAY REG. NO. MP2231931</t>
+          <t>1722006031/IF/IAY/6345537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103432296</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>15216</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>46119</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1722006031/IF/IAY/741121 — Construction of IAY House -IAY REG. NO. MP2259403</t>
+          <t>1722006031/IF/IAY/6360541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106302766</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42876</v>
-[...3 lines deleted...]
-      </c>
+        <v>46080</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1722006031/IF/IAY/742008 — Construction of IAY House -IAY REG. NO. MP2285509</t>
+          <t>1722006031/IF/IAY/6361396 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103431729</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>15580</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>43984</v>
-[...3 lines deleted...]
-      </c>
+        <v>46119</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1722006031/IF/IAY/742792 — Construction of IAY House -IAY REG. NO. MP2309033</t>
+          <t>1722006031/IF/IAY/6392965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102220302</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>14276</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>42876</v>
-[...3 lines deleted...]
-      </c>
+        <v>46080</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1722006031/IF/IAY/751575 — Construction of IAY House -IAY REG. NO. MP2599153</t>
+          <t>1722006031/IF/IAY/6403706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102202911</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>12212</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>42876</v>
-[...3 lines deleted...]
-      </c>
+        <v>46296</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1722006031/IF/IAY/751962 — Construction of IAY House -IAY REG. NO. MP2611721</t>
+          <t>1722006031/IF/IAY/6405775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103689838</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>14276</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42876</v>
-[...3 lines deleted...]
-      </c>
+        <v>46296</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1722006031/IF/IAY/759231 — Construction of IAY House -IAY REG. NO. MP2921393</t>
+          <t>1722006031/IF/IAY/6406023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103732874</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>15264</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42876</v>
-[...3 lines deleted...]
-      </c>
+        <v>46296</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1722006031/IF/IAY/760057 — Construction of IAY House -IAY REG. NO. MP2960067</t>
+          <t>1722006031/IF/IAY/740065 — Construction of IAY House -IAY REG. NO. MP2231931</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>14448</v>
+        <v>15216</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43005</v>
+        <v>42879</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43147</v>
+        <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1722006031/IF/IAY/761427 — Construction of IAY House -IAY REG. NO. MP3027728</t>
+          <t>1722006031/IF/IAY/741121 — Construction of IAY House -IAY REG. NO. MP2259403</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>14620</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>42876</v>
       </c>
       <c r="K474" s="3" t="n">
         <v>43104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1722006031/IF/IAY/779432 — Construction of IAY House -IAY REG. NO. MP3961896</t>
+          <t>1722006031/IF/IAY/742008 — Construction of IAY House -IAY REG. NO. MP2285509</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>14964</v>
+        <v>15580</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>42880</v>
+        <v>43984</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>43115</v>
+        <v>44060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1722006031/IF/IAY/947498 — Construction of IAY House -IAY REG. NO. MP2980664</t>
+          <t>1722006031/IF/IAY/742792 — Construction of IAY House -IAY REG. NO. MP2309033</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>15308</v>
+        <v>14276</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>42876</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>43059</v>
+        <v>43104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1722006031/LD/22012034300302 — SHANTIDHAM KARYA S.T. GHURSAL</t>
+          <t>1722006031/IF/IAY/751575 — Construction of IAY House -IAY REG. NO. MP2599153</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>245000</v>
+        <v>15030</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>12212</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>42876</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>43131</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1722006031/LD/22012034302381 — शांतिधाम निर्माण कार्य अजजा घुरसल</t>
+          <t>1722006031/IF/IAY/751962 — Construction of IAY House -IAY REG. NO. MP2611721</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>245000</v>
+        <v>15030</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>243217.84</v>
+        <v>14276</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>42821</v>
+        <v>42876</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>43276</v>
+        <v>43104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1722006031/LD/22012034566176 — SBM SP SHOKPIT  DHULSAR</t>
+          <t>1722006031/IF/IAY/759231 — Construction of IAY House -IAY REG. NO. MP2921393</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>240000.07</v>
+        <v>15030</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>229579.23</v>
+        <v>15264</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44455</v>
+        <v>42876</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>45201</v>
+        <v>43277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1722006031/LD/22012034566214 — SBM ILP LICHPIT DHULSAR</t>
+          <t>1722006031/IF/IAY/760057 — Construction of IAY House -IAY REG. NO. MP2960067</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44370</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>43147</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1722006031/LD/22012034569663 — Constraction of PlayGround H.S.S.jirabad Ghursal</t>
+          <t>1722006031/IF/IAY/761427 — Construction of IAY House -IAY REG. NO. MP3027728</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>14620</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K481" s="3"/>
+        <v>42876</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>43104</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1722006031/LD/31 — ग्रामीण क्रीडांगन कार्य हायर सेकेण्‍डरी स्‍कूल घुरसल</t>
+          <t>1722006031/IF/IAY/779432 — Construction of IAY House -IAY REG. NO. MP3961896</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>489000</v>
+        <v>15030</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>441500</v>
+        <v>14964</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>40517</v>
+        <v>42880</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>41163</v>
+        <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1722006031/LD/9926705537 — खेल मैदान मिडिल स्‍कुल भण्‍डारियापुरा घुरसल</t>
+          <t>1722006031/IF/IAY/947498 — Construction of IAY House -IAY REG. NO. MP2980664</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>441000</v>
+        <v>15480</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>297571</v>
+        <v>15308</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>41814</v>
+        <v>42876</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>42916</v>
+        <v>43059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/217 — ग्रेवल मार्ग मनावर घाट से भण्‍डारि‍यापुरा तक धुरसल</t>
+          <t>1722006031/LD/22012034300302 — SHANTIDHAM KARYA S.T. GHURSAL</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>390000</v>
+        <v>245000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>9512.35</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>39040</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034194866 — खरंजा निर्माण कार्य टाण्‍डा रोड से कब्रस्‍तान तक घुरसल पंचपरमेंश्‍वर</t>
+          <t>1722006031/LD/22012034302381 — शांतिधाम निर्माण कार्य अजजा घुरसल</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>250000</v>
+        <v>245000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>243217.84</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41547</v>
-[...1 lines deleted...]
-      <c r="K485" s="3"/>
+        <v>42821</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>43276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034195481 — खरंजा निर्माण कार्य टाण्‍डा रोड से कब्रस्‍तान तक घ</t>
+          <t>1722006031/LD/22012034566176 — SBM SP SHOKPIT  DHULSAR</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>88000</v>
+        <v>240000.07</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>40296</v>
+        <v>229579.23</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>41634</v>
+        <v>44455</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>42223</v>
+        <v>45201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034210875 — ग्रेवलमार्ग निर्माण राती तलाई मेंन रोड से सोयला मा</t>
+          <t>1722006031/LD/22012034566214 — SBM ILP LICHPIT DHULSAR</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>833000</v>
+        <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>41704</v>
+        <v>44370</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034210878 — ग्रेवलमार्ग कार्य रातीतलाई मेंन रोड से केलाश के खे</t>
+          <t>1722006031/LD/22012034569663 — Constraction of PlayGround H.S.S.jirabad Ghursal</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>805000</v>
+        <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>360769</v>
+        <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>41704</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034210885 — खरंजा निर्माण नदी पार से स्‍कूलपुरा रातीतलाई तक घु</t>
+          <t>1722006031/LD/31 — ग्रामीण क्रीडांगन कार्य हायर सेकेण्‍डरी स्‍कूल घुरसल</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>101740</v>
+        <v>489000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>98098</v>
+        <v>441500</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41704</v>
+        <v>40517</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>42530</v>
+        <v>41163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034284385 — खेत सडक निर्माण कार्य राती तलाई मेन रोड से सोयला नदी तक घुरसल</t>
+          <t>1722006031/LD/9926705537 — खेल मैदान मिडिल स्‍कुल भण्‍डारियापुरा घुरसल</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>833000</v>
+        <v>441000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>638430</v>
+        <v>297571</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>42277</v>
+        <v>41814</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>42724</v>
+        <v>42916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034303075 — khetsadak nirman</t>
+          <t>1722006031/RC/217 — ग्रेवल मार्ग मनावर घाट से भण्‍डारि‍यापुरा तक धुरसल</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>390000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>9512.35</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>39040</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>39583</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034370771 — Sudur Sadak</t>
+          <t>1722006031/RC/22012034194866 — खरंजा निर्माण कार्य टाण्‍डा रोड से कब्रस्‍तान तक घुरसल पंचपरमेंश्‍वर</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>0</v>
+        <v>250000</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>43191</v>
+        <v>41547</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034446238 — TANDA MEN ROAD SR BHANDARIYAPURA HANDPUMP TAK GHURSAK</t>
+          <t>1722006031/RC/22012034195481 — खरंजा निर्माण कार्य टाण्‍डा रोड से कब्रस्‍तान तक घ</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>0</v>
+        <v>88000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>40296</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>41634</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>42223</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034524313 — Constrction of Sudu Gram Sadk Tanda Main Road  Se Anganwadi EGS School Tak Bhandariyapura</t>
+          <t>1722006031/RC/22012034210875 — ग्रेवलमार्ग निर्माण राती तलाई मेंन रोड से सोयला मा</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>0</v>
+        <v>833000</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>43935</v>
+        <v>41704</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034639683 — CONSTRACTION OF C.C.ROAD AT AAGANWADI SE HANUMAN MANDIR TAK GHURSAL</t>
+          <t>1722006031/RC/22012034210878 — ग्रेवलमार्ग कार्य रातीतलाई मेंन रोड से केलाश के खे</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>805000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>360769</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>42724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034639685 — CONSTRACTION OF CC ROAD AT GATABABA SE RAMSINGH JOGDIYA KE GHAR TAK GHURSAL</t>
+          <t>1722006031/RC/22012034210885 — खरंजा निर्माण नदी पार से स्‍कूलपुरा रातीतलाई तक घु</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>101740</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>98098</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>42530</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034642072 — CONSTRACTION OF C.C. ROAD AAGANWADI SE HANUMAN MANDIR TAK GHURSAL</t>
+          <t>1722006031/RC/22012034284385 — खेत सडक निर्माण कार्य राती तलाई मेन रोड से सोयला नदी तक घुरसल</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>24000</v>
+        <v>833000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>22416</v>
+        <v>638430</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45174</v>
+        <v>42277</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>45193</v>
+        <v>42724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034642090 — CONSTRACTION OF C.C. ROAD GATA BABA SE RAMSINGH JOGDIYA KE GHAR TAK GHURSAL</t>
+          <t>1722006031/RC/22012034303075 — khetsadak nirman</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>82000</v>
+        <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>80888</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45155</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034652449 — C.C. ROAD GULSINGH KE GHAR SE FATU KE GHAR TAK GHURSAL</t>
+          <t>1722006031/RC/22012034370771 — Sudur Sadak</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>68000</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>67720</v>
+        <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45195</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034652450 — C.C. ROAD BHERU KE GHAR SE DHANSINGH KE GHAR TAK GHURSAL</t>
+          <t>1722006031/RC/22012034446238 — TANDA MEN ROAD SR BHANDARIYAPURA HANDPUMP TAK GHURSAK</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>58448</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45195</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034661105 — CONSTRACTION OF C.C.ROAD AT AMARSINGH KE GHAR SE PATELPURA HANDPUMP TAK GHURSAL</t>
+          <t>1722006031/RC/22012034524313 — Constrction of Sudu Gram Sadk Tanda Main Road  Se Anganwadi EGS School Tak Bhandariyapura</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>132000</v>
+        <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>131495</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45203</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034821395 — CONSTRACTION OF C.C.ROAD AT DINESH KE GHAR SE NADI TARAF BHANDARIYAPURA  GHURSAL</t>
+          <t>1722006031/RC/22012034639683 — CONSTRACTION OF C.C.ROAD AT AAGANWADI SE HANUMAN MANDIR TAK GHURSAL</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45451</v>
+        <v>45030</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034821399 — CONSTRACTION OF C.C.ROAD AT DINESH KE GHAR SE NADI TARAF BHANDARIYAPURA  GHURSAL</t>
+          <t>1722006031/RC/22012034639685 — CONSTRACTION OF CC ROAD AT GATABABA SE RAMSINGH JOGDIYA KE GHAR TAK GHURSAL</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45451</v>
+        <v>45030</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034821400 — CONSTRACTION OF C.C.ROAD AT DINESH KE GHAR SE NADI TARAF BHANDARIYAPURA  GHURSAL</t>
+          <t>1722006031/RC/22012034642072 — CONSTRACTION OF C.C. ROAD AAGANWADI SE HANUMAN MANDIR TAK GHURSAL</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>22416</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K504" s="3"/>
+        <v>45174</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>45193</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034821449 — CONSTRACTION OF C.C. ROAD DINESH KE GHAR SE NADI TARAF  GHURSAL</t>
+          <t>1722006031/RC/22012034642090 — CONSTRACTION OF C.C. ROAD GATA BABA SE RAMSINGH JOGDIYA KE GHAR TAK GHURSAL</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>77000</v>
+        <v>82000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>76529.95</v>
+        <v>80888</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45505</v>
+        <v>45155</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>45618</v>
+        <v>45476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034825834 — CONSTRACTION OF C.C. ROAD NARENDRA KE GHAR SE BHILU KE GHAR TARAF GIRITPURA  DHURSAL</t>
+          <t>1722006031/RC/22012034652449 — C.C. ROAD GULSINGH KE GHAR SE FATU KE GHAR TAK GHURSAL</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>48100</v>
+        <v>68000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>47871</v>
+        <v>67720</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45588</v>
+        <v>45195</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>45618</v>
+        <v>45578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034842792 — CONSTRACTION OF C.C. ROAD AT VIDHYUT GIRIT SE HARIJAN BASTI TARAF DHURSAL</t>
+          <t>1722006031/RC/22012034652450 — C.C. ROAD BHERU KE GHAR SE DHANSINGH KE GHAR TAK GHURSAL</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>46000</v>
+        <v>60000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>6003</v>
+        <v>58448</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>46088</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>45195</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>45489</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/22012034843453 — CC ROAD SADAN KE GHAR SE BADRI KE GHAR TAK BHANDAROYAPURA DHURSAL</t>
+          <t>1722006031/RC/22012034661105 — CONSTRACTION OF C.C.ROAD AT AMARSINGH KE GHAR SE PATELPURA HANDPUMP TAK GHURSAL</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>93000</v>
+        <v>132000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>131495</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>45203</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>45489</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/259 — ग्रेवल मार्ग भण्‍डारीया से राति‍यालय धुरसल</t>
+          <t>1722006031/RC/22012034821395 — CONSTRACTION OF C.C.ROAD AT DINESH KE GHAR SE NADI TARAF BHANDARIYAPURA  GHURSAL</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>359200</v>
+        <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>1575</v>
+        <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>39103</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/3039 — कलमवाली घाटी पहूच मार्ग 20072008 घुरसल</t>
+          <t>1722006031/RC/22012034821399 — CONSTRACTION OF C.C.ROAD AT DINESH KE GHAR SE NADI TARAF BHANDARIYAPURA  GHURSAL</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>360000</v>
+        <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>48956</v>
+        <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>39439</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/3050 — पहूंच मार्ग</t>
+          <t>1722006031/RC/22012034821400 — CONSTRACTION OF C.C.ROAD AT DINESH KE GHAR SE NADI TARAF BHANDARIYAPURA  GHURSAL</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>327000</v>
+        <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>250212</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>39397</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/3183 — खरंजा निर्माण् ग्रीडपुरा घुरसल 200708</t>
+          <t>1722006031/RC/22012034821449 — CONSTRACTION OF C.C. ROAD DINESH KE GHAR SE NADI TARAF  GHURSAL</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>100000</v>
+        <v>77000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>101037</v>
+        <v>76529.95</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>39510</v>
+        <v>45505</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>41080</v>
+        <v>45618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/3400 — खरंजा निर्माण डेम रोड् से भूचर के घर तक घुरसल 2011-12</t>
+          <t>1722006031/RC/22012034825834 — CONSTRACTION OF C.C. ROAD NARENDRA KE GHAR SE BHILU KE GHAR TARAF GIRITPURA  DHURSAL</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>186000</v>
+        <v>48100</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>114944</v>
+        <v>47871</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>41275</v>
+        <v>45588</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>41557</v>
+        <v>45618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/3420 — खरंजा निर्माण टाण्‍डा रोड से धुमसिह के घर तक (पंचपरमेंश्‍व) घुरसल</t>
+          <t>1722006031/RC/22012034842792 — CONSTRACTION OF C.C. ROAD AT VIDHYUT GIRIT SE HARIJAN BASTI TARAF DHURSAL</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>106000</v>
+        <v>46000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>123360</v>
+        <v>6303</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>41335</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/3440 — खरंजा निर्माण हेदर के घर से सतोंष के घर तक घुरसल पंचपरमेंश्‍वर</t>
+          <t>1722006031/RC/22012034843453 — CC ROAD SADAN KE GHAR SE BADRI KE GHAR TAK BHANDAROYAPURA DHURSAL</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>0</v>
+        <v>93000</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>41187</v>
+        <v>45761</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RC/3441 — खरंजा निर्माण हेदर के घर से सतोंष के घर तक घुरसल पंचपरमेंश्‍वर</t>
+          <t>1722006031/RC/259 — ग्रेवल मार्ग भण्‍डारीया से राति‍यालय धुरसल</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>87000</v>
+        <v>359200</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>33008</v>
+        <v>1575</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>41335</v>
+        <v>39103</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>42223</v>
+        <v>39578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034237345 — व्‍यक्तिगत शौचालय निर्माण समूह - 1 घुरसल</t>
+          <t>1722006031/RC/3039 — कलमवाली घाटी पहूच मार्ग 20072008 घुरसल</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>54000</v>
+        <v>360000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>48956</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>41824</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>39439</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>41080</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034238194 — व्‍यक्तिगत शौचालय निर्माण समूह -03 घुरसल</t>
+          <t>1722006031/RC/3050 — पहूंच मार्ग</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>54000</v>
+        <v>327000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>0</v>
+        <v>250212</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>41781</v>
-[...1 lines deleted...]
-      <c r="K518" s="3"/>
+        <v>39397</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>41163</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034238212 — व्‍यक्तिगत शोचालय निर्माण  समुह 02 घुरसल</t>
+          <t>1722006031/RC/3183 — खरंजा निर्माण् ग्रीडपुरा घुरसल 200708</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>54000</v>
+        <v>100000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>0</v>
+        <v>101037</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>41781</v>
-[...1 lines deleted...]
-      <c r="K519" s="3"/>
+        <v>39510</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>41080</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034238217 — व्‍यक्तिगत शौचालय निर्माण समुह 04 घुरसल</t>
+          <t>1722006031/RC/3400 — खरंजा निर्माण डेम रोड् से भूचर के घर तक घुरसल 2011-12</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>54000</v>
+        <v>186000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>114944</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>41781</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>41275</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>41557</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034238223 — व्‍यक्तिगत शौचालय निर्माण समूह 05 घुरसल निर्मल भार</t>
+          <t>1722006031/RC/3420 — खरंजा निर्माण टाण्‍डा रोड से धुमसिह के घर तक (पंचपरमेंश्‍व) घुरसल</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>54000</v>
+        <v>106000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>123360</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>41781</v>
-[...1 lines deleted...]
-      <c r="K521" s="3"/>
+        <v>41335</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>42223</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034238229 — व्‍यक्तिगत शौचालय निर्माण समूह 06 घुरसल</t>
+          <t>1722006031/RC/3440 — खरंजा निर्माण हेदर के घर से सतोंष के घर तक घुरसल पंचपरमेंश्‍वर</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>41808</v>
+        <v>41187</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034238233 — व्‍यक्तिगत शौचालय निर्माण समूह 7 घुरसल</t>
+          <t>1722006031/RC/3441 — खरंजा निर्माण हेदर के घर से सतोंष के घर तक घुरसल पंचपरमेंश्‍वर</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>54000</v>
+        <v>87000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>33008</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41781</v>
-[...1 lines deleted...]
-      <c r="K523" s="3"/>
+        <v>41335</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>42223</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034238244 — व्‍यक्तिगत शौचालय निर्माण समूह 08  घुरसल</t>
+          <t>1722006031/RS/22012034237345 — व्‍यक्तिगत शौचालय निर्माण समूह - 1 घुरसल</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41781</v>
+        <v>41824</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034243145 — शोचालय निर्माण कार्य समूह क्रमांक  09 घुरसल</t>
+          <t>1722006031/RS/22012034238194 — व्‍यक्तिगत शौचालय निर्माण समूह -03 घुरसल</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>41781</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034243543 — Vyaktigat shouchalay nirman samuh-47</t>
+          <t>1722006031/RS/22012034238212 — व्‍यक्तिगत शोचालय निर्माण  समुह 02 घुरसल</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>41730</v>
+        <v>41781</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034243553 — vyaktigat shouchalaya nirman samuh-50</t>
+          <t>1722006031/RS/22012034238217 — व्‍यक्तिगत शौचालय निर्माण समुह 04 घुरसल</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41730</v>
+        <v>41781</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034243678 — vyaktigat shouchalay nirman smuh no.-46</t>
+          <t>1722006031/RS/22012034238223 — व्‍यक्तिगत शौचालय निर्माण समूह 05 घुरसल निर्मल भार</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41730</v>
+        <v>41781</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034243725 — vyaktigat shouchalay nirman samuh no.-33</t>
+          <t>1722006031/RS/22012034238229 — व्‍यक्तिगत शौचालय निर्माण समूह 06 घुरसल</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41730</v>
+        <v>41808</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034243732 — vyaktrigat shouchalay nirman samuh no.-30</t>
+          <t>1722006031/RS/22012034238233 — व्‍यक्तिगत शौचालय निर्माण समूह 7 घुरसल</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41730</v>
+        <v>41781</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034243743 — vyaktigat shouchalay nirman samuh no.-29</t>
+          <t>1722006031/RS/22012034238244 — व्‍यक्तिगत शौचालय निर्माण समूह 08  घुरसल</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>41834</v>
+        <v>41781</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034243760 — vyaktrigat shouchalay nirman samuh no.-32</t>
+          <t>1722006031/RS/22012034243145 — शोचालय निर्माण कार्य समूह क्रमांक  09 घुरसल</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41838</v>
+        <v>41781</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034243775 — vyaktrigat shouchalay nirman samuh no.-27</t>
+          <t>1722006031/RS/22012034243543 — Vyaktigat shouchalay nirman samuh-47</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034243791 — vyaktrigat shouchalay nirman samuh no.-25</t>
+          <t>1722006031/RS/22012034243553 — vyaktigat shouchalaya nirman samuh-50</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034243821 — vyaktrigat shouchalay nirman samuh no.-21</t>
+          <t>1722006031/RS/22012034243678 — vyaktigat shouchalay nirman smuh no.-46</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034243851 — vyaktigat shouchalay nirman samuh no.-18</t>
+          <t>1722006031/RS/22012034243725 — vyaktigat shouchalay nirman samuh no.-33</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034243906 — vyaktigat shouchalay nirman samuh no.-44</t>
+          <t>1722006031/RS/22012034243732 — vyaktrigat shouchalay nirman samuh no.-30</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034244962 — VAYAKTIGATH SOCHALAYA SAMUH - 42 GHURSAL</t>
+          <t>1722006031/RS/22012034243743 — vyaktigat shouchalay nirman samuh no.-29</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>41807</v>
+        <v>41834</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034245033 — VAYAKTIGATH SOCHALAYA SAMUH - 13 GHURSAL</t>
+          <t>1722006031/RS/22012034243760 — vyaktrigat shouchalay nirman samuh no.-32</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>41807</v>
+        <v>41838</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034245043 — VAYAKTIGATH SOCHALAYA SAMUH- 22 DHURSAL</t>
+          <t>1722006031/RS/22012034243775 — vyaktrigat shouchalay nirman samuh no.-27</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>41807</v>
+        <v>41730</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034245085 — VAYAKTIGATH SOCHALAYA SAMUH - 26 GHURSAL</t>
+          <t>1722006031/RS/22012034243791 — vyaktrigat shouchalay nirman samuh no.-25</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>41823</v>
+        <v>41730</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034245497 — VAYAKTIGATH SOCHALAYA TAC SAMUH- 37 GHURSAL</t>
+          <t>1722006031/RS/22012034243821 — vyaktrigat shouchalay nirman samuh no.-21</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>41823</v>
+        <v>41730</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034245508 — VAYAKTIGATH SOCHALAYA (TAC) SAMUH - 41 GHURSAL</t>
+          <t>1722006031/RS/22012034243851 — vyaktigat shouchalay nirman samuh no.-18</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>41807</v>
+        <v>41730</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034245733 — VAYAKTIGATH SOCALAYA SAMUH (TAC) - 23 GHURSAL</t>
+          <t>1722006031/RS/22012034243906 — vyaktigat shouchalay nirman samuh no.-44</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>41807</v>
+        <v>41730</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034245747 — VAYAKTIGATH SOCHALAYA (TAC) SAMUH- 31 GHURSAL</t>
+          <t>1722006031/RS/22012034244962 — VAYAKTIGATH SOCHALAYA SAMUH - 42 GHURSAL</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>41807</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034245752 — VAYAKTIGATH SOCHALAYA (TAC) SAMUH- 34 GHURSAL</t>
+          <t>1722006031/RS/22012034245033 — VAYAKTIGATH SOCHALAYA SAMUH - 13 GHURSAL</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>41807</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034245757 — VAYAKIGATH SOCHALAYA (TAC) SAMUH - 14 GHURSAL</t>
+          <t>1722006031/RS/22012034245043 — VAYAKTIGATH SOCHALAYA SAMUH- 22 DHURSAL</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>41823</v>
+        <v>41807</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034246742 — VAYAKTIGATH SOCHALAYA (TAC) SAMUH-49 GHURSAL</t>
+          <t>1722006031/RS/22012034245085 — VAYAKTIGATH SOCHALAYA SAMUH - 26 GHURSAL</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>41834</v>
+        <v>41823</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034246743 — VAYAKTIGATH SOCHALAYA (TAC) SAMUH-35 GHURSAL</t>
+          <t>1722006031/RS/22012034245497 — VAYAKTIGATH SOCHALAYA TAC SAMUH- 37 GHURSAL</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>41807</v>
+        <v>41823</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034246744 — VAYAKTLGATH SOCHALAYA (TAC) SAMUH-38 GHURSAL</t>
+          <t>1722006031/RS/22012034245508 — VAYAKTIGATH SOCHALAYA (TAC) SAMUH - 41 GHURSAL</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>54000</v>
+        <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>41807</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034246745 — VAYAKTIGATH SOCHALAYA (TAC)SAMUH-39 GHURSAL</t>
+          <t>1722006031/RS/22012034245733 — VAYAKTIGATH SOCALAYA SAMUH (TAC) - 23 GHURSAL</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>41807</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034246759 — VAYAKTIGATH SOCHALAYA SAMUH(TAC)- 43 GHURSAL</t>
+          <t>1722006031/RS/22012034245747 — VAYAKTIGATH SOCHALAYA (TAC) SAMUH- 31 GHURSAL</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>41807</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034246763 — VAYAKTIGATH SOCHALAYA (TAC) SAMUH-10 GHURSAL</t>
+          <t>1722006031/RS/22012034245752 — VAYAKTIGATH SOCHALAYA (TAC) SAMUH- 34 GHURSAL</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>41834</v>
+        <v>41807</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034246837 — VAKTIGATH SOCHALAYA SAAMUH(TAC) -11 GHURSAL</t>
+          <t>1722006031/RS/22012034245757 — VAYAKIGATH SOCHALAYA (TAC) SAMUH - 14 GHURSAL</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>41807</v>
+        <v>41823</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034246843 — VAKTIGATH SOCHALAYA SAMUH (TAC)- 12 GHURSAL</t>
+          <t>1722006031/RS/22012034246742 — VAYAKTIGATH SOCHALAYA (TAC) SAMUH-49 GHURSAL</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41807</v>
+        <v>41834</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034247063 — VAYKTIGATH SOCHALAYA SAMUH (TAC) -48 GHURSAL</t>
+          <t>1722006031/RS/22012034246743 — VAYAKTIGATH SOCHALAYA (TAC) SAMUH-35 GHURSAL</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>41807</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034247067 — VAYAKTIGATH SOCHALAYA SAMUH (TAC)-45 GHURSAL</t>
+          <t>1722006031/RS/22012034246744 — VAYAKTLGATH SOCHALAYA (TAC) SAMUH-38 GHURSAL</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>41807</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034247183 — VAAKTIGATH SOCHALAYA (TAC)SAMUH-40 GHURSAL</t>
+          <t>1722006031/RS/22012034246745 — VAYAKTIGATH SOCHALAYA (TAC)SAMUH-39 GHURSAL</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>41807</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034247867 — VAYAKTIGATH SOCHALAYA SAMUH (TAC) -36 GHURSAL</t>
+          <t>1722006031/RS/22012034246759 — VAYAKTIGATH SOCHALAYA SAMUH(TAC)- 43 GHURSAL</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>41807</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034247869 — VAYKTIGATH SOCHALAYA (TAC) SAMUH-20 GHURSAL</t>
+          <t>1722006031/RS/22012034246763 — VAYAKTIGATH SOCHALAYA (TAC) SAMUH-10 GHURSAL</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41807</v>
+        <v>41834</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034247872 — VAYAKTIGATH SOCHALAYA SAMUH (TAC)-19 GHURSAL</t>
+          <t>1722006031/RS/22012034246837 — VAKTIGATH SOCHALAYA SAAMUH(TAC) -11 GHURSAL</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>41807</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034403112 — व्‍यक्तिगत शौचालय अमरसिंह झिंझिया</t>
+          <t>1722006031/RS/22012034246843 — VAKTIGATH SOCHALAYA SAMUH (TAC)- 12 GHURSAL</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>12000</v>
+        <v>54000</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>43160</v>
+        <v>41807</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034403113 — व्‍यक्तिगत शौचालय रामसिंह दगडिया</t>
+          <t>1722006031/RS/22012034247063 — VAYKTIGATH SOCHALAYA SAMUH (TAC) -48 GHURSAL</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>12000</v>
+        <v>54000</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>43159</v>
+        <v>41807</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034403114 — व्‍यक्तिगत शौचालय मुकेश नंदराम</t>
+          <t>1722006031/RS/22012034247067 — VAYAKTIGATH SOCHALAYA SAMUH (TAC)-45 GHURSAL</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>12000</v>
+        <v>54000</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>43159</v>
+        <v>41807</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034403115 — व्‍यक्तिगत शौचालय सायबाबाई</t>
+          <t>1722006031/RS/22012034247183 — VAAKTIGATH SOCHALAYA (TAC)SAMUH-40 GHURSAL</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>12000</v>
+        <v>54000</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>43159</v>
+        <v>41807</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034573212 — Community Sanitary Complex  Ghurasal</t>
+          <t>1722006031/RS/22012034247867 — VAYAKTIGATH SOCHALAYA SAMUH (TAC) -36 GHURSAL</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44423</v>
+        <v>41807</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034573214 — Community Sanitary Complex  Ghurasal</t>
+          <t>1722006031/RS/22012034247869 — VAYKTIGATH SOCHALAYA (TAC) SAMUH-20 GHURSAL</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>0</v>
+        <v>54000</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44423</v>
+        <v>41807</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034575530 — SBM ISP Shoakpit Gursal Grup 01</t>
+          <t>1722006031/RS/22012034247872 — VAYAKTIGATH SOCHALAYA SAMUH (TAC)-19 GHURSAL</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>44999.82</v>
+        <v>54000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>37588.7</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44944</v>
-[...3 lines deleted...]
-      </c>
+        <v>41807</v>
+      </c>
+      <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034575535 — SBM ISP Shoakpit Gursal Grup 02</t>
+          <t>1722006031/RS/22012034403112 — व्‍यक्तिगत शौचालय अमरसिंह झिंझिया</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>44999.82</v>
+        <v>12000</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44423</v>
+        <v>43160</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034575538 — SBM ISP Shoakpit Gursal Grup 03</t>
+          <t>1722006031/RS/22012034403113 — व्‍यक्तिगत शौचालय रामसिंह दगडिया</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>44999.82</v>
+        <v>12000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>38813.89</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44961</v>
-[...3 lines deleted...]
-      </c>
+        <v>43159</v>
+      </c>
+      <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034575540 — SBM ISP Shoakpit Gursal Grup 04</t>
+          <t>1722006031/RS/22012034403114 — व्‍यक्तिगत शौचालय मुकेश नंदराम</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>44999.82</v>
+        <v>12000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>41388.65</v>
+        <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>44947</v>
-[...3 lines deleted...]
-      </c>
+        <v>43159</v>
+      </c>
+      <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034575544 — SBM ISP Shoakpit Gursal Grup 05</t>
+          <t>1722006031/RS/22012034403115 — व्‍यक्तिगत शौचालय सायबाबाई</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>44999.82</v>
+        <v>12000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>39016.12</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>44947</v>
-[...3 lines deleted...]
-      </c>
+        <v>43159</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034597202 — Community Sanitary Complex Ghurasal</t>
+          <t>1722006031/RS/22012034573212 — Community Sanitary Complex  Ghurasal</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>43441</v>
+        <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>44519</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034683046 — ISP Shok Pit Grup 06 No 50 Bhandariyapura Ghurasal</t>
+          <t>1722006031/RS/22012034573214 — Community Sanitary Complex  Ghurasal</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>44836</v>
+        <v>44423</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034683048 — ISP Shok Pit Grup 07 No 50 Patelpura  Ghurasal</t>
+          <t>1722006031/RS/22012034575530 — SBM ISP Shoakpit Gursal Grup 01</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>0</v>
+        <v>44999.82</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>0</v>
+        <v>37588.7</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K575" s="3"/>
+        <v>44944</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>46245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1722006031/RS/22012034683050 — ISP Shok Pit Grup 07 No 50 Ratitalai  Ghurasal</t>
+          <t>1722006031/RS/22012034575535 — SBM ISP Shoakpit Gursal Grup 02</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>0</v>
+        <v>44999.82</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>44836</v>
+        <v>44423</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1722006031/SK/9993648952 — Bharat Nirman Rajeev Gandhi Sewa Kendra,Dhulsar</t>
+          <t>1722006031/RS/22012034575538 — SBM ISP Shoakpit Gursal Grup 03</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>1285000</v>
+        <v>44999.82</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>518549</v>
+        <v>38813.89</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>42746</v>
+        <v>44961</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>43466</v>
+        <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/01 — सिंचाई तालाब धुरसल</t>
+          <t>1722006031/RS/22012034575540 — SBM ISP Shoakpit Gursal Grup 04</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>1032000</v>
+        <v>44999.82</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>216896</v>
+        <v>41388.65</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>39027</v>
+        <v>44947</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>39731</v>
+        <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034354668 — बौरीबंधान कार्य रातीतलाई वाला नाला घुरसल</t>
+          <t>1722006031/RS/22012034575544 — SBM ISP Shoakpit Gursal Grup 05</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>21465</v>
+        <v>44999.82</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>39016.12</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>43004</v>
-[...1 lines deleted...]
-      <c r="K579" s="3"/>
+        <v>44947</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>46245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034433711 — निस्‍तार तालाब रातीतलाई खदान के पास</t>
+          <t>1722006031/RS/22012034597202 — Community Sanitary Complex Ghurasal</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>0</v>
+        <v>43441</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K580" s="3"/>
+        <v>44519</v>
+      </c>
+      <c r="K580" s="3" t="n">
+        <v>45190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034442108 — निस्‍तार तालाब दीपू के खेत के पास  घुरसल</t>
+          <t>1722006031/RS/22012034683046 — ISP Shok Pit Grup 06 No 50 Bhandariyapura Ghurasal</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>1036000</v>
+        <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>1030820.58</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>43524</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034442391 — निस्‍तार तालाब शेरू के खेत पास जीराबाद</t>
+          <t>1722006031/RS/22012034683048 — ISP Shok Pit Grup 07 No 50 Patelpura  Ghurasal</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>1032000</v>
+        <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>412426.65</v>
+        <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>43524</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034472708 — CCT/SCT HADWADA BAYDI GHURSAL</t>
+          <t>1722006031/RS/22012034683050 — ISP Shok Pit Grup 07 No 50 Ratitalai  Ghurasal</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>479944.78</v>
+        <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>416628</v>
+        <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>43670</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034552841 — Constr. Of   BOULDER CHECK DAM  Patelpura Ghursal</t>
+          <t>1722006031/SK/9993648952 — Bharat Nirman Rajeev Gandhi Sewa Kendra,Dhulsar</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>199528.08</v>
+        <v>1285000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>198147.81</v>
+        <v>518549</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>43994</v>
+        <v>42746</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>44160</v>
+        <v>43466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034552843 — Constr. Of   BOULDER CHECK DAM  Bhandariyapura Ghursal</t>
+          <t>1722006031/WC/01 — सिंचाई तालाब धुरसल</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>199528.08</v>
+        <v>1032000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>198717.81</v>
+        <v>216896</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>44010</v>
+        <v>39027</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>44160</v>
+        <v>39731</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034557903 — Constrction of Nala  Trenching kary Patelpura Ghursal</t>
+          <t>1722006031/WC/22012034354668 — बौरीबंधान कार्य रातीतलाई वाला नाला घुरसल</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>221410.2</v>
+        <v>21465</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>219660</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>44174</v>
-[...3 lines deleted...]
-      </c>
+        <v>43004</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034558291 — निस्‍तार तालाब खदान वाला नाला घुरसल</t>
+          <t>1722006031/WC/22012034433711 — निस्‍तार तालाब रातीतलाई खदान के पास</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>1215005.09</v>
+        <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>1169465.54</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44002</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034597102 — Contraction of bolder Chek Dem Bhandariya Nale par Ghursal</t>
+          <t>1722006031/WC/22012034442108 — निस्‍तार तालाब दीपू के खेत के पास  घुरसल</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>1036000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>1030820.58</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K588" s="3"/>
+        <v>43524</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>44079</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034597837 — Constraction of Boulder Chek Dem Bhandariyapura Wale nale par Ghurasal</t>
+          <t>1722006031/WC/22012034442391 — निस्‍तार तालाब शेरू के खेत पास जीराबाद</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>0</v>
+        <v>1032000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>0</v>
+        <v>412426.65</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K589" s="3"/>
+        <v>43524</v>
+      </c>
+      <c r="K589" s="3" t="n">
+        <v>46245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034603323 — Constrction Of  Nala Trenching Bhandariyapura Nala Ghurala</t>
+          <t>1722006031/WC/22012034472708 — CCT/SCT HADWADA BAYDI GHURSAL</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>537312.72</v>
+        <v>479944.78</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>489228</v>
+        <v>416628</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44194</v>
+        <v>43670</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>44498</v>
+        <v>44173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034603324 — Constrction Of  Nala Trenching Ratitalai  Nale Pr Ghurala</t>
+          <t>1722006031/WC/22012034552841 — Constr. Of   BOULDER CHECK DAM  Patelpura Ghursal</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>863538.3</v>
+        <v>199528.08</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>724471</v>
+        <v>198147.81</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>44298</v>
+        <v>43994</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>46186</v>
+        <v>44160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034603325 — Constrction Of  Boulder Chek Dame Bhandariyapura  Nale Pr Ghurala</t>
+          <t>1722006031/WC/22012034552843 — Constr. Of   BOULDER CHECK DAM  Bhandariyapura Ghursal</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>407889.3</v>
+        <v>199528.08</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>409164.93</v>
+        <v>198717.81</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>44194</v>
+        <v>44010</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>44529</v>
+        <v>44160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034644642 — CTRA Banjar Pahadi Hadwada Baydi Ghursal</t>
+          <t>1722006031/WC/22012034557903 — Constrction of Nala  Trenching kary Patelpura Ghursal</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>131575.59</v>
+        <v>221410.2</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>2559</v>
+        <v>219660</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>44304</v>
-[...1 lines deleted...]
-      <c r="K593" s="3"/>
+        <v>44174</v>
+      </c>
+      <c r="K593" s="3" t="n">
+        <v>44383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034652111 — CTRA Gully Plug Nadipar Ratitalai wala Nalla Ghursal</t>
+          <t>1722006031/WC/22012034558291 — निस्‍तार तालाब खदान वाला नाला घुरसल</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>130037.64</v>
+        <v>1215005.09</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>6033</v>
+        <v>1169465.54</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>44302</v>
-[...1 lines deleted...]
-      <c r="K594" s="3"/>
+        <v>44002</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>44197</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034652120 — CTRA Gully Plug Ratitalai Khadan wala Nalla Ghursal</t>
+          <t>1722006031/WC/22012034597102 — Contraction of bolder Chek Dem Bhandariya Nale par Ghursal</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>130037.64</v>
+        <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>2030</v>
+        <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>44304</v>
+        <v>44106</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034652130 — CTRA Gully Plug Bhandariya School wala Nalla Ghursal</t>
+          <t>1722006031/WC/22012034597837 — Constraction of Boulder Chek Dem Bhandariyapura Wale nale par Ghurasal</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>130037.64</v>
+        <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>106800.18</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>44304</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034652132 — CTRA Gully Plug Patelpura wala Nalla Ghursal</t>
+          <t>1722006031/WC/22012034603323 — Constrction Of  Nala Trenching Bhandariyapura Nala Ghurala</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>130037.64</v>
+        <v>537312.72</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>51724</v>
+        <v>489228</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>44302</v>
+        <v>44194</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>44443</v>
+        <v>44498</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034652192 — CTRA Gully Plug Filter plant wala Nalla Ghursal</t>
+          <t>1722006031/WC/22012034603324 — Constrction Of  Nala Trenching Ratitalai  Nale Pr Ghurala</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>130037.64</v>
+        <v>863538.3</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>0</v>
+        <v>724471</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K598" s="3"/>
+        <v>44298</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>46186</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034702806 — CTRA -Gabion structure Mayniyapani Nalla Ghursal</t>
+          <t>1722006031/WC/22012034603325 — Constrction Of  Boulder Chek Dame Bhandariyapura  Nale Pr Ghurala</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>312794.65</v>
+        <v>407889.3</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>208269.08</v>
+        <v>409164.93</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44371</v>
+        <v>44194</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>46136</v>
+        <v>44529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034702809 — CTRA -Gabion structure Vallu Nalla Ghursal</t>
+          <t>1722006031/WC/22012034644642 — CTRA Banjar Pahadi Hadwada Baydi Ghursal</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>312794.65</v>
+        <v>131575.59</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>245218.12</v>
+        <v>2559</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>44371</v>
-[...3 lines deleted...]
-      </c>
+        <v>44304</v>
+      </c>
+      <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034702812 — CTRA -Gabion structure Gadriya Nalla Ghursal</t>
+          <t>1722006031/WC/22012034652111 — CTRA Gully Plug Nadipar Ratitalai wala Nalla Ghursal</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>312794.65</v>
+        <v>130037.64</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>286155.47</v>
+        <v>6033</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>44375</v>
-[...3 lines deleted...]
-      </c>
+        <v>44302</v>
+      </c>
+      <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034702821 — CTRA -Gabion structure Gadgadiya Nalla Ratitalai Ghursal</t>
+          <t>1722006031/WC/22012034652120 — CTRA Gully Plug Ratitalai Khadan wala Nalla Ghursal</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>309712.52</v>
+        <v>130037.64</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>276119.47</v>
+        <v>2030</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>44370</v>
-[...3 lines deleted...]
-      </c>
+        <v>44304</v>
+      </c>
+      <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034702824 — CTRA -Gabion structure Undikhodri Nalla Ratitalai Ghursal</t>
+          <t>1722006031/WC/22012034652130 — CTRA Gully Plug Bhandariya School wala Nalla Ghursal</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>309712.52</v>
+        <v>130037.64</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>106800.18</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K603" s="3"/>
+        <v>44304</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>45578</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034715340 — CTRA Rooftop Harvesting Panchayat bhavan Ghursal</t>
+          <t>1722006031/WC/22012034652132 — CTRA Gully Plug Patelpura wala Nalla Ghursal</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>22229.14</v>
+        <v>130037.64</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>51724</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>44465</v>
-[...1 lines deleted...]
-      <c r="K604" s="3"/>
+        <v>44302</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>44443</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034717837 — CTRA Rooftop Harvesting Kasturba Hostel No 1</t>
+          <t>1722006031/WC/22012034652192 — CTRA Gully Plug Filter plant wala Nalla Ghursal</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>22229.14</v>
+        <v>130037.64</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034717839 — CTRA Rooftop Harvesting Kasturba Hostel No 2</t>
+          <t>1722006031/WC/22012034702806 — CTRA -Gabion structure Mayniyapani Nalla Ghursal</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>22229.14</v>
+        <v>312794.65</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>0</v>
+        <v>208269.08</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K606" s="3"/>
+        <v>44371</v>
+      </c>
+      <c r="K606" s="3" t="n">
+        <v>46136</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034814028 — CTRA ROOFTOP HARVESTING M S JIRABAD GHURSAL</t>
+          <t>1722006031/WC/22012034702809 — CTRA -Gabion structure Vallu Nalla Ghursal</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>22229.14</v>
+        <v>312794.65</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>21308</v>
+        <v>245218.12</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>44455</v>
+        <v>44371</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>44720</v>
+        <v>45100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034814029 — CTRA ROOFTOP HARVESTING M S JIRABAD GHURSAL No-2</t>
+          <t>1722006031/WC/22012034702812 — CTRA -Gabion structure Gadriya Nalla Ghursal</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>22229.14</v>
+        <v>312794.65</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>22530</v>
+        <v>286155.47</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44455</v>
+        <v>44375</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>44756</v>
+        <v>44498</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034822918 — CTRA Rooftop Harwesting Govt. H.S.S.Jirabad Ghursal</t>
+          <t>1722006031/WC/22012034702821 — CTRA -Gabion structure Gadgadiya Nalla Ratitalai Ghursal</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>39644.25</v>
+        <v>309712.52</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>34738</v>
+        <v>276119.47</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44544</v>
+        <v>44370</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>44750</v>
+        <v>44498</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034822919 — CTRA Rooftop Harwesting Govt. H.S.S.Jirabad Ghursal</t>
+          <t>1722006031/WC/22012034702824 — CTRA -Gabion structure Undikhodri Nalla Ratitalai Ghursal</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>0</v>
+        <v>309712.52</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>44423</v>
+        <v>44287</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034822920 — CTRA Rooftop Harwesting Govt. H.S.S.Jirabad Ghursal</t>
+          <t>1722006031/WC/22012034715340 — CTRA Rooftop Harvesting Panchayat bhavan Ghursal</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44423</v>
+        <v>44465</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034822921 — CTRA Rooftop Harwesting Govt. H.S.S.Jirabad Ghursal</t>
+          <t>1722006031/WC/22012034717837 — CTRA Rooftop Harvesting Kasturba Hostel No 1</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44423</v>
+        <v>44287</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034822926 — CTRA Rooftop Harwesting Govt. H.S.S.Jirabad Ghursal</t>
+          <t>1722006031/WC/22012034717839 — CTRA Rooftop Harvesting Kasturba Hostel No 2</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>44423</v>
+        <v>44287</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034823067 — CTRA Rooftof Harvewsting Samudayik Bhawan Ghursal</t>
+          <t>1722006031/WC/22012034814028 — CTRA ROOFTOP HARVESTING M S JIRABAD GHURSAL</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>24954.65</v>
+        <v>22229.14</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>0</v>
+        <v>21308</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K614" s="3"/>
+        <v>44455</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>44720</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034823070 — CTRA Rooftop Harwesting P.S.Jirabad Ghursal</t>
+          <t>1722006031/WC/22012034814029 — CTRA ROOFTOP HARVESTING M S JIRABAD GHURSAL No-2</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>22518</v>
+        <v>22530</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>44544</v>
+        <v>44455</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>44756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034823074 — CTRA Rooftop Harwesting Govt. H.S.S.Jirabad Ghursal (Atirikt room)</t>
+          <t>1722006031/WC/22012034822918 — CTRA Rooftop Harwesting Govt. H.S.S.Jirabad Ghursal</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>22229.14</v>
+        <v>39644.25</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>22533</v>
+        <v>34738</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>44579</v>
+        <v>44544</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>44756</v>
+        <v>44750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034823076 — CTRA Rooftop Harwesting Govt. Boys Hostel Jirabad Ghursal</t>
+          <t>1722006031/WC/22012034822919 — CTRA Rooftop Harwesting Govt. H.S.S.Jirabad Ghursal</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>38483.24</v>
+        <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>26664</v>
+        <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>44736</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034901712 — Jiranodhar Nistar Tank Pathari wali Ghati Ghurasal</t>
+          <t>1722006031/WC/22012034822920 — CTRA Rooftop Harwesting Govt. H.S.S.Jirabad Ghursal</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>49000</v>
+        <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>46680</v>
+        <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>44670</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034911361 — Jirondhar Niatar Tank Bhandariapura  Ghurasal</t>
+          <t>1722006031/WC/22012034822921 — CTRA Rooftop Harwesting Govt. H.S.S.Jirabad Ghursal</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>49704</v>
+        <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>44670</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034934730 — Amrit Sarover Talab Gadgadiya Nala Ratitalai Ghurasl</t>
+          <t>1722006031/WC/22012034822926 — CTRA Rooftop Harwesting Govt. H.S.S.Jirabad Ghursal</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>1483152.21</v>
+        <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>1377375.43</v>
+        <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>44664</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012034983342 — Catchment Treatment Amrit Sarowar SCT/Gully Plug/Boulder Check  Ghurasal</t>
+          <t>1722006031/WC/22012034823067 — CTRA Rooftof Harvewsting Samudayik Bhawan Ghursal</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>0</v>
+        <v>24954.65</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>44705</v>
+        <v>44423</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012035042932 — Cost.of Bolder Wall Kabrsthan parisar Ghurasal</t>
+          <t>1722006031/WC/22012034823070 — CTRA Rooftop Harwesting P.S.Jirabad Ghursal</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>0</v>
+        <v>22229.14</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>0</v>
+        <v>22518</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K622" s="3"/>
+        <v>44544</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>44756</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012035084582 — Cont. Of  Bolder Wall kabrsthan Ghurasl</t>
+          <t>1722006031/WC/22012034823074 — CTRA Rooftop Harwesting Govt. H.S.S.Jirabad Ghursal (Atirikt room)</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>643999.73</v>
+        <v>22229.14</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>566162.77</v>
+        <v>22533</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>45205</v>
+        <v>44579</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>45618</v>
+        <v>44756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012035166084 — तलाई निर्माण कार्य धुरसल</t>
+          <t>1722006031/WC/22012034823076 — CTRA Rooftop Harwesting Govt. Boys Hostel Jirabad Ghursal</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>0</v>
+        <v>38483.24</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>0</v>
+        <v>26664</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>45394</v>
-[...1 lines deleted...]
-      <c r="K624" s="3"/>
+        <v>44736</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>45100</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012035203138 — Sarvajanik Kup Nirman Patelpura Meharsingh Ke Ghar ke Pass Dhursal</t>
+          <t>1722006031/WC/22012034901712 — Jiranodhar Nistar Tank Pathari wali Ghati Ghurasal</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>500000.26</v>
+        <v>49000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>397882.62</v>
+        <v>46680</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>45505</v>
+        <v>44670</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>46136</v>
+        <v>44899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012035238014 — Nistar Talab Jamun Wale Nale par Dhursal</t>
+          <t>1722006031/WC/22012034911361 — Jirondhar Niatar Tank Bhandariapura  Ghurasal</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>991848.26</v>
+        <v>50000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>944492.31</v>
+        <v>49704</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>45719</v>
+        <v>44670</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>46136</v>
+        <v>45486</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012035238040 — NISTAR TALAB BHATA WALE NALE PAR DHURSAL</t>
+          <t>1722006031/WC/22012034934730 — Amrit Sarover Talab Gadgadiya Nala Ratitalai Ghurasl</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>0</v>
+        <v>1483152.21</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>1377375.43</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>45651</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>44664</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>45125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012035238046 — Nistar Talab Bhata Wala Nale Par Dhursal</t>
+          <t>1722006031/WC/22012034983342 — Catchment Treatment Amrit Sarowar SCT/Gully Plug/Boulder Check  Ghurasal</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>1449687.28</v>
+        <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>1393666.47</v>
+        <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>45701</v>
-[...3 lines deleted...]
-      </c>
+        <v>44705</v>
+      </c>
+      <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012035308521 — SARVJANIK KUP NIRMAN KARYA HARSINGH KE GHAR PASS PATELPURA DHURSAL</t>
+          <t>1722006031/WC/22012035042932 — Cost.of Bolder Wall Kabrsthan parisar Ghurasal</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>45761</v>
+        <v>44952</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/22012035308524 — SARVJANIK KUP NIRMAN KARYA BHUPENDRA BAPU KE GHAR PASS RATITALAI DHURSAL</t>
+          <t>1722006031/WC/22012035084582 — Cont. Of  Bolder Wall kabrsthan Ghurasl</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>0</v>
+        <v>643999.73</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>0</v>
+        <v>566162.77</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K630" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>45618</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/6069 — कपि‍ल धारा कूप नि‍र्माण (भुवान चम्‍पा) घुरसल 200708</t>
+          <t>1722006031/WC/22012035166084 — तलाई निर्माण कार्य धुरसल</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>65000</v>
+        <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>43704</v>
+        <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>39569</v>
-[...3 lines deleted...]
-      </c>
+        <v>45394</v>
+      </c>
+      <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/6071 — कपि‍ल धारा कूप नि‍र्माण (दि‍पु कोला) घुरसल 200708</t>
+          <t>1722006031/WC/22012035203138 — Sarvajanik Kup Nirman Patelpura Meharsingh Ke Ghar ke Pass Dhursal</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>50000</v>
+        <v>500000.26</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>23598</v>
+        <v>397882.62</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>39571</v>
+        <v>45505</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>39591</v>
+        <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/6072 — कपि‍ल धारा कूप नि‍र्माण (रूपसि‍ह सायरि‍या) घुरसल 200809</t>
+          <t>1722006031/WC/22012035238014 — Nistar Talab Jamun Wale Nale par Dhursal</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>57000</v>
+        <v>991848.26</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>39442</v>
+        <v>944492.31</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>39555</v>
+        <v>45719</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>39595</v>
+        <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/6589 — तलाई निर्माण राती तलाई घुरसल</t>
+          <t>1722006031/WC/22012035238040 — NISTAR TALAB BHATA WALE NALE PAR DHURSAL</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>77196</v>
+        <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>39371</v>
-[...3 lines deleted...]
-      </c>
+        <v>45651</v>
+      </c>
+      <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/6593 — Nistar Talab Nirman Pathriwali Ghati Ghurshal</t>
+          <t>1722006031/WC/22012035238046 — Nistar Talab Bhata Wala Nale Par Dhursal</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>475000</v>
+        <v>1449687.28</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>389112</v>
+        <v>1393666.47</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>39205</v>
+        <v>45701</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>40283</v>
+        <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/6627 — Sarvjanik kup Niramaan Dhoolasar</t>
+          <t>1722006031/WC/22012035308521 — SARVJANIK KUP NIRMAN KARYA HARSINGH KE GHAR PASS PATELPURA DHURSAL</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>292000</v>
+        <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>135660</v>
+        <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>39845</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/6635 — Niramal nir kup niramaan</t>
+          <t>1722006031/WC/22012035308524 — SARVJANIK KUP NIRMAN KARYA BHUPENDRA BAPU KE GHAR PASS RATITALAI DHURSAL</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>178000</v>
+        <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>85600</v>
+        <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>40289</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/6753 — तलाई निर्माण कार्य बद्री अमरसिह के खेत के पास घुरसल</t>
+          <t>1722006031/WC/6069 — कपि‍ल धारा कूप नि‍र्माण (भुवान चम्‍पा) घुरसल 200708</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>140000</v>
+        <v>65000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>135300</v>
+        <v>43704</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>40307</v>
+        <v>39569</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>41049</v>
+        <v>39595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/6754 — तलाई निर्माण कार्य विधुत टावर के पास घुरसल</t>
+          <t>1722006031/WC/6071 — कपि‍ल धारा कूप नि‍र्माण (दि‍पु कोला) घुरसल 200708</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>140000</v>
+        <v>50000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>142900</v>
+        <v>23598</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>40318</v>
+        <v>39571</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>41080</v>
+        <v>39591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/6755 — तलाई निर्माण कार्य कालु रामसिह  के खेत के पास घुरसल</t>
+          <t>1722006031/WC/6072 — कपि‍ल धारा कूप नि‍र्माण (रूपसि‍ह सायरि‍या) घुरसल 200809</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>120000</v>
+        <v>57000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>131600</v>
+        <v>39442</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>40327</v>
+        <v>39555</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>41080</v>
+        <v>39595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/6762 — तलाई निर्माण कार्य कालुसिह शेरसिह के खेत के पास घुरसल</t>
+          <t>1722006031/WC/6589 — तलाई निर्माण राती तलाई घुरसल</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>41000</v>
+        <v>100000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>143500</v>
+        <v>77196</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>40300</v>
+        <v>39371</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>41049</v>
+        <v>39679</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/6895 — सार्वजनिक कुप निर्माण भण्‍डारियापुरा रमेश भीमसिह के खेत के पास घुरसल</t>
+          <t>1722006031/WC/6593 — Nistar Talab Nirman Pathriwali Ghati Ghurshal</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>186000</v>
+        <v>475000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>161376</v>
+        <v>389112</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>40675</v>
+        <v>39205</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>41080</v>
+        <v>40283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/6896 — सार्वजनिक कुप निर्माण भण्‍डारियापुरा केलाश थानसिह के खेत के पास घुरसल</t>
+          <t>1722006031/WC/6627 — Sarvjanik kup Niramaan Dhoolasar</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>186000</v>
+        <v>292000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>172846</v>
+        <v>135660</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>40675</v>
+        <v>39845</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>41080</v>
+        <v>41164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/6978 — Sarvejanik Kup Nirman Hirasing Kai Ghar Kai Pas Ghurshal 2011-12</t>
+          <t>1722006031/WC/6635 — Niramal nir kup niramaan</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>186000</v>
+        <v>178000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>226004</v>
+        <v>85600</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>40731</v>
+        <v>40289</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>41164</v>
+        <v>41163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/7089 — निस्‍तार तालाब निर्माण भण्‍डारियापुरा घुरसल 2011-12</t>
+          <t>1722006031/WC/6753 — तलाई निर्माण कार्य बद्री अमरसिह के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>500000</v>
+        <v>140000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>493780</v>
+        <v>135300</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>40920</v>
+        <v>40307</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>41557</v>
+        <v>41049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/7090 — निस्‍तार तालाब निर्माण रातीतलाई  घुरसल 2011-12</t>
+          <t>1722006031/WC/6754 — तलाई निर्माण कार्य विधुत टावर के पास घुरसल</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>500000</v>
+        <v>140000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>460256</v>
+        <v>142900</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>40920</v>
+        <v>40318</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>41557</v>
+        <v>41080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/7164 — तलाई निर्माण कार्य चंदर के खेत के पास घुरसल 2011-12</t>
+          <t>1722006031/WC/6755 — तलाई निर्माण कार्य कालु रामसिह  के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>215000</v>
+        <v>120000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>243304</v>
+        <v>131600</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>41048</v>
+        <v>40327</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>41559</v>
+        <v>41080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/7165 — तलाई निर्माण कार्य तेंरसिह के खेत के पास घुरसल 2011-12</t>
+          <t>1722006031/WC/6762 — तलाई निर्माण कार्य कालुसिह शेरसिह के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>231000</v>
+        <v>41000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>253304</v>
+        <v>143500</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>41048</v>
+        <v>40300</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>41557</v>
+        <v>41049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/7191 — सार्वजनिक कूप निर्माण पटेलपुरा घुरसल 2012-13</t>
+          <t>1722006031/WC/6895 — सार्वजनिक कुप निर्माण भण्‍डारियापुरा रमेश भीमसिह के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>170000</v>
+        <v>186000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>219964</v>
+        <v>161376</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>41105</v>
+        <v>40675</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>41557</v>
+        <v>41080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/7251 — सार्वजनिक कूप निर्माण राती तलाई घुरसल 2012/13</t>
+          <t>1722006031/WC/6896 — सार्वजनिक कुप निर्माण भण्‍डारियापुरा केलाश थानसिह के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>170000</v>
+        <v>186000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>138076</v>
+        <v>172846</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>41335</v>
+        <v>40675</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>42348</v>
+        <v>41080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/7252 — तलाई निर्माण अमरसिह के खेत के पास घुरसल 2012-13</t>
+          <t>1722006031/WC/6978 — Sarvejanik Kup Nirman Hirasing Kai Ghar Kai Pas Ghurshal 2011-12</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>230000</v>
+        <v>186000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>202360</v>
+        <v>226004</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>41275</v>
+        <v>40731</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>42012</v>
+        <v>41164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993633785 — सार्वजनिक कुप भण्‍डारियापुरा सलीम के खेत के पास घु</t>
+          <t>1722006031/WC/7089 — निस्‍तार तालाब निर्माण भण्‍डारियापुरा घुरसल 2011-12</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>183000</v>
+        <v>500000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>163619.5</v>
+        <v>493780</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>41452</v>
+        <v>40920</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>42348</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993639173 — तलाई निर्माण बापु के खेत पास</t>
+          <t>1722006031/WC/7090 — निस्‍तार तालाब निर्माण रातीतलाई  घुरसल 2011-12</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>279000</v>
+        <v>500000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>166236</v>
+        <v>460256</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>41634</v>
+        <v>40920</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>42009</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993639175 — तलाई निर्माण कलम वाल घाटी</t>
+          <t>1722006031/WC/7164 — तलाई निर्माण कार्य चंदर के खेत के पास घुरसल 2011-12</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>274000</v>
+        <v>215000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>159982</v>
+        <v>243304</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>41634</v>
+        <v>41048</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>42037</v>
+        <v>41559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993640733 — तलाई निर्माण कार्य इदिरा कालोनी घुरसल</t>
+          <t>1722006031/WC/7165 — तलाई निर्माण कार्य तेंरसिह के खेत के पास घुरसल 2011-12</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>188000</v>
+        <v>231000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>133498</v>
+        <v>253304</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>41642</v>
+        <v>41048</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>42045</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993640735 — तलाई निर्माण कार्य महेन्‍द्रा सीमेंन्‍ट के पास घुर</t>
+          <t>1722006031/WC/7191 — सार्वजनिक कूप निर्माण पटेलपुरा घुरसल 2012-13</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>238000</v>
+        <v>170000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>141736</v>
+        <v>219964</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>41642</v>
+        <v>41105</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>42047</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993641957 — तलाई निर्माण कार्य धनसिह जामसिह के खेत के पास घुरस</t>
+          <t>1722006031/WC/7251 — सार्वजनिक कूप निर्माण राती तलाई घुरसल 2012/13</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>271000</v>
+        <v>170000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>141730</v>
+        <v>138076</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>41669</v>
+        <v>41335</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>42025</v>
+        <v>42348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993641958 — तलाई निर्माण कार्य शेरूदीन के खेत के पास 01 घुरसल</t>
+          <t>1722006031/WC/7252 — तलाई निर्माण अमरसिह के खेत के पास घुरसल 2012-13</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>307000</v>
+        <v>230000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>288988</v>
+        <v>202360</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>41662</v>
+        <v>41275</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>42530</v>
+        <v>42012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993641959 — तलाई निर्माण कार्य शेरूदिन के खेत के पास 02 घुरसल</t>
+          <t>1722006031/WC/9993633785 — सार्वजनिक कुप भण्‍डारियापुरा सलीम के खेत के पास घु</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>370000</v>
+        <v>183000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>107748</v>
+        <v>163619.5</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>41676</v>
+        <v>41452</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>42010</v>
+        <v>42348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993641960 — तलाई निर्माण कार्य थानसिह मगन के खेत के पास घुरसल</t>
+          <t>1722006031/WC/9993639173 — तलाई निर्माण बापु के खेत पास</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>256000</v>
+        <v>279000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>65469</v>
+        <v>166236</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>41781</v>
+        <v>41634</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>42015</v>
+        <v>42009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993641961 — तलाई निर्माण कार्य नानसिह के खेत के पास घुरसल</t>
+          <t>1722006031/WC/9993639175 — तलाई निर्माण कलम वाल घाटी</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>253000</v>
+        <v>274000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>180942</v>
+        <v>159982</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>41655</v>
+        <v>41634</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>42373</v>
+        <v>42037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993646929 — सार्वजनिक कुप निर्माण नदीपार रातितलाई घुरसल</t>
+          <t>1722006031/WC/9993640733 — तलाई निर्माण कार्य इदिरा कालोनी घुरसल</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>220000</v>
+        <v>188000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>213927</v>
+        <v>133498</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>41701</v>
+        <v>41642</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>42684</v>
+        <v>42045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993646930 — सार्वजनिक कुप निर्माण इंदिरा कोलोनी के पास घुरसल</t>
+          <t>1722006031/WC/9993640735 — तलाई निर्माण कार्य महेन्‍द्रा सीमेंन्‍ट के पास घुर</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>220000</v>
+        <v>238000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>185612</v>
+        <v>141736</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>41701</v>
+        <v>41642</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>42373</v>
+        <v>42047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993651189 — tlai nirman hattu bimsingh ke keat pas</t>
+          <t>1722006031/WC/9993641957 — तलाई निर्माण कार्य धनसिह जामसिह के खेत के पास घुरस</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>0</v>
+        <v>271000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>0</v>
+        <v>141730</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K664" s="3"/>
+        <v>41669</v>
+      </c>
+      <c r="K664" s="3" t="n">
+        <v>42025</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993651249 — तलाई निर्माण कार्य कोरसिह के खेत के पास क्र 01</t>
+          <t>1722006031/WC/9993641958 — तलाई निर्माण कार्य शेरूदीन के खेत के पास 01 घुरसल</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>343000</v>
+        <v>307000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>274007</v>
+        <v>288988</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>41756</v>
+        <v>41662</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>42177</v>
+        <v>42530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993651250 — तलाई निर्माण कार्य हत्‍तु भीमसिह के खेत के पास घुर</t>
+          <t>1722006031/WC/9993641959 — तलाई निर्माण कार्य शेरूदिन के खेत के पास 02 घुरसल</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>334000</v>
+        <v>370000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>121550</v>
+        <v>107748</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>41763</v>
+        <v>41676</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>42038</v>
+        <v>42010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993651251 — तलाई निमार्ण कार्य दंदिरा कोलोनी पुलिया के पास क्र</t>
+          <t>1722006031/WC/9993641960 — तलाई निर्माण कार्य थानसिह मगन के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>193000</v>
+        <v>256000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>138852</v>
+        <v>65469</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>41772</v>
+        <v>41781</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>42011</v>
+        <v>42015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993651253 — तलाई निर्माण कार्य जयराम के खेत के पास घुरसल</t>
+          <t>1722006031/WC/9993641961 — तलाई निर्माण कार्य नानसिह के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>322000</v>
+        <v>253000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>0</v>
+        <v>180942</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>41690</v>
-[...1 lines deleted...]
-      <c r="K668" s="3"/>
+        <v>41655</v>
+      </c>
+      <c r="K668" s="3" t="n">
+        <v>42373</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993651254 — तलाई निर्माण छोटे खॉं कमरूदीन के खेत के पास घुरसल</t>
+          <t>1722006031/WC/9993646929 — सार्वजनिक कुप निर्माण नदीपार रातितलाई घुरसल</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>387000</v>
+        <v>220000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>0</v>
+        <v>213927</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>41690</v>
-[...1 lines deleted...]
-      <c r="K669" s="3"/>
+        <v>41701</v>
+      </c>
+      <c r="K669" s="3" t="n">
+        <v>42684</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993651475 — तलाई निर्माण कार्य छोटे खा कमरूदीन के खेत के पास घुरसल</t>
+          <t>1722006031/WC/9993646930 — सार्वजनिक कुप निर्माण इंदिरा कोलोनी के पास घुरसल</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>387000</v>
+        <v>220000</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>0</v>
+        <v>185612</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>41690</v>
-[...1 lines deleted...]
-      <c r="K670" s="3"/>
+        <v>41701</v>
+      </c>
+      <c r="K670" s="3" t="n">
+        <v>42373</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993654431 — तलाई निर्माण कार्य कुवरसिह के खेत के पास क्रमांक 0</t>
+          <t>1722006031/WC/9993651189 — tlai nirman hattu bimsingh ke keat pas</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>350000</v>
+        <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>41851</v>
+        <v>41665</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993660576 — तलाई निर्माण फत्‍तु के खेत के पास घुरसल</t>
+          <t>1722006031/WC/9993651249 — तलाई निर्माण कार्य कोरसिह के खेत के पास क्र 01</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>0</v>
+        <v>343000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>0</v>
+        <v>274007</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>42338</v>
-[...1 lines deleted...]
-      <c r="K672" s="3"/>
+        <v>41756</v>
+      </c>
+      <c r="K672" s="3" t="n">
+        <v>42177</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993660578 — तलाई निर्माण कार्य फत्‍तु के खेत के पास घुरसल</t>
+          <t>1722006031/WC/9993651250 — तलाई निर्माण कार्य हत्‍तु भीमसिह के खेत के पास घुर</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>384000</v>
+        <v>334000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>360255</v>
+        <v>121550</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>42355</v>
+        <v>41763</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>42567</v>
+        <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993660580 — तलाई निमार्ण कार्य थानसिह के खेत के पास घुरसल</t>
+          <t>1722006031/WC/9993651251 — तलाई निमार्ण कार्य दंदिरा कोलोनी पुलिया के पास क्र</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>0</v>
+        <v>193000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>138852</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>42338</v>
-[...1 lines deleted...]
-      <c r="K674" s="3"/>
+        <v>41772</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>42011</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993660581 — तलाई निमार्ण कार्य थानसिह के खेत के पास घुरसल</t>
+          <t>1722006031/WC/9993651253 — तलाई निर्माण कार्य जयराम के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>0</v>
+        <v>322000</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>42338</v>
+        <v>41690</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993661532 — Talai Thansingh Ke Khet ke Pas Ghursal</t>
+          <t>1722006031/WC/9993651254 — तलाई निर्माण छोटे खॉं कमरूदीन के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>387000</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>368093</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>42417</v>
-[...3 lines deleted...]
-      </c>
+        <v>41690</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993662374 — तलाई निर्माण कार्य थानसिह के खेत के पास घुरसल</t>
+          <t>1722006031/WC/9993651475 — तलाई निर्माण कार्य छोटे खा कमरूदीन के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>367000</v>
+        <v>387000</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>42338</v>
+        <v>41690</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993662375 — तलाई निर्माण कार्य थानसिह के खेत के पास घुरसल</t>
+          <t>1722006031/WC/9993654431 — तलाई निर्माण कार्य कुवरसिह के खेत के पास क्रमांक 0</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>367000</v>
+        <v>350000</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>42338</v>
+        <v>41851</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1722006031/WC/9993665658 — तलाई निर्माण मडिया भादर के खेत पास</t>
+          <t>1722006031/WC/9993660576 — तलाई निर्माण फत्‍तु के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>369000</v>
+        <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>360930.24</v>
+        <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>42759</v>
-[...3 lines deleted...]
-      </c>
+        <v>42338</v>
+      </c>
+      <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1722006/IF/22012035017734 — Horticulture plantation Kalu-Shersingh Ghursal</t>
+          <t>1722006031/WC/9993660578 — तलाई निर्माण कार्य फत्‍तु के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>213200</v>
+        <v>384000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>0</v>
+        <v>360255</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K680" s="3"/>
+        <v>42355</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>42567</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1722006/IF/22012035036513 — Horticulture plantation Somlya-Madiya Ghursal 2022-23</t>
+          <t>1722006031/WC/9993660580 — तलाई निमार्ण कार्य थानसिह के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>596278</v>
+        <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>44789</v>
+        <v>42338</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1722006/IF/22012035043320 — Horticulture Plantation Jamauladdin-Sajauddin Ghursal 2022-23</t>
+          <t>1722006031/WC/9993660581 — तलाई निमार्ण कार्य थानसिह के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>399024</v>
+        <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>44789</v>
+        <v>42338</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1722/WC/22012034541896 — Nistar Talab Mayanapani Nala Ghursal</t>
+          <t>1722006031/WC/9993661532 — Talai Thansingh Ke Khet ke Pas Ghursal</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>5000000</v>
+        <v>387000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>4941468.24</v>
+        <v>368093</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>43964</v>
+        <v>42417</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>44357</v>
+        <v>42663</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1722/WC/22012034600588 — Nistar Tank Makdali Baydi Wala Nalla Dhursal</t>
+          <t>1722006031/WC/9993662374 — तलाई निर्माण कार्य थानसिह के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>4996000</v>
+        <v>367000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>4991406.95</v>
+        <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>44176</v>
-[...3 lines deleted...]
-      </c>
+        <v>42338</v>
+      </c>
+      <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1722/WC/22012035146687 — Barrage Nirman Ratitalai Dhulsar</t>
+          <t>1722006031/WC/9993662375 — तलाई निर्माण कार्य थानसिह के खेत के पास घुरसल</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>12546000</v>
+        <v>367000</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
+        <v>42338</v>
+      </c>
+      <c r="K685" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
+      <c r="A686" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B686" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C686" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D686" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E686" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F686" s="1" t="inlineStr">
+        <is>
+          <t>1722006031/WC/9993665658 — तलाई निर्माण मडिया भादर के खेत पास</t>
+        </is>
+      </c>
+      <c r="G686" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H686" s="2" t="n">
+        <v>369000</v>
+      </c>
+      <c r="I686" s="2" t="n">
+        <v>360930.24</v>
+      </c>
+      <c r="J686" s="3" t="n">
+        <v>42759</v>
+      </c>
+      <c r="K686" s="3" t="n">
+        <v>43023</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B687" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C687" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D687" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+        </is>
+      </c>
+      <c r="E687" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F687" s="1" t="inlineStr">
+        <is>
+          <t>1722006/IF/22012035017734 — Horticulture plantation Kalu-Shersingh Ghursal</t>
+        </is>
+      </c>
+      <c r="G687" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H687" s="2" t="n">
+        <v>213200</v>
+      </c>
+      <c r="I687" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J687" s="3" t="n">
+        <v>44789</v>
+      </c>
+      <c r="K687" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
+      <c r="A688" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B688" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C688" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D688" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E688" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F688" s="1" t="inlineStr">
+        <is>
+          <t>1722006/IF/22012035036513 — Horticulture plantation Somlya-Madiya Ghursal 2022-23</t>
+        </is>
+      </c>
+      <c r="G688" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H688" s="2" t="n">
+        <v>596278</v>
+      </c>
+      <c r="I688" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J688" s="3" t="n">
+        <v>44789</v>
+      </c>
+      <c r="K688" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
+      <c r="A689" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B689" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C689" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D689" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E689" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F689" s="1" t="inlineStr">
+        <is>
+          <t>1722006/IF/22012035043320 — Horticulture Plantation Jamauladdin-Sajauddin Ghursal 2022-23</t>
+        </is>
+      </c>
+      <c r="G689" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H689" s="2" t="n">
+        <v>399024</v>
+      </c>
+      <c r="I689" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J689" s="3" t="n">
+        <v>44789</v>
+      </c>
+      <c r="K689" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
+      <c r="A690" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B690" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C690" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D690" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E690" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F690" s="1" t="inlineStr">
+        <is>
+          <t>1722/WC/22012034541896 — Nistar Talab Mayanapani Nala Ghursal</t>
+        </is>
+      </c>
+      <c r="G690" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H690" s="2" t="n">
+        <v>5000000</v>
+      </c>
+      <c r="I690" s="2" t="n">
+        <v>4941468.24</v>
+      </c>
+      <c r="J690" s="3" t="n">
+        <v>43964</v>
+      </c>
+      <c r="K690" s="3" t="n">
+        <v>44357</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
+      <c r="A691" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B691" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C691" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D691" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E691" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F691" s="1" t="inlineStr">
+        <is>
+          <t>1722/WC/22012034600588 — Nistar Tank Makdali Baydi Wala Nalla Dhursal</t>
+        </is>
+      </c>
+      <c r="G691" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H691" s="2" t="n">
+        <v>4996000</v>
+      </c>
+      <c r="I691" s="2" t="n">
+        <v>4991406.95</v>
+      </c>
+      <c r="J691" s="3" t="n">
+        <v>44176</v>
+      </c>
+      <c r="K691" s="3" t="n">
+        <v>44776</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
+      <c r="A692" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B692" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C692" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D692" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E692" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F692" s="1" t="inlineStr">
+        <is>
+          <t>1722/WC/22012035146687 — Barrage Nirman Ratitalai Dhulsar</t>
+        </is>
+      </c>
+      <c r="G692" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H692" s="2" t="n">
+        <v>12546000</v>
+      </c>
+      <c r="I692" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J692" s="3" t="n">
         <v>45152</v>
       </c>
-      <c r="K685" s="3"/>
+      <c r="K692" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>