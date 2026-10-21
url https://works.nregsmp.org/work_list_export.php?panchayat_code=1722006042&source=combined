--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K408"/>
+  <dimension ref="A1:K409"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 09:12:15</t>
+          <t>Exported on: 2026-10-21 15:17:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -661,73 +661,73 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1722006042/DP/22012034588728 — Plantation Work Meri Mati Mera Desh Panchayat Bhawan Parisar Karondiya</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>50886.67</v>
+        <v>51486.67</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45176</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Rural Drinking Water</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>DUGWELLS / Construction of Irrigation Open Well for Community</t>
@@ -7530,676 +7530,678 @@
       <c r="J160" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>45510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4536502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103418243</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4543306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105063049</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>9963</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4549888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106891169</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4618958 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125835320</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4669933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103415812</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>20295</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4695103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116681697</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>16836</v>
+        <v>23136</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45648</v>
       </c>
-      <c r="K166" s="3"/>
+      <c r="K166" s="3" t="n">
+        <v>46298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4695151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116710303</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>18468</v>
+        <v>22668</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K167" s="3" t="n">
-        <v>46244</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4696978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117450879</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>13986</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4696981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117452557</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>15066</v>
+        <v>19266</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4696991 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117457083</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>13365</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4698489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115167530</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>18711</v>
+        <v>20811</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45692</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4700517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115158052</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>14337</v>
+        <v>18537</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4713903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126256005</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>19350</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4736248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103414090</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>21897</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45648</v>
@@ -8253,51 +8255,51 @@
       <c r="J175" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K175" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4736276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103421666</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45648</v>
@@ -8351,51 +8353,51 @@
       <c r="J177" s="3" t="n">
         <v>45694</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4750442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116525674</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>22140</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45708</v>
@@ -8449,51 +8451,51 @@
       <c r="J179" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4757219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118748128</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>19224</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45648</v>
@@ -8547,345 +8549,345 @@
       <c r="J181" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>45726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4776366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125858305</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>19683</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4778169 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126427079</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45692</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4791512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126016817</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>17901</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4882700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118566841</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>16065</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4883348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116949972</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>22140</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45699</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4883528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118747962</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>19215</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45699</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4888539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125834431</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>19566</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45699</v>
@@ -9037,51 +9039,51 @@
       <c r="J191" s="3" t="n">
         <v>42900</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>43095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4891473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144527390</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>19215</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45734</v>
@@ -9135,752 +9137,756 @@
       <c r="J193" s="3" t="n">
         <v>42900</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/4893767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117853541</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5247640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103633968</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5251935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116679106</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5253662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118104679</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5253929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116772258</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>9681</v>
+        <v>24381</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45806</v>
       </c>
-      <c r="K198" s="3"/>
+      <c r="K198" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5259967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126264002</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5260790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126039586</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5262061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118102762</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K201" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5268880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126245246</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>46244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5273028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126454264</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5273546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118566769</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5278082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118112265</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K205" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5280850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118566700</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>20097</v>
+        <v>22197</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K206" s="3" t="n">
-        <v>46244</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5281649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118739161</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K207" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5287920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118102332</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>13062</v>
+        <v>23562</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45822</v>
       </c>
-      <c r="K208" s="3"/>
+      <c r="K208" s="3" t="n">
+        <v>46298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9905,578 +9911,580 @@
       <c r="J209" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5289977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116526228</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>7854</v>
+        <v>22554</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5290156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118740618</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5290952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118745128</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5291492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126020859</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>1827</v>
+        <v>6027</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5294587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116692303</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>20643</v>
+        <v>22743</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45820</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>46266</v>
+        <v>46298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5298123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103415301</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>6027</v>
+        <v>20727</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5298252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126429504</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>6027</v>
+        <v>24927</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45960</v>
       </c>
-      <c r="K216" s="3"/>
+      <c r="K216" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5305352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118566939</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K217" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5306403 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116952618</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45847</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5306529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126035080</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5308906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116939898</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5312519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118566887</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45960</v>
@@ -10579,98 +10587,98 @@
       <c r="J223" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5316272 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126059786</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5319903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116944098</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45961</v>
@@ -10771,553 +10779,553 @@
       <c r="J227" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>46026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5329034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118112663</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>20097</v>
+        <v>22197</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>46244</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5330687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124818378</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>6027</v>
+        <v>22827</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5332724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114978507</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>46250</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5333092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116526059</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5337536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116687688</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>20097</v>
+        <v>22197</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>46244</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5341893 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125838736</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5357877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126029897</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5384529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118742359</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5384616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118103725</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5384893 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127867438</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5385073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118101719</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>12789</v>
+        <v>19089</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11347,125 +11355,129 @@
       <c r="J239" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5388408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125843630</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>13335</v>
+        <v>23835</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45961</v>
       </c>
-      <c r="K240" s="3"/>
+      <c r="K240" s="3" t="n">
+        <v>46298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5391609 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106886814</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45790</v>
       </c>
-      <c r="K241" s="3"/>
+      <c r="K241" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11490,270 +11502,274 @@
       <c r="J242" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5402660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124818650</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5404123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125841410</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5406682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126032282</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>16716</v>
+        <v>20916</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46016</v>
       </c>
-      <c r="K245" s="3"/>
+      <c r="K245" s="3" t="n">
+        <v>46298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5407687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126262933</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5408795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116683785</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>13335</v>
+        <v>23835</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45762</v>
       </c>
-      <c r="K247" s="3"/>
+      <c r="K247" s="3" t="n">
+        <v>46298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11778,51 +11794,51 @@
       <c r="J248" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5446152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126434561</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45762</v>
@@ -11876,51 +11892,51 @@
       <c r="J250" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5448232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116933583</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45762</v>
@@ -11974,535 +11990,537 @@
       <c r="J252" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5475095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116732622</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5476419 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126030939</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5478326 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116710212</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5480504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116670774</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5480989 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103420516</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5481993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116525493</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5506411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125842894</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45766</v>
       </c>
-      <c r="K259" s="3"/>
+      <c r="K259" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5508962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103418630</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5512173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118107632</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5576287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114982104</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5576600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126514750</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45798</v>
@@ -12554,684 +12572,686 @@
       <c r="J264" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5577931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126510729</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5578009 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118107171</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5601180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118750538</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>22197</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5602098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118737858</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>18389</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45798</v>
       </c>
-      <c r="K268" s="3"/>
+      <c r="K268" s="3" t="n">
+        <v>46298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5602528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123177178</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5634760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126516671</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5635566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126430404</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5658538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124816964</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K272" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5658860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103419550</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5658861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106006112</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5694994 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126509443</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5806749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116695338</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5806797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126515948</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1722006042/IF/IAY/5806828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114976195</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45919</v>
@@ -13324,6227 +13344,6274 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>14964</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>43344</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>43484</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1722006042/IF/IAY/6373412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114981876</t>
+          <t>1722006042/IF/IAY/6363303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105062837</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>46239</v>
+        <v>45556</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1722006042/IF/IAY/6373684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118106651</t>
+          <t>1722006042/IF/IAY/6373412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114981876</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>46239</v>
+        <v>46302</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1722006042/IF/IAY/70336 — Construction of IAY House -IAY REG. NO. MP-22-006-042-002/18</t>
+          <t>1722006042/IF/IAY/6373684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118106651</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>16212</v>
+        <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>44419</v>
-[...3 lines deleted...]
-      </c>
+        <v>46239</v>
+      </c>
+      <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1722006042/IF/IAY/790169 — Construction of IAY House -IAY REG. NO. MP1801350</t>
+          <t>1722006042/IF/IAY/70336 — Construction of IAY House -IAY REG. NO. MP-22-006-042-002/18</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>14792</v>
+        <v>16212</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>42856</v>
+        <v>44419</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>43095</v>
+        <v>44522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1722006042/IF/IAY/795447 — Construction of IAY House -IAY REG. NO. MP2205449</t>
+          <t>1722006042/IF/IAY/790169 — Construction of IAY House -IAY REG. NO. MP1801350</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>12602</v>
+        <v>14792</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>42856</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>43303</v>
+        <v>43095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1722006042/IF/IAY/797994 — Construction of IAY House -IAY REG. NO. MP2387924</t>
+          <t>1722006042/IF/IAY/795447 — Construction of IAY House -IAY REG. NO. MP2205449</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>12728</v>
+        <v>12602</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>42856</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>43189</v>
+        <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1722006042/IF/IAY/798469 — Construction of IAY House -IAY REG. NO. MP2428371</t>
+          <t>1722006042/IF/IAY/797994 — Construction of IAY House -IAY REG. NO. MP2387924</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>14904</v>
+        <v>12728</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>42887</v>
+        <v>42856</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>43454</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1722006042/IF/IAY/804849 — Construction of IAY House -IAY REG. NO. MP3339320</t>
+          <t>1722006042/IF/IAY/798469 — Construction of IAY House -IAY REG. NO. MP2428371</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>15480</v>
+        <v>14904</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>42875</v>
+        <v>42887</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>43154</v>
+        <v>43454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1722006042/IF/IAY/805362 — Construction of IAY House -IAY REG. NO. MP3419595</t>
+          <t>1722006042/IF/IAY/804849 — Construction of IAY House -IAY REG. NO. MP3339320</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>42887</v>
+        <v>42875</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>43138</v>
+        <v>43154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034308050 — SHANTIDHAM KARYA ATARSUMA KARONDIYA</t>
+          <t>1722006042/IF/IAY/805362 — Construction of IAY House -IAY REG. NO. MP3419595</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>170104.17</v>
+        <v>15480</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>42821</v>
+        <v>42887</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>43138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034566229 — SBM SLP LICHPIT KARONDIYA</t>
+          <t>1722006042/LD/22012034308050 — SHANTIDHAM KARYA ATARSUMA KARONDIYA</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>0</v>
+        <v>170104.17</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>44370</v>
-[...1 lines deleted...]
-      <c r="K291" s="3"/>
+        <v>42821</v>
+      </c>
+      <c r="K291" s="3" t="n">
+        <v>43138</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034566590 — SBM SP SHOKPIT KARONDIYA</t>
+          <t>1722006042/LD/22012034566229 — SBM SLP LICHPIT KARONDIYA</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>11999.97</v>
+        <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>11773</v>
+        <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>44475</v>
-[...3 lines deleted...]
-      </c>
+        <v>44370</v>
+      </c>
+      <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034569750 — Constr. Of  Maidan Samtalikaran Panchayat Bhawan Karondiya</t>
+          <t>1722006042/LD/22012034566590 — SBM SP SHOKPIT KARONDIYA</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>382531.6</v>
+        <v>11999.97</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>373369.04</v>
+        <v>11773</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>44523</v>
+        <v>44475</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>46164</v>
+        <v>44542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034570052 — SBM SP SHOKPIT KARONDIYA SNO 2</t>
+          <t>1722006042/LD/22012034569750 — Constr. Of  Maidan Samtalikaran Panchayat Bhawan Karondiya</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>11999.97</v>
+        <v>382531.6</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>9930</v>
+        <v>373369.04</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>44487</v>
+        <v>44523</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>45125</v>
+        <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034570053 — SBM SP SHOKPIT KARONDIYA SNO 3</t>
+          <t>1722006042/LD/22012034570052 — SBM SP SHOKPIT KARONDIYA SNO 2</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>11999.97</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>9930</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>45125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034570054 — SBM SP SHOKPIT KARONDIYA SNO 4</t>
+          <t>1722006042/LD/22012034570053 — SBM SP SHOKPIT KARONDIYA SNO 3</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>11999.97</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>9930</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>44487</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>45125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034570056 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 1</t>
+          <t>1722006042/LD/22012034570054 — SBM SP SHOKPIT KARONDIYA SNO 4</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>11999.97</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>9930</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>44487</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034570057 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 2</t>
+          <t>1722006042/LD/22012034570056 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 1</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>11999.97</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>10316</v>
+        <v>9930</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>45125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034570058 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 3</t>
+          <t>1722006042/LD/22012034570057 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 2</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>11999.97</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>12632</v>
+        <v>10316</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>44756</v>
+        <v>45125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034570059 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 4</t>
+          <t>1722006042/LD/22012034570058 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 3</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>11999.97</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>12632</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>44491</v>
+        <v>44487</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>44756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034570060 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 5</t>
+          <t>1722006042/LD/22012034570059 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 4</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>11999.97</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>12632</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>44491</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>44756</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034570061 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 6</t>
+          <t>1722006042/LD/22012034570060 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 5</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>96000.44</v>
+        <v>11999.97</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>68304</v>
+        <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>44491</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034570062 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 7</t>
+          <t>1722006042/LD/22012034570061 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 6</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>0</v>
+        <v>96000.44</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>0</v>
+        <v>68304</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K303" s="3"/>
+        <v>44491</v>
+      </c>
+      <c r="K303" s="3" t="n">
+        <v>45125</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/22012034570063 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 8</t>
+          <t>1722006042/LD/22012034570062 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 7</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1722006042/LD/3799411841 — ग्रामीण क्रिडांगन मा.वि. डावपुरा</t>
+          <t>1722006042/LD/22012034570063 — SBM SP SHOKPIT ATARSUMA KARONDIYA  SNO 8</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>311000</v>
+        <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>187732</v>
+        <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>41585</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1722006042/PG/22012034312850 — ग्रामिण क्रिडांगन प्रा.वि.डावरपुरा करोदिया</t>
+          <t>1722006042/LD/3799411841 — ग्रामीण क्रिडांगन मा.वि. डावपुरा</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>187000</v>
+        <v>311000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>101088</v>
+        <v>187732</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>42940</v>
+        <v>41585</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>43731</v>
+        <v>42755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/2001 — ग्रेवल मार्ग करोंि‍दया धार रोड से भुरली बयडी</t>
+          <t>1722006042/PG/22012034312850 — ग्रामिण क्रिडांगन प्रा.वि.डावरपुरा करोदिया</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>368800</v>
+        <v>187000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>158880</v>
+        <v>101088</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>39076</v>
+        <v>42940</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>41002</v>
+        <v>43731</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/2003 — ग्रेवल मार्ग करोंि‍दया भुरली बयडी से देवकापुरा</t>
+          <t>1722006042/RC/2001 — ग्रेवल मार्ग करोंि‍दया धार रोड से भुरली बयडी</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>368800</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>21360</v>
+        <v>158880</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>39117</v>
+        <v>39076</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>41002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/22012034210839 — खेत सडक योजना अतरसूमा मेन रोड से कुवरसिह के खेत तक</t>
+          <t>1722006042/RC/2003 — ग्रेवल मार्ग करोंि‍दया भुरली बयडी से देवकापुरा</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>1091000</v>
+        <v>368800</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>448052</v>
+        <v>21360</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>41702</v>
+        <v>39117</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>42808</v>
+        <v>41002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/22012034210866 — खेत सडक योजना मेन रोड से डावरपुरा तक</t>
+          <t>1722006042/RC/22012034210839 — खेत सडक योजना अतरसूमा मेन रोड से कुवरसिह के खेत तक</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>812000</v>
+        <v>1091000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>588906</v>
+        <v>448052</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>42724</v>
+        <v>42808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/22012034224413 — सी.सी.रोड पंचपरमेश्‍वर काली मुतरिया के घर से ईजीएस</t>
+          <t>1722006042/RC/22012034210866 — खेत सडक योजना मेन रोड से डावरपुरा तक</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>183000</v>
+        <v>812000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>0</v>
+        <v>588906</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>41187</v>
-[...1 lines deleted...]
-      <c r="K311" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K311" s="3" t="n">
+        <v>42724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/22012034305830 — खेतसडक निर्माण कार्य शमसान घाट वाले रास्‍ते पर करोंदिया</t>
+          <t>1722006042/RC/22012034224413 — सी.सी.रोड पंचपरमेश्‍वर काली मुतरिया के घर से ईजीएस</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>0</v>
+        <v>183000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>42370</v>
+        <v>41187</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/22012034322291 — सुदुर सडक धारमांगोद मैन रोड से मतदान केन्‍द्र बयडीपुरा तक</t>
+          <t>1722006042/RC/22012034305830 — खेतसडक निर्माण कार्य शमसान घाट वाले रास्‍ते पर करोंदिया</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>525000</v>
+        <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>222794.52</v>
+        <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>42770</v>
-[...3 lines deleted...]
-      </c>
+        <v>42370</v>
+      </c>
+      <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/22012034372852 — Sudur Sadak Karondiya</t>
+          <t>1722006042/RC/22012034322291 — सुदुर सडक धारमांगोद मैन रोड से मतदान केन्‍द्र बयडीपुरा तक</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>0</v>
+        <v>525000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>222794.52</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K314" s="3"/>
+        <v>42770</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>43971</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/3006 — पहूच मार्ग र्नि‍माण स्‍कूलपूरा से माननदी तक अतरसूमा करोंदीया 200708</t>
+          <t>1722006042/RC/22012034372852 — Sudur Sadak Karondiya</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>262000</v>
+        <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>66240</v>
+        <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>39418</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/3007 — पहूच मार्ग र्नि‍माण स्‍कूलपूरा से मानडेम तक अतरसूमा करोंदीया 200708</t>
+          <t>1722006042/RC/3006 — पहूच मार्ग र्नि‍माण स्‍कूलपूरा से माननदी तक अतरसूमा करोंदीया 200708</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>327000</v>
+        <v>262000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>155689</v>
+        <v>66240</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>39391</v>
+        <v>39418</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>41002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/3247 — पहूंच मार्ग पटेलपुरा से मान नदी तक करोदिया</t>
+          <t>1722006042/RC/3007 — पहूच मार्ग र्नि‍माण स्‍कूलपूरा से मानडेम तक अतरसूमा करोंदीया 200708</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>262000</v>
+        <v>327000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>155689</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>39411</v>
-[...1 lines deleted...]
-      <c r="K317" s="3"/>
+        <v>39391</v>
+      </c>
+      <c r="K317" s="3" t="n">
+        <v>41002</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/3248 — पहूच मार्ग मेन धार रोड से डावरपुरा तक करोंदिया</t>
+          <t>1722006042/RC/3247 — पहूंच मार्ग पटेलपुरा से मान नदी तक करोदिया</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>0</v>
+        <v>262000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>39370</v>
+        <v>39411</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/3249 — पहूच मार्ग मेन धार रोड से डावरपुरा तक करोंदिया</t>
+          <t>1722006042/RC/3248 — पहूच मार्ग मेन धार रोड से डावरपुरा तक करोंदिया</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>294000</v>
+        <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>39370</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/3442 — पंच परमेश्‍वर खरंजा करोंदिया से बयडीयापुरा तक</t>
+          <t>1722006042/RC/3249 — पहूच मार्ग मेन धार रोड से डावरपुरा तक करोंदिया</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>153600</v>
+        <v>294000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>205761</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41161</v>
-[...3 lines deleted...]
-      </c>
+        <v>39370</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/RES3162 — Gravel Road Manawar-Dhar road-Hanumanpura</t>
+          <t>1722006042/RC/3442 — पंच परमेश्‍वर खरंजा करोंदिया से बयडीयापुरा तक</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>1773000</v>
+        <v>153600</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>770030.4</v>
+        <v>205761</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>39224</v>
+        <v>41161</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>40643</v>
+        <v>42223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/RES3163 — Gravel Road Manawar-Dhar road-Devkapura</t>
+          <t>1722006042/RC/RES3162 — Gravel Road Manawar-Dhar road-Hanumanpura</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>1935000</v>
+        <v>1773000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>123318.29</v>
+        <v>770030.4</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>39251</v>
+        <v>39224</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>40643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RC/RES/3193 — ग्रेवलमार्ग धार रोड से देवकापुरा</t>
+          <t>1722006042/RC/RES3163 — Gravel Road Manawar-Dhar road-Devkapura</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>1935000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>884454</v>
+        <v>123318.29</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>39224</v>
+        <v>39251</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>40623</v>
+        <v>40643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RS/22012034289083 — शौचालय निर्माण कार्य  समुह 01 करोंदिया</t>
+          <t>1722006042/RC/RES/3193 — ग्रेवलमार्ग धार रोड से देवकापुरा</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>24000</v>
+        <v>1935000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>28620</v>
+        <v>884454</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42294</v>
+        <v>39224</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>42530</v>
+        <v>40623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RS/22012034572909 — SBM ISP Shokpit Karondiya Grup 01</t>
+          <t>1722006042/RS/22012034289083 — शौचालय निर्माण कार्य  समुह 01 करोंदिया</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>28620</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K325" s="3"/>
+        <v>42294</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>42530</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RS/22012034572911 — SBM ISP Shokpit Karondiya Grup 02</t>
+          <t>1722006042/RS/22012034572909 — SBM ISP Shokpit Karondiya Grup 01</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RS/22012034582149 — SBM SCP Compost pit Karondiya</t>
+          <t>1722006042/RS/22012034572911 — SBM ISP Shokpit Karondiya Grup 02</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>19999.91</v>
+        <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>18528</v>
+        <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>44502</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RS/22012034582150 — SBM SCP Compost pit Karondiya</t>
+          <t>1722006042/RS/22012034582149 — SBM SCP Compost pit Karondiya</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>0</v>
+        <v>19999.91</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>18528</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>44502</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>44542</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RS/22012034704689 — ISP Shok Pit Grup1 NO 50 Dawar Pura Karondiya</t>
+          <t>1722006042/RS/22012034582150 — SBM SCP Compost pit Karondiya</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>45152</v>
+        <v>44423</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RS/22012034704691 — ISP Shok Pit Grup 2 NO 50 .Patelpura Karondiya</t>
+          <t>1722006042/RS/22012034704689 — ISP Shok Pit Grup1 NO 50 Dawar Pura Karondiya</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45152</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RS/22012034704693 — ISP Shok Pit Grup3 NO 50 Bayadipura  Karondiya</t>
+          <t>1722006042/RS/22012034704691 — ISP Shok Pit Grup 2 NO 50 .Patelpura Karondiya</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45152</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RS/22012034704694 — ISP Shok Pit Grup3 NO 50 Edariya pura  Karondiya</t>
+          <t>1722006042/RS/22012034704693 — ISP Shok Pit Grup3 NO 50 Bayadipura  Karondiya</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45152</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RS/22012034704696 — ISP Shok Pit Grup3 NO 50 Bhurli Bayadi Karondiya</t>
+          <t>1722006042/RS/22012034704694 — ISP Shok Pit Grup3 NO 50 Edariya pura  Karondiya</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45152</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RS/22012034704698 — ISP Shok Pit Grup5 NO 50 Devkapura  Karondiya</t>
+          <t>1722006042/RS/22012034704696 — ISP Shok Pit Grup3 NO 50 Bhurli Bayadi Karondiya</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45152</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RS/22012034704699 — ISP Shok Pit Grup3 NO 50 Hanuman pura  Karondiya</t>
+          <t>1722006042/RS/22012034704698 — ISP Shok Pit Grup5 NO 50 Devkapura  Karondiya</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45152</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1722006042/RS/22012034704700 — ISP Shok Pit Grup 6 NO 50 Kadwali pura  Karondiya</t>
+          <t>1722006042/RS/22012034704699 — ISP Shok Pit Grup3 NO 50 Hanuman pura  Karondiya</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45152</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1722006042/SK/9993649335 — Bharat Nirman Rajeev Gandhi Sewa Kendra,Karondiya</t>
+          <t>1722006042/RS/22012034704700 — ISP Shok Pit Grup 6 NO 50 Kadwali pura  Karondiya</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>1285000</v>
+        <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>512680.82</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43032</v>
-[...3 lines deleted...]
-      </c>
+        <v>45152</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/2002 — ि‍नस्‍तारी तालाब करोंि‍दया कदवालीपुरा</t>
+          <t>1722006042/SK/9993649335 — Bharat Nirman Rajeev Gandhi Sewa Kendra,Karondiya</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>380000</v>
+        <v>1285000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>678600</v>
+        <v>512680.82</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>39061</v>
+        <v>43032</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>40258</v>
+        <v>43713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034314146 — तलाई निर्माण साल नाले पर</t>
+          <t>1722006042/WC/2002 — ि‍नस्‍तारी तालाब करोंि‍दया कदवालीपुरा</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>389000</v>
+        <v>380000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>380307.19</v>
+        <v>678600</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>42723</v>
+        <v>39061</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>43023</v>
+        <v>40258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034354666 — बौरीबंधान कार्य महु वाली खोदरी करोंदिया</t>
+          <t>1722006042/WC/22012034314146 — तलाई निर्माण साल नाले पर</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>21465</v>
+        <v>389000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>5160</v>
+        <v>380307.19</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>43005</v>
+        <v>42723</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>43033</v>
+        <v>43023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034433721 — निस्‍तार तालाब ताडपुरा नाला</t>
+          <t>1722006042/WC/22012034354666 — बौरीबंधान कार्य महु वाली खोदरी करोंदिया</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>0</v>
+        <v>21465</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>5160</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>43033</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034433722 — निस्‍तार तालाब कडवालपुरा नाला</t>
+          <t>1722006042/WC/22012034433721 — निस्‍तार तालाब ताडपुरा नाला</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034437771 — निस्‍तार तालाब नदीपुरा नाले पर</t>
+          <t>1722006042/WC/22012034433722 — निस्‍तार तालाब कडवालपुरा नाला</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>723000</v>
+        <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>705762.24</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>43522</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034472712 — Contour Trench Hanumanpura wali Baydi Karodiya</t>
+          <t>1722006042/WC/22012034437771 — निस्‍तार तालाब नदीपुरा नाले पर</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>359958.58</v>
+        <v>723000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>10680</v>
+        <v>705762.24</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>43667</v>
+        <v>43522</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>44370</v>
+        <v>43971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034543930 — Boulder Checkdam Khadanwali Baydi Karodiya</t>
+          <t>1722006042/WC/22012034472712 — Contour Trench Hanumanpura wali Baydi Karodiya</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>199528.08</v>
+        <v>359958.58</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>194960</v>
+        <v>10680</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>43960</v>
+        <v>43667</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>44160</v>
+        <v>44370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034549815 — निस्‍तार तालाब खदान वाला नालेे पर आतरसूमा</t>
+          <t>1722006042/WC/22012034543930 — Boulder Checkdam Khadanwali Baydi Karodiya</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>1205003.96</v>
+        <v>199528.08</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>1175534.7</v>
+        <v>194960</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>43987</v>
+        <v>43960</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>44068</v>
+        <v>44160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034549818 — निस्‍तार तालाब टेमरू वाले नाले पर करोंदिया</t>
+          <t>1722006042/WC/22012034549815 — निस्‍तार तालाब खदान वाला नालेे पर आतरसूमा</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>1168005.89</v>
+        <v>1205003.96</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>1137221.42</v>
+        <v>1175534.7</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44005</v>
+        <v>43987</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>44160</v>
+        <v>44068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034551536 — Costr. Of Boulde Chek Dam Sang  Wali Baydi Par Atrasuma</t>
+          <t>1722006042/WC/22012034549818 — निस्‍तार तालाब टेमरू वाले नाले पर करोंदिया</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>149646.06</v>
+        <v>1168005.89</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>146897.36</v>
+        <v>1137221.42</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44180</v>
+        <v>44005</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>44265</v>
+        <v>44160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034559202 — Constrction Of Nl Trenching Sindhi Wale Nale par Krondiya</t>
+          <t>1722006042/WC/22012034551536 — Costr. Of Boulde Chek Dam Sang  Wali Baydi Par Atrasuma</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>120769.2</v>
+        <v>149646.06</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>116280</v>
+        <v>146897.36</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44163</v>
+        <v>44180</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>44197</v>
+        <v>44265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034569901 — Constrction of RMS Niraman Sindhi Nalle Per Karondiya</t>
+          <t>1722006042/WC/22012034559202 — Constrction Of Nl Trenching Sindhi Wale Nale par Krondiya</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>1457696.07</v>
+        <v>120769.2</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>1409861.07</v>
+        <v>116280</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>44077</v>
+        <v>44163</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>44197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034569902 — Constrction of RMS Niraman Khodrapar Nalle Per Atrasuma Karondiya</t>
+          <t>1722006042/WC/22012034569901 — Constrction of RMS Niraman Sindhi Nalle Per Karondiya</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>1494000.91</v>
+        <v>1457696.07</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>1443499.89</v>
+        <v>1409861.07</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44216</v>
+        <v>44077</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>44377</v>
+        <v>44197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034569903 — Constrction of RMS Niraman Jamkheda Nalle Per Atrasuma Karondiya</t>
+          <t>1722006042/WC/22012034569902 — Constrction of RMS Niraman Khodrapar Nalle Per Atrasuma Karondiya</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>1452753.89</v>
+        <v>1494000.91</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>1392897.86</v>
+        <v>1443499.89</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>44103</v>
+        <v>44216</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>44376</v>
+        <v>44377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034600367 — निस्‍तार तालाब नीम नाले पर आतरसूमा करोंदिया</t>
+          <t>1722006042/WC/22012034569903 — Constrction of RMS Niraman Jamkheda Nalle Per Atrasuma Karondiya</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>0</v>
+        <v>1452753.89</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>1392897.86</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K353" s="3"/>
+        <v>44103</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>44376</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034600368 — निस्‍तार तालाब खोदरा पार नाले पर आतरसुमा करोंदिया</t>
+          <t>1722006042/WC/22012034600367 — निस्‍तार तालाब नीम नाले पर आतरसूमा करोंदिया</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>1480019</v>
+        <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>1379023.39</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>44262</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034600369 — Constraction of Sakan Pond Niraman Hanumanpura Karondiya</t>
+          <t>1722006042/WC/22012034600368 — निस्‍तार तालाब खोदरा पार नाले पर आतरसुमा करोंदिया</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>324735.45</v>
+        <v>1480019</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>250201</v>
+        <v>1379023.39</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>44190</v>
+        <v>44262</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>44511</v>
+        <v>44489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034600370 — Constraction of Sakan Pond Niraman Kadwalipura Karondiya</t>
+          <t>1722006042/WC/22012034600369 — Constraction of Sakan Pond Niraman Hanumanpura Karondiya</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>324735.45</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>270561.36</v>
+        <v>250201</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>44190</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>46127</v>
+        <v>44511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034620069 — Constractoin Of  Nala Trenching Mahua wala Nala Karondiya</t>
+          <t>1722006042/WC/22012034600370 — Constraction of Sakan Pond Niraman Kadwalipura Karondiya</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>516523.84</v>
+        <v>324735.45</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>414492</v>
+        <v>270561.36</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44262</v>
+        <v>44190</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>44542</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034620070 — Constractoin Of  Nala Trenching Jamkheda  wala Nala Atarsuma Karondiya</t>
+          <t>1722006042/WC/22012034620069 — Constractoin Of  Nala Trenching Mahua wala Nala Karondiya</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>419775.56</v>
+        <v>516523.84</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>357750</v>
+        <v>414492</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>44262</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>44542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034644404 — CTRA CANTRACTION OF GULLY PLUG SAG WALA NALA KARONDIYA</t>
+          <t>1722006042/WC/22012034620070 — Constractoin Of  Nala Trenching Jamkheda  wala Nala Atarsuma Karondiya</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>130037.64</v>
+        <v>419775.56</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>106134</v>
+        <v>357750</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44302</v>
+        <v>44262</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>45363</v>
+        <v>44542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034644429 — CTRA CANTRACTION OF GULLY PLUG NIM WALA NALA KARONDIYA</t>
+          <t>1722006042/WC/22012034644404 — CTRA CANTRACTION OF GULLY PLUG SAG WALA NALA KARONDIYA</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>130037.64</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>102864</v>
+        <v>106134</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>44302</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>46127</v>
+        <v>45363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034644461 — CTRA CANTRACTION OF GABION NIM WALA NALA KARONDIYA</t>
+          <t>1722006042/WC/22012034644429 — CTRA CANTRACTION OF GULLY PLUG NIM WALA NALA KARONDIYA</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>324256.72</v>
+        <v>130037.64</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>252096.79</v>
+        <v>102864</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44325</v>
+        <v>44302</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>45099</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034691843 — CTRA -Gabion structure Hanumanpura Nalla Karondiya</t>
+          <t>1722006042/WC/22012034644461 — CTRA CANTRACTION OF GABION NIM WALA NALA KARONDIYA</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>309712.52</v>
+        <v>324256.72</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>223834.12</v>
+        <v>252096.79</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>44850</v>
+        <v>44325</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>45099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034691851 — CTRA -Gabion structure Bhurlibaydi Nalla Karondiya</t>
+          <t>1722006042/WC/22012034691843 — CTRA -Gabion structure Hanumanpura Nalla Karondiya</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>309712.52</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>243418.12</v>
+        <v>223834.12</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>44696</v>
+        <v>44850</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>45099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034691861 — CTRA -Gabion structure Karondiya Nalle Karondiya</t>
+          <t>1722006042/WC/22012034691851 — CTRA -Gabion structure Bhurlibaydi Nalla Karondiya</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>309712.52</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>215115</v>
+        <v>243418.12</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>44444</v>
+        <v>44696</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>44770</v>
+        <v>45099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034717765 — CTRA Parcolation Tank Sindhi Nale Per Karondiya</t>
+          <t>1722006042/WC/22012034691861 — CTRA -Gabion structure Karondiya Nalle Karondiya</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>749712.1</v>
+        <v>309712.52</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>215115</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K365" s="3"/>
+        <v>44444</v>
+      </c>
+      <c r="K365" s="3" t="n">
+        <v>44770</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034717771 — CTRA Parcolation Tank Jamkheda Nale Per Karondiya no 1</t>
+          <t>1722006042/WC/22012034717765 — CTRA Parcolation Tank Sindhi Nale Per Karondiya</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>751771.43</v>
+        <v>749712.1</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>714124.27</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>44372</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034717773 — CTRA Parcolation Tank Jamkheda Nale Per Karondiya no 2</t>
+          <t>1722006042/WC/22012034717771 — CTRA Parcolation Tank Jamkheda Nale Per Karondiya no 1</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>0</v>
+        <v>751771.43</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>0</v>
+        <v>714124.27</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K367" s="3"/>
+        <v>44372</v>
+      </c>
+      <c r="K367" s="3" t="n">
+        <v>45099</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034810600 — CTRA Rooftop Harvesting panchyat bhawan Karondiya</t>
+          <t>1722006042/WC/22012034717773 — CTRA Parcolation Tank Jamkheda Nale Per Karondiya no 2</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>32373.69</v>
+        <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>30042</v>
+        <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>44454</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034867531 — CTRA Rooftop Harwesting M.S.Karondiya</t>
+          <t>1722006042/WC/22012034810600 — CTRA Rooftop Harvesting panchyat bhawan Karondiya</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>22229.14</v>
+        <v>32373.69</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>5525</v>
+        <v>30042</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>44844</v>
+        <v>44454</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>45614</v>
+        <v>44770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034911376 — Jirondhar Niatar Tank Atarsuma Karondiya</t>
+          <t>1722006042/WC/22012034867531 — CTRA Rooftop Harwesting M.S.Karondiya</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>48000</v>
+        <v>22229.14</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>45288</v>
+        <v>5525</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>44692</v>
+        <v>44844</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>44770</v>
+        <v>45614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034990165 — Constr.Of Gully Plug HanumanPura Karondiya</t>
+          <t>1722006042/WC/22012034911376 — Jirondhar Niatar Tank Atarsuma Karondiya</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>139881.68</v>
+        <v>48000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>106879</v>
+        <v>45288</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>44898</v>
+        <v>44692</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>45363</v>
+        <v>44770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034990166 — Constr.Of Gully Plug Nadinalla Karondiya</t>
+          <t>1722006042/WC/22012034990165 — Constr.Of Gully Plug HanumanPura Karondiya</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>139881.68</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>107083</v>
+        <v>106879</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>45122</v>
+        <v>44898</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>45363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012034991712 — CTRA Rooftop Harvesting E panchyat  Karondiya</t>
+          <t>1722006042/WC/22012034990166 — Constr.Of Gully Plug Nadinalla Karondiya</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>0</v>
+        <v>139881.68</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>107083</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K373" s="3"/>
+        <v>45122</v>
+      </c>
+      <c r="K373" s="3" t="n">
+        <v>45363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012035029713 — Const Parcolation Tank Kadwalipura Nala Karondiya</t>
+          <t>1722006042/WC/22012034991712 — CTRA Rooftop Harvesting E panchyat  Karondiya</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>44836</v>
+        <v>44789</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012035029754 — Constr. Of Parcolation Tank Kadwalipura Nala Karondiya</t>
+          <t>1722006042/WC/22012035029713 — Const Parcolation Tank Kadwalipura Nala Karondiya</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>44837</v>
+        <v>44836</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012035100802 — गली प्लग कार्य खाकरा वाला नाला करोंदिया</t>
+          <t>1722006042/WC/22012035029754 — Constr. Of Parcolation Tank Kadwalipura Nala Karondiya</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>45152</v>
+        <v>44837</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012035100805 — बोल्डर चेक डेम नाहर वाले नाले पर करोंदिया</t>
+          <t>1722006042/WC/22012035100802 — गली प्लग कार्य खाकरा वाला नाला करोंदिया</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>600313.34</v>
+        <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>570553</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>45172</v>
-[...3 lines deleted...]
-      </c>
+        <v>45152</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012035100806 — बोल्डर चेक डेम महू  वाले नाले पर करोंदिया</t>
+          <t>1722006042/WC/22012035100805 — बोल्डर चेक डेम नाहर वाले नाले पर करोंदिया</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>600313.34</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>0</v>
+        <v>570553</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>45152</v>
-[...1 lines deleted...]
-      <c r="K378" s="3"/>
+        <v>45172</v>
+      </c>
+      <c r="K378" s="3" t="n">
+        <v>46136</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012035100807 — बोल्डर चेक डेम कदवाली  वाले नाले पर करोंदिया</t>
+          <t>1722006042/WC/22012035100806 — बोल्डर चेक डेम महू  वाले नाले पर करोंदिया</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>0</v>
+        <v>600313.34</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45152</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012035159811 — Parkoletion Tenk Kadwalipura nala karondiya</t>
+          <t>1722006042/WC/22012035100807 — बोल्डर चेक डेम कदवाली  वाले नाले पर करोंदिया</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>961688.29</v>
+        <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>791218.71</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>45506</v>
-[...3 lines deleted...]
-      </c>
+        <v>45152</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012035166078 — Sarvajanik Kup Karodiya</t>
+          <t>1722006042/WC/22012035159811 — Parkoletion Tenk Kadwalipura nala karondiya</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>0</v>
+        <v>961688.29</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>0</v>
+        <v>791218.71</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>45328</v>
-[...1 lines deleted...]
-      <c r="K381" s="3"/>
+        <v>45506</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>46136</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/22012035190611 — Nalla Tranching nirman at sindhi nala karodiya</t>
+          <t>1722006042/WC/22012035166078 — Sarvajanik Kup Karodiya</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>212981.61</v>
+        <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>135296.07</v>
+        <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>45616</v>
-[...3 lines deleted...]
-      </c>
+        <v>45328</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/6943 — निस्‍तार तालाब कदवालीपुरा करोंदिया</t>
+          <t>1722006042/WC/22012035190611 — Nalla Tranching nirman at sindhi nala karodiya</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>472000</v>
+        <v>212981.61</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>84886</v>
+        <v>135296.07</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>40708</v>
+        <v>45616</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>41027</v>
+        <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/7163 — निस्‍तार तालाब धवलीया नाला आतरसूमा करोंदिया</t>
+          <t>1722006042/WC/6943 — निस्‍तार तालाब कदवालीपुरा करोंदिया</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>471000</v>
+        <v>472000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>454430</v>
+        <v>84886</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>41001</v>
+        <v>40708</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>41557</v>
+        <v>41027</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/7170 — निस्‍तार तालाब तेलन नाला करोदिया</t>
+          <t>1722006042/WC/7163 — निस्‍तार तालाब धवलीया नाला आतरसूमा करोंदिया</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>497000</v>
+        <v>471000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>476160</v>
+        <v>454430</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>41070</v>
+        <v>41001</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/9993631518 — निस्‍तार तालाब निर्माण  देवकापुरा</t>
+          <t>1722006042/WC/7170 — निस्‍तार तालाब तेलन नाला करोदिया</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>487000</v>
+        <v>497000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>506886</v>
+        <v>476160</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>41416</v>
+        <v>41070</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>42373</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/9993641714 — निस्‍तार तालाब अतरसुमा करोंदिया</t>
+          <t>1722006042/WC/9993631518 — निस्‍तार तालाब निर्माण  देवकापुरा</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>486000</v>
+        <v>487000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>472832</v>
+        <v>506886</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41647</v>
+        <v>41416</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>42016</v>
+        <v>42373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/9993647993 — तलाई निर्माण डावरपुरा आतरसूमा</t>
+          <t>1722006042/WC/9993641714 — निस्‍तार तालाब अतरसुमा करोंदिया</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>307000</v>
+        <v>486000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>294842</v>
+        <v>472832</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>41700</v>
+        <v>41647</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>42047</v>
+        <v>42016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/9993647994 — तलाई निर्माण खोदरापार आतरसूमा</t>
+          <t>1722006042/WC/9993647993 — तलाई निर्माण डावरपुरा आतरसूमा</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>271000</v>
+        <v>307000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>256424</v>
+        <v>294842</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41701</v>
+        <v>41700</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>42151</v>
+        <v>42047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/9993647995 — तलाई निर्माण कदवालीपुरा</t>
+          <t>1722006042/WC/9993647994 — तलाई निर्माण खोदरापार आतरसूमा</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>295000</v>
+        <v>271000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>269628</v>
+        <v>256424</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>41701</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>42374</v>
+        <v>42151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/9993664274 — तलाई निर्माण दयलिया वाला नाला</t>
+          <t>1722006042/WC/9993647995 — तलाई निर्माण कदवालीपुरा</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>331000</v>
+        <v>295000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>318967</v>
+        <v>269628</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>42387</v>
+        <v>41701</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>42697</v>
+        <v>42374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/9993664275 — तलाई निर्माण टेमरू वाला नाला</t>
+          <t>1722006042/WC/9993664274 — तलाई निर्माण दयलिया वाला नाला</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>325000</v>
+        <v>331000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>312829</v>
+        <v>318967</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>42386</v>
+        <v>42387</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>42697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/9993666220 — तलाई निर्माण नीम नाला</t>
+          <t>1722006042/WC/9993664275 — तलाई निर्माण टेमरू वाला नाला</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>369000</v>
+        <v>325000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>316616</v>
+        <v>312829</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42446</v>
+        <v>42386</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>42576</v>
+        <v>42697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/9993666221 — तलाई निर्माण पिपर नाले पर</t>
+          <t>1722006042/WC/9993666220 — तलाई निर्माण नीम नाला</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>384000</v>
+        <v>369000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>368100</v>
+        <v>316616</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>42535</v>
+        <v>42446</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>42763</v>
+        <v>42576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/9993667363 — Talai Nirman Waskelpura Karondiya</t>
+          <t>1722006042/WC/9993666221 — तलाई निर्माण पिपर नाले पर</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>200000</v>
+        <v>384000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>368100</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>42486</v>
-[...1 lines deleted...]
-      <c r="K395" s="3"/>
+        <v>42535</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>42763</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/9993671353 — निस्‍तार तालाब हनुमानपुरा सांग वाले नाले पर करोंदिया</t>
+          <t>1722006042/WC/9993667363 — Talai Nirman Waskelpura Karondiya</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>42370</v>
+        <v>42486</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1722006042/WC/9993671368 — तलाई निर्माण कार्य क्रमांक 04 करोंदिया</t>
+          <t>1722006042/WC/9993671353 — निस्‍तार तालाब हनुमानपुरा सांग वाले नाले पर करोंदिया</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>42370</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1722006/RC/RES 3247 — RMS krodiya</t>
+          <t>1722006042/WC/9993671368 — तलाई निर्माण कार्य क्रमांक 04 करोंदिया</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>971000</v>
+        <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>39582</v>
+        <v>42370</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1722006/RC/RES/3285 — ग्रेवलमार्ग डावरपुरा से जामखयडा मार्ग से करोदिया करोदिया</t>
+          <t>1722006/RC/RES 3247 — RMS krodiya</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>998000</v>
+        <v>971000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>1001273.5</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>40223</v>
-[...3 lines deleted...]
-      </c>
+        <v>39582</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1722006/RC/RES 3288 — ग्रेवल मार्ग कदवालियापुरा से डावरपुरा करोदिया</t>
+          <t>1722006/RC/RES/3285 — ग्रेवलमार्ग डावरपुरा से जामखयडा मार्ग से करोदिया करोदिया</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>1200000</v>
+        <v>998000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>796709</v>
+        <v>1001273.5</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>40244</v>
+        <v>40223</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>40658</v>
+        <v>40684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1722006/WC/RES 6570 — Nistar Talab Telan Naala karodhiya</t>
+          <t>1722006/RC/RES 3288 — ग्रेवल मार्ग कदवालियापुरा से डावरपुरा करोदिया</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>895000</v>
+        <v>1200000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>559115</v>
+        <v>796709</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>39229</v>
+        <v>40244</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>40623</v>
+        <v>40658</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1722006/WC/RES/6886 — Nistar Talab hanumaanpura Karodiyaa</t>
+          <t>1722006/WC/RES 6570 — Nistar Talab Telan Naala karodhiya</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>1845000</v>
+        <v>895000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>1426949</v>
+        <v>559115</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>40671</v>
+        <v>39229</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>42809</v>
+        <v>40623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1722006/WC/RES 6927 — RMS Karodhiya</t>
+          <t>1722006/WC/RES/6886 — Nistar Talab hanumaanpura Karodiyaa</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>971000</v>
+        <v>1845000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>9500</v>
+        <v>1426949</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>40604</v>
-[...1 lines deleted...]
-      <c r="K403" s="3"/>
+        <v>40671</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>42809</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1722006/WC/RES 6968 — RMS Karodiya Nistar Talab</t>
+          <t>1722006/WC/RES 6927 — RMS Karodhiya</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>971000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>628657</v>
+        <v>9500</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>40573</v>
-[...3 lines deleted...]
-      </c>
+        <v>40604</v>
+      </c>
+      <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1722006/WC/RES 7118 — निस्‍तार तालाब खेड खोदरा कदवालयिापुरा करोदिया</t>
+          <t>1722006/WC/RES 6968 — RMS Karodiya Nistar Talab</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>3581000</v>
+        <v>971000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>219600</v>
+        <v>628657</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>41001</v>
+        <v>40573</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>41013</v>
+        <v>40623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1722006/WC/RES 7172 — निस्‍तार तालाब खेड खोदरा कदवालीया</t>
+          <t>1722006/WC/RES 7118 — निस्‍तार तालाब खेड खोदरा कदवालयिापुरा करोदिया</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>3581000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>3143003</v>
+        <v>219600</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>41001</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>41685</v>
+        <v>41013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1722/RC/22012034549733 — Constrution of Pipe Culvert Shamsan Ghat Nalle Per Atarsuma Krodiya</t>
+          <t>1722006/WC/RES 7172 — निस्‍तार तालाब खेड खोदरा कदवालीया</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>727000</v>
+        <v>3581000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>475211.6</v>
+        <v>3143003</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>44167</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>41001</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>41685</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D408" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E408" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F408" s="1" t="inlineStr">
+        <is>
+          <t>1722/RC/22012034549733 — Constrution of Pipe Culvert Shamsan Ghat Nalle Per Atarsuma Krodiya</t>
+        </is>
+      </c>
+      <c r="G408" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H408" s="2" t="n">
+        <v>727000</v>
+      </c>
+      <c r="I408" s="2" t="n">
+        <v>475211.6</v>
+      </c>
+      <c r="J408" s="3" t="n">
+        <v>44167</v>
+      </c>
+      <c r="K408" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C409" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D408" s="1" t="inlineStr">
+      <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
-      <c r="E408" s="1" t="inlineStr">
+      <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F408" s="1" t="inlineStr">
+      <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012034541888 — RFR Antargat Nistar Talab Imli Wala Nala Devkapura</t>
         </is>
       </c>
-      <c r="G408" s="1" t="inlineStr">
+      <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
-      <c r="H408" s="2" t="n">
+      <c r="H409" s="2" t="n">
         <v>5000000</v>
       </c>
-      <c r="I408" s="2" t="n">
+      <c r="I409" s="2" t="n">
         <v>4667702.39</v>
       </c>
-      <c r="J408" s="3" t="n">
+      <c r="J409" s="3" t="n">
         <v>43968</v>
       </c>
-      <c r="K408" s="3" t="n">
+      <c r="K409" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>