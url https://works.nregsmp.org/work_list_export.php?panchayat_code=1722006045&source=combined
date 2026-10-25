--- v0 (2026-09-09)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K730"/>
+  <dimension ref="A1:K732"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 07:33:27</t>
+          <t>Exported on: 2026-10-25 17:04:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1088,120 +1088,120 @@
       <c r="J28" s="3" t="n">
         <v>44356</v>
       </c>
       <c r="K28" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1722006045/DP/22012034529636 — सार्वजनीक कुप डोडवापुरा सातउमरी</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>445172.64</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>314486.26</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44896</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1722006045/DP/22012034530370 — Sarvajanik koop nirman Amba k pass</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>549475.12</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>189941</v>
+        <v>190541</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>44673</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
@@ -3923,51 +3923,51 @@
       <c r="J87" s="3" t="n">
         <v>44026</v>
       </c>
       <c r="K87" s="3" t="n">
         <v>44530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/22012034558892 — कपिलधारा कुप गुलाब भुरला सातउमरी</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>230002.14</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>87643</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>44037</v>
@@ -4258,51 +4258,51 @@
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/22012034804966 — कपिलधारा कुप बाटिया जसला सातउमरी</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>246218.67</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>135768</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>44592</v>
@@ -4493,51 +4493,51 @@
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/22012035091037 — कपिलधारा कुप मोहन दगडिया सातउमरी</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>232656.75</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>77350</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45205</v>
@@ -4638,98 +4638,98 @@
       <c r="J102" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/22012035093804 — कपिलधारा कुप सोहन दगडिया सातउमरी</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>232656.75</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>47594</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/22012035093811 — कपिलधारा कुप बल्‍लु बान्‍दर सातउमरी</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>232656.75</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>155526.93</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45205</v>
@@ -4848,98 +4848,98 @@
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/22012035595125 — Ek Bagiya Maa Ke Name karam bai MP22006045002 156B</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>284205.25</v>
       </c>
       <c r="I107" s="2" t="n">
-        <v>113109</v>
+        <v>124143</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/22012035595140 — Ek Bagiya Maa Ke Name Manakabai MP22006045002 85B</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>285739.31</v>
       </c>
       <c r="I108" s="2" t="n">
-        <v>165033</v>
+        <v>186033</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -4989,51 +4989,51 @@
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/22012035604408 — Ek Bagiya Maa Ke Naam Bhangdi Bai MP22006045002 146</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>283844.72</v>
       </c>
       <c r="I110" s="2" t="n">
-        <v>118653</v>
+        <v>166953</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -20509,51 +20509,51 @@
       <c r="J427" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K427" s="3" t="n">
         <v>45874</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/4626321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127515060</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45908</v>
@@ -21293,78 +21293,80 @@
       <c r="J443" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>45751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/4714152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127468683</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45750</v>
       </c>
-      <c r="K444" s="3"/>
+      <c r="K444" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -21438,51 +21440,51 @@
       <c r="J446" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>45860</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/4764173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121545683</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46007</v>
@@ -21536,51 +21538,51 @@
       <c r="J448" s="3" t="n">
         <v>45685</v>
       </c>
       <c r="K448" s="3" t="n">
         <v>45735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/4882476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102993758</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>16065</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45686</v>
@@ -24574,78 +24576,80 @@
       <c r="J510" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>45972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/5636142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127386628</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45866</v>
       </c>
-      <c r="K511" s="3"/>
+      <c r="K511" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -24915,51 +24919,51 @@
       <c r="J517" s="3" t="n">
         <v>45879</v>
       </c>
       <c r="K517" s="3" t="n">
         <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/5695747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128933542</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45879</v>
@@ -25062,78 +25066,80 @@
       <c r="J520" s="3" t="n">
         <v>45879</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>45972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/5696285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104899345</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45879</v>
       </c>
-      <c r="K521" s="3"/>
+      <c r="K521" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -25256,9949 +25262,10061 @@
       <c r="J524" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K524" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/5843688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130656635</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45971</v>
       </c>
-      <c r="K525" s="3"/>
+      <c r="K525" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6125699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120566712</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6126887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127300063</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6127442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126615941</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>12600</v>
+        <v>27000</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>46090</v>
       </c>
-      <c r="K528" s="3"/>
+      <c r="K528" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6132129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127359014</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>8400</v>
+        <v>27000</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>46090</v>
       </c>
-      <c r="K529" s="3"/>
+      <c r="K529" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6132397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127518957</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>8400</v>
+        <v>27000</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>46090</v>
       </c>
-      <c r="K530" s="3"/>
+      <c r="K530" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6132610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127541686</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6134374 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127535472</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>8400</v>
+        <v>27000</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>46092</v>
       </c>
-      <c r="K532" s="3"/>
+      <c r="K532" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6147846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127499702</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>8400</v>
+        <v>27000</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>46090</v>
       </c>
-      <c r="K533" s="3"/>
+      <c r="K533" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6151712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127412615</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>8400</v>
+        <v>27000</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>46090</v>
       </c>
-      <c r="K534" s="3"/>
+      <c r="K534" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6155521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127588225</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6156840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127239279</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>8400</v>
+        <v>27000</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>46090</v>
       </c>
-      <c r="K536" s="3"/>
+      <c r="K536" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6157487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120790460</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6161356 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127650655</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>8400</v>
+        <v>27000</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>46092</v>
       </c>
-      <c r="K538" s="3"/>
+      <c r="K538" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6164699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127501904</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6175489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127482637</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1722006045/IF/IAY/6345926 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127673033</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>46223</v>
+        <v>46310</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1722006045/IF/IAY/653421 — Construction of IAY House -IAY REG. NO. MP2257185</t>
+          <t>1722006045/IF/IAY/6393206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121544719</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>16608</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>43151</v>
-[...3 lines deleted...]
-      </c>
+        <v>46241</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1722006045/IF/IAY/653448 — Construction of IAY House -IAY REG. NO. MP2355054</t>
+          <t>1722006045/IF/IAY/6404569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120563599</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>14556</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43132</v>
-[...3 lines deleted...]
-      </c>
+        <v>45708</v>
+      </c>
+      <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1722006045/IF/IAY/653451 — Construction of IAY House -IAY REG. NO. MP2365435</t>
+          <t>1722006045/IF/IAY/653421 — Construction of IAY House -IAY REG. NO. MP2257185</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>15624</v>
+        <v>16608</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>43119</v>
+        <v>43151</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>43440</v>
+        <v>43223</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1722006045/LD/22 — घाट कटिंग भीलपुरा खारीया बयडा सातउमरी</t>
+          <t>1722006045/IF/IAY/653448 — Construction of IAY House -IAY REG. NO. MP2355054</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>246000</v>
+        <v>15030</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>223672</v>
+        <v>14556</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>39335</v>
+        <v>43132</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>41019</v>
+        <v>43303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1722006045/LD/22012034310764 — Santidham Work Dhantalave Satumri</t>
+          <t>1722006045/IF/IAY/653451 — Construction of IAY House -IAY REG. NO. MP2365435</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>180000</v>
+        <v>15030</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>172327.56</v>
+        <v>15624</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>42849</v>
+        <v>43119</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>44383</v>
+        <v>43440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1722006045/LD/22012034310765 — Santtidham Work Garwal Satumri</t>
+          <t>1722006045/LD/22 — घाट कटिंग भीलपुरा खारीया बयडा सातउमरी</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>180000</v>
+        <v>246000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>173726</v>
+        <v>223672</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>42849</v>
+        <v>39335</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>44383</v>
+        <v>41019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1722006045/LD/22012034566522 — SBM SLP LICHPIT SATUMRI</t>
+          <t>1722006045/LD/22012034310764 — Santidham Work Dhantalave Satumri</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>172327.56</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>44373</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>42849</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>44383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1722006045/LD/22012034566618 — SBM SP SHOKPIT SATUMRI</t>
+          <t>1722006045/LD/22012034310765 — Santtidham Work Garwal Satumri</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>11999.97</v>
+        <v>180000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>0</v>
+        <v>173726</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>44374</v>
-[...1 lines deleted...]
-      <c r="K549" s="3"/>
+        <v>42849</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>44383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1722006045/LD/22012034573412 — Constr. Of Naragrh Vatika Hanuman Mandir Ke Pas Garwal Satumari</t>
+          <t>1722006045/LD/22012034566522 — SBM SLP LICHPIT SATUMRI</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>44471</v>
+        <v>44373</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1722006045/LD/23 — घाट कटिंग नया डोडवापुरा सातउमरी</t>
+          <t>1722006045/LD/22012034566618 — SBM SP SHOKPIT SATUMRI</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>213000</v>
+        <v>11999.97</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>152946</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>39314</v>
-[...3 lines deleted...]
-      </c>
+        <v>44374</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1722006045/LD/24 — घाट कटिंग निगवालपुरा धनतलाव सातउमरी</t>
+          <t>1722006045/LD/22012034573412 — Constr. Of Naragrh Vatika Hanuman Mandir Ke Pas Garwal Satumari</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>259000</v>
+        <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>210241</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>39314</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1722006045/PG/22012034305191 — Khel Medan Work Garwal</t>
+          <t>1722006045/LD/23 — घाट कटिंग नया डोडवापुरा सातउमरी</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>187000</v>
+        <v>213000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>152946</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>42842</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>39314</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>39326</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1722006045/PG/22012034305193 — Khel MedanWork Dhantalav Satumri</t>
+          <t>1722006045/LD/24 — घाट कटिंग निगवालपुरा धनतलाव सातउमरी</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>187000</v>
+        <v>259000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>210241</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>42842</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>39314</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>39368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1722006045/PG/9425892483 — खैल मैदान माध्‍यमिक विधालय सातउमरी</t>
+          <t>1722006045/PG/22012034305191 — Khel Medan Work Garwal</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>187000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>159960</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>42821</v>
-[...3 lines deleted...]
-      </c>
+        <v>42842</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/22012034219792 — सीसी रोड पंचपरमेश्‍वर खरंजा निर्माण रमेश के घर से</t>
+          <t>1722006045/PG/22012034305193 — Khel MedanWork Dhantalav Satumri</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>108000</v>
+        <v>187000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>126496</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>41790</v>
-[...3 lines deleted...]
-      </c>
+        <v>42842</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/22012034231747 — सी.सी.रोड पंचपरमेश्‍वर गुलाब के घर से नाला तक- सातउमरी</t>
+          <t>1722006045/PG/9425892483 — खैल मैदान माध्‍यमिक विधालय सातउमरी</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>108000</v>
+        <v>187000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>76284</v>
+        <v>159960</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>41750</v>
+        <v>42821</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>42223</v>
+        <v>43297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/22012034231748 — सी.सी. रोड पंचपरमेश्‍वर रमेश घर से बोंदर के घर तक- सातउमरी</t>
+          <t>1722006045/RC/22012034219792 — सीसी रोड पंचपरमेश्‍वर खरंजा निर्माण रमेश के घर से</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>104000</v>
+        <v>108000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>0</v>
+        <v>126496</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>41187</v>
-[...1 lines deleted...]
-      <c r="K558" s="3"/>
+        <v>41790</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>42223</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/22012034322012 — सुदूर सडक निर्माण चिकली रोड से धनतलाव  सातउमरी तक सातउमरी</t>
+          <t>1722006045/RC/22012034231747 — सी.सी.रोड पंचपरमेश्‍वर गुलाब के घर से नाला तक- सातउमरी</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>1398000</v>
+        <v>108000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>0</v>
+        <v>76284</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>42704</v>
-[...1 lines deleted...]
-      <c r="K559" s="3"/>
+        <v>41750</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>42223</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/22012034333552 — सुदूर सडक निर्माण चिकली रोड से धनतलाब सातउमरी</t>
+          <t>1722006045/RC/22012034231748 — सी.सी. रोड पंचपरमेश्‍वर रमेश घर से बोंदर के घर तक- सातउमरी</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>1398000</v>
+        <v>104000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>1234521.26</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>42822</v>
-[...3 lines deleted...]
-      </c>
+        <v>41187</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/22012034367883 — kharanja nirman karya mangilal ke ghar se raysingh ke ghar takdhantalav  satumri</t>
+          <t>1722006045/RC/22012034322012 — सुदूर सडक निर्माण चिकली रोड से धनतलाव  सातउमरी तक सातउमरी</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>420000</v>
+        <v>1398000</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>43051</v>
+        <v>42704</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/22012034367884 — kharanja Nirman Gulab Ke Ghar se Nale tak Satumri</t>
+          <t>1722006045/RC/22012034333552 — सुदूर सडक निर्माण चिकली रोड से धनतलाब सातउमरी</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>456000</v>
+        <v>1398000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>0</v>
+        <v>1234521.26</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>43051</v>
-[...1 lines deleted...]
-      <c r="K562" s="3"/>
+        <v>42822</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>43731</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/22012034367886 — kharanja Nirman Fatu Ke Ghar se Pratap ke Ghar tak Garwal satumri</t>
+          <t>1722006045/RC/22012034367883 — kharanja nirman karya mangilal ke ghar se raysingh ke ghar takdhantalav  satumri</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>456000</v>
+        <v>420000</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>43051</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/22012034370787 — Sudur Sadak</t>
+          <t>1722006045/RC/22012034367884 — kharanja Nirman Gulab Ke Ghar se Nale tak Satumri</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>0</v>
+        <v>456000</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>43191</v>
+        <v>43051</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/24 — घाट कंि‍ट एवं अर्थवर्क मुरमीकरण</t>
+          <t>1722006045/RC/22012034367886 — kharanja Nirman Fatu Ke Ghar se Pratap ke Ghar tak Garwal satumri</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>398700</v>
+        <v>456000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>130000</v>
+        <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>38835</v>
-[...3 lines deleted...]
-      </c>
+        <v>43051</v>
+      </c>
+      <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/26 — ग्रेवल मार्ग सागडीयापुरा धनतलाब सातउमरी</t>
+          <t>1722006045/RC/22012034370787 — Sudur Sadak</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>399600</v>
+        <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>39223</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/27 — ग्रेवल मार्ग नदीपुरा गरवाल सातउमरी</t>
+          <t>1722006045/RC/24 — घाट कंि‍ट एवं अर्थवर्क मुरमीकरण</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>399600</v>
+        <v>398700</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>44550</v>
+        <v>130000</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>39069</v>
+        <v>38835</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>39249</v>
+        <v>39071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/28 — ग्रेवल मार्ग ि‍नगवालपुरा धनतलाब सातउमरी</t>
+          <t>1722006045/RC/26 — ग्रेवल मार्ग सागडीयापुरा धनतलाब सातउमरी</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>340000</v>
+        <v>399600</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>39083</v>
+        <v>39223</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>39256</v>
+        <v>39252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/3010 — ग्रेवल मार्ग (मुख्‍यमार्ग से गातापूरा) सातउमरी 200708</t>
+          <t>1722006045/RC/27 — ग्रेवल मार्ग नदीपुरा गरवाल सातउमरी</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>485000</v>
+        <v>399600</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>457050</v>
+        <v>44550</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>39475</v>
+        <v>39069</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>39599</v>
+        <v>39249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/3012 — Gravel Marg Gatapura se Patelpurt sathumari 2007-08</t>
+          <t>1722006045/RC/28 — ग्रेवल मार्ग ि‍नगवालपुरा धनतलाब सातउमरी</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>499000</v>
+        <v>340000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>468888</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>39370</v>
+        <v>39083</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>39599</v>
+        <v>39256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/3017 — Greval Marg Patelpura se sataumri Kakad</t>
+          <t>1722006045/RC/3010 — ग्रेवल मार्ग (मुख्‍यमार्ग से गातापूरा) सातउमरी 200708</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>499000</v>
+        <v>485000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>302424</v>
+        <v>457050</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>39405</v>
+        <v>39475</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>39599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/3018 — ग्रेवल मार्ग कोपनास से नदीपुरा गरवाल सातउमरी</t>
+          <t>1722006045/RC/3012 — Gravel Marg Gatapura se Patelpurt sathumari 2007-08</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>370915</v>
+        <v>468888</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>39471</v>
+        <v>39370</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>39627</v>
+        <v>39599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/3244 — सीमेन्‍ट कांक्रीट खरंजा गाडरीया धनतलाव सातउमरी</t>
+          <t>1722006045/RC/3017 — Greval Marg Patelpura se sataumri Kakad</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>50000</v>
+        <v>499000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>36955</v>
+        <v>302424</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>39993</v>
+        <v>39405</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>39585</v>
+        <v>39599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/3245 — ग्रेवल मार्ग गाडरीयापुरा से निगवालपुरा नाले तक धनतलाव सातउमरी</t>
+          <t>1722006045/RC/3018 — ग्रेवल मार्ग कोपनास से नदीपुरा गरवाल सातउमरी</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>500000</v>
+        <v>499000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>251208</v>
+        <v>370915</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>39421</v>
+        <v>39471</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>39378</v>
+        <v>39627</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/3246 — ग्रेवल मार्ग गाडरीया से चारमोहडा धनतलाव सातउमरी</t>
+          <t>1722006045/RC/3244 — सीमेन्‍ट कांक्रीट खरंजा गाडरीया धनतलाव सातउमरी</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>499000</v>
+        <v>50000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>0</v>
+        <v>36955</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>39307</v>
-[...1 lines deleted...]
-      <c r="K575" s="3"/>
+        <v>39993</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>39585</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/3279 — पॅहुच मार्ग गरवाल सातउमरी</t>
+          <t>1722006045/RC/3245 — ग्रेवल मार्ग गाडरीयापुरा से निगवालपुरा नाले तक धनतलाव सातउमरी</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>0</v>
+        <v>251208</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>40249</v>
-[...1 lines deleted...]
-      <c r="K576" s="3"/>
+        <v>39421</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>39378</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/3280 — पहुच मार्ग मुख्‍य मार्ग से पअटेलपूरा गरवाल सातउमरी</t>
+          <t>1722006045/RC/3246 — ग्रेवल मार्ग गाडरीया से चारमोहडा धनतलाव सातउमरी</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>40249</v>
+        <v>39307</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/3281 — पहुच मार्ग मुख्‍य मार्ग से पटेलपुरा गरवाल सातउमरी</t>
+          <t>1722006045/RC/3279 — पॅहुच मार्ग गरवाल सातउमरी</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>490000</v>
+        <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>502600</v>
+        <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>40252</v>
-[...3 lines deleted...]
-      </c>
+        <v>40249</v>
+      </c>
+      <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/3293 — पहुचमार्ग कार्य भीलपूरा से मोहनपूरा काकडृ धनतलाव सातउमरी</t>
+          <t>1722006045/RC/3280 — पहुच मार्ग मुख्‍य मार्ग से पअटेलपूरा गरवाल सातउमरी</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>490000</v>
+        <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>471950</v>
+        <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>40322</v>
-[...3 lines deleted...]
-      </c>
+        <v>40249</v>
+      </c>
+      <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/3319 — पहूंच मार्ग मुख्‍य मार्ग से नदीबड गरवारल सातउमरी</t>
+          <t>1722006045/RC/3281 — पहुच मार्ग मुख्‍य मार्ग से पटेलपुरा गरवाल सातउमरी</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>499000</v>
+        <v>490000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>401738</v>
+        <v>502600</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>40595</v>
+        <v>40252</v>
       </c>
       <c r="K580" s="3" t="n">
         <v>41039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RC/3477 — पंच परमेश्‍वर सीसी रोड पटेलपुरा से गरवाल तक</t>
+          <t>1722006045/RC/3293 — पहुचमार्ग कार्य भीलपूरा से मोहनपूरा काकडृ धनतलाव सातउमरी</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>389000</v>
+        <v>490000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>54648</v>
+        <v>471950</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41197</v>
+        <v>40322</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>41330</v>
+        <v>41029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034577064 — SBM SSP Shokpit Satumari</t>
+          <t>1722006045/RC/3319 — पहूंच मार्ग मुख्‍य मार्ग से नदीबड गरवारल सातउमरी</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>11999.97</v>
+        <v>499000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>401738</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K582" s="3"/>
+        <v>40595</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>41039</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034577172 — SBM SSP Shokpit Dhantalw Satumari</t>
+          <t>1722006045/RC/3477 — पंच परमेश्‍वर सीसी रोड पटेलपुरा से गरवाल तक</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>22229.14</v>
+        <v>389000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>0</v>
+        <v>54648</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K583" s="3"/>
+        <v>41197</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>41330</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034577193 — SBM SSP Shokpit Garwal Satumari</t>
+          <t>1722006045/RS/22012034577064 — SBM SSP Shokpit Satumari</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>11999.97</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034672993 — SBM ISP Shoakpit  Grup 01 No. 25 Satumari</t>
+          <t>1722006045/RS/22012034577172 — SBM SSP Shokpit Dhantalw Satumari</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>185021.66</v>
+        <v>22229.14</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>44788</v>
+        <v>44423</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034672994 — SBM ISP Shoakpit  Grup 02 No. 25 Satumari</t>
+          <t>1722006045/RS/22012034577193 — SBM SSP Shokpit Garwal Satumari</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>185021.66</v>
+        <v>11999.97</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>44788</v>
+        <v>44423</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034672995 — SBM ISP Shoakpit  Grup 03 No. 25 Satumari</t>
+          <t>1722006045/RS/22012034672993 — SBM ISP Shoakpit  Grup 01 No. 25 Satumari</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>180000.29</v>
+        <v>185021.66</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>167168.75</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44914</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034672996 — SBM ISP Shoakpit  Grup 04 No. 25 Satumari</t>
+          <t>1722006045/RS/22012034672994 — SBM ISP Shoakpit  Grup 02 No. 25 Satumari</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>180000.05</v>
+        <v>185021.66</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>166994.58</v>
+        <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44914</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034672997 — SBM ISP Shoakpit  Grup 05 No. 25 Satumari</t>
+          <t>1722006045/RS/22012034672995 — SBM ISP Shoakpit  Grup 03 No. 25 Satumari</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>180001</v>
+        <v>180000.29</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>167169.58</v>
+        <v>167168.75</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>44914</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>45336</v>
+        <v>45201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034672998 — SBM ISP Shoakpit  Grup 06 No. 25 Satumari</t>
+          <t>1722006045/RS/22012034672996 — SBM ISP Shoakpit  Grup 04 No. 25 Satumari</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>180000.8</v>
+        <v>180000.05</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>167289.58</v>
+        <v>166994.58</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>44914</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>45336</v>
+        <v>45201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034673001 — SBM ISP Shoakpit  Grup 07 No. 25 Satumari</t>
+          <t>1722006045/RS/22012034672997 — SBM ISP Shoakpit  Grup 05 No. 25 Satumari</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>185021.66</v>
+        <v>180001</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>0</v>
+        <v>167169.58</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K591" s="3"/>
+        <v>44914</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>45336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034673002 — SBM ISP Shoakpit  Grup 08 No. 25 Satumari</t>
+          <t>1722006045/RS/22012034672998 — SBM ISP Shoakpit  Grup 06 No. 25 Satumari</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>180000.05</v>
+        <v>180000.8</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>166996.58</v>
+        <v>167289.58</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>44914</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>45201</v>
+        <v>45336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034673003 — SBM ISP Shoakpit  Grup 09 No. 25 Satumari</t>
+          <t>1722006045/RS/22012034673001 — SBM ISP Shoakpit  Grup 07 No. 25 Satumari</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>185021.66</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034673004 — SBM ISP Shoakpit  Grup 10 No. 25 Satumari</t>
+          <t>1722006045/RS/22012034673002 — SBM ISP Shoakpit  Grup 08 No. 25 Satumari</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>0</v>
+        <v>180000.05</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>0</v>
+        <v>166996.58</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K594" s="3"/>
+        <v>44914</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>45201</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034673107 — SBM ISP Smuh 01 No 25 Garawal Satumari</t>
+          <t>1722006045/RS/22012034673003 — SBM ISP Shoakpit  Grup 09 No. 25 Satumari</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>180000.34</v>
+        <v>185021.66</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>163032.08</v>
+        <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>44909</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034673108 — SBM ISP Smuh 02 No 25 Garawal Satumari</t>
+          <t>1722006045/RS/22012034673004 — SBM ISP Shoakpit  Grup 10 No. 25 Satumari</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>180000.05</v>
+        <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>162762.58</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>44909</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034673109 — SBM ISP Smuh 03 No 25 Garawal Satumari</t>
+          <t>1722006045/RS/22012034673107 — SBM ISP Smuh 01 No 25 Garawal Satumari</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>180000.05</v>
+        <v>180000.34</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>162559.02</v>
+        <v>163032.08</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>44909</v>
       </c>
       <c r="K597" s="3" t="n">
         <v>45192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034673110 — SBM ISP Smuh 04 No 25 Garawal Satumari</t>
+          <t>1722006045/RS/22012034673108 — SBM ISP Smuh 02 No 25 Garawal Satumari</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>180000.05</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>161752.58</v>
+        <v>162762.58</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>44909</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>45192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034673111 — SBM ISP Smuh 05 No 25 Garawal Satumari</t>
+          <t>1722006045/RS/22012034673109 — SBM ISP Smuh 03 No 25 Garawal Satumari</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>185021.66</v>
+        <v>180000.05</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>0</v>
+        <v>162559.02</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K599" s="3"/>
+        <v>44909</v>
+      </c>
+      <c r="K599" s="3" t="n">
+        <v>45192</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034673114 — SBM ISP Smuh 06 No 25 Garawal Satumari</t>
+          <t>1722006045/RS/22012034673110 — SBM ISP Smuh 04 No 25 Garawal Satumari</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>185021.66</v>
+        <v>180000.05</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>0</v>
+        <v>161752.58</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K600" s="3"/>
+        <v>44909</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>45192</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034673116 — SBM ISP Smuh 07 No 25 Garawal Satumari</t>
+          <t>1722006045/RS/22012034673111 — SBM ISP Smuh 05 No 25 Garawal Satumari</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>180000.05</v>
+        <v>185021.66</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034673117 — SBM ISP Smuh 08 No 25 Garawal Satumari</t>
+          <t>1722006045/RS/22012034673114 — SBM ISP Smuh 06 No 25 Garawal Satumari</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>185021.66</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034673118 — SBM ISP Smuh 09 No 25 Garawal Satumari</t>
+          <t>1722006045/RS/22012034673116 — SBM ISP Smuh 07 No 25 Garawal Satumari</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>180000.05</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1722006045/RS/22012034673119 — SBM ISP Smuh 10 No 25 Garawal Satumari</t>
+          <t>1722006045/RS/22012034673117 — SBM ISP Smuh 08 No 25 Garawal Satumari</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>0</v>
+        <v>185021.66</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034295194 — सार्वजनिक कुप निर्माण डोडवापुरा सातउमरी</t>
+          <t>1722006045/RS/22012034673118 — SBM ISP Smuh 09 No 25 Garawal Satumari</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>0</v>
+        <v>180000.05</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>42523</v>
+        <v>44788</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034295196 — सार्वजनिक कुप डोडवापुरा सातउमरी</t>
+          <t>1722006045/RS/22012034673119 — SBM ISP Smuh 10 No 25 Garawal Satumari</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>42523</v>
+        <v>44788</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034317316 — nistar talab nirman satumri</t>
+          <t>1722006045/WC/22012034295194 — सार्वजनिक कुप निर्माण डोडवापुरा सातउमरी</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>42826</v>
+        <v>42523</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034354822 — बौरीबंधान कार्य बदरी नाला गरवाल</t>
+          <t>1722006045/WC/22012034295196 — सार्वजनिक कुप डोडवापुरा सातउमरी</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>21465</v>
+        <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>43000</v>
+        <v>42523</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034354825 — बौरीबंधान कार्य धनतलाव से खोदरी नाला तक सातउमरी</t>
+          <t>1722006045/WC/22012034317316 — nistar talab nirman satumri</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>21465</v>
+        <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>3096</v>
+        <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>43012</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034380575 — निस्‍तार तालाब स्‍टापडेम वाला नाला</t>
+          <t>1722006045/WC/22012034354822 — बौरीबंधान कार्य बदरी नाला गरवाल</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>1491000</v>
+        <v>21465</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>1436620.55</v>
+        <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>43279</v>
-[...3 lines deleted...]
-      </c>
+        <v>43000</v>
+      </c>
+      <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034443324 — RFR URI RIVER  BOULDER CHECK DAM  KADI WALE NALE PAR</t>
+          <t>1722006045/WC/22012034354825 — बौरीबंधान कार्य धनतलाव से खोदरी नाला तक सातउमरी</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>151000</v>
+        <v>21465</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>46404</v>
+        <v>3096</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>43529</v>
+        <v>43012</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>44079</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034443331 — RFR URI RIVER  BOULDER CHECK DAM  RAKESH MANGILAL KHET WALA NALE PAR</t>
+          <t>1722006045/WC/22012034380575 — निस्‍तार तालाब स्‍टापडेम वाला नाला</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>151000</v>
+        <v>1491000</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>100644</v>
+        <v>1436620.55</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>43529</v>
+        <v>43279</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>45590</v>
+        <v>43736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034444078 — RFR URI RIVER NISTAR TANK  SHINDHI WALA NALA</t>
+          <t>1722006045/WC/22012034443324 — RFR URI RIVER  BOULDER CHECK DAM  KADI WALE NALE PAR</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>1400000</v>
+        <v>151000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>842136</v>
+        <v>46404</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>45020</v>
+        <v>44079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034444220 — RFR URI RIVER NISTAR TANK RAKESH MANGILAL KHET WALA NALA</t>
+          <t>1722006045/WC/22012034443331 — RFR URI RIVER  BOULDER CHECK DAM  RAKESH MANGILAL KHET WALA NALE PAR</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>1200000</v>
+        <v>151000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>846711.96</v>
+        <v>100644</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>44079</v>
+        <v>45590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034450349 — निस्‍तार तालाब सातउमरी</t>
+          <t>1722006045/WC/22012034444078 — RFR URI RIVER NISTAR TANK  SHINDHI WALA NALA</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>0</v>
+        <v>1400000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>0</v>
+        <v>842136</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K615" s="3"/>
+        <v>43529</v>
+      </c>
+      <c r="K615" s="3" t="n">
+        <v>45020</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034596248 — RFR URI RIVER  Costrcation of RMS Niraman Jamun Wala Nala Satumari</t>
+          <t>1722006045/WC/22012034444220 — RFR URI RIVER NISTAR TANK RAKESH MANGILAL KHET WALA NALA</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>1474129.96</v>
+        <v>1200000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>1457433.24</v>
+        <v>846711.96</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>44557</v>
+        <v>43529</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>46127</v>
+        <v>44079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034596249 — RFR URI RIVER  Costrcation of RMS Niraman Kakad Wala Nala Satumari</t>
+          <t>1722006045/WC/22012034450349 — निस्‍तार तालाब सातउमरी</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>1479999.43</v>
+        <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>1448865.6</v>
+        <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>44194</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034603332 — Constrction Of  Nala Trenchin Main Rod Wala Nala Dhantalaw Stumari</t>
+          <t>1722006045/WC/22012034596248 — RFR URI RIVER  Costrcation of RMS Niraman Jamun Wala Nala Satumari</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>582836.07</v>
+        <v>1474129.96</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>560300</v>
+        <v>1457433.24</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>44191</v>
+        <v>44557</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>44494</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034603334 — Constrction Of  Nala Trenchin kary Bad Wala Nala  Stumari</t>
+          <t>1722006045/WC/22012034596249 — RFR URI RIVER  Costrcation of RMS Niraman Kakad Wala Nala Satumari</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>426943.21</v>
+        <v>1479999.43</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>394440</v>
+        <v>1448865.6</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>44191</v>
+        <v>44194</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>44260</v>
+        <v>44747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034603335 — Constrction Of  Nala Trenchin kary Behada Wala Nala Garawal  Stumari</t>
+          <t>1722006045/WC/22012034603332 — Constrction Of  Nala Trenchin Main Rod Wala Nala Dhantalaw Stumari</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>662690.26</v>
+        <v>582836.07</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>656830</v>
+        <v>560300</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>44191</v>
       </c>
       <c r="K620" s="3" t="n">
         <v>44494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034618915 — Const. of Nala Trenching Bad Wala Nala Bhag-02 Satumari</t>
+          <t>1722006045/WC/22012034603334 — Constrction Of  Nala Trenchin kary Bad Wala Nala  Stumari</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>420999.93</v>
+        <v>426943.21</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>434454</v>
+        <v>394440</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>44278</v>
+        <v>44191</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>44747</v>
+        <v>44260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034637369 — CTRA Con Of  Nala Trenching Road Wala Nala Bhag-01 Dhantalaw Satumari</t>
+          <t>1722006045/WC/22012034603335 — Constrction Of  Nala Trenchin kary Behada Wala Nala Garawal  Stumari</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>342999.54</v>
+        <v>662690.26</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>341224</v>
+        <v>656830</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>44307</v>
+        <v>44191</v>
       </c>
       <c r="K622" s="3" t="n">
         <v>44494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034637372 — CTRA Con Of  Nala Trenching Behada Wala Nala Bhag-02 Garwal Satumari</t>
+          <t>1722006045/WC/22012034618915 — Const. of Nala Trenching Bad Wala Nala Bhag-02 Satumari</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>332999.86</v>
+        <v>420999.93</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>392176</v>
+        <v>434454</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>44300</v>
+        <v>44278</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>44494</v>
+        <v>44747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034674340 — CTRA GEBIN STRECCHAR PIPAL WALA NALA  SATUMARI</t>
+          <t>1722006045/WC/22012034637369 — CTRA Con Of  Nala Trenching Road Wala Nala Bhag-01 Dhantalaw Satumari</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>309712.52</v>
+        <v>342999.54</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>280576.2</v>
+        <v>341224</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>44426</v>
+        <v>44307</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>46127</v>
+        <v>44494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034674349 — CTRA GEBIN STRECCHAR SINDI WALA NALA  SATUMARI</t>
+          <t>1722006045/WC/22012034637372 — CTRA Con Of  Nala Trenching Behada Wala Nala Bhag-02 Garwal Satumari</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>309712.52</v>
+        <v>332999.86</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>282421.2</v>
+        <v>392176</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>44379</v>
+        <v>44300</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>46127</v>
+        <v>44494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034674357 — CTRA GEBIN STRECCHAR MEN ROD WALA NALA  SATUMARI</t>
+          <t>1722006045/WC/22012034674340 — CTRA GEBIN STRECCHAR PIPAL WALA NALA  SATUMARI</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>309712.52</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>272039.6</v>
+        <v>280576.2</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>44371</v>
+        <v>44426</v>
       </c>
       <c r="K626" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034674359 — CTRA GEBIN STRECCHAR MEN ROD WALA NALA  SATUMARI</t>
+          <t>1722006045/WC/22012034674349 — CTRA GEBIN STRECCHAR SINDI WALA NALA  SATUMARI</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>0</v>
+        <v>309712.52</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>282421.2</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>44290</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>44379</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034674369 — CTRA GEBIN STREKCHAR DEM WALA NALA  SATUMRI</t>
+          <t>1722006045/WC/22012034674357 — CTRA GEBIN STRECCHAR MEN ROD WALA NALA  SATUMARI</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>309712.52</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>285690.4</v>
+        <v>272039.6</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>44366</v>
+        <v>44371</v>
       </c>
       <c r="K628" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034674372 — CTRA GEBIN STREKCHAR DEM WALA NALA  SATUMRI</t>
+          <t>1722006045/WC/22012034674359 — CTRA GEBIN STRECCHAR MEN ROD WALA NALA  SATUMARI</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>44290</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034674386 — CTRA GEBIN STRECCHAR BABUL  WALA NALA  SATUMARI</t>
+          <t>1722006045/WC/22012034674369 — CTRA GEBIN STREKCHAR DEM WALA NALA  SATUMRI</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>309712.52</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>288125.6</v>
+        <v>285690.4</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44365</v>
+        <v>44366</v>
       </c>
       <c r="K630" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034674388 — CTRA GEBIN STRECCHAR BABUL  WALA NALA  SATUMARI</t>
+          <t>1722006045/WC/22012034674372 — CTRA GEBIN STREKCHAR DEM WALA NALA  SATUMRI</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>44290</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034768155 — CTRA Con Of  Nala Trenching  Emli Wala Nala Satumari</t>
+          <t>1722006045/WC/22012034674386 — CTRA GEBIN STRECCHAR BABUL  WALA NALA  SATUMARI</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>671000.38</v>
+        <v>309712.52</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>602160</v>
+        <v>288125.6</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44380</v>
+        <v>44365</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>44544</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034768163 — CTRA Con Of  Nala Trenching  Aam Wala Nala Satumari</t>
+          <t>1722006045/WC/22012034674388 — CTRA GEBIN STRECCHAR BABUL  WALA NALA  SATUMARI</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>659999.95</v>
+        <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>611424</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44379</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034768168 — CTRA Con Of  Nala Trenching  Mahua Wala Nala Garwal Satumari</t>
+          <t>1722006045/WC/22012034768155 — CTRA Con Of  Nala Trenching  Emli Wala Nala Satumari</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>715000.12</v>
+        <v>671000.38</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>277341</v>
+        <v>602160</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>44369</v>
+        <v>44380</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>44747</v>
+        <v>44544</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034771796 — CTRA Babool wala nala, Satumari</t>
+          <t>1722006045/WC/22012034768163 — CTRA Con Of  Nala Trenching  Aam Wala Nala Satumari</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>308743.8</v>
+        <v>659999.95</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>208440</v>
+        <v>611424</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>44373</v>
+        <v>44379</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>44747</v>
+        <v>44494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034789584 — CTRA con. Of Nala Trenching Aam  Wala Nala  satu</t>
+          <t>1722006045/WC/22012034768168 — CTRA Con Of  Nala Trenching  Mahua Wala Nala Garwal Satumari</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>0</v>
+        <v>715000.12</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>0</v>
+        <v>277341</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K636" s="3"/>
+        <v>44369</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>44747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034789590 — CTRA con. Of Nala Trenching Badi emali ke pass Wala Nala Satumari</t>
+          <t>1722006045/WC/22012034771796 — CTRA Babool wala nala, Satumari</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>629999.98</v>
+        <v>308743.8</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>370560</v>
+        <v>208440</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>44437</v>
+        <v>44373</v>
       </c>
       <c r="K637" s="3" t="n">
         <v>44747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034876110 — CTRA  Const.Of Bolder Wall  Hanumanman Mandir ke Pas Garwal Satumari</t>
+          <t>1722006045/WC/22012034789584 — CTRA con. Of Nala Trenching Aam  Wala Nala  satu</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>181421.13</v>
+        <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>44471</v>
+        <v>44300</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012034901833 — Jiranodhar Nistar Tank Baydi Nala Satumari</t>
+          <t>1722006045/WC/22012034789590 — CTRA con. Of Nala Trenching Badi emali ke pass Wala Nala Satumari</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>46000</v>
+        <v>629999.98</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>42636</v>
+        <v>370560</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>44673</v>
+        <v>44437</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>44892</v>
+        <v>44747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011807 — CTRA Constr. Of Bolder Chek Dame No  01 Satumari</t>
+          <t>1722006045/WC/22012034876110 — CTRA  Const.Of Bolder Wall  Hanumanman Mandir ke Pas Garwal Satumari</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>0</v>
+        <v>181421.13</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>44788</v>
+        <v>44471</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011809 — CTRA Constr. Of Bolder Chek Dame No  02 Satumari</t>
+          <t>1722006045/WC/22012034901833 — Jiranodhar Nistar Tank Baydi Nala Satumari</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>0</v>
+        <v>46000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>0</v>
+        <v>42636</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K641" s="3"/>
+        <v>44673</v>
+      </c>
+      <c r="K641" s="3" t="n">
+        <v>44892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011810 — CTRA Constr. Of Bolder Chek Dame No  03 Satumari</t>
+          <t>1722006045/WC/22012035011807 — CTRA Constr. Of Bolder Chek Dame No  01 Satumari</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011811 — CTRA Constr. Of Bolder Chek Dame No  04 Satumari</t>
+          <t>1722006045/WC/22012035011809 — CTRA Constr. Of Bolder Chek Dame No  02 Satumari</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011813 — CTRA Constr. Of Bolder Chek Dame No  01 Garawal Satumari</t>
+          <t>1722006045/WC/22012035011810 — CTRA Constr. Of Bolder Chek Dame No  03 Satumari</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011815 — CTRA Constr. Of Bolder Chek Dame No  02 Garawal Satumari</t>
+          <t>1722006045/WC/22012035011811 — CTRA Constr. Of Bolder Chek Dame No  04 Satumari</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011816 — CTRA Constr. Of Bolder Chek Dame No  03 Garawal Satumari</t>
+          <t>1722006045/WC/22012035011813 — CTRA Constr. Of Bolder Chek Dame No  01 Garawal Satumari</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011817 — CTRA Constr. Of Bolder Chek Dame No  04 Garawal Satumari</t>
+          <t>1722006045/WC/22012035011815 — CTRA Constr. Of Bolder Chek Dame No  02 Garawal Satumari</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011818 — CTRA Constr. Of  Gabian Strectur  No  01 Garwal  Satumari</t>
+          <t>1722006045/WC/22012035011816 — CTRA Constr. Of Bolder Chek Dame No  03 Garawal Satumari</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011819 — CTRA Constr. Of  Gabian Strectur  No  02 Garwal  Satumari</t>
+          <t>1722006045/WC/22012035011817 — CTRA Constr. Of Bolder Chek Dame No  04 Garawal Satumari</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011820 — CTRA Constr. Of  Gabian Strectur  No  03 Garwal  Satumari</t>
+          <t>1722006045/WC/22012035011818 — CTRA Constr. Of  Gabian Strectur  No  01 Garwal  Satumari</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011821 — CTRA Constr. Of  Gabian Strectur  No  04 Garwal  Satumari</t>
+          <t>1722006045/WC/22012035011819 — CTRA Constr. Of  Gabian Strectur  No  02 Garwal  Satumari</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>44788</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011822 — CTRA Constr. Of  Gabian Strectur  No  01 Satumari</t>
+          <t>1722006045/WC/22012035011820 — CTRA Constr. Of  Gabian Strectur  No  03 Garwal  Satumari</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>331654.95</v>
+        <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>115804</v>
+        <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>45210</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011823 — CTRA Constr. Of  Gabian Strectur  No  02 Satumari</t>
+          <t>1722006045/WC/22012035011821 — CTRA Constr. Of  Gabian Strectur  No  04 Garwal  Satumari</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>331654.95</v>
+        <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>115583</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>45203</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011826 — CTRA Constr. Of  Gabian Strectur  No  03 Satumari</t>
+          <t>1722006045/WC/22012035011822 — CTRA Constr. Of  Gabian Strectur  No  01 Satumari</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>0</v>
+        <v>331654.95</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>0</v>
+        <v>115804</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K654" s="3"/>
+        <v>45210</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>45590</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035011827 — CTRA Constr. Of  Gabian Strectur  No  04 Satumari</t>
+          <t>1722006045/WC/22012035011823 — CTRA Constr. Of  Gabian Strectur  No  02 Satumari</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>0</v>
+        <v>331654.95</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>0</v>
+        <v>115583</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K655" s="3"/>
+        <v>45203</v>
+      </c>
+      <c r="K655" s="3" t="n">
+        <v>45363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035023701 — Ctra constr. Of Nala Trenching Kakad wala Nala Bhirighati Satumari</t>
+          <t>1722006045/WC/22012035011826 — CTRA Constr. Of  Gabian Strectur  No  03 Satumari</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>529999.51</v>
+        <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>323323</v>
+        <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>45213</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035023704 — Ctra constr. Of Nala Trenching Muda wala Nala  Satumari</t>
+          <t>1722006045/WC/22012035011827 — CTRA Constr. Of  Gabian Strectur  No  04 Satumari</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>44836</v>
+        <v>44788</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035023707 — Ctra constr. Of Nala Trenching Stap Dam wala Nala  Satumari</t>
+          <t>1722006045/WC/22012035023701 — Ctra constr. Of Nala Trenching Kakad wala Nala Bhirighati Satumari</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>450000.08</v>
+        <v>529999.51</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>370926</v>
+        <v>323323</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>45210</v>
+        <v>45213</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>45451</v>
+        <v>45363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035023708 — Ctra constr. Of Nala Trenching Neem wala Nala  Satumari</t>
+          <t>1722006045/WC/22012035023704 — Ctra constr. Of Nala Trenching Muda wala Nala  Satumari</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035154674 — Construction of Nala Trechin Work  Sindhi wala Nala Satumri</t>
+          <t>1722006045/WC/22012035023707 — Ctra constr. Of Nala Trenching Stap Dam wala Nala  Satumari</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>0</v>
+        <v>450000.08</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>0</v>
+        <v>370926</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>45092</v>
-[...1 lines deleted...]
-      <c r="K660" s="3"/>
+        <v>45210</v>
+      </c>
+      <c r="K660" s="3" t="n">
+        <v>45451</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035154676 — Construction of Nala Trechin Work Gorad wala Nala Satumri</t>
+          <t>1722006045/WC/22012035023708 — Ctra constr. Of Nala Trenching Neem wala Nala  Satumari</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>45092</v>
+        <v>44836</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035154678 — Construction of Nala Trechin Work Babul  wala Nala Satumri</t>
+          <t>1722006045/WC/22012035154674 — Construction of Nala Trechin Work  Sindhi wala Nala Satumri</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>270066.36</v>
+        <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>208737</v>
+        <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>45459</v>
-[...3 lines deleted...]
-      </c>
+        <v>45092</v>
+      </c>
+      <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035154679 — Construction of Nala Trechin Work Behda  wala Nala Satumri</t>
+          <t>1722006045/WC/22012035154676 — Construction of Nala Trechin Work Gorad wala Nala Satumri</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>45092</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035162574 — Construction of Nistar Talai Nirman Satumri Nala Satumri</t>
+          <t>1722006045/WC/22012035154678 — Construction of Nala Trechin Work Babul  wala Nala Satumri</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>0</v>
+        <v>270066.36</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>0</v>
+        <v>208737</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>45323</v>
-[...1 lines deleted...]
-      <c r="K664" s="3"/>
+        <v>45459</v>
+      </c>
+      <c r="K664" s="3" t="n">
+        <v>45544</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035222382 — CTRA  Nala Trenching  Palas Wala Nala Satumari</t>
+          <t>1722006045/WC/22012035154679 — Construction of Nala Trechin Work Behda  wala Nala Satumri</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>377032.64</v>
+        <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>326833.08</v>
+        <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>45589</v>
-[...3 lines deleted...]
-      </c>
+        <v>45092</v>
+      </c>
+      <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035251184 — Talai Nirman karya Sindhi Wale Nale Per Satumari</t>
+          <t>1722006045/WC/22012035162574 — Construction of Nistar Talai Nirman Satumri Nala Satumri</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>382520.16</v>
+        <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>45567</v>
+        <v>45323</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/22012035316624 — Construction of sarwajanik kup nirman Bhurighati satumri</t>
+          <t>1722006045/WC/22012035222382 — CTRA  Nala Trenching  Palas Wala Nala Satumari</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>0</v>
+        <v>377032.64</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>0</v>
+        <v>326833.08</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K667" s="3"/>
+        <v>45589</v>
+      </c>
+      <c r="K667" s="3" t="n">
+        <v>45711</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/25 — ि‍नस्‍तारी तालाब सातउमरी</t>
+          <t>1722006045/WC/22012035251184 — Talai Nirman karya Sindhi Wale Nale Per Satumari</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>399200</v>
+        <v>382520.16</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>38849</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/29 — ि‍नस्‍तारी तालाब ि‍पपल्‍यावाली बयडी गरवाल सातउमरी</t>
+          <t>1722006045/WC/22012035316624 — Construction of sarwajanik kup nirman Bhurighati satumri</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>357600</v>
+        <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>50920</v>
+        <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>39232</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/30 — फार्म पोण्‍ड् सातउमरी रूप ि‍संह धन ि‍संह</t>
+          <t>1722006045/WC/25 — ि‍नस्‍तारी तालाब सातउमरी</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>0</v>
+        <v>399200</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>38887</v>
+        <v>38849</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>39142</v>
+        <v>39071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/31 — फार्म पोण्‍ड सातउमरी बटटू चवनीया</t>
+          <t>1722006045/WC/29 — ि‍नस्‍तारी तालाब ि‍पपल्‍यावाली बयडी गरवाल सातउमरी</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>0</v>
+        <v>357600</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>0</v>
+        <v>50920</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>38887</v>
+        <v>39232</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>39142</v>
+        <v>39245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/32 — फार्म पोण्‍डृ सातउमरी ढोलीया, वेस्‍ता</t>
+          <t>1722006045/WC/30 — फार्म पोण्‍ड् सातउमरी रूप ि‍संह धन ि‍संह</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>38887</v>
       </c>
       <c r="K672" s="3" t="n">
         <v>39142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/33 — फार्म पोण्‍डृ सातउमरी लूला, वेस्‍ता</t>
+          <t>1722006045/WC/31 — फार्म पोण्‍ड सातउमरी बटटू चवनीया</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>38887</v>
       </c>
       <c r="K673" s="3" t="n">
         <v>39142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/34 — फार्म पोण्‍डृ सातउमरी नत्‍थू ि‍संह नहार ि‍संह</t>
+          <t>1722006045/WC/32 — फार्म पोण्‍डृ सातउमरी ढोलीया, वेस्‍ता</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>38887</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>39263</v>
+        <v>39142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/35 — फार्म पोण्‍डृ सातउमरी बूि‍टया, धन ि‍संह</t>
+          <t>1722006045/WC/33 — फार्म पोण्‍डृ सातउमरी लूला, वेस्‍ता</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>38887</v>
       </c>
       <c r="K675" s="3" t="n">
         <v>39142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/36 — फार्म पोण्‍डृ सातउमरी ि‍दतीया, नहार ि‍संह</t>
+          <t>1722006045/WC/34 — फार्म पोण्‍डृ सातउमरी नत्‍थू ि‍संह नहार ि‍संह</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>38887</v>
       </c>
       <c r="K676" s="3" t="n">
-        <v>39142</v>
+        <v>39263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/37 — फार्म पोण्‍डृ सातउमरी गणपत, भूरला</t>
+          <t>1722006045/WC/35 — फार्म पोण्‍डृ सातउमरी बूि‍टया, धन ि‍संह</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>38888</v>
+        <v>38887</v>
       </c>
       <c r="K677" s="3" t="n">
         <v>39142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6137 — कपिलधारा कूप निर्माण रूखडिया हारिया सातउमरी</t>
+          <t>1722006045/WC/36 — फार्म पोण्‍डृ सातउमरी ि‍दतीया, नहार ि‍संह</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>40733</v>
+        <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>39615</v>
+        <v>38887</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>41002</v>
+        <v>39142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6138 — कपिलधारा कूप निर्माण बल्‍लु नानसिंह सातउमरी</t>
+          <t>1722006045/WC/37 — फार्म पोण्‍डृ सातउमरी गणपत, भूरला</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>9690</v>
+        <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>39615</v>
+        <v>38888</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>41014</v>
+        <v>39142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6139 — कपिलधारा कूप निर्माण नसरसिंह कन्‍या सातउमरी</t>
+          <t>1722006045/WC/6137 — कपिलधारा कूप निर्माण रूखडिया हारिया सातउमरी</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>32034</v>
+        <v>40733</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>39615</v>
       </c>
       <c r="K680" s="3" t="n">
         <v>41002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6345 — निर्मल नीर भीलपुरा</t>
+          <t>1722006045/WC/6138 — कपिलधारा कूप निर्माण बल्‍लु नानसिंह सातउमरी</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>178000</v>
+        <v>50000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>148429</v>
+        <v>9690</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>39876</v>
+        <v>39615</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>41039</v>
+        <v>41014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6563 — Nistar Talab Nayadgodavapura</t>
+          <t>1722006045/WC/6139 — कपिलधारा कूप निर्माण नसरसिंह कन्‍या सातउमरी</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>2484000</v>
+        <v>50000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>230478</v>
+        <v>32034</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>39230</v>
+        <v>39615</v>
       </c>
       <c r="K682" s="3" t="n">
-        <v>41330</v>
+        <v>41002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6594 — सार्वजनीक कुप निर्माण नदीपुरा गरवाल सातउमरी</t>
+          <t>1722006045/WC/6345 — निर्मल नीर भीलपुरा</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>114000</v>
+        <v>178000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>45802</v>
+        <v>148429</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>39979</v>
+        <v>39876</v>
       </c>
       <c r="K683" s="3" t="n">
-        <v>41024</v>
+        <v>41039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6595 — तालाब गहरकरण गरवाल सातउमरी</t>
+          <t>1722006045/WC/6563 — Nistar Talab Nayadgodavapura</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>93000</v>
+        <v>2484000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>402</v>
+        <v>230478</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>39244</v>
+        <v>39230</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>41009</v>
+        <v>41330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6603 — तालाब गहरीकरण बडानाला धनतलाव सातउमरी</t>
+          <t>1722006045/WC/6594 — सार्वजनीक कुप निर्माण नदीपुरा गरवाल सातउमरी</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>100000</v>
+        <v>114000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>0</v>
+        <v>45802</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>39202</v>
-[...1 lines deleted...]
-      <c r="K685" s="3"/>
+        <v>39979</v>
+      </c>
+      <c r="K685" s="3" t="n">
+        <v>41024</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6748 — निस्‍तार तालाब रायजाम्‍बु सातउमरी</t>
+          <t>1722006045/WC/6595 — तालाब गहरकरण गरवाल सातउमरी</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>490000</v>
+        <v>93000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>507660</v>
+        <v>402</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>40322</v>
+        <v>39244</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>41029</v>
+        <v>41009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6749 — निस्‍तार तालाब गवलीगाता धनतलाव सातउमरी</t>
+          <t>1722006045/WC/6603 — तालाब गहरीकरण बडानाला धनतलाव सातउमरी</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>490000</v>
+        <v>100000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>463500</v>
+        <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>40308</v>
-[...3 lines deleted...]
-      </c>
+        <v>39202</v>
+      </c>
+      <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6805 — सार्वजनिक कुप निर्माण कार्य कोपनाश गरवाल सातउमरी</t>
+          <t>1722006045/WC/6748 — निस्‍तार तालाब रायजाम्‍बु सातउमरी</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>168000</v>
+        <v>490000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>163500</v>
+        <v>507660</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>40472</v>
+        <v>40322</v>
       </c>
       <c r="K688" s="3" t="n">
         <v>41029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6815 — निर्मल नीर कुप निर्माण सातउमरी</t>
+          <t>1722006045/WC/6749 — निस्‍तार तालाब गवलीगाता धनतलाव सातउमरी</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>178000</v>
+        <v>490000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>172100</v>
+        <v>463500</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>40472</v>
+        <v>40308</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>41185</v>
+        <v>41330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6856 — निस्‍तार तालाब बेहडावाला नाला धनतलाव सातउमरी</t>
+          <t>1722006045/WC/6805 — सार्वजनिक कुप निर्माण कार्य कोपनाश गरवाल सातउमरी</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>499000</v>
+        <v>168000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>473166</v>
+        <v>163500</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>40595</v>
+        <v>40472</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>41039</v>
+        <v>41029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6908 — निस्‍तार तालाब बयडी वाला सातउमरी</t>
+          <t>1722006045/WC/6815 — निर्मल नीर कुप निर्माण सातउमरी</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>497000</v>
+        <v>178000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>504516</v>
+        <v>172100</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>40665</v>
+        <v>40472</v>
       </c>
       <c r="K691" s="3" t="n">
         <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6909 — निस्‍तार तालाब परकोलेशन नाला धनतलाव सातउमरी</t>
+          <t>1722006045/WC/6856 — निस्‍तार तालाब बेहडावाला नाला धनतलाव सातउमरी</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>498000</v>
+        <v>499000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>459940</v>
+        <v>473166</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>40679</v>
+        <v>40595</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>41185</v>
+        <v>41039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6910 — निस्‍तार तालाब मेन रोड नाला धनतलाव सातउमरी</t>
+          <t>1722006045/WC/6908 — निस्‍तार तालाब बयडी वाला सातउमरी</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>499000</v>
+        <v>497000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>507518</v>
+        <v>504516</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>40686</v>
+        <v>40665</v>
       </c>
       <c r="K693" s="3" t="n">
         <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6911 — निस्‍तार तालाब अजनारिया नाला सातउमरी</t>
+          <t>1722006045/WC/6909 — निस्‍तार तालाब परकोलेशन नाला धनतलाव सातउमरी</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>497000</v>
+        <v>498000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>469508</v>
+        <v>459940</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>40686</v>
+        <v>40679</v>
       </c>
       <c r="K694" s="3" t="n">
         <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6912 — तलाई निर्माण पटेलपुरा सातउमरी</t>
+          <t>1722006045/WC/6910 — निस्‍तार तालाब मेन रोड नाला धनतलाव सातउमरी</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>253000</v>
+        <v>499000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>243104</v>
+        <v>507518</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>40700</v>
+        <v>40686</v>
       </c>
       <c r="K695" s="3" t="n">
         <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/6913 — तलाई निर्माण पटेलपुरा गरवाल सातउमरी</t>
+          <t>1722006045/WC/6911 — निस्‍तार तालाब अजनारिया नाला सातउमरी</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>255000</v>
+        <v>497000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>246858</v>
+        <v>469508</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>40714</v>
+        <v>40686</v>
       </c>
       <c r="K696" s="3" t="n">
         <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/7068 — निस्‍तार तालाब गवली नाला धनतलाव सातउमरी</t>
+          <t>1722006045/WC/6912 — तलाई निर्माण पटेलपुरा सातउमरी</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>489000</v>
+        <v>253000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>428660</v>
+        <v>243104</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>40938</v>
+        <v>40700</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>41358</v>
+        <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/7082 — निस्‍तार तालाब मेंन रोड सातउमरी 2011-12</t>
+          <t>1722006045/WC/6913 — तलाई निर्माण पटेलपुरा गरवाल सातउमरी</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>495000</v>
+        <v>255000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>647524</v>
+        <v>246858</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>40944</v>
+        <v>40714</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>41358</v>
+        <v>41185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/7095 — निस्‍तार तालाब एकुल वाला नाला सातउमरी</t>
+          <t>1722006045/WC/7068 — निस्‍तार तालाब गवली नाला धनतलाव सातउमरी</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>496000</v>
+        <v>489000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>491412</v>
+        <v>428660</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>40966</v>
+        <v>40938</v>
       </c>
       <c r="K699" s="3" t="n">
         <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/7167 — निस्‍तार तालाब मुख्‍या नाला धनतलाव 2012-13 सातउमरी</t>
+          <t>1722006045/WC/7082 — निस्‍तार तालाब मेंन रोड सातउमरी 2011-12</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>498000</v>
+        <v>495000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>217040</v>
+        <v>647524</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>41057</v>
+        <v>40944</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>41330</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/7212 — निस्‍तार तालाब मुरमुरीया नाला सातउमरी</t>
+          <t>1722006045/WC/7095 — निस्‍तार तालाब एकुल वाला नाला सातउमरी</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>485000</v>
+        <v>496000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>269824</v>
+        <v>491412</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>41071</v>
+        <v>40966</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>41330</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/7213 — निस्‍तार तालाब गोंयदी नाला धनतलाव सातउमरी</t>
+          <t>1722006045/WC/7167 — निस्‍तार तालाब मुख्‍या नाला धनतलाव 2012-13 सातउमरी</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>498000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>0</v>
+        <v>217040</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>41052</v>
-[...1 lines deleted...]
-      <c r="K702" s="3"/>
+        <v>41057</v>
+      </c>
+      <c r="K702" s="3" t="n">
+        <v>41330</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/7214 — निस्‍तार तालाब हरणचापडा नाला गरवाल सातउमरी</t>
+          <t>1722006045/WC/7212 — निस्‍तार तालाब मुरमुरीया नाला सातउमरी</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>497000</v>
+        <v>485000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>492660.62</v>
+        <v>269824</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>41426</v>
+        <v>41071</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>42546</v>
+        <v>41330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/7226 — निस्‍तार तालब गोयंदी नाला धनतलाव सातउमरी</t>
+          <t>1722006045/WC/7213 — निस्‍तार तालाब गोंयदी नाला धनतलाव सातउमरी</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>495000</v>
+        <v>498000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>495284</v>
+        <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>41050</v>
-[...3 lines deleted...]
-      </c>
+        <v>41052</v>
+      </c>
+      <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/7287 — सार्वजनिक कून निर्माण डोउवापुरा सातउमरी 2012-13</t>
+          <t>1722006045/WC/7214 — निस्‍तार तालाब हरणचापडा नाला गरवाल सातउमरी</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>170000</v>
+        <v>497000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>72148</v>
+        <v>492660.62</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>41338</v>
+        <v>41426</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>42348</v>
+        <v>42546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993631819 — निस्‍तार तालाब निर्माण हरणचापडा  गरवाल</t>
+          <t>1722006045/WC/7226 — निस्‍तार तालब गोयंदी नाला धनतलाव सातउमरी</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>497000</v>
+        <v>495000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>0</v>
+        <v>495284</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>41052</v>
-[...1 lines deleted...]
-      <c r="K706" s="3"/>
+        <v>41050</v>
+      </c>
+      <c r="K706" s="3" t="n">
+        <v>41330</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993632362 — निस्‍तार तालाब मुख्‍य नाला सातउमरी</t>
+          <t>1722006045/WC/7287 — सार्वजनिक कून निर्माण डोउवापुरा सातउमरी 2012-13</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>498000</v>
+        <v>170000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>471161.76</v>
+        <v>72148</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>41426</v>
+        <v>41338</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>42546</v>
+        <v>42348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993632363 — निस्‍तार तालाब निर्माण हरण चापडा</t>
+          <t>1722006045/WC/9993631819 — निस्‍तार तालाब निर्माण हरणचापडा  गरवाल</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>497000</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>41052</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993633526 — Nistar Talab Guradiya Nala</t>
+          <t>1722006045/WC/9993632362 — निस्‍तार तालाब मुख्‍य नाला सातउमरी</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>0</v>
+        <v>471161.76</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="K709" s="3"/>
+        <v>41426</v>
+      </c>
+      <c r="K709" s="3" t="n">
+        <v>42546</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993633528 — Nistar Talab Guradiya Nala</t>
+          <t>1722006045/WC/9993632363 — निस्‍तार तालाब निर्माण हरण चापडा</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>0</v>
+        <v>497000</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>41365</v>
+        <v>41052</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993654008 — तलाई निर्माण खार खोदरी - सातउमरी</t>
+          <t>1722006045/WC/9993633526 — Nistar Talab Guradiya Nala</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>307000</v>
+        <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>286144.9</v>
+        <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>41836</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993654009 — तलाई निर्मण बडी बोर - सतउमरी</t>
+          <t>1722006045/WC/9993633528 — Nistar Talab Guradiya Nala</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>370000</v>
+        <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>366074</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>41841</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993654010 — तलाई निर्माण नील बयडी - सातउमरी</t>
+          <t>1722006045/WC/9993654008 — तलाई निर्माण खार खोदरी - सातउमरी</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>295000</v>
+        <v>307000</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>293620.6</v>
+        <v>286144.9</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>41842</v>
+        <v>41836</v>
       </c>
       <c r="K713" s="3" t="n">
         <v>42376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993654634 — निस्‍तार तालाब खार नाला -सातउमरी</t>
+          <t>1722006045/WC/9993654009 — तलाई निर्मण बडी बोर - सतउमरी</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>1002000</v>
+        <v>370000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>984564.22</v>
+        <v>366074</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>41929</v>
+        <v>41841</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>44494</v>
+        <v>42323</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993662742 — talai nirman kary men raod nalal</t>
+          <t>1722006045/WC/9993654010 — तलाई निर्माण नील बयडी - सातउमरी</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>0</v>
+        <v>295000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>0</v>
+        <v>293620.6</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>42348</v>
-[...1 lines deleted...]
-      <c r="K715" s="3"/>
+        <v>41842</v>
+      </c>
+      <c r="K715" s="3" t="n">
+        <v>42376</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993662745 — talai nirman kary men raod nalal</t>
+          <t>1722006045/WC/9993654634 — निस्‍तार तालाब खार नाला -सातउमरी</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>374000</v>
+        <v>1002000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>233543</v>
+        <v>984564.22</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>42356</v>
+        <v>41929</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>43131</v>
+        <v>44494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993665386 — talai nirman nir nala dantlaw</t>
+          <t>1722006045/WC/9993662742 — talai nirman kary men raod nalal</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>352000</v>
+        <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>263059.6</v>
+        <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>42390</v>
-[...3 lines deleted...]
-      </c>
+        <v>42348</v>
+      </c>
+      <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993666240 — तलाई निर्माण गवली नाला सातउमरी</t>
+          <t>1722006045/WC/9993662745 — talai nirman kary men raod nalal</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>321000</v>
+        <v>374000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>278110.82</v>
+        <v>233543</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>42405</v>
+        <v>42356</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>42948</v>
+        <v>43131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993668498 — talai nirman main road nalla</t>
+          <t>1722006045/WC/9993665386 — talai nirman nir nala dantlaw</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>0</v>
+        <v>352000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>0</v>
+        <v>263059.6</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>42415</v>
-[...1 lines deleted...]
-      <c r="K719" s="3"/>
+        <v>42390</v>
+      </c>
+      <c r="K719" s="3" t="n">
+        <v>42948</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993673978 — सार्वजनिक कुप तिकली बयडी के निचे गरवाल सातउमरी</t>
+          <t>1722006045/WC/9993666240 — तलाई निर्माण गवली नाला सातउमरी</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>0</v>
+        <v>321000</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>0</v>
+        <v>278110.82</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>42370</v>
-[...1 lines deleted...]
-      <c r="K720" s="3"/>
+        <v>42405</v>
+      </c>
+      <c r="K720" s="3" t="n">
+        <v>42948</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WC/9993673979 — सार्वजनिक कुप निर्माण पटेलपुरा बजरंगबली नाले में सातउमरी</t>
+          <t>1722006045/WC/9993668498 — talai nirman main road nalla</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>42370</v>
+        <v>42415</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1722006045/WH/19957722 — जीर्णोदृाार पेये जल कुप कार्य सातउमरी</t>
+          <t>1722006045/WC/9993673978 — सार्वजनिक कुप तिकली बयडी के निचे गरवाल सातउमरी</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>124000</v>
+        <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>106176.6</v>
+        <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>42685</v>
-[...3 lines deleted...]
-      </c>
+        <v>42370</v>
+      </c>
+      <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1722006/IF/22012034426939 — व़क्षराेपण कार्य उद्यानिकी गरवाल सतउमरी 18-19</t>
+          <t>1722006045/WC/9993673979 — सार्वजनिक कुप निर्माण पटेलपुरा बजरंगबली नाले में सातउमरी</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>570000</v>
+        <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>145272</v>
+        <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>43310</v>
-[...3 lines deleted...]
-      </c>
+        <v>42370</v>
+      </c>
+      <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1722006/IF/22012034593361 — उधानिकी व़क्षारोपण कार्य सातउमरी</t>
+          <t>1722006045/WH/19957722 — जीर्णोदृाार पेये जल कुप कार्य सातउमरी</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>177000</v>
+        <v>124000</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>118112</v>
+        <v>106176.6</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>44156</v>
+        <v>42685</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>45323</v>
+        <v>43556</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1722006/IF/22012035024372 — Horticulture plantation Sundarlal Devsingh satumari</t>
+          <t>1722006/IF/22012034426939 — व़क्षराेपण कार्य उद्यानिकी गरवाल सतउमरी 18-19</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>213680</v>
+        <v>570000</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>152290</v>
+        <v>145272</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>44849</v>
+        <v>43310</v>
       </c>
       <c r="K725" s="3" t="n">
-        <v>45536</v>
+        <v>45608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1722006/IF/22012035041231 — Horticulture Plantation Nurbai-ramsingh Satumari 2022-23</t>
+          <t>1722006/IF/22012034593361 — उधानिकी व़क्षारोपण कार्य सातउमरी</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>427360</v>
+        <v>177000</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>193070</v>
+        <v>118112</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44901</v>
+        <v>44156</v>
       </c>
       <c r="K726" s="3" t="n">
-        <v>45661</v>
+        <v>45323</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1722006/IF/22012035155172 — Horticulture plantation Hatiya Kanya Satumari</t>
+          <t>1722006/IF/22012035024372 — Horticulture plantation Sundarlal Devsingh satumari</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>394876</v>
+        <v>213680</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>191576</v>
+        <v>152290</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>45315</v>
+        <v>44849</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>46070</v>
+        <v>45536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1722006/IF/22012035155185 — Horticulture plantation Madhu Keriya Satumari</t>
+          <t>1722006/IF/22012035041231 — Horticulture Plantation Nurbai-ramsingh Satumari 2022-23</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>197523</v>
+        <v>427360</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>95798</v>
+        <v>193070</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>45357</v>
+        <v>44901</v>
       </c>
       <c r="K728" s="3" t="n">
         <v>45661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1722006/WC/22012034504255 — RFR RMS Nirman Selkhodri nala Dhantalav Satumri No 2</t>
+          <t>1722006/IF/22012035155172 — Horticulture plantation Hatiya Kanya Satumari</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>1834000</v>
+        <v>394876</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>1610885.6</v>
+        <v>191576</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>43780</v>
+        <v>45315</v>
       </c>
       <c r="K729" s="3" t="n">
-        <v>45079</v>
+        <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C730" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D730" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E730" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F730" s="1" t="inlineStr">
+        <is>
+          <t>1722006/IF/22012035155185 — Horticulture plantation Madhu Keriya Satumari</t>
+        </is>
+      </c>
+      <c r="G730" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H730" s="2" t="n">
+        <v>197523</v>
+      </c>
+      <c r="I730" s="2" t="n">
+        <v>95798</v>
+      </c>
+      <c r="J730" s="3" t="n">
+        <v>45357</v>
+      </c>
+      <c r="K730" s="3" t="n">
+        <v>45661</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
+      <c r="A731" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B731" s="1" t="inlineStr">
+        <is>
           <t>2019-2020</t>
         </is>
       </c>
-      <c r="C730" s="1" t="inlineStr">
+      <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D730" s="1" t="inlineStr">
+      <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E730" s="1" t="inlineStr">
+      <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F730" s="1" t="inlineStr">
+      <c r="F731" s="1" t="inlineStr">
+        <is>
+          <t>1722006/WC/22012034504255 — RFR RMS Nirman Selkhodri nala Dhantalav Satumri No 2</t>
+        </is>
+      </c>
+      <c r="G731" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H731" s="2" t="n">
+        <v>1834000</v>
+      </c>
+      <c r="I731" s="2" t="n">
+        <v>1610885.6</v>
+      </c>
+      <c r="J731" s="3" t="n">
+        <v>43780</v>
+      </c>
+      <c r="K731" s="3" t="n">
+        <v>45079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
+      <c r="A732" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B732" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C732" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D732" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E732" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F732" s="1" t="inlineStr">
         <is>
           <t>1722006/WC/22012034504256 — RFR RMS Nirman Billi wala  nala Dhantalav Satumri no 1</t>
         </is>
       </c>
-      <c r="G730" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H730" s="2" t="n">
+      <c r="G732" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H732" s="2" t="n">
         <v>1841000</v>
       </c>
-      <c r="I730" s="2" t="n">
+      <c r="I732" s="2" t="n">
         <v>1837644.85</v>
       </c>
-      <c r="J730" s="3" t="n">
+      <c r="J732" s="3" t="n">
         <v>43780</v>
       </c>
-      <c r="K730" s="3" t="n">
+      <c r="K732" s="3" t="n">
         <v>44179</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>