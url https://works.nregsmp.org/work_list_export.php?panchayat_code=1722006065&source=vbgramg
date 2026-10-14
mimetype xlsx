--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K132"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-13 18:21:50</t>
+          <t>Exported on: 2026-10-14 08:02:36</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3719,98 +3719,98 @@
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1722006065/IF/IAY/5224359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113588105</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I84" s="2" t="n">
-        <v>12600</v>
+        <v>16800</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>46225</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1722006065/IF/IAY/5234114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113588988</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45994</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
@@ -4336,100 +4336,100 @@
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1722006065/IF/IAY/5467457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113588498</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>46225</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>46299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1722006065/IF/IAY/5472109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106415671</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>12300</v>
+        <v>16500</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>46226</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
@@ -4769,51 +4769,51 @@
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1722006065/IF/IAY/5592498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114834216</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I106" s="2" t="n">
-        <v>10500</v>
+        <v>12600</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>46238</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
@@ -5008,51 +5008,51 @@
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1722006065/IF/IAY/5803513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113800720</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
-        <v>8400</v>
+        <v>12600</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>46238</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
@@ -5149,51 +5149,51 @@
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1722006065/IF/IAY/5803803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106415999</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I114" s="2" t="n">
-        <v>12600</v>
+        <v>16800</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>46225</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>DHAR / GANDHWANI</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>