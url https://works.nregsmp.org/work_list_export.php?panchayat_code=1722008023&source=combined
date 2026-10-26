--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K809"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 08:32:25</t>
+          <t>Exported on: 2026-10-26 14:49:30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -651,98 +651,98 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44774</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1722008023/DP/22012034584548 — वृक्षारोपण कार्य अमृत वाटिका बडग्यार बड़ा तालाब हाई स्कूल के पास बडग्यार</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>56000.42</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>2652</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1722008023/DP/22012034610332 — निर्मल नीर कूप निर्माण स्कूल के पास बडग्यार</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>599950.51</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>210421.7</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45319</v>
@@ -4137,98 +4137,98 @@
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>43205</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012034440406 — कपिल धारा कूप छोटु गोमा बडग्‍यार</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>96165</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44701</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012034440408 — कपिल धारा कूप माधु फुलसिेह बडग्‍यार</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>90088.06</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>44705</v>
@@ -4758,51 +4758,51 @@
       <c r="J104" s="3" t="n">
         <v>44199</v>
       </c>
       <c r="K104" s="3" t="n">
         <v>45796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012034642723 — कपिलधारा कूप निर्माण रामलाल उदेयसिंह बडग्यार</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>184784.6</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>44232</v>
@@ -5285,51 +5285,51 @@
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>44188</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012034660965 — कपिलधारा कूप निर्माण भागवन्तिबाई रामसिंह बड़ग्यार</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>250732.62</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>103530</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>44665</v>
@@ -5522,51 +5522,51 @@
       <c r="J120" s="3" t="n">
         <v>44465</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>44916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012034748001 — GKRA cattals shead bharat manohar badgyar</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>102033.26</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>82673.25</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>44343</v>
@@ -6605,51 +6605,51 @@
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>44470</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012034920529 — Kapil Dhara Kup Chiranjiv s/o Chhitu B</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>250732.62</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>104460</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45136</v>
@@ -6746,51 +6746,51 @@
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>44409</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012034937348 — Kapil Dhara Govind s/o Taja</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>191729.06</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>44701</v>
@@ -8348,78 +8348,80 @@
       <c r="J180" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035367310 — JGSA खेत तालाब निर्माण कार्य लक्ष्मण पिता खुमसिग के खेत में ब्डग्यार</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>79343.72</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45772</v>
       </c>
-      <c r="K181" s="3"/>
+      <c r="K181" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
@@ -8444,145 +8446,149 @@
       <c r="J182" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035367403 — JGSA खेत तालाब निर्माण कार्य शान्तिलाल पिता टिकम के खेत में ब्डग्यार</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>95786.72</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45772</v>
       </c>
-      <c r="K183" s="3"/>
+      <c r="K183" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035367447 — JGSA खेत तालाब निर्माण कार्य धनसिह पिता बाला के खेत में ब्डग्यार</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>102548.72</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45772</v>
       </c>
-      <c r="K184" s="3"/>
+      <c r="K184" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035383256 — JGSA डगवेल रिचार्ज पीट निर्माण गवरीबाई पति राजु के खेत में ब्डग्यार</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>24950.54</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45772</v>
@@ -8879,51 +8885,51 @@
       <c r="J191" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035411618 — JGSA Khat Talab Gamir Bharla Badgyar</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>89522.56</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45781</v>
@@ -9167,51 +9173,51 @@
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035412246 — JGSA Khat Talab Kalesh Sanker Badgyar</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45761</v>
@@ -9263,51 +9269,51 @@
       <c r="J199" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035461104 — JGSA Khet Talab Gulab Dabra  Badgyar</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>69865.84</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45790</v>
@@ -9604,51 +9610,51 @@
       <c r="J206" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035461331 — JGSA Khet Talab Shukliya faatu Badgyar</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>65511</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45786</v>
@@ -9700,149 +9706,149 @@
       <c r="J208" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035468744 — JGSA DugWell Rechargh Pit Jitendra Chgan Badgyar</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>17642.54</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035468765 — JGSA DugWell Rechargh Pit Gopal Hirla  Badgyar</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>19469.54</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>46269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035468802 — JGSA DugWell Rechargh Pit Dasrat Bharusingh Badgyar</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>22340.71</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45786</v>
@@ -9992,266 +9998,272 @@
       <c r="J214" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035477442 — JGSA khet talab nirman rangubai Pati Shankar  badgyar</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>87434.72</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45790</v>
       </c>
-      <c r="K215" s="3"/>
+      <c r="K215" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035477475 — JGSA khet talab nirman  sitaram ramsingh badgyar</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>89237.72</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45790</v>
       </c>
-      <c r="K216" s="3"/>
+      <c r="K216" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035477484 — JGSA khet talab nirman lakhansingh ramsingh badgyar</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035477486 — JGSA khet talab nirman lakhansingh ramsingh badgyar</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035477641 — JGSA khet talab nirman kailash sardar badgyar</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>58985.56</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45790</v>
       </c>
-      <c r="K219" s="3"/>
+      <c r="K219" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
@@ -23287,51 +23299,51 @@
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>44684</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/3696410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102895396</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>44679</v>
@@ -23526,51 +23538,51 @@
       <c r="J492" s="3" t="n">
         <v>45084</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>45159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/3704692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105506208</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>44680</v>
@@ -26938,1301 +26950,1301 @@
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4548813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107041531</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4548814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107041555</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4556249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113911039</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4685253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103128176</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4685411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105974569</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K567" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4686381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105244174</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>16191</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>46270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4686794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103971313</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>18711</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4736155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104905995</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>18108</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4736164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104908046</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4737481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105663538</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>19537</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4738301 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105190556</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4738644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106181918</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>20790</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4740580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106826920</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>17892</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>46270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4743210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113863742</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4743481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113910920</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>45558</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4783181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126510476</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>8505</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K578" s="3" t="n">
         <v>46270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4854141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105973782</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4855379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105663836</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4858484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105973143</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>17766</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>45694</v>
       </c>
       <c r="K581" s="3" t="n">
         <v>46270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4858485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105974591</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>20781</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K582" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4859235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102227947</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4859267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107041540</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>10584</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4864030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118176493</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>10710</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4864299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118499141</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>45587</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/5386457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104907533</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/5387555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103526765</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/5488438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113863726</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>45793</v>
@@ -30986,51 +30998,51 @@
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
           <t>1722008023/RC/22012034837352 — सुदूर सड़क निर्माण बडग्यार मैन रोड से नदीपुरा तक बडग्यार</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>45683</v>
@@ -36082,51 +36094,51 @@
       <c r="J752" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K752" s="3" t="n">
         <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035114280 — पुलिया निर्माण नदीपुर रोड बडग्‍यार</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>1455162.85</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>1225885.89</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>45652</v>
@@ -36223,192 +36235,192 @@
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035223963 — अर्थन डेम निर्माण ग्वाल बयडा सुकलिया फत्तु के खेत के पास बडग्यार भाग 1</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035223965 — अर्थन डेम छगन चिमा के खेत के पास बडग्यार</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035223966 — अर्थन डेम छगन चिमा के खेत के पास बडग्यार</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035223969 — अर्थन डेम ग्वाल बयडा बडग्यार</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>45474</v>
@@ -36509,51 +36521,51 @@
       <c r="J761" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K761" s="3" t="n">
         <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035234539 — तालाब निर्माण छगन चिमा के मकान तक बयडीपुरा बडग्यार</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>45474</v>
@@ -36605,145 +36617,145 @@
       <c r="J763" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K763" s="3" t="n">
         <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035234650 — तालाब निर्माण राहुल के खेत के पास बडग्यार</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035234651 — तालाब निर्माण चिरंजिव छितु के खेत के पास नाले पर बडग्यार</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035234655 — तालाब निर्माण भगवंतिवाई के खेत के पास बडग्यार</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>848595.32</v>
       </c>
       <c r="I766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>45474</v>
@@ -38770,51 +38782,51 @@
       <c r="J808" s="3" t="n">
         <v>41003</v>
       </c>
       <c r="K808" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012035139937 — Pipe puliya Nirman Karya Kaliyakhodra Nale Par Badgyar</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>3880000</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>1768</v>
       </c>
       <c r="J809" s="3" t="n">
         <v>45208</v>