--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K65"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 20:26:33</t>
+          <t>Exported on: 2026-10-26 14:48:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,582 +273,582 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1722008025/AV/22012034565920 — बाउण्ड्री वाल हाई स्कूल गिरवान्या</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1192011.71</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44434</v>
       </c>
       <c r="K12" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1722008025/AV/22012034571096 — स्कुल डायनिंग शासकीय हाईस्कुल गिरवान्या</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>32165.87</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44434</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1722008025/AV/22012034589336 — boundriwall middile school girvaniya</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>260199.54</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44509</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1722008025/DP/22012034530037 — निर्मल नीर हनुमान मंदीर के पास पटेलपुरा गिरवान्या</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>478796.2</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44442</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1722008025/IC/22012034888441 — निर्मल नीर कुप निर्माण कार्य  शान्तिधाम पर गिरवान्या</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1722008025/IC/22012034891651 — कुप निर्माण सिंचाई हेतु समुदाय के लिए शांति धाम नदी के पास गिरवान्या</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>736900.62</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/22012034418977 — कपील धाारा कुप अनिल विक्रम गिरवान्‍या</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43335</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/22012034418978 — कपीलधारा कुप कमलबाई कमलेश गिरवान्‍या</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>43440</v>
       </c>
       <c r="K19" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/22012034418982 — कपीलधारा कुप दुरसिंग नालु</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>43298</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/22012034418987 — कपीलधारा कुप बल्‍ला हेमता गिरवान्‍या</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>43326</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/22012034860822 — कपिलधारा कूप निर्माण कुसूमबाई प्रध्युमन गिरवान्या</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>250732.62</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44496</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/22012034860849 — कपिलधारा कूप निर्माण रेशमबाई भुवान गिरवान्या</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>250732.62</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44492</v>
@@ -945,1052 +945,1058 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45983</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/3646455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5545742</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44610</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/37958 — इंदिरा आवास कालीबाई केरूसिह गिरवान्‍यां</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>42362</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4398063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116801957</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44957</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4570846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116791100</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45600</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4598671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122882890</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4612285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125623404</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4613639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125636009</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45600</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4619903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126631291</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45602</v>
       </c>
       <c r="K33" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4657010 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147755525</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45689</v>
       </c>
       <c r="K34" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4688775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106649778</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4692894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116086698</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4698352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115118099</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4704824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121552642</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4709700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124621444</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45764</v>
       </c>
-      <c r="K39" s="3"/>
+      <c r="K39" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4712247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126188454</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K40" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4749325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115073271</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K41" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/4866023 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125634350</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/5529424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147652330</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/5701553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115351967</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45559</v>
       </c>
-      <c r="K44" s="3"/>
+      <c r="K44" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/5824231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114999675</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46071</v>
       </c>
-      <c r="K45" s="3"/>
+      <c r="K45" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/5826117 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123376276</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1722008025/IF/IAY/5827263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106382356</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>46063</v>
@@ -2040,51 +2046,51 @@
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>44492</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1722008025/LD/22012034955453 — तालाब निर्माण कार्य नदीपार के पास गिरवान्या</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45773</v>
@@ -2185,568 +2191,568 @@
       <c r="J51" s="3" t="n">
         <v>44521</v>
       </c>
       <c r="K51" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1722008025/WC/22012034939146 — अमृत सरोवर तालाब निर्माण देवी मंदीर के नीचे वाला नाला गिरवान्या</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>1454636.55</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>44695</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1722008025/WC/22012035231631 — तालाब निर्माण कार्य चापरिया नाला पर गिरवान्या</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1722008025/WC/22012035248802 — तालाब निर्माण कार्य नदीपार के पास  गिरवान्या</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1722008025/WC/22012035248805 — तालाब निर्माण कार्य सेमलीपुरा  गिरवान्या</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1722008025/WC/22012035248807 — तालाब निर्माण कार्य राजु ऐडु के खेत के पास इमलीपुरा गिरवान्या</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1722008025/WC/22012035248810 — तालाब निर्माण कार्य गिट्टी मशीन  के पास गिरवान्या</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1722008025/WC/22012035248813 — तालाब निर्माण कार्य चचर खेल्ली   गिरवान्या</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1722008025/WC/22012035300746 — तालाब निर्माण कार्य चचर खेल्ली   गिरवान्या</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>1000519.62</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1722008025/WC/22012035300765 — तालाब निर्माण कार्य चापरिया नाले पर गिरवान्या</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>1005148.72</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1722008025/WC/22012035300794 — तालाब निर्माण कार्य सेमलीपुरा  गिरवान्या</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>1132994.34</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45978</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1722008025/WC/22012035315038 — तालाब निर्माण कार्य नदी पार के पास गिरवान्या</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>1438995.59</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45954</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1722008025/WC/22012035315040 — तालाब निर्माण कार्य गिट्टी मशीन के पास गिरवान्या</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>1393996.32</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45773</v>
@@ -2796,51 +2802,51 @@
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>44524</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1722008/WC/22012034614594 — Nistar Talab Nirman Kakad Wala Nala Girwaniya</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>2475000</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>44238</v>