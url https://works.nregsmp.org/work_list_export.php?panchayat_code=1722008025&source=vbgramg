--- v1 (2026-10-26)
+++ v2 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K65"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-26 14:48:03</t>
+          <t>Exported on: 2026-10-27 05:02:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">