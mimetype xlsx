--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K679"/>
+  <dimension ref="A1:K683"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 22:19:21</t>
+          <t>Exported on: 2026-10-23 17:04:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -945,51 +945,51 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>43284</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1722008012/IF/22012034386859 — कपिल धारा कुप मुकामसिंह अबेसिंह हल्‍दी</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>43300</v>
@@ -1039,51 +1039,51 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44251</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1722008026/AV/22012034565462 — बाउण्ड्री वाल न प्रा वि तिखलाबयड़ा हल्दी</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>757625.46</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>719392.44</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44441</v>
@@ -5514,239 +5514,239 @@
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/22012035383080 — JGSA खेत तालाब निर्माण कार्य मुकेश पिता जलाल के खेत में हल्दी</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/22012035383249 — JGSH खेत तालाब निर्माण फुलसिह पिता जामसिह हल्दी</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/22012035383366 — JGSA खेत तालाब निर्माण कार्य तेजाबाई निर्भयसिंह के खेत में हल्दी</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>32886</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/22012035383733 — JGSH खेत तालाब निर्माण हिरु  पिता अबेरसिह हल्दी</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>29754</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45834</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/22012035383784 — JGSH खेत तालाब निर्माण नारायण पिता जामसिह हल्दी</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>24012</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45791</v>
@@ -5798,51 +5798,51 @@
       <c r="J126" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/22012035398360 — JGSA DugWell Rechargh Pit Dudla  Tarsingh  Haldi</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45791</v>
@@ -5945,288 +5945,288 @@
       <c r="J129" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/22012035398675 — JGSA DugWell Rechargh Pit Kesharsingh Dasriya  Haldi</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/22012035572484 — कपिलधारा कुप ईन्दरसिह पिता डुडला हल्दी</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>267533.14</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/22012035572500 — कपिलधारा कुप किशन पिता समरथ हल्दी</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/22012035572511 — कपिलधारा कुप कुवरबाई पति रुखडीया हल्दी</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>267533.14</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/22012035572536 — कपिलधारा कुप वेस्ता पिता गम्भीर हल्दी</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>267533.14</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>40384</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/22012035572554 — कपिलधारा कुप पातलसिह पिता तेरसिह हल्दी</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>267533.14</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>50275</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45889</v>
@@ -17793,100 +17793,100 @@
       <c r="J373" s="3" t="n">
         <v>45096</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>45482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4537147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105431301</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>21798</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4538445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106017840</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>16317</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45714</v>
@@ -17940,245 +17940,245 @@
       <c r="J376" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4542755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106014267</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>10053</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4545701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106642795</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>22320</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4545704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106642910</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>20889</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4552715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113727889</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>14229</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4560433 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115089070</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>17622</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45714</v>
@@ -18281,100 +18281,100 @@
       <c r="J383" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4560439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115089449</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>18405</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4565186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116293197</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>18405</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45714</v>
@@ -18428,876 +18428,876 @@
       <c r="J386" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>45877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4568205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116367213</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4568206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116367337</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>10053</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4568207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116367369</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>7479</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4572689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117903250</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>15705</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4575732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118012823</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4575736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118013208</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>7479</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>46264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4575741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118015110</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>1210</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4577025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118020573</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>1215</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4578118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118106873</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>2430</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4582580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119586248</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>1215</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4585190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119533418</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>18405</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4586515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120481480</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>1215</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4586517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120481920</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>22581</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45714</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4742806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113728928</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>2430</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4744236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115089483</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>1215</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4750786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116904224</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>17397</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4859520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115088772</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>729</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/4859554 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118021072</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>22059</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45714</v>
@@ -19351,147 +19351,147 @@
       <c r="J405" s="3" t="n">
         <v>42921</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>43633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5359928 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116367386</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>18128</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5363201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118013904</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5365022 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118013779</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45876</v>
@@ -19543,576 +19543,576 @@
       <c r="J409" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5367637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119534445</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>46254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5368887 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115089279</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5373448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115089237</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5392379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113728035</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5392867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113734362</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5407040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118015258</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5408079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116941843</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5409149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113733928</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5433559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115089384</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5609431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104933783</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5701002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124291984</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5701247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104934925</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45885</v>
@@ -20166,333 +20166,333 @@
       <c r="J422" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5821895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116904307</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5822028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113728972</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5822041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129990682</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5822594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116367044</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5822596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116367067</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5822750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106674426</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5823058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115088866</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45709</v>
@@ -20544,433 +20544,435 @@
       <c r="J430" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5823073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118113122</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5823074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118113483</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5824395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106014200</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45709</v>
       </c>
-      <c r="K433" s="3"/>
+      <c r="K433" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5824408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103473381</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5824802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116243869</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5824805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106642844</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5824806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106642937</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5824807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106642967</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5825422 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117815342</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45712</v>
@@ -21022,192 +21024,194 @@
       <c r="J440" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5825792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104929840</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5826066 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117896249</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5826251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106013996</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45712</v>
       </c>
-      <c r="K443" s="3"/>
+      <c r="K443" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5826445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113729602</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45709</v>
@@ -21259,380 +21263,382 @@
       <c r="J445" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5826908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115089180</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5826909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115089202</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5826922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113709102</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5826934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113733511</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5827173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106017945</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45967</v>
       </c>
-      <c r="K450" s="3"/>
+      <c r="K450" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5827508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119404403</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5828037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117902921</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45716</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1722008026/IF/IAY/5828462 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116243757</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45709</v>
@@ -21833,10713 +21839,10901 @@
       <c r="J457" s="3" t="n">
         <v>42788</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>43475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1722008026/IF/IAY/68848 — Construction of IAY House -IAY REG. NO. MP-22-008-026-001/14</t>
+          <t>1722008026/IF/IAY/6251259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115089095</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>13876</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>45428</v>
-[...3 lines deleted...]
-      </c>
+        <v>45709</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1722008026/IF/IAY/68850 — Construction of IAY House -IAY REG. NO. MP-22-008-026-001/17</t>
+          <t>1722008026/IF/IAY/6294767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106674385</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>12204</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42606</v>
-[...3 lines deleted...]
-      </c>
+        <v>45709</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1722008026/IF/IAY/68852 — Construction of IAY House -IAY REG. NO. MP-22-008-026-001/18</t>
+          <t>1722008026/IF/IAY/6383382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118113001</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>13026</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42613</v>
-[...3 lines deleted...]
-      </c>
+        <v>45561</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1722008026/IF/IAY/68868 — Construction of IAY House -IAY REG. NO. MP-22-008-026-001/016</t>
+          <t>1722008026/IF/IAY/6385596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115089024</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>13976</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>45400</v>
-[...3 lines deleted...]
-      </c>
+        <v>45709</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1722008026/IF/IAY/760959 — Construction of IAY House -IAY REG. NO. MP3001477</t>
+          <t>1722008026/IF/IAY/68848 — Construction of IAY House -IAY REG. NO. MP-22-008-026-001/14</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>15030</v>
+        <v>14310</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>13958</v>
+        <v>13876</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42879</v>
+        <v>45428</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>43459</v>
+        <v>45539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1722008026/IF/IAY/763732 — Construction of IAY House -IAY REG. NO. MP3131368</t>
+          <t>1722008026/IF/IAY/68850 — Construction of IAY House -IAY REG. NO. MP-22-008-026-001/17</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>15030</v>
+        <v>14310</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>15024</v>
+        <v>12204</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43369</v>
+        <v>42606</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>43641</v>
+        <v>43103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1722008026/IF/IAY/795281 — Construction of IAY House -IAY REG. NO. MP2192576</t>
+          <t>1722008026/IF/IAY/68852 — Construction of IAY House -IAY REG. NO. MP-22-008-026-001/18</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>15486</v>
+        <v>13026</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43230</v>
+        <v>42613</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>43495</v>
+        <v>42988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1722008026/IF/IAY/804878 — Construction of IAY House -IAY REG. NO. MP3342810</t>
+          <t>1722008026/IF/IAY/68868 — Construction of IAY House -IAY REG. NO. MP-22-008-026-001/016</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>14476</v>
+        <v>13976</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>42907</v>
+        <v>45400</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>43466</v>
+        <v>45539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1722008026/IF/IAY/805509 — Construction of IAY House -IAY REG. NO. MP3447434</t>
+          <t>1722008026/IF/IAY/760959 — Construction of IAY House -IAY REG. NO. MP3001477</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>12696</v>
+        <v>13958</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>42907</v>
+        <v>42879</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>44242</v>
+        <v>43459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1722008026/IF/IAY/92170 — Construction of IAY House -IAY REG. NO. MP-22-008-026-001/20</t>
+          <t>1722008026/IF/IAY/763732 — Construction of IAY House -IAY REG. NO. MP3131368</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>12366</v>
+        <v>15024</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>42606</v>
+        <v>43369</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>43103</v>
+        <v>43641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1722008026/IF/IAY/948102 — Construction of IAY House -IAY REG. NO. MP2997598</t>
+          <t>1722008026/IF/IAY/795281 — Construction of IAY House -IAY REG. NO. MP2192576</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>15072</v>
+        <v>15486</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>42970</v>
+        <v>43230</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>43475</v>
+        <v>43495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1722008026/IF/IAY/960904 — Construction of IAY House -IAY REG. NO. MP3313374</t>
+          <t>1722008026/IF/IAY/804878 — Construction of IAY House -IAY REG. NO. MP3342810</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>16150</v>
+        <v>14476</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>42879</v>
+        <v>42907</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>43475</v>
+        <v>43466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1722008026/IF/IAY/962009 — Construction of IAY House -IAY REG. NO. MP3342594</t>
+          <t>1722008026/IF/IAY/805509 — Construction of IAY House -IAY REG. NO. MP3447434</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>14616</v>
+        <v>12696</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43230</v>
+        <v>42907</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>43317</v>
+        <v>44242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1722008026/IF/IAY/963770 — Construction of IAY House -IAY REG. NO. MP3387644</t>
+          <t>1722008026/IF/IAY/92170 — Construction of IAY House -IAY REG. NO. MP-22-008-026-001/20</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>15778</v>
+        <v>12366</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42879</v>
+        <v>42606</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>43486</v>
+        <v>43103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034299865 — शांतिधाम निर्माण मसान्‍यापुरा</t>
+          <t>1722008026/IF/IAY/948102 — Construction of IAY House -IAY REG. NO. MP2997598</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>15072</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>42970</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>43475</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034305259 — Shantidham Masaniyapura Haldi</t>
+          <t>1722008026/IF/IAY/960904 — Construction of IAY House -IAY REG. NO. MP3313374</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>185203.85</v>
+        <v>16150</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42821</v>
+        <v>42879</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43136</v>
+        <v>43475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513434 — Med Bandhan Sadhu Bhawsingh Haldi</t>
+          <t>1722008026/IF/IAY/962009 — Construction of IAY House -IAY REG. NO. MP3342594</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>25569.9</v>
+        <v>15480</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>32870</v>
+        <v>14616</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43989</v>
+        <v>43230</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>44331</v>
+        <v>43317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513454 — Med Bandhan Rajendra Sardar Haldi</t>
+          <t>1722008026/IF/IAY/963770 — Construction of IAY House -IAY REG. NO. MP3387644</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>25569.9</v>
+        <v>15480</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>17100</v>
+        <v>15778</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43989</v>
+        <v>42879</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>44507</v>
+        <v>43486</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513455 — Med Bandhan Mehtab Bheru  Haldi</t>
+          <t>1722008026/LD/22012034299865 — शांतिधाम निर्माण मसान्‍यापुरा</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>25569.9</v>
+        <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>16720</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43989</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513456 — Med Bandhan Gyansingh Nandu  Haldi</t>
+          <t>1722008026/LD/22012034305259 — Shantidham Masaniyapura Haldi</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>25569.9</v>
+        <v>180000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>18240</v>
+        <v>185203.85</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43998</v>
+        <v>42821</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>44527</v>
+        <v>43136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513457 — Med Bandhan Hiru Abesingh  Haldi</t>
+          <t>1722008026/LD/22012034513434 — Med Bandhan Sadhu Bhawsingh Haldi</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>25569.9</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>22230</v>
+        <v>32870</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>43989</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>44527</v>
+        <v>44331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513458 — Med Bandhan Narayan Abay singh  Haldi</t>
+          <t>1722008026/LD/22012034513454 — Med Bandhan Rajendra Sardar Haldi</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>25569.9</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>19000</v>
+        <v>17100</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>43989</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>44527</v>
+        <v>44507</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513459 — Med Bandhan Pratap Mangatya  Haldi</t>
+          <t>1722008026/LD/22012034513455 — Med Bandhan Mehtab Bheru  Haldi</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>25569.9</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>14820</v>
+        <v>16720</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>43989</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>44527</v>
+        <v>44507</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513460 — Med Bandhan Mukam Abaysingh  Haldi</t>
+          <t>1722008026/LD/22012034513456 — Med Bandhan Gyansingh Nandu  Haldi</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>25569.9</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>17860</v>
+        <v>18240</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43989</v>
+        <v>43998</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>44527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513461 — Med Bandhan Mehtab Shankar Haldi</t>
+          <t>1722008026/LD/22012034513457 — Med Bandhan Hiru Abesingh  Haldi</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>25569.9</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>19190</v>
+        <v>22230</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>43989</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>44527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513462 — Med Bandhan Mukesh Jalal  Haldi</t>
+          <t>1722008026/LD/22012034513458 — Med Bandhan Narayan Abay singh  Haldi</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>25569.9</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>26600</v>
+        <v>19000</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>43989</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>44527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513463 — Med Bandhan Fulsingh Jamsingh  Haldi</t>
+          <t>1722008026/LD/22012034513459 — Med Bandhan Pratap Mangatya  Haldi</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>25569.9</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>17955</v>
+        <v>14820</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44234</v>
+        <v>43989</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>44530</v>
+        <v>44527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513464 — Med Bandhan Indersingh Gulabsingh  Haldi</t>
+          <t>1722008026/LD/22012034513460 — Med Bandhan Mukam Abaysingh  Haldi</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>25569.9</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>17100</v>
+        <v>17860</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43996</v>
+        <v>43989</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>44527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513465 — Med Bandhan Bishan Samrath Haldi</t>
+          <t>1722008026/LD/22012034513461 — Med Bandhan Mehtab Shankar Haldi</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>25569.9</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>17670</v>
+        <v>19190</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>43989</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>44527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513466 — Med Bandhan Chagan Samarath  Haldi</t>
+          <t>1722008026/LD/22012034513462 — Med Bandhan Mukesh Jalal  Haldi</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>25569.9</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>17480</v>
+        <v>26600</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>43989</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>44527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513467 — Med Bandhan Med Bandhan Kishan Samrath  Haldi</t>
+          <t>1722008026/LD/22012034513463 — Med Bandhan Fulsingh Jamsingh  Haldi</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>25569.9</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>19190</v>
+        <v>17955</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43989</v>
+        <v>44234</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>44157</v>
+        <v>44530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513468 — Med Bandhan Ramesh Jalal  Haldi</t>
+          <t>1722008026/LD/22012034513464 — Med Bandhan Indersingh Gulabsingh  Haldi</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>25569.9</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>16150</v>
+        <v>17100</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>43989</v>
+        <v>43996</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>44530</v>
+        <v>44527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513469 — Med Bandhan Chandar Bharat  Haldi</t>
+          <t>1722008026/LD/22012034513465 — Med Bandhan Bishan Samrath Haldi</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>25569.9</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>16150</v>
+        <v>17670</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>43989</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>44527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034513470 — Med Bandhan Habu Gopal  Haldi</t>
+          <t>1722008026/LD/22012034513466 — Med Bandhan Chagan Samarath  Haldi</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>25569.9</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>23660</v>
+        <v>17480</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>43989</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>44157</v>
+        <v>44527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034543828 — मेड़ बंधान मुलेसिंह भेरूसिंह हल्दी</t>
+          <t>1722008026/LD/22012034513467 — Med Bandhan Med Bandhan Kishan Samrath  Haldi</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>23979.28</v>
+        <v>25569.9</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>2316</v>
+        <v>19190</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44449</v>
+        <v>43989</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>45176</v>
+        <v>44157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034543829 — मेड़ बंधान भेरूसिंह भंगड़ा हल्दी</t>
+          <t>1722008026/LD/22012034513468 — Med Bandhan Ramesh Jalal  Haldi</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>23979.28</v>
+        <v>25569.9</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>2702</v>
+        <v>16150</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>44448</v>
+        <v>43989</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>45176</v>
+        <v>44530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034543830 — मेड़ बंधान प्रदीप गंभीर  हल्दी</t>
+          <t>1722008026/LD/22012034513469 — Med Bandhan Chandar Bharat  Haldi</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>23979.28</v>
+        <v>25569.9</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>2316</v>
+        <v>16150</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44449</v>
+        <v>43989</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>45176</v>
+        <v>44527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034543831 — मेड़ बंधान पंकज मदन  हल्दी</t>
+          <t>1722008026/LD/22012034513470 — Med Bandhan Habu Gopal  Haldi</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>23979.28</v>
+        <v>25569.9</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>2316</v>
+        <v>23660</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44449</v>
+        <v>43989</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>45176</v>
+        <v>44157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034543832 — मेड़ बंधान कालूसिंह थानसिंह हल्दी</t>
+          <t>1722008026/LD/22012034543828 — मेड़ बंधान मुलेसिंह भेरूसिंह हल्दी</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>23979.28</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>2316</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44219</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>44449</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>45176</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034543833 — मेड़ बंधान चम्पाबाई देवसिंह  हल्दी</t>
+          <t>1722008026/LD/22012034543829 — मेड़ बंधान भेरूसिंह भंगड़ा हल्दी</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>23979.28</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>2702</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>44319</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>44448</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>45176</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034543834 — मेड़ बंधान भावसिंह गम्भीरसिंह  हल्दी</t>
+          <t>1722008026/LD/22012034543830 — मेड़ बंधान प्रदीप गंभीर  हल्दी</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>23979.28</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>44449</v>
       </c>
-      <c r="K498" s="3"/>
+      <c r="K498" s="3" t="n">
+        <v>45176</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034543835 — मेड़ बंधान इंदरसिंह ढूडला   हल्दी</t>
+          <t>1722008026/LD/22012034543831 — मेड़ बंधान पंकज मदन  हल्दी</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>23979.28</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>44449</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>45176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034572020 — Boundray Wall High School Haldi</t>
+          <t>1722008026/LD/22012034543832 — मेड़ बंधान कालूसिंह थानसिंह हल्दी</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>0</v>
+        <v>23979.28</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>44470</v>
+        <v>44219</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034592397 — खेत समतलीकरण छत्रपाल-विक्रम बघेल हल्दी</t>
+          <t>1722008026/LD/22012034543833 — मेड़ बंधान चम्पाबाई देवसिंह  हल्दी</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>482811</v>
+        <v>23979.28</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45182</v>
+        <v>44319</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034595627 — Land levelling Rajendra ajey singh Haldi</t>
+          <t>1722008026/LD/22012034543834 — मेड़ बंधान भावसिंह गम्भीरसिंह  हल्दी</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>116551.23</v>
+        <v>23979.28</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>0</v>
+        <v>2316</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45020</v>
+        <v>44449</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034595628 — Land levelling Chandan bharat singh Haldi</t>
+          <t>1722008026/LD/22012034543835 — मेड़ बंधान इंदरसिंह ढूडला   हल्दी</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>116551.23</v>
+        <v>23979.28</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>2316</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45020</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>44449</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>45176</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034595629 — Land Levelling Deepak Dev singh Haldi</t>
+          <t>1722008026/LD/22012034572020 — Boundray Wall High School Haldi</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>116551.23</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45020</v>
+        <v>44470</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1722008026/LD/22012034595633 — Land Levelling Phul singh Jam singh Haldi</t>
+          <t>1722008026/LD/22012034592397 — खेत समतलीकरण छत्रपाल-विक्रम बघेल हल्दी</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>116551.23</v>
+        <v>482811</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45020</v>
+        <v>45182</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1722008026/PG/22012034358463 — खेल मैदान बालक छात्रावास के पिछे हल्‍दी</t>
+          <t>1722008026/LD/22012034595627 — Land levelling Rajendra ajey singh Haldi</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>116551.23</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>42962</v>
+        <v>45020</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RC/1100 — सिमेन्‍ट कांक्रिट खरंजा निर्माण चतरसिंह के घर से भारत घर तक हल्‍दी</t>
+          <t>1722008026/LD/22012034595628 — Land levelling Chandan bharat singh Haldi</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>45000</v>
+        <v>116551.23</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>15148</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>39939</v>
-[...3 lines deleted...]
-      </c>
+        <v>45020</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RC/1200 — सी सी रोड पंच परमेश्‍वर निर्माण सोलीयापुरा गटटु मा</t>
+          <t>1722008026/LD/22012034595629 — Land Levelling Deepak Dev singh Haldi</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>262000</v>
+        <v>116551.23</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>100865.8</v>
+        <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>41379</v>
-[...3 lines deleted...]
-      </c>
+        <v>45020</v>
+      </c>
+      <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RC/1212 — सीसी रोड निर्माण पंच परमेश्‍वर रूपसिह के घर से प्र</t>
+          <t>1722008026/LD/22012034595633 — Land Levelling Phul singh Jam singh Haldi</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>85000</v>
+        <v>116551.23</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>74941.5</v>
+        <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>41338</v>
-[...3 lines deleted...]
-      </c>
+        <v>45020</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RC/22012034198118 — सीसी खरंजा भीमसिंह जुवारसिंह के घर से स्‍कूल तक गु</t>
+          <t>1722008026/PG/22012034358463 — खेल मैदान बालक छात्रावास के पिछे हल्‍दी</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>83000</v>
+        <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>81796</v>
+        <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>41647</v>
-[...3 lines deleted...]
-      </c>
+        <v>42962</v>
+      </c>
+      <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RC/22012034211466 — ग्रेवल रोड जुनापुरा से देवडापुरा हल्‍दी</t>
+          <t>1722008026/RC/1100 — सिमेन्‍ट कांक्रिट खरंजा निर्माण चतरसिंह के घर से भारत घर तक हल्‍दी</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>969000</v>
+        <v>45000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>14200.8</v>
+        <v>15148</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>41703</v>
+        <v>39939</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>42798</v>
+        <v>40167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RC/22012034216642 — सीसी रोड हरसिंह थानसिंह के घर से दितू ढुमा के घर तक तिखलाबयडा हल्‍दी</t>
+          <t>1722008026/RC/1200 — सी सी रोड पंच परमेश्‍वर निर्माण सोलीयापुरा गटटु मा</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>136000</v>
+        <v>262000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>23652</v>
+        <v>100865.8</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41745</v>
+        <v>41379</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>42461</v>
+        <v>41554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RC/22012034225108 — सीसी रोड भेरूसिंह पाच्‍या के घर से इडला झेतरीया हल्‍दी</t>
+          <t>1722008026/RC/1212 — सीसी रोड निर्माण पंच परमेश्‍वर रूपसिह के घर से प्र</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>137000</v>
+        <v>85000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>108846</v>
+        <v>74941.5</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>41836</v>
+        <v>41338</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>42461</v>
+        <v>42139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RC/22012034301785 — ग्रेवल रोड हल्‍दी</t>
+          <t>1722008026/RC/22012034198118 — सीसी खरंजा भीमसिंह जुवारसिंह के घर से स्‍कूल तक गु</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>0</v>
+        <v>83000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>0</v>
+        <v>81796</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>41647</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>42129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RC/22012034317037 — सुदूर ग्राम संपर्क सडक निर्माण मैन रोड से तिखलाबयडा तक हल्‍दी</t>
+          <t>1722008026/RC/22012034211466 — ग्रेवल रोड जुनापुरा से देवडापुरा हल्‍दी</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>1212000</v>
+        <v>969000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>1232913.81</v>
+        <v>14200.8</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42704</v>
+        <v>41703</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>43831</v>
+        <v>42798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RC/22012034323113 — ग्रेवल रोड मैन रोड से तिखलाबयडा</t>
+          <t>1722008026/RC/22012034216642 — सीसी रोड हरसिंह थानसिंह के घर से दितू ढुमा के घर तक तिखलाबयडा हल्‍दी</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>0</v>
+        <v>136000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>0</v>
+        <v>23652</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K516" s="3"/>
+        <v>41745</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>42461</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RC/22012034373974 — road</t>
+          <t>1722008026/RC/22012034225108 — सीसी रोड भेरूसिंह पाच्‍या के घर से इडला झेतरीया हल्‍दी</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>0</v>
+        <v>137000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>108846</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>41836</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>42461</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RC/28 — पहुंच मार्ग हल्‍दी</t>
+          <t>1722008026/RC/22012034301785 — ग्रेवल रोड हल्‍दी</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>39071</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RS/22012034580003 — SBM-SLP Samudayik Soak Pit 1</t>
+          <t>1722008026/RC/22012034317037 — सुदूर ग्राम संपर्क सडक निर्माण मैन रोड से तिखलाबयडा तक हल्‍दी</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>80000.26</v>
+        <v>1212000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>0</v>
+        <v>1232913.81</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K519" s="3"/>
+        <v>42704</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>43831</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RS/22012034580006 — SBM-SLP Samudayik Soak Pit 2</t>
+          <t>1722008026/RC/22012034323113 — ग्रेवल रोड मैन रोड से तिखलाबयडा</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>80000.26</v>
+        <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>44300</v>
+        <v>42645</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RS/22012034580146 — SBM-CP Samudayik Compost Pit 1</t>
+          <t>1722008026/RC/22012034373974 — road</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>23324.26</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>44300</v>
+        <v>43191</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RS/22012034580150 — SBM-CP Samudayik Compost Pit 2</t>
+          <t>1722008026/RC/28 — पहुंच मार्ग हल्‍दी</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>23324.26</v>
+        <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>39071</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>39201</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RS/22012034580415 — SBM-SP Vyaktigat Soak Pit 1</t>
+          <t>1722008026/RS/22012034580003 — SBM-SLP Samudayik Soak Pit 1</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>80000.26</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RS/22012034580419 — SBM-SP Vyaktigat Soak Pit 2</t>
+          <t>1722008026/RS/22012034580006 — SBM-SLP Samudayik Soak Pit 2</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>0</v>
+        <v>80000.26</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RS/22012034580421 — SBM-SP Vyaktigat Soak Pit 3</t>
+          <t>1722008026/RS/22012034580146 — SBM-CP Samudayik Compost Pit 1</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>128064.22</v>
+        <v>23324.26</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RS/22012034580424 — SBM-SP Vyaktigat Soak Pit 4</t>
+          <t>1722008026/RS/22012034580150 — SBM-CP Samudayik Compost Pit 2</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>0</v>
+        <v>23324.26</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RS/22012034580435 — SBM-SP Vyaktigat Soak Pit 5</t>
+          <t>1722008026/RS/22012034580415 — SBM-SP Vyaktigat Soak Pit 1</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RS/22012034649563 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट -1 हल्दी</t>
+          <t>1722008026/RS/22012034580419 — SBM-SP Vyaktigat Soak Pit 2</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44645</v>
+        <v>44300</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RS/22012034649567 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट -5 हल्दी</t>
+          <t>1722008026/RS/22012034580421 — SBM-SP Vyaktigat Soak Pit 3</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>0</v>
+        <v>128064.22</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>44645</v>
+        <v>44300</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RS/22012034649568 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट -2  हल्दी</t>
+          <t>1722008026/RS/22012034580424 — SBM-SP Vyaktigat Soak Pit 4</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44645</v>
+        <v>44300</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RS/22012034649569 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट -3 हल्दी</t>
+          <t>1722008026/RS/22012034580435 — SBM-SP Vyaktigat Soak Pit 5</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44645</v>
+        <v>44300</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1722008026/RS/22012034649570 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट -4  हल्दी</t>
+          <t>1722008026/RS/22012034649563 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट -1 हल्दी</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>44645</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/209 — फार्म पौण्‍ड नारायण वेरसिंह</t>
+          <t>1722008026/RS/22012034649567 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट -5 हल्दी</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>38869</v>
-[...3 lines deleted...]
-      </c>
+        <v>44645</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/210 — मुकुटसिह लक्ष्‍मण</t>
+          <t>1722008026/RS/22012034649568 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट -2  हल्दी</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>38896</v>
-[...3 lines deleted...]
-      </c>
+        <v>44645</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/211 — फार्म पौण्‍ड जलाल गुलाबसिह</t>
+          <t>1722008026/RS/22012034649569 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट -3 हल्दी</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>38880</v>
-[...3 lines deleted...]
-      </c>
+        <v>44645</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/212 — फार्म पौण्‍उ भीमसिह खुमसिह</t>
+          <t>1722008026/RS/22012034649570 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट -4  हल्दी</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>38887</v>
-[...3 lines deleted...]
-      </c>
+        <v>44645</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/213 — फार्म पौण्‍ड सुमनबाई करमसिह</t>
+          <t>1722008026/WC/209 — फार्म पौण्‍ड नारायण वेरसिंह</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>38887</v>
+        <v>38869</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>38892</v>
+        <v>38874</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/214 — फार्म पौण्‍ड अन्‍तरसिह दशरत</t>
+          <t>1722008026/WC/210 — मुकुटसिह लक्ष्‍मण</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>38871</v>
+        <v>38896</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>38876</v>
+        <v>38901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/216 — फार्म पौण्‍ड केमता हारू</t>
+          <t>1722008026/WC/211 — फार्म पौण्‍ड जलाल गुलाबसिह</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>38887</v>
+        <v>38880</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>38893</v>
+        <v>38885</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/218 — फार्म फोण्‍ड केरमसिह गुलाब</t>
+          <t>1722008026/WC/212 — फार्म पौण्‍उ भीमसिह खुमसिह</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>38888</v>
+        <v>38887</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>38893</v>
+        <v>38892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/219 — फार्म फोण्‍ड चमार ढुढला</t>
+          <t>1722008026/WC/213 — फार्म पौण्‍ड सुमनबाई करमसिह</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>38896</v>
+        <v>38887</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>38901</v>
+        <v>38892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/220 — फार्म पौण्‍ड वेस्‍ता गंमीरंिसह</t>
+          <t>1722008026/WC/214 — फार्म पौण्‍ड अन्‍तरसिह दशरत</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>38870</v>
+        <v>38871</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>38875</v>
+        <v>38876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034324957 — निस्‍तार तालाब निर्माण प्रताप के खेत पास हल्‍दी</t>
+          <t>1722008026/WC/216 — फार्म पौण्‍ड केमता हारू</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>664000</v>
+        <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>172</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>42886</v>
+        <v>38887</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>43151</v>
+        <v>38893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034438136 — Nistar Talab Girwaniya</t>
+          <t>1722008026/WC/218 — फार्म फोण्‍ड केरमसिह गुलाब</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>38888</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>38893</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034438138 — Nistar Tank</t>
+          <t>1722008026/WC/219 — फार्म फोण्‍ड चमार ढुढला</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>38896</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>38901</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034445265 — Nistar Talab Raju Ke Khet Pas Gutanpura Haldi</t>
+          <t>1722008026/WC/220 — फार्म पौण्‍ड वेस्‍ता गंमीरंिसह</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>784000</v>
+        <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>44251</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>38870</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>38875</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034445268 — Nistar Talab Bharat Ke Khet Pas Gutanpura Haldi</t>
+          <t>1722008026/WC/22012034324957 — निस्‍तार तालाब निर्माण प्रताप के खेत पास हल्‍दी</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>738000</v>
+        <v>664000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>725678.82</v>
+        <v>172</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>43530</v>
+        <v>42886</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>44166</v>
+        <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034445270 — Nistar Talab Hiru Ke Khet Pas Haldi</t>
+          <t>1722008026/WC/22012034438136 — Nistar Talab Girwaniya</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>828000</v>
+        <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>752903.07</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>43530</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034445275 — Nistar Talab Devjheri Nala Haldi</t>
+          <t>1722008026/WC/22012034438138 — Nistar Tank</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>849000</v>
+        <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>655615.6</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>44278</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034445887 — Nistar Talab Raju Ke Khet Pas Gutanpura Haldi</t>
+          <t>1722008026/WC/22012034445265 — Nistar Talab Raju Ke Khet Pas Gutanpura Haldi</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>1025000</v>
+        <v>784000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>1017928.82</v>
+        <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>43531</v>
-[...3 lines deleted...]
-      </c>
+        <v>44251</v>
+      </c>
+      <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034445896 — Nistar Talab Devjheri Nala Haldi</t>
+          <t>1722008026/WC/22012034445268 — Nistar Talab Bharat Ke Khet Pas Gutanpura Haldi</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>1205000</v>
+        <v>738000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>1181272.05</v>
+        <v>725678.82</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>43531</v>
+        <v>43530</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>44242</v>
+        <v>44166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034476233 — कन्‍टुर टेन्‍च सुलबैंयडी पहाडी हल्‍दी</t>
+          <t>1722008026/WC/22012034445270 — Nistar Talab Hiru Ke Khet Pas Haldi</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>1376222.4</v>
+        <v>828000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>250040</v>
+        <v>752903.07</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44326</v>
+        <v>43530</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>44342</v>
+        <v>44157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034480656 — Contour Trench Sulbeyadi Pahadi No 2 Haldi</t>
+          <t>1722008026/WC/22012034445275 — Nistar Talab Devjheri Nala Haldi</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>0</v>
+        <v>849000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>655615.6</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>43678</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>44278</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>44550</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034480657 — Boulder Chack Sulbeyada Pahadi Haldi</t>
+          <t>1722008026/WC/22012034445887 — Nistar Talab Raju Ke Khet Pas Gutanpura Haldi</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>1025000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>1017928.82</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>43678</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>43531</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>44196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034522185 — Earthen Dam babul wala nala chagan ke khet ke pass Haldi</t>
+          <t>1722008026/WC/22012034445896 — Nistar Talab Devjheri Nala Haldi</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>498386.27</v>
+        <v>1205000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>472240</v>
+        <v>1181272.05</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44241</v>
+        <v>43531</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>44342</v>
+        <v>44242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034522186 — Earthen Dam bayadi nala kesar singh ke khet ke pass Haldi</t>
+          <t>1722008026/WC/22012034476233 — कन्‍टुर टेन्‍च सुलबैंयडी पहाडी हल्‍दी</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>498958.92</v>
+        <v>1376222.4</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>507253.11</v>
+        <v>250040</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>43995</v>
+        <v>44326</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>44225</v>
+        <v>44342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034522187 — Earthen Dam patthar nala chawar ke khet ke pass Haldi</t>
+          <t>1722008026/WC/22012034480656 — Contour Trench Sulbeyadi Pahadi No 2 Haldi</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>508125.4</v>
+        <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>457472.15</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44024</v>
-[...3 lines deleted...]
-      </c>
+        <v>43678</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034527727 — Nistar Talab Nirman Rinjyawala Nala Haldi</t>
+          <t>1722008026/WC/22012034480657 — Boulder Chack Sulbeyada Pahadi Haldi</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>43740</v>
+        <v>43678</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034530116 — Earthen Dam Dulesingh ke Khet ke pass Haldi</t>
+          <t>1722008026/WC/22012034522185 — Earthen Dam babul wala nala chagan ke khet ke pass Haldi</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>503331.3</v>
+        <v>498386.27</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>499540</v>
+        <v>472240</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>44241</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>44550</v>
+        <v>44342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034530117 — Earthen Dam Bhangda ke khet ke pas Haldi</t>
+          <t>1722008026/WC/22012034522186 — Earthen Dam bayadi nala kesar singh ke khet ke pass Haldi</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>499999.53</v>
+        <v>498958.92</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>487166.28</v>
+        <v>507253.11</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44021</v>
+        <v>43995</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>44196</v>
+        <v>44225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034540466 — Nistar Tank Nirman Rinjyawala Nala Haldi</t>
+          <t>1722008026/WC/22012034522187 — Earthen Dam patthar nala chawar ke khet ke pass Haldi</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>1475141.93</v>
+        <v>508125.4</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>1507443.33</v>
+        <v>457472.15</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>44024</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>44225</v>
+        <v>44261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034581644 — आर एम एस  निर्माण बबूल वाला नाला हल्दी</t>
+          <t>1722008026/WC/22012034527727 — Nistar Talab Nirman Rinjyawala Nala Haldi</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>1452933.1</v>
+        <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>1004504</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44200</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034587538 — आर एम एस निर्माण रिन्जियावाला नाला हल्दी</t>
+          <t>1722008026/WC/22012034530116 — Earthen Dam Dulesingh ke Khet ke pass Haldi</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>1315501.4</v>
+        <v>503331.3</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>1259442</v>
+        <v>499540</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44207</v>
+        <v>44241</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>45099</v>
+        <v>44550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034587539 — आर एम एस निर्माण देवझिरी वाला  नाला हल्दी</t>
+          <t>1722008026/WC/22012034530117 — Earthen Dam Bhangda ke khet ke pas Haldi</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>1268281.31</v>
+        <v>499999.53</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>487166.28</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44242</v>
-[...1 lines deleted...]
-      <c r="K564" s="3"/>
+        <v>44021</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>44196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034614451 — आरएमएस निर्माण सह रपट खेडा नाले पर हल्दी</t>
+          <t>1722008026/WC/22012034540466 — Nistar Tank Nirman Rinjyawala Nala Haldi</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>1475141.93</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>1507443.33</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44219</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>44024</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>44225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034614452 — आरएमएस निर्माण सह रपट तिखलाबयडा नाले पर हल्दी</t>
+          <t>1722008026/WC/22012034581644 — आर एम एस  निर्माण बबूल वाला नाला हल्दी</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>1452933.1</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>1004504</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44219</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>44200</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>44342</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034622906 — रिचार्ज पोण्ड निर्माण विरेन्द्र भावंिसह के खेत के पास हल्दी</t>
+          <t>1722008026/WC/22012034587538 — आर एम एस निर्माण रिन्जियावाला नाला हल्दी</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>339315.79</v>
+        <v>1315501.4</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>250230</v>
+        <v>1259442</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44278</v>
+        <v>44207</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>44530</v>
+        <v>45099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034622907 — CTRA  फॉर्म पोण्ड निर्माण दिपक देवसिंह के खेत के पास हल्दी</t>
+          <t>1722008026/WC/22012034587539 — आर एम एस निर्माण देवझिरी वाला  नाला हल्दी</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>0</v>
+        <v>1268281.31</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>43961</v>
+        <v>44242</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034622908 — रिचार्ज पोण्ड निर्माण भंगडा के खेत कें पास हल्दी</t>
+          <t>1722008026/WC/22012034614451 — आरएमएस निर्माण सह रपट खेडा नाले पर हल्दी</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>180557.53</v>
+        <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>148680</v>
+        <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44270</v>
-[...3 lines deleted...]
-      </c>
+        <v>44219</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034622909 — रिचार्ज पोण्ड निर्माण केैलाश के खेत के पास हल्दी</t>
+          <t>1722008026/WC/22012034614452 — आरएमएस निर्माण सह रपट तिखलाबयडा नाले पर हल्दी</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>177150.27</v>
+        <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>120650</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44275</v>
-[...3 lines deleted...]
-      </c>
+        <v>44219</v>
+      </c>
+      <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034622910 — रिचार्ज पोण्ड निर्माण फुलसिंह के खेत के पास हल्दी</t>
+          <t>1722008026/WC/22012034622906 — रिचार्ज पोण्ड निर्माण विरेन्द्र भावंिसह के खेत के पास हल्दी</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>162898.44</v>
+        <v>339315.79</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>157700</v>
+        <v>250230</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>44275</v>
+        <v>44278</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>44530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034622911 — नाला टेन्च खारपुरा सन्दीवाला नाला हल्दी</t>
+          <t>1722008026/WC/22012034622907 — CTRA  फॉर्म पोण्ड निर्माण दिपक देवसिंह के खेत के पास हल्दी</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>280623.06</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>204315</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>44278</v>
-[...3 lines deleted...]
-      </c>
+        <v>43961</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034651064 — CTRA रूफ हार्वेस्टींग आंगनवाडी भवन खेडापुरा हल्दी</t>
+          <t>1722008026/WC/22012034622908 — रिचार्ज पोण्ड निर्माण भंगडा के खेत कें पास हल्दी</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>39905.17</v>
+        <v>180557.53</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>0</v>
+        <v>148680</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>44349</v>
-[...1 lines deleted...]
-      <c r="K573" s="3"/>
+        <v>44270</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>44530</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034651066 — CTRA रूफ हार्वेस्टींग आंगनवाडी भवन तिखडाबयडा हल्दी</t>
+          <t>1722008026/WC/22012034622909 — रिचार्ज पोण्ड निर्माण केैलाश के खेत के पास हल्दी</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>39905.17</v>
+        <v>177150.27</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>0</v>
+        <v>120650</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>44349</v>
-[...1 lines deleted...]
-      <c r="K574" s="3"/>
+        <v>44275</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>44530</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034651073 — CTRA रूफ हार्वेस्टींग आंगनवाडी भवन गुठानपुरा हल्दी</t>
+          <t>1722008026/WC/22012034622910 — रिचार्ज पोण्ड निर्माण फुलसिंह के खेत के पास हल्दी</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>39868.39</v>
+        <v>162898.44</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>0</v>
+        <v>157700</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>44349</v>
-[...1 lines deleted...]
-      <c r="K575" s="3"/>
+        <v>44275</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>44530</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652545 — CTRA CCT सुलबयड़ी हल्दी</t>
+          <t>1722008026/WC/22012034622911 — नाला टेन्च खारपुरा सन्दीवाला नाला हल्दी</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>75090.82</v>
+        <v>280623.06</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>26800</v>
+        <v>204315</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>45631</v>
+        <v>44278</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>45888</v>
+        <v>44342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652552 — CTRA SCT तिखलीबयड़ी हल्दी भाग 1  हल्दी</t>
+          <t>1722008026/WC/22012034651064 — CTRA रूफ हार्वेस्टींग आंगनवाडी भवन खेडापुरा हल्दी</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>50060.55</v>
+        <v>39905.17</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>29260</v>
+        <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>44311</v>
-[...3 lines deleted...]
-      </c>
+        <v>44349</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652571 — CTRA SCT तिखलीबयड़ी हल्दी भाग 2   हल्दी</t>
+          <t>1722008026/WC/22012034651066 — CTRA रूफ हार्वेस्टींग आंगनवाडी भवन तिखडाबयडा हल्दी</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>50060.55</v>
+        <v>39905.17</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>44287</v>
+        <v>44349</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652614 — CTRA SCT तिखलीबयड़ी हल्दी भाग 3  हल्दी</t>
+          <t>1722008026/WC/22012034651073 — CTRA रूफ हार्वेस्टींग आंगनवाडी भवन गुठानपुरा हल्दी</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>35618.03</v>
+        <v>39868.39</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>44287</v>
+        <v>44349</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652615 — CTRA SCT तिखलीबयड़ी हल्दी भाग 4  हल्दी</t>
+          <t>1722008026/WC/22012034652545 — CTRA CCT सुलबयड़ी हल्दी</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>35618.03</v>
+        <v>75090.82</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>17480</v>
+        <v>26800</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>44322</v>
+        <v>45631</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>44530</v>
+        <v>45888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652616 — CTRA SCT तिखलीबयड़ी हल्दी भाग 5  हल्दी</t>
+          <t>1722008026/WC/22012034652552 — CTRA SCT तिखलीबयड़ी हल्दी भाग 1  हल्दी</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>35618.03</v>
+        <v>50060.55</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>0</v>
+        <v>29260</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K581" s="3"/>
+        <v>44311</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>44530</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652617 — CTRA SCT तिखलीबयड़ी हल्दी भाग 6  हल्दी</t>
+          <t>1722008026/WC/22012034652571 — CTRA SCT तिखलीबयड़ी हल्दी भाग 2   हल्दी</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>35618.03</v>
+        <v>50060.55</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652618 — CTRA SCT तिखलीबयड़ी हल्दी भाग 6  हल्दी</t>
+          <t>1722008026/WC/22012034652614 — CTRA SCT तिखलीबयड़ी हल्दी भाग 3  हल्दी</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>0</v>
+        <v>35618.03</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652619 — CTRA SCT तिखलीबयड़ी हल्दी भाग 6  हल्दी</t>
+          <t>1722008026/WC/22012034652615 — CTRA SCT तिखलीबयड़ी हल्दी भाग 4  हल्दी</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>0</v>
+        <v>35618.03</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>0</v>
+        <v>17480</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K584" s="3"/>
+        <v>44322</v>
+      </c>
+      <c r="K584" s="3" t="n">
+        <v>44530</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652620 — CTRA SCT तिखलीबयड़ी हल्दी भाग 6  हल्दी</t>
+          <t>1722008026/WC/22012034652616 — CTRA SCT तिखलीबयड़ी हल्दी भाग 5  हल्दी</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>0</v>
+        <v>35618.03</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652621 — CTRA SCT तिखलीबयड़ी हल्दी भाग 7  हल्दी</t>
+          <t>1722008026/WC/22012034652617 — CTRA SCT तिखलीबयड़ी हल्दी भाग 6  हल्दी</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>35618.03</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>37240</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>44312</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652623 — CTRA SCT तिखलीबयड़ी हल्दी भाग 8  हल्दी</t>
+          <t>1722008026/WC/22012034652618 — CTRA SCT तिखलीबयड़ी हल्दी भाग 6  हल्दी</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>35618.03</v>
+        <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>46550</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44312</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652626 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 1 हल्दी</t>
+          <t>1722008026/WC/22012034652619 — CTRA SCT तिखलीबयड़ी हल्दी भाग 6  हल्दी</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>17133.92</v>
+        <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>11970</v>
+        <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44312</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652635 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 2 हल्दी</t>
+          <t>1722008026/WC/22012034652620 — CTRA SCT तिखलीबयड़ी हल्दी भाग 6  हल्दी</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>17133.92</v>
+        <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>15960</v>
+        <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>44322</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652637 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 3 हल्दी</t>
+          <t>1722008026/WC/22012034652621 — CTRA SCT तिखलीबयड़ी हल्दी भाग 7  हल्दी</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>17133.92</v>
+        <v>35618.03</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>13110</v>
+        <v>37240</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44322</v>
+        <v>44312</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>44530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652639 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 4 हल्दी</t>
+          <t>1722008026/WC/22012034652623 — CTRA SCT तिखलीबयड़ी हल्दी भाग 8  हल्दी</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>17133.92</v>
+        <v>35618.03</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>15960</v>
+        <v>46550</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>44311</v>
+        <v>44312</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>44530</v>
+        <v>44350</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652641 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 5 हल्दी</t>
+          <t>1722008026/WC/22012034652626 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 1 हल्दी</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>17133.92</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>0</v>
+        <v>11970</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K592" s="3"/>
+        <v>44312</v>
+      </c>
+      <c r="K592" s="3" t="n">
+        <v>44530</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652643 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 6 हल्दी</t>
+          <t>1722008026/WC/22012034652635 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 2 हल्दी</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>17133.92</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>6650</v>
+        <v>15960</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>44312</v>
+        <v>44322</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>44530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652646 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 7 हल्दी</t>
+          <t>1722008026/WC/22012034652637 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 3 हल्दी</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>16785.87</v>
+        <v>17133.92</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>7980</v>
+        <v>13110</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>44311</v>
+        <v>44322</v>
       </c>
       <c r="K594" s="3" t="n">
         <v>44530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034652650 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 8 हल्दी</t>
+          <t>1722008026/WC/22012034652639 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 4 हल्दी</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>16868.65</v>
+        <v>17133.92</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>13300</v>
+        <v>15960</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>44311</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>44530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034676295 — CTRA गली प्लग भुकलीपुरा टावर के पास हल्दी</t>
+          <t>1722008026/WC/22012034652641 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 5 हल्दी</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>54074.08</v>
+        <v>17133.92</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034690750 — CTRA  परकोलेशन टेंक खेडापुरा हल्दी</t>
+          <t>1722008026/WC/22012034652643 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 6 हल्दी</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>503539.2</v>
+        <v>17133.92</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>259112.1</v>
+        <v>6650</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>44464</v>
+        <v>44312</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>46199</v>
+        <v>44530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034690757 — CTRA  परकोलेशन टेंक खेडापुरा नाला  हल्दी</t>
+          <t>1722008026/WC/22012034652646 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 7 हल्दी</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>509639.32</v>
+        <v>16785.87</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>0</v>
+        <v>7980</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>44349</v>
-[...1 lines deleted...]
-      <c r="K598" s="3"/>
+        <v>44311</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>44530</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034690762 — CTRA  परकोलेशन टेंक इंदरसिंह ढूढ़ला के खेत के पास  हल्दी</t>
+          <t>1722008026/WC/22012034652650 — CTRA गली प्लग  तिखलीबयड़ी 10 नग भाग 8 हल्दी</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>803911.91</v>
+        <v>16868.65</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>683388.7</v>
+        <v>13300</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44346</v>
+        <v>44311</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>44483</v>
+        <v>44530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034699784 — CTRA फार्म पोण्ड शूल बयड़ी पूर्व तरफ हल्दी</t>
+          <t>1722008026/WC/22012034676295 — CTRA गली प्लग भुकलीपुरा टावर के पास हल्दी</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>107675.16</v>
+        <v>54074.08</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>44349</v>
+        <v>44287</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034699785 — CTRA फार्म पोण्ड शूल बयड़ी पश्चिम तरफ हल्दी</t>
+          <t>1722008026/WC/22012034690750 — CTRA  परकोलेशन टेंक खेडापुरा हल्दी</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>110516.06</v>
+        <v>503539.2</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>0</v>
+        <v>259112.1</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>44349</v>
-[...1 lines deleted...]
-      <c r="K601" s="3"/>
+        <v>44464</v>
+      </c>
+      <c r="K601" s="3" t="n">
+        <v>46199</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034699786 — CTRA फार्म पोण्ड शूल बयड़ी पश्चिम तरफ हल्दी</t>
+          <t>1722008026/WC/22012034690757 — CTRA  परकोलेशन टेंक खेडापुरा नाला  हल्दी</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>0</v>
+        <v>509639.32</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>44349</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034699788 — CTRA गेबियन तिखला बयड़ा 1  हल्दी</t>
+          <t>1722008026/WC/22012034690762 — CTRA  परकोलेशन टेंक इंदरसिंह ढूढ़ला के खेत के पास  हल्दी</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>71177.08</v>
+        <v>803911.91</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>683388.7</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>44349</v>
-[...1 lines deleted...]
-      <c r="K603" s="3"/>
+        <v>44346</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>44483</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034699790 — CTRA गेबियन तिखला बयड़ा 2  हल्दी</t>
+          <t>1722008026/WC/22012034699784 — CTRA फार्म पोण्ड शूल बयड़ी पूर्व तरफ हल्दी</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>77805.61</v>
+        <v>107675.16</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>44349</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034700998 — CTRA गेबियन तिखला बयड़ा 3 हल्दी</t>
+          <t>1722008026/WC/22012034699785 — CTRA फार्म पोण्ड शूल बयड़ी पश्चिम तरफ हल्दी</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>71177.08</v>
+        <v>110516.06</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>44349</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034701002 — CTRA गेबियन तिखला बयड़ा 4 हल्दी</t>
+          <t>1722008026/WC/22012034699786 — CTRA फार्म पोण्ड शूल बयड़ी पश्चिम तरफ हल्दी</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>61955.87</v>
+        <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>44349</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034701005 — CTRA गेबियन तिखला बयड़ा 5 हल्दी</t>
+          <t>1722008026/WC/22012034699788 — CTRA गेबियन तिखला बयड़ा 1  हल्दी</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>66566.48</v>
+        <v>71177.08</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>44349</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034805739 — CTRA  Roof top Water Harvesting P.S. Tikhalabayada Haldi</t>
+          <t>1722008026/WC/22012034699790 — CTRA गेबियन तिखला बयड़ा 2  हल्दी</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>29899.8</v>
+        <v>77805.61</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44367</v>
+        <v>44349</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034805749 — CTRA  Roof top Water Harvesting MS patelpura Haldi</t>
+          <t>1722008026/WC/22012034700998 — CTRA गेबियन तिखला बयड़ा 3 हल्दी</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>31913.09</v>
+        <v>71177.08</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44478</v>
+        <v>44349</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034805751 — CTRA  Roof top Water Harvesting PS Rhikhlabayada Haldi</t>
+          <t>1722008026/WC/22012034701002 — CTRA गेबियन तिखला बयड़ा 4 हल्दी</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>0</v>
+        <v>61955.87</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>44367</v>
+        <v>44349</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034805756 — CTRA  Roof top Water Harvesting PS gothanpura Haldi</t>
+          <t>1722008026/WC/22012034701005 — CTRA गेबियन तिखला बयड़ा 5 हल्दी</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>31060.8</v>
+        <v>66566.48</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>5790</v>
+        <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44463</v>
-[...3 lines deleted...]
-      </c>
+        <v>44349</v>
+      </c>
+      <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821496 — CTRA  - रूफ वाटर हार्वेस्टिंग तिखला बयडा स्कूल हल्दी</t>
+          <t>1722008026/WC/22012034805739 — CTRA  Roof top Water Harvesting P.S. Tikhalabayada Haldi</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>0</v>
+        <v>29899.8</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44424</v>
+        <v>44367</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821502 — CTRA  - रूफ वाटर हार्वेस्टिंग तिखला बयडा स्कूल हल्दी भाग -2</t>
+          <t>1722008026/WC/22012034805749 — CTRA  Roof top Water Harvesting MS patelpura Haldi</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>54076.52</v>
+        <v>31913.09</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>32906.51</v>
+        <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>44478</v>
       </c>
-      <c r="K613" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821507 — CTRA  - रूफ वाटर हार्वेस्टिंग तिखला बयडा आंगनवाड़ी  हल्दी</t>
+          <t>1722008026/WC/22012034805751 — CTRA  Roof top Water Harvesting PS Rhikhlabayada Haldi</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>54076.52</v>
+        <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>37731.4</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>44459</v>
-[...3 lines deleted...]
-      </c>
+        <v>44367</v>
+      </c>
+      <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821515 — CTRA  - रूफ वाटर हार्वेस्टिंग खेड़ापुरा स्कूल हल्दी</t>
+          <t>1722008026/WC/22012034805756 — CTRA  Roof top Water Harvesting PS gothanpura Haldi</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>54076.52</v>
+        <v>31060.8</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>0</v>
+        <v>5790</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K615" s="3"/>
+        <v>44463</v>
+      </c>
+      <c r="K615" s="3" t="n">
+        <v>45794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821516 — CTRA  - रूफ वाटर हार्वेस्टिंग खेड़ापुरा आँगनवाड़ी हल्दी</t>
+          <t>1722008026/WC/22012034821496 — CTRA  - रूफ वाटर हार्वेस्टिंग तिखला बयडा स्कूल हल्दी</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>54076.52</v>
+        <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>39082.39</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>44459</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821517 — CTRA  - रूफ वाटर हार्वेस्टिंग भुकलीपुरा आँगनवाड़ी हल्दी</t>
+          <t>1722008026/WC/22012034821502 — CTRA  - रूफ वाटर हार्वेस्टिंग तिखला बयडा स्कूल हल्दी भाग -2</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>54076.52</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>41988.86</v>
+        <v>32906.51</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>44459</v>
+        <v>44478</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>45105</v>
+        <v>45539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821518 — CTRA  - रूफ वाटर हार्वेस्टिंग सोल्यापुरा आँगनवाड़ी हल्दी</t>
+          <t>1722008026/WC/22012034821507 — CTRA  - रूफ वाटर हार्वेस्टिंग तिखला बयडा आंगनवाड़ी  हल्दी</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>54076.52</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>27442.1</v>
+        <v>37731.4</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>44459</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>45099</v>
+        <v>45539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821519 — CTRA  - रूफ वाटर हार्वेस्टिंग कन्या छात्रवास हल्दी</t>
+          <t>1722008026/WC/22012034821515 — CTRA  - रूफ वाटर हार्वेस्टिंग खेड़ापुरा स्कूल हल्दी</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>54076.52</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>18403.62</v>
+        <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>44478</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821521 — CTRA  - रूफ वाटर हार्वेस्टिंग बलाक छात्रवास हल्दी</t>
+          <t>1722008026/WC/22012034821516 — CTRA  - रूफ वाटर हार्वेस्टिंग खेड़ापुरा आँगनवाड़ी हल्दी</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>54076.52</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>32327.39</v>
+        <v>39082.39</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>44463</v>
+        <v>44459</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>45482</v>
+        <v>45099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821525 — CTRA  - रूफ वाटर हार्वेस्टिंग गुठानपूरा आँगनवाड़ी हल्दी</t>
+          <t>1722008026/WC/22012034821517 — CTRA  - रूफ वाटर हार्वेस्टिंग भुकलीपुरा आँगनवाड़ी हल्दी</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>54076.52</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>37731.43</v>
+        <v>41988.86</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>44477</v>
+        <v>44459</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>45176</v>
+        <v>45105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821526 — CTRA  - रूफ वाटर हार्वेस्टिंग गुठानपूरा स्कूल हल्दी</t>
+          <t>1722008026/WC/22012034821518 — CTRA  - रूफ वाटर हार्वेस्टिंग सोल्यापुरा आँगनवाड़ी हल्दी</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>54076.52</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>53943.39</v>
+        <v>27442.1</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>44477</v>
+        <v>44459</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>45794</v>
+        <v>45099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821527 — CTRA  - रूफ वाटर हार्वेस्टिंग पटेलपूरा हाई स्कूल हल्दी</t>
+          <t>1722008026/WC/22012034821519 — CTRA  - रूफ वाटर हार्वेस्टिंग कन्या छात्रवास हल्दी</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>54076.52</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>0</v>
+        <v>18403.62</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>44478</v>
       </c>
-      <c r="K623" s="3"/>
+      <c r="K623" s="3" t="n">
+        <v>45176</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821528 — CTRA  - रूफ वाटर हार्वेस्टिंग पटेलपूरा आँगनवाड़ी  हल्दी</t>
+          <t>1722008026/WC/22012034821521 — CTRA  - रूफ वाटर हार्वेस्टिंग बलाक छात्रवास हल्दी</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>54076.52</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>11380</v>
+        <v>32327.39</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>44478</v>
+        <v>44463</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>45794</v>
+        <v>45482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821532 — CTRA  - रूफ वाटर हार्वेस्टिंग तिखला बयडा स्कूल हल्दी भाग -1</t>
+          <t>1722008026/WC/22012034821525 — CTRA  - रूफ वाटर हार्वेस्टिंग गुठानपूरा आँगनवाड़ी हल्दी</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>104220.78</v>
+        <v>54076.52</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>86566.14</v>
+        <v>37731.43</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>44478</v>
+        <v>44477</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>45794</v>
+        <v>45176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821604 — CTRA  - रूफ वाटर हार्वेस्टिंग पटेलपुरा हाईस्कूल हल्दी भाग -2</t>
+          <t>1722008026/WC/22012034821526 — CTRA  - रूफ वाटर हार्वेस्टिंग गुठानपूरा स्कूल हल्दी</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>54076.52</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>0</v>
+        <v>53943.39</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>44433</v>
-[...1 lines deleted...]
-      <c r="K626" s="3"/>
+        <v>44477</v>
+      </c>
+      <c r="K626" s="3" t="n">
+        <v>45794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034821606 — CTRA  - रूफ वाटर हार्वेस्टिंग हरिजन मोहल्ला आंगनवाड़ी हल्दी</t>
+          <t>1722008026/WC/22012034821527 — CTRA  - रूफ वाटर हार्वेस्टिंग पटेलपूरा हाई स्कूल हल्दी</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>54076.52</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>44477</v>
+        <v>44478</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034838185 — आरएमएस निर्माण सह रपट खेडापुरा नाले पर हल्दी</t>
+          <t>1722008026/WC/22012034821528 — CTRA  - रूफ वाटर हार्वेस्टिंग पटेलपूरा आँगनवाड़ी  हल्दी</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>0</v>
+        <v>54076.52</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>0</v>
+        <v>11380</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>44426</v>
-[...1 lines deleted...]
-      <c r="K628" s="3"/>
+        <v>44478</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>45794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034838189 — आरएमएस निर्माण सह रपट तिखलाबयडा नाले पर हल्दी</t>
+          <t>1722008026/WC/22012034821532 — CTRA  - रूफ वाटर हार्वेस्टिंग तिखला बयडा स्कूल हल्दी भाग -1</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>0</v>
+        <v>104220.78</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>86566.14</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44454</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>44478</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>45794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034855752 — CTRA talab nirmaan babul wala nala</t>
+          <t>1722008026/WC/22012034821604 — CTRA  - रूफ वाटर हार्वेस्टिंग पटेलपुरा हाईस्कूल हल्दी भाग -2</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>751783.01</v>
+        <v>54076.52</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>733875.56</v>
+        <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44433</v>
+      </c>
+      <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034855755 — CTRA talab nirmaan patthar wala nala</t>
+          <t>1722008026/WC/22012034821606 — CTRA  - रूफ वाटर हार्वेस्टिंग हरिजन मोहल्ला आंगनवाड़ी हल्दी</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>799796.8</v>
+        <v>54076.52</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>561316.6</v>
+        <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44477</v>
+      </c>
+      <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034855758 — CTRA talab nirmaan bori wala nala</t>
+          <t>1722008026/WC/22012034838185 — आरएमएस निर्माण सह रपट खेडापुरा नाले पर हल्दी</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>1462531.44</v>
+        <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>1125592.48</v>
+        <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44426</v>
+      </c>
+      <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034855759 — CTRA talab nirmaan behda wala nala</t>
+          <t>1722008026/WC/22012034838189 — आरएमएस निर्माण सह रपट तिखलाबयडा नाले पर हल्दी</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>1410529.22</v>
+        <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>1194100.09</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44534</v>
-[...3 lines deleted...]
-      </c>
+        <v>44454</v>
+      </c>
+      <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034855763 — CTRA talab nirmaan aadham wala nala</t>
+          <t>1722008026/WC/22012034855752 — CTRA talab nirmaan babul wala nala</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>892569.07</v>
+        <v>751783.01</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>877934.3</v>
+        <v>733875.56</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>44501</v>
+        <v>44534</v>
       </c>
       <c r="K634" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034914216 — kapil dhara kup</t>
+          <t>1722008026/WC/22012034855755 — CTRA talab nirmaan patthar wala nala</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>0</v>
+        <v>799796.8</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>0</v>
+        <v>561316.6</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K635" s="3"/>
+        <v>44534</v>
+      </c>
+      <c r="K635" s="3" t="n">
+        <v>46126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034914218 — kapil dhara kup</t>
+          <t>1722008026/WC/22012034855758 — CTRA talab nirmaan bori wala nala</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>0</v>
+        <v>1462531.44</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>0</v>
+        <v>1125592.48</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K636" s="3"/>
+        <v>44534</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>46126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034914220 — kapil dhara kup</t>
+          <t>1722008026/WC/22012034855759 — CTRA talab nirmaan behda wala nala</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>0</v>
+        <v>1410529.22</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>0</v>
+        <v>1194100.09</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K637" s="3"/>
+        <v>44534</v>
+      </c>
+      <c r="K637" s="3" t="n">
+        <v>46126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034914221 — nsp parkolation tank</t>
+          <t>1722008026/WC/22012034855763 — CTRA talab nirmaan aadham wala nala</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>0</v>
+        <v>892569.07</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>0</v>
+        <v>877934.3</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>44587</v>
-[...1 lines deleted...]
-      <c r="K638" s="3"/>
+        <v>44501</v>
+      </c>
+      <c r="K638" s="3" t="n">
+        <v>46126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034914223 — nsp parkolation tank</t>
+          <t>1722008026/WC/22012034914216 — kapil dhara kup</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034914224 — nsp nala trench</t>
+          <t>1722008026/WC/22012034914218 — kapil dhara kup</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034914230 — nsp nala trench</t>
+          <t>1722008026/WC/22012034914220 — kapil dhara kup</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034990578 — कुटूर टेªन्च निर्माण सुली बयडी  हल्दी</t>
+          <t>1722008026/WC/22012034914221 — nsp parkolation tank</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>319351.44</v>
+        <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>44773</v>
+        <v>44587</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034990579 — गली प्लाग निर्माण क्रमांक 1 हल्दी</t>
+          <t>1722008026/WC/22012034914223 — nsp parkolation tank</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>129560.26</v>
+        <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>44773</v>
+        <v>44587</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034990580 — गली प्लाग निर्माण क्रमांक 2 हल्दी</t>
+          <t>1722008026/WC/22012034914224 — nsp nala trench</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>44773</v>
+        <v>44587</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034990581 — गली प्लाग निर्माण क्रमांक 3 हल्दी</t>
+          <t>1722008026/WC/22012034914230 — nsp nala trench</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>129560.26</v>
+        <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44773</v>
+        <v>44587</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012034990582 — गली प्लाग निर्माण क्रमांक 4 हल्दी</t>
+          <t>1722008026/WC/22012034990578 — कुटूर टेªन्च निर्माण सुली बयडी  हल्दी</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>129560.26</v>
+        <v>319351.44</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>44773</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012035101138 — Perkolation tankBabul wala nala  Haldi</t>
+          <t>1722008026/WC/22012034990579 — गली प्लाग निर्माण क्रमांक 1 हल्दी</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>637921.9</v>
+        <v>129560.26</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>45020</v>
+        <v>44773</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012035101141 — Perkolation tank white stone wala nala  haldi</t>
+          <t>1722008026/WC/22012034990580 — गली प्लाग निर्माण क्रमांक 2 हल्दी</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>641117.85</v>
+        <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>45020</v>
+        <v>44773</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012035101142 — Nala Trench Nahar se jhetiya ke khet tak Haldi</t>
+          <t>1722008026/WC/22012034990581 — गली प्लाग निर्माण क्रमांक 3 हल्दी</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>458761.16</v>
+        <v>129560.26</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>45020</v>
+        <v>44773</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012035163295 — अर्थन डेम निर्माण</t>
+          <t>1722008026/WC/22012034990582 — गली प्लाग निर्माण क्रमांक 4 हल्दी</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>0</v>
+        <v>129560.26</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>45383</v>
+        <v>44773</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/221 — फार्म फोण्‍ड सूरपाल ढुढला</t>
+          <t>1722008026/WC/22012035101138 — Perkolation tankBabul wala nala  Haldi</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>0</v>
+        <v>637921.9</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>38896</v>
-[...3 lines deleted...]
-      </c>
+        <v>45020</v>
+      </c>
+      <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/28 — फार्म पौण्‍ड हल्‍दी</t>
+          <t>1722008026/WC/22012035101141 — Perkolation tank white stone wala nala  haldi</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>0</v>
+        <v>641117.85</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>38870</v>
+        <v>45020</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/4651 — परकोलेशन तालाब पहाडसिहं खेत के पास हल्‍दी</t>
+          <t>1722008026/WC/22012035101142 — Nala Trench Nahar se jhetiya ke khet tak Haldi</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>498000</v>
+        <v>458761.16</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>411434.88</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>40292</v>
-[...3 lines deleted...]
-      </c>
+        <v>45020</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/4653 — परकोलेशन तालाब ईडला खेत पास खाडापुरा हल्‍दी</t>
+          <t>1722008026/WC/22012035163295 — अर्थन डेम निर्माण</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>413000</v>
+        <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>139444</v>
+        <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>40285</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/4684 — परकोलेशन तालाब हिरू के खेत पास हल्‍दी</t>
+          <t>1722008026/WC/221 — फार्म फोण्‍ड सूरपाल ढुढला</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>483000</v>
+        <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>11340</v>
+        <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>40313</v>
+        <v>38896</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>40492</v>
+        <v>38901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/4703 — परकोलेशन तालाब निर्माण हिरू खेत के पास हल्‍दी</t>
+          <t>1722008026/WC/28 — फार्म पौण्‍ड हल्‍दी</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>483000</v>
+        <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>245720</v>
+        <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>40313</v>
-[...3 lines deleted...]
-      </c>
+        <v>38870</v>
+      </c>
+      <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/9993627599 — परकोलेशन तालाब भुखलीपुरा हल्‍दी</t>
+          <t>1722008026/WC/4651 — परकोलेशन तालाब पहाडसिहं खेत के पास हल्‍दी</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>0</v>
+        <v>411434.88</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>41283</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>40292</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>41108</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/9993629203 — परकोलेशन तालाब शंकर के खेत पास जुनलापुरा हल्‍दी</t>
+          <t>1722008026/WC/4653 — परकोलेशन तालाब ईडला खेत पास खाडापुरा हल्‍दी</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>0</v>
+        <v>413000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>0</v>
+        <v>139444</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>41283</v>
-[...1 lines deleted...]
-      <c r="K658" s="3"/>
+        <v>40285</v>
+      </c>
+      <c r="K658" s="3" t="n">
+        <v>42207</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/9993660186 — डग आउट पोण्‍ड किशन समरत के खेत पास हल्‍दी</t>
+          <t>1722008026/WC/4684 — परकोलेशन तालाब हिरू के खेत पास हल्‍दी</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>0</v>
+        <v>483000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>0</v>
+        <v>11340</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>42333</v>
-[...1 lines deleted...]
-      <c r="K659" s="3"/>
+        <v>40313</v>
+      </c>
+      <c r="K659" s="3" t="n">
+        <v>40492</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/9993660187 — डग आउट पोण्‍ड किशन समरत के खेत पास हल्‍दी</t>
+          <t>1722008026/WC/4703 — परकोलेशन तालाब निर्माण हिरू खेत के पास हल्‍दी</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>100000</v>
+        <v>483000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>51486.42</v>
+        <v>245720</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>42353</v>
+        <v>40313</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>42641</v>
+        <v>41120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/9993660188 — डग आउट पोण्‍ड फुलसिह जामसिह के खेत पास हल्‍दी</t>
+          <t>1722008026/WC/9993627599 — परकोलेशन तालाब भुखलीपुरा हल्‍दी</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>42279</v>
+        <v>41283</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/9993660189 — डग आउट पोण्‍ड भावसिह के खेत पास हल्‍दी</t>
+          <t>1722008026/WC/9993629203 — परकोलेशन तालाब शंकर के खेत पास जुनलापुरा हल्‍दी</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>82660.8</v>
+        <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>42354</v>
-[...3 lines deleted...]
-      </c>
+        <v>41283</v>
+      </c>
+      <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/9993660190 — डग आउट पोण्‍ड इन्‍दरसिह गुलाबसिह के खेत पास हल्‍दी</t>
+          <t>1722008026/WC/9993660186 — डग आउट पोण्‍ड किशन समरत के खेत पास हल्‍दी</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>126552.9</v>
+        <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>42340</v>
-[...3 lines deleted...]
-      </c>
+        <v>42333</v>
+      </c>
+      <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/9993660191 — डग आउट पोण्‍ड चम्‍पाबाई देवीसिह के खेत पास क्रमांक 01 हल्‍दी</t>
+          <t>1722008026/WC/9993660187 — डग आउट पोण्‍ड किशन समरत के खेत पास हल्‍दी</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>75684</v>
+        <v>51486.42</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>42403</v>
+        <v>42353</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>42633</v>
+        <v>42641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/9993660192 — डग आउट पोण्‍ड चम्‍पाबाई देवीसिह के खेत पास क्रमांक 02 हल्‍दी</t>
+          <t>1722008026/WC/9993660188 — डग आउट पोण्‍ड फुलसिह जामसिह के खेत पास हल्‍दी</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>100000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>76008</v>
+        <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>42340</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WH/19958254 — जीर्णोद्रार कार्य स्‍टापडेम हाबु थानसिंह के खेत पास हल्‍दी</t>
+          <t>1722008026/WC/9993660189 — डग आउट पोण्‍ड भावसिह के खेत पास हल्‍दी</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>71000</v>
+        <v>100000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>0</v>
+        <v>82660.8</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>42592</v>
-[...1 lines deleted...]
-      <c r="K666" s="3"/>
+        <v>42354</v>
+      </c>
+      <c r="K666" s="3" t="n">
+        <v>42633</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1722008027/IF/22012034351218 — व्रक्षारोपण सावन के खेत से आंनद के खेत तक नहर किनारे हल्‍दी</t>
+          <t>1722008026/WC/9993660190 — डग आउट पोण्‍ड इन्‍दरसिह गुलाबसिह के खेत पास हल्‍दी</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>300000</v>
+        <v>100000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>67340</v>
+        <v>126552.9</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>42907</v>
+        <v>42340</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>43718</v>
+        <v>42641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1722008028/IF/22012034386380 — कपिल धारा कुप केरूसिंह रतनसिंह हल्‍दी</t>
+          <t>1722008026/WC/9993660191 — डग आउट पोण्‍ड चम्‍पाबाई देवीसिह के खेत पास क्रमांक 01 हल्‍दी</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>0</v>
+        <v>75684</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44251</v>
-[...1 lines deleted...]
-      <c r="K668" s="3"/>
+        <v>42403</v>
+      </c>
+      <c r="K668" s="3" t="n">
+        <v>42633</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1722008034/IF/22012034385759 — कपिल धारा कुप विरेन्‍द्र विक्रम हल्‍दी</t>
+          <t>1722008026/WC/9993660192 — डग आउट पोण्‍ड चम्‍पाबाई देवीसिह के खेत पास क्रमांक 02 हल्‍दी</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>0</v>
+        <v>76008</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>43291</v>
-[...1 lines deleted...]
-      <c r="K669" s="3"/>
+        <v>42340</v>
+      </c>
+      <c r="K669" s="3" t="n">
+        <v>42641</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1722008037/WC/22012034928423 — पुष्कर स्टाप डेम  जीर्णोद्धार कार्य  हल्दी</t>
+          <t>1722008026/WH/19958254 — जीर्णोद्रार कार्य स्‍टापडेम हाबु थानसिंह के खेत पास हल्‍दी</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>49720.8</v>
+        <v>71000</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44409</v>
+        <v>42592</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1722008/IF/22012035006135 — horticulture dept.naharsingh s/o latu gram haldi</t>
+          <t>1722008027/IF/22012034351218 — व्रक्षारोपण सावन के खेत से आंनद के खेत तक नहर किनारे हल्‍दी</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>213200</v>
+        <v>300000</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>0</v>
+        <v>67340</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K671" s="3"/>
+        <v>42907</v>
+      </c>
+      <c r="K671" s="3" t="n">
+        <v>43718</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1722008/IF/22012035312202 — horticlture plantation rukhdiya naharsingh haldi</t>
+          <t>1722008028/IF/22012034386380 — कपिल धारा कुप केरूसिंह रतनसिंह हल्‍दी</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>423608</v>
+        <v>200000</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>129586.88</v>
+        <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>45748</v>
+        <v>44251</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1722008/WC/22012034423148 — NISATAR TALAB SOLBAYADI NALA HALDI</t>
+          <t>1722008034/IF/22012034385759 — कपिल धारा कुप विरेन्‍द्र विक्रम हल्‍दी</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>2444000</v>
+        <v>200000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>2422646.45</v>
+        <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>43378</v>
+        <v>43291</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1722008/WC/22012034423150 — NISATAR TALAB DEVJHIRI NALA HALDI</t>
+          <t>1722008037/WC/22012034928423 — पुष्कर स्टाप डेम  जीर्णोद्धार कार्य  हल्दी</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>2468000</v>
+        <v>49720.8</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>2336988.19</v>
+        <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>43378</v>
-[...3 lines deleted...]
-      </c>
+        <v>44409</v>
+      </c>
+      <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1722008/WC/22012034617252 — RMS NIRMAN  KARYA KHEDAPURA ME BAYDI WALLA NAALA HALDI</t>
+          <t>1722008/IF/22012035006135 — horticulture dept.naharsingh s/o latu gram haldi</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>2484000</v>
+        <v>213200</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>2311327.85</v>
+        <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>44580</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1722008/WC/22012034659172 — RMS NIRMAN  KARYA BUKLIPURA ME BABUL WALA NALLA Haldi</t>
+          <t>1722008/IF/22012035312202 — horticlture plantation rukhdiya naharsingh haldi</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>2432000</v>
+        <v>423608</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>1972800.05</v>
+        <v>129586.88</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>44573</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1722008/WH/301 — जोबट परियाोजना की वितरण्‍ा नहर एल2 की आरडी 0 मी तक की गाद निकलना हल्‍दी</t>
+          <t>1722008/WC/22012034423148 — NISATAR TALAB SOLBAYADI NALA HALDI</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>93000</v>
+        <v>2444000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>87633</v>
+        <v>2422646.45</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>39833</v>
-[...3 lines deleted...]
-      </c>
+        <v>43378</v>
+      </c>
+      <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1722/WC/22012034564516 — RFR Stapdam Cum Puliya Nirman Dawarpura Marg</t>
+          <t>1722008/WC/22012034423150 — NISATAR TALAB DEVJHIRI NALA HALDI</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>4957000</v>
+        <v>2468000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>4970956.34</v>
+        <v>2336988.19</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>44043</v>
+        <v>43378</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>44206</v>
+        <v>44368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>DHAR / KUKSHI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C679" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D679" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E679" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F679" s="1" t="inlineStr">
+        <is>
+          <t>1722008/WC/22012034617252 — RMS NIRMAN  KARYA KHEDAPURA ME BAYDI WALLA NAALA HALDI</t>
+        </is>
+      </c>
+      <c r="G679" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H679" s="2" t="n">
+        <v>2484000</v>
+      </c>
+      <c r="I679" s="2" t="n">
+        <v>2311327.85</v>
+      </c>
+      <c r="J679" s="3" t="n">
+        <v>44580</v>
+      </c>
+      <c r="K679" s="3" t="n">
+        <v>45539</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / KUKSHI</t>
+        </is>
+      </c>
+      <c r="B680" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C680" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D680" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E680" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F680" s="1" t="inlineStr">
+        <is>
+          <t>1722008/WC/22012034659172 — RMS NIRMAN  KARYA BUKLIPURA ME BABUL WALA NALLA Haldi</t>
+        </is>
+      </c>
+      <c r="G680" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H680" s="2" t="n">
+        <v>2432000</v>
+      </c>
+      <c r="I680" s="2" t="n">
+        <v>1972800.05</v>
+      </c>
+      <c r="J680" s="3" t="n">
+        <v>44573</v>
+      </c>
+      <c r="K680" s="3" t="n">
+        <v>44995</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
+      <c r="A681" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / KUKSHI</t>
+        </is>
+      </c>
+      <c r="B681" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C681" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D681" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E681" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F681" s="1" t="inlineStr">
+        <is>
+          <t>1722008/WH/301 — जोबट परियाोजना की वितरण्‍ा नहर एल2 की आरडी 0 मी तक की गाद निकलना हल्‍दी</t>
+        </is>
+      </c>
+      <c r="G681" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H681" s="2" t="n">
+        <v>93000</v>
+      </c>
+      <c r="I681" s="2" t="n">
+        <v>87633</v>
+      </c>
+      <c r="J681" s="3" t="n">
+        <v>39833</v>
+      </c>
+      <c r="K681" s="3" t="n">
+        <v>39994</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
+      <c r="A682" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / KUKSHI</t>
+        </is>
+      </c>
+      <c r="B682" s="1" t="inlineStr">
+        <is>
           <t>2020-2021</t>
         </is>
       </c>
-      <c r="C679" s="1" t="inlineStr">
+      <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D679" s="1" t="inlineStr">
+      <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
-      <c r="E679" s="1" t="inlineStr">
+      <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
-      <c r="F679" s="1" t="inlineStr">
+      <c r="F682" s="1" t="inlineStr">
+        <is>
+          <t>1722/WC/22012034564516 — RFR Stapdam Cum Puliya Nirman Dawarpura Marg</t>
+        </is>
+      </c>
+      <c r="G682" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H682" s="2" t="n">
+        <v>4957000</v>
+      </c>
+      <c r="I682" s="2" t="n">
+        <v>4970956.34</v>
+      </c>
+      <c r="J682" s="3" t="n">
+        <v>44043</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>44206</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
+      <c r="A683" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / KUKSHI</t>
+        </is>
+      </c>
+      <c r="B683" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C683" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D683" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E683" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F683" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012034576607 — RFR Puliya Sah RMS Nirman Kaya Main Marg se Junlapura Marg Par</t>
         </is>
       </c>
-      <c r="G679" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H679" s="2" t="n">
+      <c r="G683" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H683" s="2" t="n">
         <v>4800000</v>
       </c>
-      <c r="I679" s="2" t="n">
+      <c r="I683" s="2" t="n">
         <v>4893618.51</v>
       </c>
-      <c r="J679" s="3" t="n">
+      <c r="J683" s="3" t="n">
         <v>44065</v>
       </c>
-      <c r="K679" s="3" t="n">
+      <c r="K683" s="3" t="n">
         <v>44226</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>