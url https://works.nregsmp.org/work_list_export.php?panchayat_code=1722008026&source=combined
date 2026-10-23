--- v1 (2026-10-23)
+++ v2 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K683"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-23 17:04:05</t>
+          <t>Exported on: 2026-10-23 23:15:20</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">