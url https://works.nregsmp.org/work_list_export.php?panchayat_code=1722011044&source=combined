--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K444"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 12:52:56</t>
+          <t>Exported on: 2026-10-26 06:16:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,51 +320,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1722011044/AV/22012034565032 — BAUNDARY WALL MIDDLE SCHOOL PALASI</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>324481.51</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>141855</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44301</v>
@@ -510,51 +510,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1722011044/DP/22012034613433 — Plantation Work Middel School Palasi Koshawada</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45316</v>
@@ -3606,51 +3606,51 @@
       <c r="J80" s="3" t="n">
         <v>43280</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>44143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/22012035398141 — JGAS KHET TALAB RADHESHYAM MADIYA KOSWADA</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>2349.03</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45780</v>
@@ -3751,98 +3751,98 @@
       <c r="J83" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K83" s="3" t="n">
         <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/22012035480330 — JGSA R RICHARG PIT RAMESH GOPAL KOSWADA</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/22012035480354 — JGSA RICHARG PIT RADHESHYAM LALSINGH KOSWADA</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45782</v>
@@ -4188,51 +4188,51 @@
       <c r="J92" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/22012035483308 — JGSA KHET TALAB PALCHAND HARESINGH KOSWADA</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45783</v>
@@ -13917,73 +13917,73 @@
       <c r="J291" s="3" t="n">
         <v>42803</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>43377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/IAY/5625670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128760742</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>18816</v>
+        <v>23016</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -14062,169 +14062,171 @@
       <c r="J294" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>46097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/IAY/5665305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127683188</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>23670</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/IAY/5665900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127659117</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>15435</v>
+        <v>25335</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46077</v>
       </c>
-      <c r="K296" s="3"/>
+      <c r="K296" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/IAY/5666000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126330982</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>20370</v>
+        <v>22770</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
@@ -14256,51 +14258,51 @@
       <c r="J298" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>46097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/IAY/5760474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126969769</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46051</v>
@@ -19886,51 +19888,51 @@
       <c r="J416" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>44389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1722011044/WC/22012034634308 — CTRA FARMPOND PUNIYA KE KHET KE PASS PALASI</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>110516.06</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45820</v>
@@ -20125,98 +20127,98 @@
       <c r="J421" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>44455</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1722011044/WC/22012034638504 — CTRA GABION PUNIYA KE KHET KE PASS NALE ME PALASI</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>41183.29</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>3474</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1722011044/WC/22012034638508 — CTRA GABION JAGDISH KE KHET KE PASS NALE ME PALASI</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>39051.23</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>44301</v>
@@ -20456,98 +20458,98 @@
       <c r="J428" s="3" t="n">
         <v>45517</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>46097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1722011044/WC/22012035308591 — Bhusankalan ponnd Juwar singh kai khit kai pass gp koswada plashi mai</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1722011044/WC/22012035308595 — Bhusankalan ponnd samsaan ghat kai  pass gp koswada plashi mai</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45794</v>