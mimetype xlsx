--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 11:43:26</t>
+          <t>Exported on: 2026-10-26 23:56:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,286 +273,286 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1722011044/AV/22012034565032 — BAUNDARY WALL MIDDLE SCHOOL PALASI</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>324481.51</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1722011044/DP/22012034613433 — Plantation Work Middel School Palasi Koshawada</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/22012035398141 — JGAS KHET TALAB RADHESHYAM MADIYA KOSWADA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/22012035480330 — JGSA R RICHARG PIT RAMESH GOPAL KOSWADA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/22012035480354 — JGSA RICHARG PIT RADHESHYAM LALSINGH KOSWADA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/22012035483308 — JGSA KHET TALAB PALCHAND HARESINGH KOSWADA</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45783</v>
@@ -1025,243 +1025,245 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/IAY/5625670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128760742</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/IAY/5665305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127683188</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K29" s="3" t="n">
         <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/IAY/5665900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127659117</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>6300</v>
+        <v>16200</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46077</v>
       </c>
-      <c r="K30" s="3"/>
+      <c r="K30" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/IAY/5666000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126330982</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>2100</v>
+        <v>4500</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1722011044/IF/IAY/5760474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126969769</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46051</v>
@@ -1360,239 +1362,239 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1722011044/WC/22012034634308 — CTRA FARMPOND PUNIYA KE KHET KE PASS PALASI</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>110516.06</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45820</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1722011044/WC/22012034638504 — CTRA GABION PUNIYA KE KHET KE PASS NALE ME PALASI</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>41183.29</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1722011044/WC/22012034638508 — CTRA GABION JAGDISH KE KHET KE PASS NALE ME PALASI</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>39051.23</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1722011044/WC/22012035308591 — Bhusankalan ponnd Juwar singh kai khit kai pass gp koswada plashi mai</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1722011044/WC/22012035308595 — Bhusankalan ponnd samsaan ghat kai  pass gp koswada plashi mai</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45794</v>