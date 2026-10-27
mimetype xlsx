--- v1 (2026-10-26)
+++ v2 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K39"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-26 23:56:24</t>
+          <t>Exported on: 2026-10-27 04:19:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">