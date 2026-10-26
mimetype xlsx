--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K278"/>
+  <dimension ref="A1:K280"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 15:20:04</t>
+          <t>Exported on: 2026-10-26 08:36:30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -420,73 +420,73 @@
       <c r="J14" s="3" t="n">
         <v>43269</v>
       </c>
       <c r="K14" s="3" t="n">
         <v>44531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1722011045/DP/22012034580489 — वृक्षारोपन कार्य माध्यमिक शाला के पास डोंगरगाँव</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>293577.71</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>94800</v>
+        <v>100800</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45139</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
@@ -563,145 +563,145 @@
         <v>728275.11</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45486</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1722011045/DP/22012034628495 — ब्लॉक प्लान्टेशन कार्य पिपलटोका ग्राम पंचायत डोंगरगांव</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>839485.61</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>325265.03</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45602</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1722011045/DP/22012034628688 — Block plantation devziri k pas gram pipaltoka</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1722011045/DP/22012034628689 — वृक्षारोपण कार्य शांतिधाम के पास ग्राम पिपलटोका</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45521</v>
@@ -2099,51 +2099,51 @@
       <c r="J49" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K49" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/22012035468038 — JGSA khettalab Tulsiram hiralal dongarganv</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45762</v>
@@ -2293,51 +2293,51 @@
       <c r="J53" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/22012035484552 — JGSA Dugwell Recharge linkan vadav dongarganv</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45787</v>
@@ -3659,51 +3659,51 @@
       <c r="J81" s="3" t="n">
         <v>44305</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>44503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/4036755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105977657</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>8976</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>44714</v>
@@ -3804,51 +3804,51 @@
       <c r="J84" s="3" t="n">
         <v>44781</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>45177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/4038259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105727896</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>5712</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>44719</v>
@@ -4292,79 +4292,79 @@
       <c r="J94" s="3" t="n">
         <v>44759</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>45177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/4241629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105728127</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I95" s="2" t="n">
-        <v>17700</v>
+        <v>19800</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>44759</v>
       </c>
       <c r="K95" s="3" t="n">
-        <v>46252</v>
+        <v>46307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
@@ -5076,51 +5076,51 @@
       <c r="J110" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/4657666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147920350</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45551</v>
@@ -5221,79 +5221,79 @@
       <c r="J113" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K113" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/4719937 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132652526</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I114" s="2" t="n">
-        <v>17514</v>
+        <v>21714</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K114" s="3" t="n">
-        <v>46271</v>
+        <v>46307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
@@ -5564,79 +5564,79 @@
       <c r="J120" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5246832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105916033</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
-        <v>18270</v>
+        <v>23070</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K121" s="3" t="n">
-        <v>46267</v>
+        <v>46281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
@@ -5662,222 +5662,222 @@
       <c r="J122" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5251872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105060719</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
-        <v>22662</v>
+        <v>24762</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5252497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105064386</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I124" s="2" t="n">
-        <v>15762</v>
+        <v>22362</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5253256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105921124</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I125" s="2" t="n">
-        <v>21402</v>
+        <v>23202</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K125" s="3" t="n">
-        <v>46231</v>
+        <v>46281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5255224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105915376</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I126" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K126" s="3" t="n">
-        <v>46238</v>
+        <v>46281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
@@ -5952,120 +5952,120 @@
       <c r="J128" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K128" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5270391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105982930</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>20472</v>
+        <v>24972</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5276098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105987706</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>18384</v>
+        <v>25284</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6193,73 +6193,73 @@
       <c r="J133" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5293332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105480003</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
-        <v>16716</v>
+        <v>23916</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6289,79 +6289,79 @@
       <c r="J135" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5296890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105914981</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>19260</v>
+        <v>23460</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K136" s="3" t="n">
-        <v>46267</v>
+        <v>46281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
@@ -6534,73 +6534,73 @@
       <c r="J140" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5312206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105916197</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>19314</v>
+        <v>23814</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6679,78 +6679,80 @@
       <c r="J143" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5318670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106010515</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>21255</v>
+        <v>23355</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45891</v>
       </c>
-      <c r="K144" s="3"/>
+      <c r="K144" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6775,73 +6777,73 @@
       <c r="J145" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K145" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5319714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106010288</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>20835</v>
+        <v>25035</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7214,51 +7216,51 @@
       <c r="J154" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>45992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5339911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105189493</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45796</v>
@@ -7312,79 +7314,79 @@
       <c r="J156" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5357270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132491797</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>19836</v>
+        <v>23436</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K157" s="3" t="n">
-        <v>46267</v>
+        <v>46307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
@@ -7557,169 +7559,169 @@
       <c r="J161" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>45992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5383040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105977591</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>19170</v>
+        <v>23370</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K162" s="3" t="n">
-        <v>46267</v>
+        <v>46307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5418486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105060893</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>17748</v>
+        <v>24348</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5532635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105481558</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>17079</v>
+        <v>25179</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7749,78 +7751,80 @@
       <c r="J165" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5696523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105061096</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>6627</v>
+        <v>21627</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45870</v>
       </c>
-      <c r="K166" s="3"/>
+      <c r="K166" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7894,120 +7898,120 @@
       <c r="J168" s="3" t="n">
         <v>46010</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5867689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105978469</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1722011045/IF/IAY/5887089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118315909</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45711</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -8027,5220 +8031,5314 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>15911</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>42801</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>43034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1722011045/IF/IAY/68721 — Construction of IAY House -IAY REG. NO. MP-22-011-045-002/51</t>
+          <t>1722011045/IF/IAY/6343251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105479060</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>14195</v>
+        <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>42538</v>
-[...3 lines deleted...]
-      </c>
+        <v>46164</v>
+      </c>
+      <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1722011045/IF/IAY/734184 — Construction of IAY House -IAY REG. NO. MP2083329</t>
+          <t>1722011045/IF/IAY/6392275 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103715169</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>14964</v>
+        <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>45773</v>
+      </c>
+      <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1722011045/IF/IAY/752366 — Construction of IAY House -IAY REG. NO. MP2624725</t>
+          <t>1722011045/IF/IAY/68721 — Construction of IAY House -IAY REG. NO. MP-22-011-045-002/51</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>15030</v>
+        <v>14310</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>14964</v>
+        <v>14195</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>42870</v>
+        <v>42538</v>
       </c>
       <c r="K174" s="3" t="n">
-        <v>43073</v>
+        <v>43034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1722011045/IF/IAY/753747 — Construction of IAY House -IAY REG. NO. MP2680249</t>
+          <t>1722011045/IF/IAY/734184 — Construction of IAY House -IAY REG. NO. MP2083329</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>14964</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K175" s="3" t="n">
-        <v>43082</v>
+        <v>43056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/22012034294419 — Gramin kridgan Ma.vi. Dongergaon</t>
+          <t>1722011045/IF/IAY/752366 — Construction of IAY House -IAY REG. NO. MP2624725</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>40251</v>
+        <v>15030</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>0</v>
+        <v>14964</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K176" s="3"/>
+        <v>42870</v>
+      </c>
+      <c r="K176" s="3" t="n">
+        <v>43073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/22012034294421 — gramin kridagan ma vi dongergaon</t>
+          <t>1722011045/IF/IAY/753747 — Construction of IAY House -IAY REG. NO. MP2680249</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>40251</v>
+        <v>15030</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>13861</v>
+        <v>14964</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>42709</v>
+        <v>42870</v>
       </c>
       <c r="K177" s="3" t="n">
-        <v>42767</v>
+        <v>43082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/22012034546533 — बोल्‍डर वाल निर्माण कार्य  शांतिधाम के पास पिपलटाेका</t>
+          <t>1722011045/LD/22012034294419 — Gramin kridgan Ma.vi. Dongergaon</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>67508.59</v>
+        <v>40251</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>45162</v>
+        <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>44326</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/22012034556214 — Bolder wall nirman kary sarvjnik kup ke pas pipaltoka</t>
+          <t>1722011045/LD/22012034294421 — gramin kridagan ma vi dongergaon</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>151064.31</v>
+        <v>40251</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>64269</v>
+        <v>13861</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>44382</v>
+        <v>42709</v>
       </c>
       <c r="K179" s="3" t="n">
-        <v>44481</v>
+        <v>42767</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/22012034583292 — Boldar wall nirman kary madhyamik school ke pas gram Dongargaon</t>
+          <t>1722011045/LD/22012034546533 — बोल्‍डर वाल निर्माण कार्य  शांतिधाम के पास पिपलटाेका</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>482346.61</v>
+        <v>67508.59</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>431063.42</v>
+        <v>45162</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>44888</v>
+        <v>44326</v>
       </c>
       <c r="K180" s="3" t="n">
-        <v>45352</v>
+        <v>44528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/22012034586730 — Boldar Wall Vistarikaran Nirman Kary Prathmik School ke pas, Dongargaon</t>
+          <t>1722011045/LD/22012034556214 — Bolder wall nirman kary sarvjnik kup ke pas pipaltoka</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>250206.76</v>
+        <v>151064.31</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>92582</v>
+        <v>64269</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>44985</v>
+        <v>44382</v>
       </c>
       <c r="K181" s="3" t="n">
-        <v>46167</v>
+        <v>44481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Repair &amp; Maint of Stone graded Bund for Community / Repair and Maintenance of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/22012034595049 — Bolkar wall nirman kary prathmik school k pas gram Pipaltoka</t>
+          <t>1722011045/LD/22012034583292 — Boldar wall nirman kary madhyamik school ke pas gram Dongargaon</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>108842.83</v>
+        <v>482346.61</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>33056.86</v>
+        <v>431063.42</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>45367</v>
+        <v>44888</v>
       </c>
       <c r="K182" s="3" t="n">
-        <v>46176</v>
+        <v>45352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/22012034600827 — कच्ची नाली खुदाई कार्य सुरेश मंगा  के खेत के पास पिपलटोका</t>
+          <t>1722011045/LD/22012034586730 — Boldar Wall Vistarikaran Nirman Kary Prathmik School ke pas, Dongargaon</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>0</v>
+        <v>250206.76</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>0</v>
+        <v>92582</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K183" s="3"/>
+        <v>44985</v>
+      </c>
+      <c r="K183" s="3" t="n">
+        <v>46167</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/22012034600834 — कच्ची नाली खुदाई कार्य वदव  के खेत के पास डोंगरगांव</t>
+          <t>1722011045/LD/22012034595049 — Bolkar wall nirman kary prathmik school k pas gram Pipaltoka</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>0</v>
+        <v>108842.83</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>0</v>
+        <v>33056.86</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K184" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K184" s="3" t="n">
+        <v>46176</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/22012034600836 — Boldar wall nirman kary prathmik school ke pas gram Pipaltoka</t>
+          <t>1722011045/LD/22012034600827 — कच्ची नाली खुदाई कार्य सुरेश मंगा  के खेत के पास पिपलटोका</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/22012034938651 — भुमी समतलीकरण कार्य प्राथमिक स्कूल के पास ग्राम डोंगरगांव</t>
+          <t>1722011045/LD/22012034600834 — कच्ची नाली खुदाई कार्य वदव  के खेत के पास डोंगरगांव</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>45033</v>
+        <v>45316</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/22012034938899 — बोल्डर वाल निर्माण कार्य प्रा. वि. स्कूल के पास ग्राम पिपलटोका</t>
+          <t>1722011045/LD/22012034600836 — Boldar wall nirman kary prathmik school ke pas gram Pipaltoka</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>45033</v>
+        <v>45316</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/22012034942599 — Miyawaki Plantation sarvjanik kup k pas gram Pipaltoka</t>
+          <t>1722011045/LD/22012034938651 — भुमी समतलीकरण कार्य प्राथमिक स्कूल के पास ग्राम डोंगरगांव</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>45453</v>
+        <v>45033</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/56 — ग्रामीण क्रिडांगन (प्राथमिक विद्यालय पिपलटोका) डों</t>
+          <t>1722011045/LD/22012034938899 — बोल्डर वाल निर्माण कार्य प्रा. वि. स्कूल के पास ग्राम पिपलटोका</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>457000</v>
+        <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>264048</v>
+        <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>40981</v>
-[...3 lines deleted...]
-      </c>
+        <v>45033</v>
+      </c>
+      <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1722011045/LD/73 — ग्रामीण क्रिडांगन(प्रा.वि.+मा.वि.) डोंगरगांव (1.42</t>
+          <t>1722011045/LD/22012034942599 — Miyawaki Plantation sarvjanik kup k pas gram Pipaltoka</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>137000</v>
+        <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>96936</v>
+        <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>41268</v>
-[...3 lines deleted...]
-      </c>
+        <v>45453</v>
+      </c>
+      <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/2106 — पहुंचमार्ग (नारायण के खेत से सुरेश के खेत तक) डोंगरगांव</t>
+          <t>1722011045/LD/56 — ग्रामीण क्रिडांगन (प्राथमिक विद्यालय पिपलटोका) डों</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>472000</v>
+        <v>457000</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>428730</v>
+        <v>264048</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>39540</v>
+        <v>40981</v>
       </c>
       <c r="K191" s="3" t="n">
-        <v>39965</v>
+        <v>41485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/2108 — पहुंचमार्ग (पेमा से सुमेश्‍वर का खेत ) डोंगरगांव</t>
+          <t>1722011045/LD/73 — ग्रामीण क्रिडांगन(प्रा.वि.+मा.वि.) डोंगरगांव (1.42</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>316000</v>
+        <v>137000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>257323</v>
+        <v>96936</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>39586</v>
+        <v>41268</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>40018</v>
+        <v>41409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/22012034155945 — पंचपरमेश्‍वर( शंकर के घर से कैलाश के घर तक) डोंगरगांव (1.12)</t>
+          <t>1722011045/RC/2106 — पहुंचमार्ग (नारायण के खेत से सुरेश के खेत तक) डोंगरगांव</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>0</v>
+        <v>472000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>0</v>
+        <v>428730</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="K193" s="3"/>
+        <v>39540</v>
+      </c>
+      <c r="K193" s="3" t="n">
+        <v>39965</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/22012034155951 — घाट कटिंग कार्य</t>
+          <t>1722011045/RC/2108 — पहुंचमार्ग (पेमा से सुमेश्‍वर का खेत ) डोंगरगांव</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>0</v>
+        <v>316000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>0</v>
+        <v>257323</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>41277</v>
-[...1 lines deleted...]
-      <c r="K194" s="3"/>
+        <v>39586</v>
+      </c>
+      <c r="K194" s="3" t="n">
+        <v>40018</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/22012034195314 — सीसीखरंजा सांसद मद बाबुलाल फोंगला के घर से पंचायत</t>
+          <t>1722011045/RC/22012034155945 — पंचपरमेश्‍वर( शंकर के घर से कैलाश के घर तक) डोंगरगांव (1.12)</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>152000</v>
+        <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>147542.8</v>
+        <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>41635</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/22012034205739 — पंचपरमेश्‍वर खरंजा शंकर के घर से कैलाश के घर तक पि</t>
+          <t>1722011045/RC/22012034155951 — घाट कटिंग कार्य</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>133000</v>
+        <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>79933</v>
+        <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>41691</v>
-[...3 lines deleted...]
-      </c>
+        <v>41277</v>
+      </c>
+      <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/22012034211655 — खेत सडक जगदीश के खेत से सीताराम का खेत डोंगरगांव(1</t>
+          <t>1722011045/RC/22012034195314 — सीसीखरंजा सांसद मद बाबुलाल फोंगला के घर से पंचायत</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>1240000</v>
+        <v>152000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>858677.09</v>
+        <v>147542.8</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>41705</v>
+        <v>41635</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>43245</v>
+        <v>42673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/22012034220909 — khet sadak ( shivram tikam ke khet se badwani sing</t>
+          <t>1722011045/RC/22012034205739 — पंचपरमेश्‍वर खरंजा शंकर के घर से कैलाश के घर तक पि</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>810000</v>
+        <v>133000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>482733.37</v>
+        <v>79933</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>41803</v>
+        <v>41691</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>42515</v>
+        <v>42093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/22012034300894 — khet sadak shivlal ke ghar to dinesh ke khet tak dougorgone</t>
+          <t>1722011045/RC/22012034211655 — खेत सडक जगदीश के खेत से सीताराम का खेत डोंगरगांव(1</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>0</v>
+        <v>1240000</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>0</v>
+        <v>858677.09</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>42316</v>
-[...1 lines deleted...]
-      <c r="K199" s="3"/>
+        <v>41705</v>
+      </c>
+      <c r="K199" s="3" t="n">
+        <v>43245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/22012034317647 — सुदुर ग्राम संपर्क सडक ( मांगीलाल के घर से मुख्‍य मार्ग भागीराम के घर तक) डोंगरगॉव</t>
+          <t>1722011045/RC/22012034220909 — khet sadak ( shivram tikam ke khet se badwani sing</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>1500000</v>
+        <v>810000</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>1188555.51</v>
+        <v>482733.37</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>42719</v>
+        <v>41803</v>
       </c>
       <c r="K200" s="3" t="n">
-        <v>43276</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/22012034338769 — सी.सी.खरन्‍जा एवं नाली निर्माण बद्री के घर से कालिया के घर तक पिपलटोका</t>
+          <t>1722011045/RC/22012034300894 — khet sadak shivlal ke ghar to dinesh ke khet tak dougorgone</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>55200</v>
+        <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>54696</v>
+        <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>42316</v>
+      </c>
+      <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/22012034550611 — खेत सडक निर्माण कार्य कैलाश के खेत से दिनेश के खेत तक पिपलटोका</t>
+          <t>1722011045/RC/22012034317647 — सुदुर ग्राम संपर्क सडक ( मांगीलाल के घर से मुख्‍य मार्ग भागीराम के घर तक) डोंगरगॉव</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>1499046.18</v>
+        <v>1500000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>1425897.58</v>
+        <v>1188555.51</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>44172</v>
+        <v>42719</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>44487</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/22012034566486 — खेत सडक निर्माण कार्य टिकम के खेत से सुखदेव के खेत तक डोंगरगॉव</t>
+          <t>1722011045/RC/22012034338769 — सी.सी.खरन्‍जा एवं नाली निर्माण बद्री के घर से कालिया के घर तक पिपलटोका</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>0</v>
+        <v>55200</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>0</v>
+        <v>54696</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K203" s="3"/>
+        <v>42877</v>
+      </c>
+      <c r="K203" s="3" t="n">
+        <v>43216</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/22012034639424 — रिटर्निंग वाल निर्माण कार्य हनुमान मंदिर के पास डोंगरगांव</t>
+          <t>1722011045/RC/22012034550611 — खेत सडक निर्माण कार्य कैलाश के खेत से दिनेश के खेत तक पिपलटोका</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>0</v>
+        <v>1499046.18</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>0</v>
+        <v>1425897.58</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K204" s="3"/>
+        <v>44172</v>
+      </c>
+      <c r="K204" s="3" t="n">
+        <v>44487</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/22012034848880 — सीमेंट कांक्रीट सड़क निर्माण दिनेश मालवीय के खले से सुनिल मालवीय के खले तक डोंगरगांव</t>
+          <t>1722011045/RC/22012034566486 — खेत सडक निर्माण कार्य टिकम के खेत से सुखदेव के खेत तक डोंगरगॉव</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>41000</v>
+        <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>28710</v>
+        <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>46064</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/2205 — पहुंचमार्ग (वदव के खेत से सुखदेव के खेत तक) डोंगरगांव</t>
+          <t>1722011045/RC/22012034639424 — रिटर्निंग वाल निर्माण कार्य हनुमान मंदिर के पास डोंगरगांव</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>453550</v>
+        <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>455824</v>
+        <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>39986</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/2304 — पहुंचमार्ग (मनावर चिखल्‍दा मार्ग से इंदिरा आवास, पिपलटोंका) डोंगरगांव (4.88)</t>
+          <t>1722011045/RC/22012034848880 — सीमेंट कांक्रीट सड़क निर्माण दिनेश मालवीय के खले से सुनिल मालवीय के खले तक डोंगरगांव</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>488000</v>
+        <v>41000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>528682</v>
+        <v>28710</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>40337</v>
+        <v>46064</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>40337</v>
+        <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/2313 — पहुंचमार्ग (मुरमीकरण मेन रोड से डोंगरगांव) डोंगरगांव (4.32)</t>
+          <t>1722011045/RC/2205 — पहुंचमार्ग (वदव के खेत से सुखदेव के खेत तक) डोंगरगांव</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>432000</v>
+        <v>453550</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>423588</v>
+        <v>455824</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>40387</v>
+        <v>39986</v>
       </c>
       <c r="K208" s="3" t="n">
-        <v>41228</v>
+        <v>40132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/2330 — सी.सी. खरंजा निर्माण (MLA+NREGA)(टंकी से नाले तक) डोंगरगांव (1.05)</t>
+          <t>1722011045/RC/2304 — पहुंचमार्ग (मनावर चिखल्‍दा मार्ग से इंदिरा आवास, पिपलटोंका) डोंगरगांव (4.88)</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>105000</v>
+        <v>488000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>105000</v>
+        <v>528682</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>40522</v>
+        <v>40337</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>40593</v>
+        <v>40337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/2520 — सीसी खरंजा पंचपरमेश्‍वर (नत्‍थु के घर से हरेसिंह के घर तक पिपलटोंका) डोंगरगांव(NREGA1.12+1.88PP)</t>
+          <t>1722011045/RC/2313 — पहुंचमार्ग (मुरमीकरण मेन रोड से डोंगरगांव) डोंगरगांव (4.32)</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>112000</v>
+        <v>432000</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>111528</v>
+        <v>423588</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>41149</v>
+        <v>40387</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>41266</v>
+        <v>41228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/569 — पहुंचमार्ग (बाबु के घर से जगदीश) डोंगरगांव</t>
+          <t>1722011045/RC/2330 — सी.सी. खरंजा निर्माण (MLA+NREGA)(टंकी से नाले तक) डोंगरगांव (1.05)</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>399400</v>
+        <v>105000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>239760</v>
+        <v>105000</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>39045</v>
+        <v>40522</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>39186</v>
+        <v>40593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RC/580 — खेत पहुंचमार्ग (नाले से सखाराम का खेत) डोंगरगांव</t>
+          <t>1722011045/RC/2520 — सीसी खरंजा पंचपरमेश्‍वर (नत्‍थु के घर से हरेसिंह के घर तक पिपलटोंका) डोंगरगांव(NREGA1.12+1.88PP)</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>399400</v>
+        <v>112000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>221940</v>
+        <v>111528</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>39036</v>
+        <v>41149</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>39199</v>
+        <v>41266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RS/22012034386453 — शौचालय निर्माण (PMAY) महादेव नब्‍या पिपलटोका</t>
+          <t>1722011045/RC/569 — पहुंचमार्ग (बाबु के घर से जगदीश) डोंगरगांव</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>12000</v>
+        <v>399400</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>12059</v>
+        <v>239760</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>43101</v>
+        <v>39045</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>43225</v>
+        <v>39186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RS/22012034386460 — शौचालय निर्माण (PMAY) सुमिया पिडु पिपलटोका</t>
+          <t>1722011045/RC/580 — खेत पहुंचमार्ग (नाले से सखाराम का खेत) डोंगरगांव</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>12000</v>
+        <v>399400</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>3268</v>
+        <v>221940</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>43101</v>
+        <v>39036</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>44201</v>
+        <v>39199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RS/22012034386461 — शौचालय निर्माण (PMAY) घमलीबाई चुनिया पिपलटोका</t>
+          <t>1722011045/RS/22012034386453 — शौचालय निर्माण (PMAY) महादेव नब्‍या पिपलटोका</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>3268</v>
+        <v>12059</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>43101</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>44201</v>
+        <v>43225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RS/22012034386462 — शौचालय निर्माण (PMAY) अर्जुन कैलाश पिपलटोका</t>
+          <t>1722011045/RS/22012034386460 — शौचालय निर्माण (PMAY) सुमिया पिडु पिपलटोका</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>3268</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>43101</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>44201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RS/22012034386463 — शौचालय निर्माण (PMAY) पिडु दलु पिपलटोका</t>
+          <t>1722011045/RS/22012034386461 — शौचालय निर्माण (PMAY) घमलीबाई चुनिया पिपलटोका</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>3268</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>43101</v>
       </c>
       <c r="K217" s="3" t="n">
         <v>44201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RS/22012034386464 — शौचालय निर्माण (PMAY) राजाराम केशिया पिपलटोका</t>
+          <t>1722011045/RS/22012034386462 — शौचालय निर्माण (PMAY) अर्जुन कैलाश पिपलटोका</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>12063</v>
+        <v>3268</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>43101</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>44134</v>
+        <v>44201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RS/22012034542853 — SBM SP सोक पीठ निर्माण कार्य प्राथमिक शाला हेण्डपम्प डोंगरगांव</t>
+          <t>1722011045/RS/22012034386463 — शौचालय निर्माण (PMAY) पिडु दलु पिपलटोका</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>29408.42</v>
+        <v>12000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>24361</v>
+        <v>3268</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>44472</v>
+        <v>43101</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>44570</v>
+        <v>44201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RS/22012034578692 — SBM SP sok pit nirman kary gram Pipaltoka</t>
+          <t>1722011045/RS/22012034386464 — शौचालय निर्माण (PMAY) राजाराम केशिया पिपलटोका</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>26623.03</v>
+        <v>12000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>24449.84</v>
+        <v>12063</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>44479</v>
+        <v>43101</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>44570</v>
+        <v>44134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RS/22012034594573 — SBM SP सोक पिट निर्माण कार्य इंदिरा कॉलोनी हैंडपंप ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
+          <t>1722011045/RS/22012034542853 — SBM SP सोक पीठ निर्माण कार्य प्राथमिक शाला हेण्डपम्प डोंगरगांव</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>33746.71</v>
+        <v>29408.42</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>26356.5</v>
+        <v>24361</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>44497</v>
+        <v>44472</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>44745</v>
+        <v>44570</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RS/22012034598100 — SBM ISP व्यक्तिगत सोक पिट निर्माण कार्य संख्या 5  ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
+          <t>1722011045/RS/22012034578692 — SBM SP sok pit nirman kary gram Pipaltoka</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>55849.09</v>
+        <v>26623.03</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>12624</v>
+        <v>24449.84</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>44518</v>
-[...1 lines deleted...]
-      <c r="K222" s="3"/>
+        <v>44479</v>
+      </c>
+      <c r="K222" s="3" t="n">
+        <v>44570</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1722011045/RS/22012034598106 — SBM ISP व्यक्तिगत सोक पिट निर्माण कार्यइंदिराकॉलोनी संख्या 5  ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
+          <t>1722011045/RS/22012034594573 — SBM SP सोक पिट निर्माण कार्य इंदिरा कॉलोनी हैंडपंप ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>53399.09</v>
+        <v>33746.71</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>11238</v>
+        <v>26356.5</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>44518</v>
-[...1 lines deleted...]
-      <c r="K223" s="3"/>
+        <v>44497</v>
+      </c>
+      <c r="K223" s="3" t="n">
+        <v>44745</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/2173 — सार्वजनिक कूप निर्माण (निर्मल नीर) डोंगरगांव</t>
+          <t>1722011045/RS/22012034598100 — SBM ISP व्यक्तिगत सोक पिट निर्माण कार्य संख्या 5  ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>241250</v>
+        <v>55849.09</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>245104.6</v>
+        <v>12624</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>39857</v>
-[...3 lines deleted...]
-      </c>
+        <v>44518</v>
+      </c>
+      <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034318513 — BHUSUNKEN POND</t>
+          <t>1722011045/RS/22012034598106 — SBM ISP व्यक्तिगत सोक पिट निर्माण कार्यइंदिराकॉलोनी संख्या 5  ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>0</v>
+        <v>53399.09</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>0</v>
+        <v>11238</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>42761</v>
+        <v>44518</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034379697 — भुसंकन पौण्‍ड पिपलटोका</t>
+          <t>1722011045/WC/2173 — सार्वजनिक कूप निर्माण (निर्मल नीर) डोंगरगांव</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>0</v>
+        <v>241250</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>0</v>
+        <v>245104.6</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>42962</v>
-[...1 lines deleted...]
-      <c r="K226" s="3"/>
+        <v>39857</v>
+      </c>
+      <c r="K226" s="3" t="n">
+        <v>40014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034430991 — Contur trench devziri baydi pipaltoka</t>
+          <t>1722011045/WC/22012034318513 — BHUSUNKEN POND</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>202000</v>
+        <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>196272</v>
+        <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>43472</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034433718 — भुसंकन पौण्‍ड जगदीश के खेत के पास</t>
+          <t>1722011045/WC/22012034379697 — भुसंकन पौण्‍ड पिपलटोका</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>43459</v>
+        <v>42962</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034445323 — Contur Trench Radheshyam Ke Khet Pas</t>
+          <t>1722011045/WC/22012034430991 — Contur trench devziri baydi pipaltoka</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>202000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>165780</v>
+        <v>196272</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>43531</v>
+        <v>43472</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>43693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034546380 — Nala trenching kary babulal ke khet se ramdev ke khet tk</t>
+          <t>1722011045/WC/22012034433718 — भुसंकन पौण्‍ड जगदीश के खेत के पास</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>43935</v>
+        <v>43459</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034546422 — Nala Trenching Work Umesh Gangaram Ke Khet Se Babulal Gangaram Ke Khet Tak</t>
+          <t>1722011045/WC/22012034445323 — Contur Trench Radheshyam Ke Khet Pas</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>402053.2</v>
+        <v>202000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>402800</v>
+        <v>165780</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>43956</v>
+        <v>43531</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>44357</v>
+        <v>43693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034560031 — CCT Nirmaan Work Radhesyaam Dalu Ke Khet Niche Devziri Bayadi, Pipaltonka, Dongargoan</t>
+          <t>1722011045/WC/22012034546380 — Nala trenching kary babulal ke khet se ramdev ke khet tk</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>324166.62</v>
+        <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>269420</v>
+        <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>44004</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034560033 — Bolder Wall Nirmaan Devziri Bayadi Per Radhesyaam Ke Khet Pass, Pipaltonka Dongargoan</t>
+          <t>1722011045/WC/22012034546422 — Nala Trenching Work Umesh Gangaram Ke Khet Se Babulal Gangaram Ke Khet Tak</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>274738.82</v>
+        <v>402053.2</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>222300</v>
+        <v>402800</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>43997</v>
+        <v>43956</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>44357</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034637170 — CTRA स्‍टैगर्ड टे्ंच निर्माण कार्य देवझिरी बयडी पर पिपलटोका</t>
+          <t>1722011045/WC/22012034560031 — CCT Nirmaan Work Radhesyaam Dalu Ke Khet Niche Devziri Bayadi, Pipaltonka, Dongargoan</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>34999.5</v>
+        <v>324166.62</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>30494</v>
+        <v>269420</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>44295</v>
+        <v>44004</v>
       </c>
       <c r="K234" s="3" t="n">
-        <v>44397</v>
+        <v>44357</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034640480 — CTRA water roof harvesting prathmik vidhyalay dongargaon</t>
+          <t>1722011045/WC/22012034560033 — Bolder Wall Nirmaan Devziri Bayadi Per Radhesyaam Ke Khet Pass, Pipaltonka Dongargoan</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>21861.9</v>
+        <v>274738.82</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>11770.5</v>
+        <v>222300</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>44361</v>
+        <v>43997</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>44570</v>
+        <v>44357</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034644892 — CTRA form pond sarvjnik kup ke pas pipaltoka</t>
+          <t>1722011045/WC/22012034637170 — CTRA स्‍टैगर्ड टे्ंच निर्माण कार्य देवझिरी बयडी पर पिपलटोका</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>110516.06</v>
+        <v>34999.5</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>92833</v>
+        <v>30494</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>44305</v>
+        <v>44295</v>
       </c>
       <c r="K236" s="3" t="n">
-        <v>44497</v>
+        <v>44397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034661167 — CTRA water roof harvesting madhyamik vidhyalay dongargaon</t>
+          <t>1722011045/WC/22012034640480 — CTRA water roof harvesting prathmik vidhyalay dongargaon</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>24899.95</v>
+        <v>21861.9</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>14559.46</v>
+        <v>11770.5</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>44361</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>44570</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034708136 — CTRA form pond Mohan ke khet keke pas pipaltoka</t>
+          <t>1722011045/WC/22012034644892 — CTRA form pond sarvjnik kup ke pas pipaltoka</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>270959</v>
+        <v>110516.06</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>217125</v>
+        <v>92833</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>44340</v>
+        <v>44305</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>44497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034828256 — CTRA फॉर्म पोंण्ड कैलास के खेत के पास पिपलटोका</t>
+          <t>1722011045/WC/22012034661167 — CTRA water roof harvesting madhyamik vidhyalay dongargaon</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>0</v>
+        <v>24899.95</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>0</v>
+        <v>14559.46</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>44428</v>
-[...1 lines deleted...]
-      <c r="K239" s="3"/>
+        <v>44361</v>
+      </c>
+      <c r="K239" s="3" t="n">
+        <v>44570</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034853047 — CTRA वाटर रूफ हार्वेस्टिंग मांगलिक भवन  ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
+          <t>1722011045/WC/22012034708136 — CTRA form pond Mohan ke khet keke pas pipaltoka</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>34100.27</v>
+        <v>270959</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>24483</v>
+        <v>217125</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>44504</v>
+        <v>44340</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>44728</v>
+        <v>44497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034853050 — CTRA वाटर रूफ हार्वेस्टिंग किचन शेड  ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
+          <t>1722011045/WC/22012034828256 — CTRA फॉर्म पोंण्ड कैलास के खेत के पास पिपलटोका</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>44428</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034853052 — SBM SP सोक पिट निर्माण कार्य  हैंडपंप ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
+          <t>1722011045/WC/22012034853047 — CTRA वाटर रूफ हार्वेस्टिंग मांगलिक भवन  ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>31663.5</v>
+        <v>34100.27</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>28225.62</v>
+        <v>24483</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>44497</v>
+        <v>44504</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>44762</v>
+        <v>44728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034853053 — CTRA वाटर रूफ हार्वेस्टिंग प्राथमिक विद्यालय ग्राम पिपलटोका</t>
+          <t>1722011045/WC/22012034853050 — CTRA वाटर रूफ हार्वेस्टिंग किचन शेड  ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>44428</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034853054 — CTRA वाटर रूफ हार्वेस्टिंग प्राथमिक विद्यालय ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
+          <t>1722011045/WC/22012034853052 — SBM SP सोक पिट निर्माण कार्य  हैंडपंप ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>35729.01</v>
+        <v>31663.5</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>18264.5</v>
+        <v>28225.62</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>44504</v>
+        <v>44497</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>44728</v>
+        <v>44762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034878662 — CTRA स्टेगर्ड कंटूर ट्रेंच निर्माण कार्य मदन के खेत के ऊपर ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
+          <t>1722011045/WC/22012034853053 — CTRA वाटर रूफ हार्वेस्टिंग प्राथमिक विद्यालय ग्राम पिपलटोका</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>280981.1</v>
+        <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>230828</v>
+        <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>44526</v>
-[...3 lines deleted...]
-      </c>
+        <v>44428</v>
+      </c>
+      <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034907646 — NSP स्टेगर्ड कन्टूर ट्रेंच निर्माण कार्य मोहन के खेत पास ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
+          <t>1722011045/WC/22012034853054 — CTRA वाटर रूफ हार्वेस्टिंग प्राथमिक विद्यालय ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>298986.83</v>
+        <v>35729.01</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>242357</v>
+        <v>18264.5</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>44613</v>
+        <v>44504</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>44762</v>
+        <v>44728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034980526 — Countur trench nirman kary devziri baydi ke upr gram pipaltoka gram panchayat dongargaon</t>
+          <t>1722011045/WC/22012034878662 — CTRA स्टेगर्ड कंटूर ट्रेंच निर्माण कार्य मदन के खेत के ऊपर ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>196864.09</v>
+        <v>280981.1</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>0</v>
+        <v>230828</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>44666</v>
-[...1 lines deleted...]
-      <c r="K247" s="3"/>
+        <v>44526</v>
+      </c>
+      <c r="K247" s="3" t="n">
+        <v>45553</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012034980569 — कच्ची नाली खुदाई कार्य जगदीश गोपाल के खेत के पास डोंगरगांव</t>
+          <t>1722011045/WC/22012034907646 — NSP स्टेगर्ड कन्टूर ट्रेंच निर्माण कार्य मोहन के खेत पास ग्राम पिपलटोका ग्राम पंचायत डोंगरगांव</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>194313.39</v>
+        <v>298986.83</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>157692</v>
+        <v>242357</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>44816</v>
+        <v>44613</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>45336</v>
+        <v>44762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012035014922 — कच्ची नाली खुदाई कार्य सार्वजनिक कुप के पास  डोंगरगांव</t>
+          <t>1722011045/WC/22012034980526 — Countur trench nirman kary devziri baydi ke upr gram pipaltoka gram panchayat dongargaon</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>147622.16</v>
+        <v>196864.09</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>114852</v>
+        <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>44910</v>
-[...3 lines deleted...]
-      </c>
+        <v>44666</v>
+      </c>
+      <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012035114335 — कच्ची नाली खुदाई कार्य राधेश्याम के खेत से मेन रोड तक पिपलटोका</t>
+          <t>1722011045/WC/22012034980569 — कच्ची नाली खुदाई कार्य जगदीश गोपाल के खेत के पास डोंगरगांव</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>68080.2</v>
+        <v>194313.39</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>57681</v>
+        <v>157692</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>45193</v>
+        <v>44816</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>45352</v>
+        <v>45336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012035114760 — भू संकन पोण्‍ड निर्माण कार्य मोहन के खेत के पास पिपलटोका</t>
+          <t>1722011045/WC/22012035014922 — कच्ची नाली खुदाई कार्य सार्वजनिक कुप के पास  डोंगरगांव</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>255982.19</v>
+        <v>147622.16</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>216801</v>
+        <v>114852</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>45202</v>
+        <v>44910</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>45553</v>
+        <v>45336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012035165217 — कच्ची नाली खुदाई कार्य प्राथमिक शाला  के पास डोंगरगांव</t>
+          <t>1722011045/WC/22012035114335 — कच्ची नाली खुदाई कार्य राधेश्याम के खेत से मेन रोड तक पिपलटोका</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>58239.95</v>
+        <v>68080.2</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>42874</v>
+        <v>57681</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>45341</v>
+        <v>45193</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>45553</v>
+        <v>45352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012035166733 — Kachhi Nali khudai kary Dinesh k khet  pas gram Dongargaon</t>
+          <t>1722011045/WC/22012035114760 — भू संकन पोण्‍ड निर्माण कार्य मोहन के खेत के पास पिपलटोका</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>58239.95</v>
+        <v>255982.19</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>49725</v>
+        <v>216801</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>45341</v>
+        <v>45202</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>45553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012035186126 — CPT khudai kary radheshyam ke khet pas pipaltoka</t>
+          <t>1722011045/WC/22012035165217 — कच्ची नाली खुदाई कार्य प्राथमिक शाला  के पास डोंगरगांव</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>124786.95</v>
+        <v>58239.95</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>101773</v>
+        <v>42874</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>45367</v>
+        <v>45341</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>45656</v>
+        <v>45553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012035186145 — कच्ची नाली खुदाई कार्य सुरेश के खेत के पास डोंगरगांव</t>
+          <t>1722011045/WC/22012035166733 — Kachhi Nali khudai kary Dinesh k khet  pas gram Dongargaon</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>0</v>
+        <v>58239.95</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>0</v>
+        <v>49725</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>45033</v>
-[...1 lines deleted...]
-      <c r="K255" s="3"/>
+        <v>45341</v>
+      </c>
+      <c r="K255" s="3" t="n">
+        <v>45553</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012035186157 — कच्ची नाली खुदाई कार्य अनिल के खेत के पास पिपलटोका</t>
+          <t>1722011045/WC/22012035186126 — CPT khudai kary radheshyam ke khet pas pipaltoka</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>211160.49</v>
+        <v>124786.95</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>119300</v>
+        <v>101773</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>45553</v>
+        <v>45656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012035205214 — Nala trench nirman kary nale k pas gram Dongargaon</t>
+          <t>1722011045/WC/22012035186145 — कच्ची नाली खुदाई कार्य सुरेश के खेत के पास डोंगरगांव</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>199494.97</v>
+        <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>148342.95</v>
+        <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>45640</v>
-[...3 lines deleted...]
-      </c>
+        <v>45033</v>
+      </c>
+      <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012035257494 — Bhusankan pond nirman karya suresh k khet pas gram pipaltoka</t>
+          <t>1722011045/WC/22012035186157 — कच्ची नाली खुदाई कार्य अनिल के खेत के पास पिपलटोका</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>0</v>
+        <v>211160.49</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>0</v>
+        <v>119300</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>45724</v>
-[...1 lines deleted...]
-      <c r="K258" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K258" s="3" t="n">
+        <v>45553</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012035259483 — Bhusankan pond nirman karya suresh manga k khet pas gram pipaltoka</t>
+          <t>1722011045/WC/22012035205214 — Nala trench nirman kary nale k pas gram Dongargaon</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>253089.81</v>
+        <v>199494.97</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>98649.95</v>
+        <v>148342.95</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>45775</v>
+        <v>45640</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012035259505 — Bhusankan pond nirman karya shantidham k  pas gram pipaltoka</t>
+          <t>1722011045/WC/22012035257494 — Bhusankan pond nirman karya suresh k khet pas gram pipaltoka</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>204866.53</v>
+        <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>134531.58</v>
+        <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>45777</v>
-[...3 lines deleted...]
-      </c>
+        <v>45724</v>
+      </c>
+      <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012035276336 — JGSA Dugwell Recharge sarvjanik kup ke pas pipltoka dongarganv</t>
+          <t>1722011045/WC/22012035259483 — Bhusankan pond nirman karya suresh manga k khet pas gram pipaltoka</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>25899.46</v>
+        <v>253089.81</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>23098.92</v>
+        <v>98649.95</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>45776</v>
+        <v>45775</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>46127</v>
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/22012035276392 — JGSA Dugwell Recharge sarvjanik kup jiratke pas dongarganv</t>
+          <t>1722011045/WC/22012035259505 — Bhusankan pond nirman karya shantidham k  pas gram pipaltoka</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>25899.46</v>
+        <v>204866.53</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>14355</v>
+        <v>134531.58</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>45784</v>
+        <v>45777</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>46127</v>
+        <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/2282 — भूसंकन पौण्‍ड (गोपाल रामलाल के खेत के पास पिपलटोंका) डोंगरगांव (1.63)</t>
+          <t>1722011045/WC/22012035276336 — JGSA Dugwell Recharge sarvjanik kup ke pas pipltoka dongarganv</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>157774</v>
+        <v>23098.92</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>40306</v>
+        <v>45776</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>40892</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/532 — खेततालाब (मुनिका का खेत) डोंगरगांव</t>
+          <t>1722011045/WC/22012035276392 — JGSA Dugwell Recharge sarvjanik kup jiratke pas dongarganv</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>14355</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>38972</v>
-[...1 lines deleted...]
-      <c r="K264" s="3"/>
+        <v>45784</v>
+      </c>
+      <c r="K264" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/583 — शासकीय भुसंकन पौण्‍ड डोंगरगांव</t>
+          <t>1722011045/WC/2282 — भूसंकन पौण्‍ड (गोपाल रामलाल के खेत के पास पिपलटोंका) डोंगरगांव (1.63)</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>300000</v>
+        <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>0</v>
+        <v>157774</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>39120</v>
+        <v>40306</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>39224</v>
+        <v>40892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/602 — कपिलधारा राधेश्‍याम दलू (डोंगरगांव)</t>
+          <t>1722011045/WC/532 — खेततालाब (मुनिका का खेत) डोंगरगांव</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>39175</v>
-[...3 lines deleted...]
-      </c>
+        <v>38972</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/9993626593 — भूसंकन पौण्‍ड (सीताराम के खेत के पास) पिपलटोंका (2</t>
+          <t>1722011045/WC/583 — शासकीय भुसंकन पौण्‍ड डोंगरगांव</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>228000</v>
+        <v>300000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>226592</v>
+        <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>41425</v>
+        <v>39120</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>41858</v>
+        <v>39224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/9993626594 — भूसंकन पौण्‍ड (रूपा के खेत के पास) पिपलटोंका (2.25)</t>
+          <t>1722011045/WC/602 — कपिलधारा राधेश्‍याम दलू (डोंगरगांव)</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>41277</v>
-[...1 lines deleted...]
-      <c r="K268" s="3"/>
+        <v>39175</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>39236</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/9993633642 — भूसंकन पोंड,सीताराम टीकम के खेतपास,डोंगरगांव(2.28)</t>
+          <t>1722011045/WC/9993626593 — भूसंकन पौण्‍ड (सीताराम के खेत के पास) पिपलटोंका (2</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>228000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>167137</v>
+        <v>226592</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>41439</v>
+        <v>41425</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>41840</v>
+        <v>41858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/9993633670 — कंटूर ट्रेंच(देवझीरीबयडी पिपलटोंका,डोंगरगांव(0.86)</t>
+          <t>1722011045/WC/9993626594 — भूसंकन पौण्‍ड (रूपा के खेत के पास) पिपलटोंका (2.25)</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>83000</v>
+        <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>82344</v>
+        <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>41439</v>
-[...3 lines deleted...]
-      </c>
+        <v>41277</v>
+      </c>
+      <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/9993642807 — कंटूर टैंच-1000नग राधेश्‍याम के खेत पास,डोंगरगांव</t>
+          <t>1722011045/WC/9993633642 — भूसंकन पोंड,सीताराम टीकम के खेतपास,डोंगरगांव(2.28)</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>194000</v>
+        <v>228000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>191552</v>
+        <v>167137</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>41656</v>
+        <v>41439</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>41748</v>
+        <v>41840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/9993646104 — कंटूर ट्रेंच रोजाबयडा राधेश्‍याम के खे पास,पिपलटों</t>
+          <t>1722011045/WC/9993633670 — कंटूर ट्रेंच(देवझीरीबयडी पिपलटोंका,डोंगरगांव(0.86)</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>194000</v>
+        <v>83000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>181624</v>
+        <v>82344</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>41691</v>
+        <v>41439</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>41730</v>
+        <v>41840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WC/9993667109 — भूसंकन पौण्‍ड</t>
+          <t>1722011045/WC/9993642807 — कंटूर टैंच-1000नग राधेश्‍याम के खेत पास,डोंगरगांव</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>0</v>
+        <v>194000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>0</v>
+        <v>191552</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>42313</v>
-[...1 lines deleted...]
-      <c r="K273" s="3"/>
+        <v>41656</v>
+      </c>
+      <c r="K273" s="3" t="n">
+        <v>41748</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Continuous Contour Trench / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1722011045/WH/22012034931927 — तालाब जीर्णोद्वार कार्य रमेश गंगाराम के खेत पास, पिपलटोका डोंगरगाव</t>
+          <t>1722011045/WC/9993646104 — कंटूर ट्रेंच रोजाबयडा राधेश्‍याम के खे पास,पिपलटों</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>49000</v>
+        <v>194000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>0</v>
+        <v>181624</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K274" s="3"/>
+        <v>41691</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1722011/DP/22012034628457 — Block plantation shantidam ke pas ke pas pipltoka dongarganv</t>
+          <t>1722011045/WC/9993667109 — भूसंकन पौण्‍ड</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>839485.61</v>
+        <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>45567</v>
+        <v>42313</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1722011/IF/22012035028947 — Horticulture Plantation vidhya bai -dayaram gram dongargoan</t>
+          <t>1722011045/WH/22012034931927 — तालाब जीर्णोद्वार कार्य रमेश गंगाराम के खेत पास, पिपलटोका डोंगरगाव</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>372719</v>
+        <v>49000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>44789</v>
+        <v>44652</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1722011/IF/22012035028949 — Horticulture Plantaion rajesh -bhagavan gram dongargaon</t>
+          <t>1722011/DP/22012034628457 — Block plantation shantidam ke pas ke pas pipltoka dongarganv</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>223631</v>
+        <v>839485.61</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>44789</v>
+        <v>45567</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>DHAR / MANAWAR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1722011/IF/22012035028950 — Horticulture Plantation kunvarbai -shankar gram dogargaon</t>
+          <t>1722011/IF/22012035028947 — Horticulture Plantation vidhya bai -dayaram gram dongargoan</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>298175</v>
+        <v>372719</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
+        <v>44789</v>
+      </c>
+      <c r="K278" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / MANAWAR</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C279" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D279" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E279" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F279" s="1" t="inlineStr">
+        <is>
+          <t>1722011/IF/22012035028949 — Horticulture Plantaion rajesh -bhagavan gram dongargaon</t>
+        </is>
+      </c>
+      <c r="G279" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H279" s="2" t="n">
+        <v>223631</v>
+      </c>
+      <c r="I279" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J279" s="3" t="n">
+        <v>44789</v>
+      </c>
+      <c r="K279" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / MANAWAR</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C280" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D280" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E280" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F280" s="1" t="inlineStr">
+        <is>
+          <t>1722011/IF/22012035028950 — Horticulture Plantation kunvarbai -shankar gram dogargaon</t>
+        </is>
+      </c>
+      <c r="G280" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H280" s="2" t="n">
+        <v>298175</v>
+      </c>
+      <c r="I280" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J280" s="3" t="n">
         <v>44791</v>
       </c>
-      <c r="K278" s="3"/>
+      <c r="K280" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>