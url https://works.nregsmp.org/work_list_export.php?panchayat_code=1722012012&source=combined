--- v0 (2026-08-28)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K1008"/>
+  <dimension ref="A1:K1009"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 22:14:26</t>
+          <t>Exported on: 2026-10-19 02:37:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -6430,192 +6430,192 @@
       <c r="J140" s="3" t="n">
         <v>44014</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>44136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/22012035104755 — कपिलधारा कुप ज्वारसिंह-शोभाराम</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>252631.57</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>144676</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45335</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/22012035104760 — कपिलधारा कुप जगदीश-रामा</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>252631.57</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>202301.15</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45336</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/22012035104770 — कपिलधारा कुप दशरथ-भुवान</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>252631.57</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>180133.67</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45192</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/22012035104774 — कपिलधारा कुप रमेश-मगलिया</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>252631.57</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>192475</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45344</v>
@@ -6959,98 +6959,98 @@
       <c r="J151" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K151" s="3" t="n">
         <v>46082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/22012035476523 — जल गंगा सर्वधन अभियान कुप रिचार्ज भानपुरा गोराबाई मांगीलाल</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/22012035476528 — जल गंगा सर्वधन अभियान कुप रिचार्ज भानपुरा पूनम फाटलिया</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45780</v>
@@ -7102,51 +7102,51 @@
       <c r="J154" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>46082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/22012035562898 — जल गंगा सर्वधन भानपुरा कुप रिचार्ज निर्माण कार्य मेदाबाई-मांगीलाल</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45780</v>
@@ -7171,51 +7171,51 @@
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/22012035600101 — EK BAGIYA MAA KE NAME-Dashrath Dawar, Sevanta Bai Dawar, Rahul Dawar, Golu Dawar, Sugar Bai Dawar-MP</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>20400</v>
+        <v>29100</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -19460,119 +19460,119 @@
       <c r="J408" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>45744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/4688167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106534370</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>20124</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45600</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/4688930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106708641</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19654,73 +19654,73 @@
       <c r="J412" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>45768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/4737892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106236237</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>13068</v>
+        <v>16668</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>46249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
@@ -19752,70 +19752,70 @@
       <c r="J414" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/4738511 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106132822</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>8892</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>45622</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -19897,164 +19897,164 @@
       <c r="J417" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/4740573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106825097</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>14634</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/4740575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106825645</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/4740742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106533699</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>12546</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45671</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20087,70 +20087,70 @@
       <c r="J421" s="3" t="n">
         <v>45729</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/4741885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113646821</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45558</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -20183,214 +20183,214 @@
       <c r="J423" s="3" t="n">
         <v>45893</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/4744108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106472248</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>15930</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/4744115 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106474602</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>10206</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45622</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/4762974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122015674</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>10206</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45622</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/4785728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130919720</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>3388</v>
+        <v>15388</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20420,70 +20420,70 @@
       <c r="J428" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/4985043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106826211</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45562</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -21104,51 +21104,51 @@
       <c r="J442" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/5292698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106661573</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>20016</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45936</v>
@@ -21300,70 +21300,70 @@
       <c r="J446" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/5423386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128691435</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22180,70 +22180,70 @@
       <c r="J464" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/5544665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106707766</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45893</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22276,70 +22276,70 @@
       <c r="J466" s="3" t="n">
         <v>45843</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/5549046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106412430</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -22911,73 +22911,73 @@
       <c r="J479" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/5608017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106655651</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>7776</v>
+        <v>12576</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45893</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -24036,70 +24036,70 @@
       <c r="J502" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/5696030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106236809</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>46042</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -24132,73 +24132,73 @@
       <c r="J504" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/5696195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106826069</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>6264</v>
+        <v>10464</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -24375,51 +24375,51 @@
       <c r="J509" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1722012012/IF/IAY/5697364 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119867743</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45980</v>
@@ -24708,23691 +24708,23738 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>15218</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>42783</v>
       </c>
       <c r="K516" s="3" t="n">
         <v>43840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1722012012/IF/IAY/649269 — Construction of IAY House -IAY REG. NO. MP2608605</t>
+          <t>1722012012/IF/IAY/6398278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106493861</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>14640</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>42874</v>
-[...3 lines deleted...]
-      </c>
+        <v>45795</v>
+      </c>
+      <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1722012012/IF/IAY/864371 — Construction of IAY House -IAY REG. NO. MP1663436</t>
+          <t>1722012012/IF/IAY/649269 — Construction of IAY House -IAY REG. NO. MP2608605</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>14432</v>
+        <v>14640</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>43709</v>
+        <v>43902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1722012012/IF/IAY/867510 — Construction of IAY House -IAY REG. NO. MP1701109</t>
+          <t>1722012012/IF/IAY/864371 — Construction of IAY House -IAY REG. NO. MP1663436</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>14748</v>
+        <v>14432</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>43696</v>
+        <v>43709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1722012012/IF/IAY/868199 — Construction of IAY House -IAY REG. NO. MP1710343</t>
+          <t>1722012012/IF/IAY/867510 — Construction of IAY House -IAY REG. NO. MP1701109</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>14964</v>
+        <v>14748</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43039</v>
+        <v>42874</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>43696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1722012012/IF/IAY/891560 — Construction of IAY House -IAY REG. NO. MP2019756</t>
+          <t>1722012012/IF/IAY/868199 — Construction of IAY House -IAY REG. NO. MP1710343</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>15392</v>
+        <v>14964</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>43039</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>43800</v>
+        <v>43696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1722012012/IF/IAY/891756 — Construction of IAY House -IAY REG. NO. MP2022216</t>
+          <t>1722012012/IF/IAY/891560 — Construction of IAY House -IAY REG. NO. MP2019756</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>14644</v>
+        <v>15392</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>42874</v>
+        <v>43039</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>43220</v>
+        <v>43800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1722012012/IF/IAY/894387 — Construction of IAY House -IAY REG. NO. MP2056730</t>
+          <t>1722012012/IF/IAY/891756 — Construction of IAY House -IAY REG. NO. MP2022216</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>14568</v>
+        <v>14644</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>42993</v>
+        <v>42874</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>43709</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1722012012/IF/IAY/935884 — Construction of IAY House -IAY REG. NO. MP2739832</t>
+          <t>1722012012/IF/IAY/894387 — Construction of IAY House -IAY REG. NO. MP2056730</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>15636</v>
+        <v>14568</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>42874</v>
+        <v>42993</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>43508</v>
+        <v>43709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1722012012/IF/IAY/935947 — Construction of IAY House -IAY REG. NO. MP2741396</t>
+          <t>1722012012/IF/IAY/935884 — Construction of IAY House -IAY REG. NO. MP2739832</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>14520</v>
+        <v>15636</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>43339</v>
+        <v>43508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1722012012/IF/IAY/979358 — Construction of IAY House -IAY REG. NO. MP3856340</t>
+          <t>1722012012/IF/IAY/935947 — Construction of IAY House -IAY REG. NO. MP2741396</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>14840</v>
+        <v>14520</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>43220</v>
+        <v>43339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1722012012/IF/IAY/979437 — Construction of IAY House -IAY REG. NO. MP3859618</t>
+          <t>1722012012/IF/IAY/979358 — Construction of IAY House -IAY REG. NO. MP3856340</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>14852</v>
+        <v>14840</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43039</v>
+        <v>42874</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>43321</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1753 — मेढ बंधान भानपुरा छो‍टिया-बुदिया</t>
+          <t>1722012012/IF/IAY/979437 — Construction of IAY House -IAY REG. NO. MP3859618</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>24000</v>
+        <v>15480</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>6006</v>
+        <v>14852</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>40148</v>
+        <v>43039</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>39480</v>
+        <v>43321</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1755 — मेढ बंधान भानपुरा मांगीलाल-उमराव</t>
+          <t>1722012012/LD/1753 — मेढ बंधान भानपुरा छो‍टिया-बुदिया</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>6006</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>39556</v>
-[...1 lines deleted...]
-      <c r="K529" s="3"/>
+        <v>40148</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>39480</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1757 — मेढ बंधान भानपुरा दयाराम-सडिया</t>
+          <t>1722012012/LD/1755 — मेढ बंधान भानपुरा मांगीलाल-उमराव</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>39480</v>
+        <v>39556</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1759 — मेढ बंधान भानपुरा दयाराम-सडिया</t>
+          <t>1722012012/LD/1757 — मेढ बंधान भानपुरा दयाराम-सडिया</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>5460</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>40101</v>
-[...1 lines deleted...]
-      <c r="K531" s="3" t="n">
         <v>39480</v>
       </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1761 — मेढ बंधान भानपुरा दिवान-गोपिया</t>
+          <t>1722012012/LD/1759 — मेढ बंधान भानपुरा दयाराम-सडिया</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>5460</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>39959</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>40101</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>39480</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1762 — मेढ बंधान भानपुरा रणजीत-रूपसिह</t>
+          <t>1722012012/LD/1761 — मेढ बंधान भानपुरा दिवान-गोपिया</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>39959</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1764 — मेढ बंधान भानपुरा फुलकोर-जगदीश</t>
+          <t>1722012012/LD/1762 — मेढ बंधान भानपुरा रणजीत-रूपसिह</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>19032</v>
+        <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>40658</v>
-[...3 lines deleted...]
-      </c>
+        <v>39959</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1766 — मेढ बंधान भानपुरा धनसिह-मदिंया</t>
+          <t>1722012012/LD/1764 — मेढ बंधान भानपुरा फुलकोर-जगदीश</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>19032</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>39959</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>40658</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>40669</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1768 — मेढ बंधान भानपुरा जलाल-उमराव</t>
+          <t>1722012012/LD/1766 — मेढ बंधान भानपुरा धनसिह-मदिंया</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>39959</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1770 — मेढ बंधान भानपुरा शोभाराम-मडिया</t>
+          <t>1722012012/LD/1768 — मेढ बंधान भानपुरा जलाल-उमराव</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>39951</v>
+        <v>39959</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1771 — मेढ बंधान भानपुरा रामसिंह-सत्‍तु</t>
+          <t>1722012012/LD/1770 — मेढ बंधान भानपुरा शोभाराम-मडिया</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>18000</v>
+        <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>40334</v>
-[...3 lines deleted...]
-      </c>
+        <v>39951</v>
+      </c>
+      <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1773 — मेढ बंधान भानपुरा लक्ष्‍मण-बिलमण</t>
+          <t>1722012012/LD/1771 — मेढ बंधान भानपुरा रामसिंह-सत्‍तु</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>39961</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>40334</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>39480</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1775 — मेढ बंधान भानपुरा सखलाल-सिगदार</t>
+          <t>1722012012/LD/1773 — मेढ बंधान भानपुरा लक्ष्‍मण-बिलमण</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>39961</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1776 — मेढ बंधान भानपुरा मुकुट-सुरता</t>
+          <t>1722012012/LD/1775 — मेढ बंधान भानपुरा सखलाल-सिगदार</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>12558</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>40453</v>
-[...3 lines deleted...]
-      </c>
+        <v>39961</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1778 — मेढ बंधान भानपुरा देविंसंह-धन्‍ना</t>
+          <t>1722012012/LD/1776 — मेढ बंधान भानपुरा मुकुट-सुरता</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>7098</v>
+        <v>12558</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>40466</v>
+        <v>40453</v>
       </c>
       <c r="K542" s="3" t="n">
         <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1779 — मेढ बंधान भानपुरा अर्जुन-सिंगदार</t>
+          <t>1722012012/LD/1778 — मेढ बंधान भानपुरा देविंसंह-धन्‍ना</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>9828</v>
+        <v>7098</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>40456</v>
+        <v>40466</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1782 — मेढ बंधान भानपुरा अर्जुन-नवल</t>
+          <t>1722012012/LD/1779 — मेढ बंधान भानपुरा अर्जुन-सिंगदार</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>12098</v>
+        <v>9828</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>40118</v>
+        <v>40456</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1783 — मेढ बंधान भानपुरा मडिया-उमराव</t>
+          <t>1722012012/LD/1782 — मेढ बंधान भानपुरा अर्जुन-नवल</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>9828</v>
+        <v>12098</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>39974</v>
+        <v>40118</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1784 — मेढ बंधान भानपुरा रूपसिह-धन्‍ना</t>
+          <t>1722012012/LD/1783 — मेढ बंधान भानपुरा मडिया-उमराव</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>34160</v>
+        <v>9828</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>40750</v>
+        <v>39974</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>40763</v>
+        <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1785 — मेढ बंधान भानपुरा दशरथ-उमराव</t>
+          <t>1722012012/LD/1784 — मेढ बंधान भानपुरा रूपसिह-धन्‍ना</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>34160</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>39959</v>
-[...1 lines deleted...]
-      <c r="K547" s="3"/>
+        <v>40750</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>40763</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1786 — मेढ बंधान भानपुरा रूखडिया-मोना</t>
+          <t>1722012012/LD/1785 — मेढ बंधान भानपुरा दशरथ-उमराव</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>39959</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1787 — मेढ बंधान भानपुरा झैता-अर्जुन</t>
+          <t>1722012012/LD/1786 — मेढ बंधान भानपुरा रूखडिया-मोना</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>39959</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1788 — मेढ बंधान भानपुरा गोविन्‍द-बिलमण</t>
+          <t>1722012012/LD/1787 — मेढ बंधान भानपुरा झैता-अर्जुन</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>39975</v>
+        <v>39959</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1789 — मेढ बंधान भानपुरा धोधा-केकडिया</t>
+          <t>1722012012/LD/1788 — मेढ बंधान भानपुरा गोविन्‍द-बिलमण</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>19764</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>40645</v>
-[...3 lines deleted...]
-      </c>
+        <v>39975</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1790 — मेढ बंधान भानपुरा पुनम-मडिया</t>
+          <t>1722012012/LD/1789 — मेढ बंधान भानपुरा धोधा-केकडिया</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>8400</v>
+        <v>19764</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>40459</v>
+        <v>40645</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>39480</v>
+        <v>40658</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1791 — मेढ बंधान भानपुरा कालीबाई-दलसिंह</t>
+          <t>1722012012/LD/1790 — मेढ बंधान भानपुरा पुनम-मडिया</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>39975</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>40459</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>39480</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1792 — मेढ बंधान भानपुरा छगन-भोल्‍या</t>
+          <t>1722012012/LD/1791 — मेढ बंधान भानपुरा कालीबाई-दलसिंह</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>8645</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>40027</v>
-[...3 lines deleted...]
-      </c>
+        <v>39975</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/1793 — मेढ बंधान भानपुरा सुखलाल-रूपसिह</t>
+          <t>1722012012/LD/1792 — मेढ बंधान भानपुरा छगन-भोल्‍या</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>13650</v>
+        <v>8645</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>39995</v>
+        <v>40027</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>40440</v>
+        <v>39480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034257287 — मेड बंधन</t>
+          <t>1722012012/LD/1793 — मेढ बंधान भानपुरा सुखलाल-रूपसिह</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>0</v>
+        <v>13650</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K556" s="3"/>
+        <v>39995</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>40440</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034524045 — Boldar Wall Khumsing-Hiralal</t>
+          <t>1722012012/LD/22012034257287 — मेड बंधन</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>47515.78</v>
+        <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>43925</v>
+        <v>42461</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034524046 — Boldar Wall Malsing-Mangilal</t>
+          <t>1722012012/LD/22012034524045 — Boldar Wall Khumsing-Hiralal</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>41711.67</v>
+        <v>47515.78</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>43925</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034524047 — Boldar Wall Kaliya-Tersing</t>
+          <t>1722012012/LD/22012034524046 — Boldar Wall Malsing-Mangilal</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>47515.78</v>
+        <v>41711.67</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>43925</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034525694 — Bhanpura Boldar Wall Bansilal-Malsing</t>
+          <t>1722012012/LD/22012034524047 — Boldar Wall Kaliya-Tersing</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>41711.67</v>
+        <v>47515.78</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>8106</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44291</v>
+        <v>43925</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034530489 — खुमसिंह का मेड बंधन bhanpura</t>
+          <t>1722012012/LD/22012034525694 — Bhanpura Boldar Wall Bansilal-Malsing</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>23101.92</v>
+        <v>41711.67</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>0</v>
+        <v>8106</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>43922</v>
+        <v>44291</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034530497 — मालसिंह का मेड भानपुरा</t>
+          <t>1722012012/LD/22012034530489 — खुमसिंह का मेड बंधन bhanpura</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>23101.92</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>22800</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44171</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034531601 — kalu tersingh ka med bandhan bhanpura</t>
+          <t>1722012012/LD/22012034530497 — मालसिंह का मेड भानपुरा</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>23101.92</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>7690</v>
+        <v>22800</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44273</v>
+        <v>44171</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>46201</v>
+        <v>44287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034531603 — pappu chouhan ka med bandhan bhanpura</t>
+          <t>1722012012/LD/22012034531601 — kalu tersingh ka med bandhan bhanpura</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>23101.92</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>24318</v>
+        <v>7690</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44344</v>
+        <v>44273</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>45208</v>
+        <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034531606 — Rajaram chagan ka med bandhan bhanpura</t>
+          <t>1722012012/LD/22012034531603 — pappu chouhan ka med bandhan bhanpura</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>23101.92</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>24318</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>44344</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>45208</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034531607 — jogen adiya ka med bandhan bhanpura</t>
+          <t>1722012012/LD/22012034531606 — Rajaram chagan ka med bandhan bhanpura</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>23101.92</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>2280</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44272</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034531608 — mehatab madiya ka med bandhan bhanpura</t>
+          <t>1722012012/LD/22012034531607 — jogen adiya ka med bandhan bhanpura</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>23101.92</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K567" s="3"/>
+        <v>44272</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>45208</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034535178 — SHREE MADHUSHUDAN GAUSHALA  BHANPURA</t>
+          <t>1722012012/LD/22012034531608 — mehatab madiya ka med bandhan bhanpura</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>0</v>
+        <v>23101.92</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>43941</v>
+        <v>43922</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034543640 — मायराम गप्पूसिंह  मेड बँधान भानपुरा</t>
+          <t>1722012012/LD/22012034535178 — SHREE MADHUSHUDAN GAUSHALA  BHANPURA</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>26634</v>
+        <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44291</v>
-[...3 lines deleted...]
-      </c>
+        <v>43941</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034543641 — मेड बँधान राजराम गप्पुसिंघ भानपुरा</t>
+          <t>1722012012/LD/22012034543640 — मायराम गप्पूसिंह  मेड बँधान भानपुरा</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>24318</v>
+        <v>26634</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034567079 — boldarwall subhas bondar bhanpura</t>
+          <t>1722012012/LD/22012034543641 — मेड बँधान राजराम गप्पुसिंघ भानपुरा</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>17242.93</v>
+        <v>35000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>15516</v>
+        <v>24318</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>44574</v>
+        <v>44291</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>44777</v>
+        <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034567247 — boldar wall Ramesh sobharambhanpura</t>
+          <t>1722012012/LD/22012034567079 — boldarwall subhas bondar bhanpura</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>0</v>
+        <v>17242.93</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>0</v>
+        <v>15516</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K572" s="3"/>
+        <v>44574</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>44777</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034567248 — oldarwall pappudevsingh bhanpura</t>
+          <t>1722012012/LD/22012034567247 — boldar wall Ramesh sobharambhanpura</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034567249 — boldarwall Naharsingh bhanpura</t>
+          <t>1722012012/LD/22012034567248 — oldarwall pappudevsingh bhanpura</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034567250 — boldarwall baatusingh maganbhanpura</t>
+          <t>1722012012/LD/22012034567249 — boldarwall Naharsingh bhanpura</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034574039 — Bhanpura khet taLab nirman Dhansing_Rugnath</t>
+          <t>1722012012/LD/22012034567250 — boldarwall baatusingh maganbhanpura</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>356340.1</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>136636</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>44763</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034586692 — बोल्डरवाल निर्माण मेन रोड से शमशान की ओर भानपुरा</t>
+          <t>1722012012/LD/22012034574039 — Bhanpura khet taLab nirman Dhansing_Rugnath</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>0</v>
+        <v>356340.1</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>0</v>
+        <v>136636</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>44763</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>46195</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034590655 — CONTUR TRENCH PART 1 BHANPURA</t>
+          <t>1722012012/LD/22012034586692 — बोल्डरवाल निर्माण मेन रोड से शमशान की ओर भानपुरा</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>339298</v>
+        <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>45017</v>
+        <v>44652</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034590656 — CONTUR TRENCH PART 1 BHANPURA</t>
+          <t>1722012012/LD/22012034590655 — CONTUR TRENCH PART 1 BHANPURA</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>399415.44</v>
+        <v>339298</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034590657 — CONTUR TRENCH PART 2 BHANPURA</t>
+          <t>1722012012/LD/22012034590656 — CONTUR TRENCH PART 1 BHANPURA</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>518205.66</v>
+        <v>399415.44</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034945300 — बोल्डर वाल निर्माण कार्य मगन के खेत वाले नाले के पास  कोरिया,</t>
+          <t>1722012012/LD/22012034590657 — CONTUR TRENCH PART 2 BHANPURA</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>0</v>
+        <v>518205.66</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>45610</v>
+        <v>45017</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034949062 — भानपुरा खेत तालाब निर्माण कार्य माॅंगीलाल-तेरिया</t>
+          <t>1722012012/LD/22012034945300 — बोल्डर वाल निर्माण कार्य मगन के खेत वाले नाले के पास  कोरिया,</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>200081.56</v>
+        <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>45658</v>
+        <v>45610</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034949063 — भानपुरा खेत तालाब निर्माण कार्य माॅंगीलाल-उमराव</t>
+          <t>1722012012/LD/22012034949062 — भानपुरा खेत तालाब निर्माण कार्य माॅंगीलाल-तेरिया</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>200081.56</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>2088</v>
+        <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>45850</v>
+        <v>45658</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034949064 — भानपुरा खेत तालाब निर्माण कार्य रवि-रूखडिया</t>
+          <t>1722012012/LD/22012034949063 — भानपुरा खेत तालाब निर्माण कार्य माॅंगीलाल-उमराव</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>200081.56</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>0</v>
+        <v>2088</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>45658</v>
+        <v>45850</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034949065 — भानपुरा खेत तालाब निर्माण कार्य मोहन-माॅंगीलाल</t>
+          <t>1722012012/LD/22012034949064 — भानपुरा खेत तालाब निर्माण कार्य रवि-रूखडिया</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>200081.56</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>76734</v>
+        <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>45857</v>
-[...3 lines deleted...]
-      </c>
+        <v>45658</v>
+      </c>
+      <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034949066 — भानपुरा खेत तालाब निर्माण कार्य गणपत-नवल</t>
+          <t>1722012012/LD/22012034949065 — भानपुरा खेत तालाब निर्माण कार्य मोहन-माॅंगीलाल</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>200081.56</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>76734</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>45658</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>45857</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>46202</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034949297 — भानपुरा खेत तालाब निर्माण कार्य उंकार-रडवा</t>
+          <t>1722012012/LD/22012034949066 — भानपुरा खेत तालाब निर्माण कार्य गणपत-नवल</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>200081.56</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>89001</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>45847</v>
-[...3 lines deleted...]
-      </c>
+        <v>45658</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034957015 — भानपुरा बोल्‍डर वाल हनुमान मंदिर के पास कोरीया</t>
+          <t>1722012012/LD/22012034949297 — भानपुरा खेत तालाब निर्माण कार्य उंकार-रडवा</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>200081.56</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>89001</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>45780</v>
-[...1 lines deleted...]
-      <c r="K588" s="3"/>
+        <v>45847</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>46202</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/22012034957016 — भानपुरा बोल्‍डर वाल मेहताब के खेत वाले नाले पर कोरिया</t>
+          <t>1722012012/LD/22012034957015 — भानपुरा बोल्‍डर वाल हनुमान मंदिर के पास कोरीया</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/2284 — भानपुरा मेढ बंधान निर्माण कार्य मालसिह-बंडिया</t>
+          <t>1722012012/LD/22012034957016 — भानपुरा बोल्‍डर वाल मेहताब के खेत वाले नाले पर कोरिया</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>29000</v>
+        <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>27816</v>
+        <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>40671</v>
-[...3 lines deleted...]
-      </c>
+        <v>45780</v>
+      </c>
+      <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/2355 — भानपुरा मेढ बंधान निर्माण कार्य पुनिया-रतन</t>
+          <t>1722012012/LD/2284 — भानपुरा मेढ बंधान निर्माण कार्य मालसिह-बंडिया</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>29000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>23424</v>
+        <v>27816</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>40750</v>
+        <v>40671</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>41086</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/2356 — भानपुरा मेढ बंधान निर्माण कार्य सुकलीबाई-मडिया</t>
+          <t>1722012012/LD/2355 — भानपुरा मेढ बंधान निर्माण कार्य पुनिया-रतन</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>29000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>26352</v>
+        <v>23424</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>40750</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>41149</v>
+        <v>41086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/2440 — भानपुरा मेढ बंधान निर्माण कार्य रामा-उमराव</t>
+          <t>1722012012/LD/2356 — भानपुरा मेढ बंधान निर्माण कार्य सुकलीबाई-मडिया</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>29000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>27328</v>
+        <v>26352</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>40752</v>
+        <v>40750</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/360 — भानपुरा मेढ बंधान दिवान गोपिया</t>
+          <t>1722012012/LD/2440 — भानपुरा मेढ बंधान निर्माण कार्य रामा-उमराव</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>24000</v>
+        <v>29000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>14196</v>
+        <v>27328</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>39962</v>
+        <v>40752</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>39473</v>
+        <v>41149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/361 — भानपुरा मेढ बंधान ध्‍नसिंह माधिया</t>
+          <t>1722012012/LD/360 — भानपुरा मेढ बंधान दिवान गोपिया</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>10920</v>
+        <v>14196</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>39965</v>
+        <v>39962</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/362 — भानपुरा मेढ बंधान मीश्रीलाल उमराव</t>
+          <t>1722012012/LD/361 — भानपुरा मेढ बंधान ध्‍नसिंह माधिया</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>17388</v>
+        <v>10920</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>39961</v>
+        <v>39965</v>
       </c>
       <c r="K596" s="3" t="n">
         <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/363 — भानपुरा मेढ बंधान जलाल उमराव</t>
+          <t>1722012012/LD/362 — भानपुरा मेढ बंधान मीश्रीलाल उमराव</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>22856</v>
+        <v>17388</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>39965</v>
+        <v>39961</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>40428</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/364 — भानपुरा मेढ बंधान दयाराम सडिया</t>
+          <t>1722012012/LD/363 — भानपुरा मेढ बंधान जलाल उमराव</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>16380</v>
+        <v>22856</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>39962</v>
+        <v>39965</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>40428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/365 — भानपुरा मेढ बंधान सुल्‍तान ओंकार</t>
+          <t>1722012012/LD/364 — भानपुरा मेढ बंधान दयाराम सडिया</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>10920</v>
+        <v>16380</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>39963</v>
+        <v>39962</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>40429</v>
+        <v>40428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/366 — भानपुरा मेढ बंधान रूखडीया गटल्‍या</t>
+          <t>1722012012/LD/365 — भानपुरा मेढ बंधान सुल्‍तान ओंकार</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>12012</v>
+        <v>10920</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>39965</v>
+        <v>39963</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>40428</v>
+        <v>40429</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/367 — भानपुरा मेढ बंधान रणजित रूपसिंह</t>
+          <t>1722012012/LD/366 — भानपुरा मेढ बंधान रूखडीया गटल्‍या</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>15920</v>
+        <v>12012</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>39965</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>40443</v>
+        <v>40428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/368 — भानपुरा मेढ बंधान मनिया रामसिंह</t>
+          <t>1722012012/LD/367 — भानपुरा मेढ बंधान रणजित रूपसिंह</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>18018</v>
+        <v>15920</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>39965</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>40429</v>
+        <v>40443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/369 — भानपुरा मेढ बंधान शोभाराम बण्‍डीया</t>
+          <t>1722012012/LD/368 — भानपुरा मेढ बंधान मनिया रामसिंह</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>19504</v>
+        <v>18018</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>39962</v>
+        <v>39965</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>40428</v>
+        <v>40429</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/370 — भानपुरा मेढ बंधान फाटुसिंह जलाल</t>
+          <t>1722012012/LD/369 — भानपुरा मेढ बंधान शोभाराम बण्‍डीया</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>6006</v>
+        <v>19504</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>39972</v>
+        <v>39962</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>39473</v>
+        <v>40428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/3799391420 — भानपुरा मेढ बंधान मांग्‍या-गणस्‍या</t>
+          <t>1722012012/LD/370 — भानपुरा मेढ बंधान फाटुसिंह जलाल</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>28000</v>
+        <v>24000</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>18396</v>
+        <v>6006</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>41422</v>
+        <v>39972</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>41465</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/3799391421 — भानपुरा मेढ बंधान मांगीलाल-मडिया</t>
+          <t>1722012012/LD/3799391420 — भानपुरा मेढ बंधान मांग्‍या-गणस्‍या</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>28000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>16980</v>
+        <v>18396</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>41422</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/3799391423 — भानपुरा मेढ बंधान भुरिया-पेमा</t>
+          <t>1722012012/LD/3799391421 — भानपुरा मेढ बंधान मांगीलाल-मडिया</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>28000</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>20150</v>
+        <v>16980</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>41422</v>
       </c>
       <c r="K607" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/3799391424 — भानपुरा मेढ बंधान गंगाराम-मोना</t>
+          <t>1722012012/LD/3799391423 — भानपुरा मेढ बंधान भुरिया-पेमा</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>28000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>22776</v>
+        <v>20150</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>41422</v>
       </c>
       <c r="K608" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/3799391425 — भानपुरा मेढ बंधान नानसिह-मोना</t>
+          <t>1722012012/LD/3799391424 — भानपुरा मेढ बंधान गंगाराम-मोना</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>28000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>21024</v>
+        <v>22776</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>41422</v>
       </c>
       <c r="K609" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1722012012/LD/3799391943 — भानपुरा मेढ बंधान शंकर-पेमा</t>
+          <t>1722012012/LD/3799391425 — भानपुरा मेढ बंधान नानसिह-मोना</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>28000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>12264</v>
+        <v>21024</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>41429</v>
+        <v>41422</v>
       </c>
       <c r="K610" s="3" t="n">
         <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/01 — भानपुरा से सातमातरा मार्ग मुरमीकरण</t>
+          <t>1722012012/LD/3799391943 — भानपुरा मेढ बंधान शंकर-पेमा</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>397000</v>
+        <v>28000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>70000</v>
+        <v>12264</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>38868</v>
+        <v>41429</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>38851</v>
+        <v>41465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/03/भानपुरा — भानपुरा शिवाबाबा से सातमात्रा मार्ग मु.</t>
+          <t>1722012012/RC/01 — भानपुरा से सातमातरा मार्ग मुरमीकरण</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>377000</v>
+        <v>397000</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>25000</v>
+        <v>70000</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>39072</v>
+        <v>38868</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>39103</v>
+        <v>38851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/04/भिलटबडी से पटेलपुरा / भानपुरा — भानपुरा भिलटबडी से पटेलपुरा मार्ग मु.</t>
+          <t>1722012012/RC/03/भानपुरा — भानपुरा शिवाबाबा से सातमात्रा मार्ग मु.</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>377000</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>39084</v>
+        <v>39072</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>39084</v>
+        <v>39103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/22012034156821 — सी0सी0 खंरजा निर्माण दिवान गोपिया के घर तक</t>
+          <t>1722012012/RC/04/भिलटबडी से पटेलपुरा / भानपुरा — भानपुरा भिलटबडी से पटेलपुरा मार्ग मु.</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>0</v>
+        <v>377000</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>41278</v>
-[...1 lines deleted...]
-      <c r="K614" s="3"/>
+        <v>39084</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>39084</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/22012034185738 — भानपुरा पंच परमेश्‍वर खंरजा निर्माण कार्य मैन रोड</t>
+          <t>1722012012/RC/22012034156821 — सी0सी0 खंरजा निर्माण दिवान गोपिया के घर तक</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>114000</v>
+        <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>102730</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>41548</v>
-[...3 lines deleted...]
-      </c>
+        <v>41278</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/22012034198841 — पच परमेश्‍वर रामा के मकान से रमेश के मकान तक</t>
+          <t>1722012012/RC/22012034185738 — भानपुरा पंच परमेश्‍वर खंरजा निर्माण कार्य मैन रोड</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>158000</v>
+        <v>114000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>165804</v>
+        <v>102730</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>41653</v>
+        <v>41548</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>42252</v>
+        <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/22012034222960 — खेत सडक मालसिंह खेत के लालसिंह तक</t>
+          <t>1722012012/RC/22012034198841 — पच परमेश्‍वर रामा के मकान से रमेश के मकान तक</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>1231000</v>
+        <v>158000</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>675052.74</v>
+        <v>165804</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>41814</v>
+        <v>41653</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>42813</v>
+        <v>42252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Inter-locking Cement Block Road / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/22012034366249 — बोहारला प्रधानमंत्री रोड से प्रा0वि0 भवन तक</t>
+          <t>1722012012/RC/22012034222960 — खेत सडक मालसिंह खेत के लालसिंह तक</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>267000</v>
+        <v>1231000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>0</v>
+        <v>675052.74</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K618" s="3"/>
+        <v>41814</v>
+      </c>
+      <c r="K618" s="3" t="n">
+        <v>42813</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Inter-locking Cement Block Road / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/22012034372866 — सी0सी0 खंरजा निर्माण</t>
+          <t>1722012012/RC/22012034366249 — बोहारला प्रधानमंत्री रोड से प्रा0वि0 भवन तक</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>0</v>
+        <v>267000</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>43191</v>
+        <v>42826</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/22012034392254 — सी0सी0 खंरजा निर्माण हेण्‍डपम्‍प से चक्‍की तक कोरिया</t>
+          <t>1722012012/RC/22012034372866 — सी0सी0 खंरजा निर्माण</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>507000</v>
+        <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>42826</v>
+        <v>43191</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/22012034842486 — भानपुरा सी.सी. रोड बडु के  मकान से  मैन मार्ग तक</t>
+          <t>1722012012/RC/22012034392254 — सी0सी0 खंरजा निर्माण हेण्‍डपम्‍प से चक्‍की तक कोरिया</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>60000</v>
+        <v>507000</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>45748</v>
+        <v>42826</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/22012034842487 — भानपुरा कोरिया सी.सी. रोड निर्माण कार्य रमेश के घर से हलाव टंकी तक भानपुरा</t>
+          <t>1722012012/RC/22012034842486 — भानपुरा सी.सी. रोड बडु के  मकान से  मैन मार्ग तक</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>102000</v>
+        <v>60000</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/2251 — भानपुरा मार्ग मुरमीकरण मेन रोड से खडकीयाघाट से मैन रोड बाकानेर तक</t>
+          <t>1722012012/RC/22012034842487 — भानपुरा कोरिया सी.सी. रोड निर्माण कार्य रमेश के घर से हलाव टंकी तक भानपुरा</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>495000</v>
+        <v>102000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>686092</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>40253</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/2263 — भानपुरा मार्ग मुरमीकरण कोरीया भीलट बयडी से दसाई फाटा तक</t>
+          <t>1722012012/RC/2251 — भानपुरा मार्ग मुरमीकरण मेन रोड से खडकीयाघाट से मैन रोड बाकानेर तक</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>498000</v>
+        <v>495000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>270100</v>
+        <v>686092</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>40278</v>
+        <v>40253</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>40211</v>
+        <v>39846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/2319 — भानपुरा मनावर मैन रोड से तालाबपुरा तक मार्ग मुरमीकरण</t>
+          <t>1722012012/RC/2263 — भानपुरा मार्ग मुरमीकरण कोरीया भीलट बयडी से दसाई फाटा तक</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>496000</v>
+        <v>498000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>370200</v>
+        <v>270100</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>40358</v>
+        <v>40278</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>39846</v>
+        <v>40211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/2320 — भानपुरा हनुमान खेडा से जुना खाडा तक मार्ग मुरमीकरण</t>
+          <t>1722012012/RC/2319 — भानपुरा मनावर मैन रोड से तालाबपुरा तक मार्ग मुरमीकरण</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>500000</v>
+        <v>496000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>602300</v>
+        <v>370200</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>40344</v>
+        <v>40358</v>
       </c>
       <c r="K626" s="3" t="n">
         <v>39846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RC/2422 — गलसिंह से रायसिंह के मकान तक खरंजा (पंच परमश्‍ेवर)</t>
+          <t>1722012012/RC/2320 — भानपुरा हनुमान खेडा से जुना खाडा तक मार्ग मुरमीकरण</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>490000</v>
+        <v>500000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>182712</v>
+        <v>602300</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>41150</v>
+        <v>40344</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>41347</v>
+        <v>39846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034202195 — व्‍यक्तिगत शौचालय समुह क्रमांक - 1</t>
+          <t>1722012012/RC/2422 — गलसिंह से रायसिंह के मकान तक खरंजा (पंच परमश्‍ेवर)</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>54000</v>
+        <v>490000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>0</v>
+        <v>182712</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>41674</v>
-[...1 lines deleted...]
-      <c r="K628" s="3"/>
+        <v>41150</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>41347</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034241410 — व्‍यक्तिगत शौचालय निर्माण समुह क्रमांक 02</t>
+          <t>1722012012/RS/22012034202195 — व्‍यक्तिगत शौचालय समुह क्रमांक - 1</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>41365</v>
+        <v>41674</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034250043 — व्‍यक्तिगत शौचालय निर्माण समुह क्र0 03</t>
+          <t>1722012012/RS/22012034241410 — व्‍यक्तिगत शौचालय निर्माण समुह क्रमांक 02</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034250045 — व्‍यक्तिगत शौचालय निर्माण समुह क्र0 04</t>
+          <t>1722012012/RS/22012034250043 — व्‍यक्तिगत शौचालय निर्माण समुह क्र0 03</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034250046 — व्‍यक्तिगत शाैचालय निर्माण समुह क्र0 05</t>
+          <t>1722012012/RS/22012034250045 — व्‍यक्तिगत शौचालय निर्माण समुह क्र0 04</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034250156 — व्‍यक्तिगत शौचालय निर्माण समुह क्रमांक0 06</t>
+          <t>1722012012/RS/22012034250046 — व्‍यक्तिगत शाैचालय निर्माण समुह क्र0 05</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034250163 — व्‍यक्तिगत शौचालय निर्माण समुह क्रमांक0 07</t>
+          <t>1722012012/RS/22012034250156 — व्‍यक्तिगत शौचालय निर्माण समुह क्रमांक0 06</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034253498 — भानपुरा व्‍यक्तिगत शौचालय समुह क्रमांक 08</t>
+          <t>1722012012/RS/22012034250163 — व्‍यक्तिगत शौचालय निर्माण समुह क्रमांक0 07</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034253501 — भानपुरा व्‍यक्तिगत शौचालय निर्माण समुह क्रमांक 09</t>
+          <t>1722012012/RS/22012034253498 — भानपुरा व्‍यक्तिगत शौचालय समुह क्रमांक 08</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034268042 — भानपुरा व्‍यक्तिगत शौचालय निर्माण समुह क्रमांक 11</t>
+          <t>1722012012/RS/22012034253501 — भानपुरा व्‍यक्तिगत शौचालय निर्माण समुह क्रमांक 09</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>100000</v>
+        <v>54000</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034533078 — SBM SS सेग्रीगेसन शेड भानपुरा</t>
+          <t>1722012012/RS/22012034268042 — भानपुरा व्‍यक्तिगत शौचालय निर्माण समुह क्रमांक 11</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>44314</v>
+        <v>41365</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034539110 — SBM ISP शोकपीट 15 हितग्राही - समुह क्रमाक-01</t>
+          <t>1722012012/RS/22012034533078 — SBM SS सेग्रीगेसन शेड भानपुरा</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>86205.87</v>
+        <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>86432</v>
+        <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>44519</v>
-[...3 lines deleted...]
-      </c>
+        <v>44314</v>
+      </c>
+      <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034539111 — SBM ISP शोकपीट 15 हितग्राही - समुह क्रमाक-02</t>
+          <t>1722012012/RS/22012034539110 — SBM ISP शोकपीट 15 हितग्राही - समुह क्रमाक-01</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>84615.26</v>
+        <v>86205.87</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>83687.6</v>
+        <v>86432</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>44498</v>
+        <v>44519</v>
       </c>
       <c r="K640" s="3" t="n">
         <v>44829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034568335 — SBM SCP कम्पोस्ट पिट-1</t>
+          <t>1722012012/RS/22012034539111 — SBM ISP शोकपीट 15 हितग्राही - समुह क्रमाक-02</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>0</v>
+        <v>84615.26</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>0</v>
+        <v>83687.6</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>44311</v>
-[...1 lines deleted...]
-      <c r="K641" s="3"/>
+        <v>44498</v>
+      </c>
+      <c r="K641" s="3" t="n">
+        <v>44829</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034568336 — SBM SCP कम्पोस्ट पिट-1</t>
+          <t>1722012012/RS/22012034568335 — SBM SCP कम्पोस्ट पिट-1</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>44311</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034568337 — SBM SCP कम्पोस्ट पिट-2</t>
+          <t>1722012012/RS/22012034568336 — SBM SCP कम्पोस्ट पिट-1</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>44311</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034568339 — SBM SCP कम्पोस्ट पिट-2</t>
+          <t>1722012012/RS/22012034568337 — SBM SCP कम्पोस्ट पिट-2</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>44311</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034587346 — SBM SSP BHANPURA 20 UNIT 1-20</t>
+          <t>1722012012/RS/22012034568339 — SBM SCP कम्पोस्ट पिट-2</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>162900.85</v>
+        <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>123142</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44843</v>
-[...3 lines deleted...]
-      </c>
+        <v>44311</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034587383 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-01 BHANPURA</t>
+          <t>1722012012/RS/22012034587346 — SBM SSP BHANPURA 20 UNIT 1-20</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>197353.39</v>
+        <v>162900.85</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>139669</v>
+        <v>123142</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>44843</v>
       </c>
       <c r="K646" s="3" t="n">
         <v>45231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034587384 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-02 BHANPURA</t>
+          <t>1722012012/RS/22012034587383 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-01 BHANPURA</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>197353.39</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>145252</v>
+        <v>139669</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>44843</v>
       </c>
       <c r="K647" s="3" t="n">
-        <v>45225</v>
+        <v>45231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034587385 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-03 BHANPURA</t>
+          <t>1722012012/RS/22012034587384 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-02 BHANPURA</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>195484.4</v>
+        <v>197353.39</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>0</v>
+        <v>145252</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>44470</v>
-[...1 lines deleted...]
-      <c r="K648" s="3"/>
+        <v>44843</v>
+      </c>
+      <c r="K648" s="3" t="n">
+        <v>45225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034587386 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-04 BHANPURA</t>
+          <t>1722012012/RS/22012034587385 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-03 BHANPURA</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>197353.39</v>
+        <v>195484.4</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>178795</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>44541</v>
-[...3 lines deleted...]
-      </c>
+        <v>44470</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034587387 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-05 BHANPURA</t>
+          <t>1722012012/RS/22012034587386 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-04 BHANPURA</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>197353.39</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>178626</v>
+        <v>178795</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>44541</v>
       </c>
       <c r="K650" s="3" t="n">
         <v>44829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034614441 — SBM SCP कम्पोस्ट पिट 1 BHANPURA</t>
+          <t>1722012012/RS/22012034587387 — SBM ISP शोकपीट 20 हितग्राही - समुह क्रमाक-05 BHANPURA</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>41054.04</v>
+        <v>197353.39</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>0</v>
+        <v>178626</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>44317</v>
-[...1 lines deleted...]
-      <c r="K651" s="3"/>
+        <v>44541</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>44829</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034614442 — SBM SCP कम्पोस्ट पिट 2 BHANPURA</t>
+          <t>1722012012/RS/22012034614441 — SBM SCP कम्पोस्ट पिट 1 BHANPURA</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>41054.04</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>44378</v>
+        <v>44317</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034614443 — SBM SCP कम्पोस्ट पिट 3 BHANPURA</t>
+          <t>1722012012/RS/22012034614442 — SBM SCP कम्पोस्ट पिट 2 BHANPURA</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>41054.04</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034614444 — SBM SCP कम्पोस्ट पिट 1 KOREYA BHANPURA</t>
+          <t>1722012012/RS/22012034614443 — SBM SCP कम्पोस्ट पिट 3 BHANPURA</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>41054.04</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034614445 — SBM SCP कम्पोस्ट पिट 2 KOREYA BHANPURA</t>
+          <t>1722012012/RS/22012034614444 — SBM SCP कम्पोस्ट पिट 1 KOREYA BHANPURA</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>41054.04</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034614446 — SBM SCP कम्पोस्ट पिट 3 KOREYA BHANPURA</t>
+          <t>1722012012/RS/22012034614445 — SBM SCP कम्पोस्ट पिट 2 KOREYA BHANPURA</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>41054.04</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034673804 — भानपुरा शौकपिट 20 हितग्राही</t>
+          <t>1722012012/RS/22012034614446 — SBM SCP कम्पोस्ट पिट 3 KOREYA BHANPURA</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>0</v>
+        <v>41054.04</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>44706</v>
+        <v>44378</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034673806 — भानपुरा शौकपिट 20 हितग्राही</t>
+          <t>1722012012/RS/22012034673804 — भानपुरा शौकपिट 20 हितग्राही</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>44676</v>
+        <v>44706</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/22012034701113 — सामुदायिक स्वच्छता परिसर कोरिया फाटे पर भानपुरा</t>
+          <t>1722012012/RS/22012034673806 — भानपुरा शौकपिट 20 हितग्राही</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>46701.79</v>
+        <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>37324</v>
+        <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>45478</v>
-[...3 lines deleted...]
-      </c>
+        <v>44676</v>
+      </c>
+      <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/36382 — भानपुरा व्‍यक्तिगत शौचालय पुनम-मडिया</t>
+          <t>1722012012/RS/22012034701113 — सामुदायिक स्वच्छता परिसर कोरिया फाटे पर भानपुरा</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>9900</v>
+        <v>46701.79</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>0</v>
+        <v>37324</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>41450</v>
-[...1 lines deleted...]
-      <c r="K660" s="3"/>
+        <v>45478</v>
+      </c>
+      <c r="K660" s="3" t="n">
+        <v>45568</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/36385 — भानपुरा व्‍यक्तिगत शौचालय सेजुबाई-गुलाब</t>
+          <t>1722012012/RS/36382 — भानपुरा व्‍यक्तिगत शौचालय पुनम-मडिया</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>1422</v>
+        <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>41450</v>
       </c>
-      <c r="K661" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/36387 — भानपुरा व्‍यक्तिगत शौचालय शोभाराम-मुकुट</t>
+          <t>1722012012/RS/36385 — भानपुरा व्‍यक्तिगत शौचालय सेजुबाई-गुलाब</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>0</v>
+        <v>1422</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>41450</v>
       </c>
-      <c r="K662" s="3"/>
+      <c r="K662" s="3" t="n">
+        <v>42118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/36389 — भानपुरा व्‍यक्तिगत शौचालय गुलसिह-मडिया</t>
+          <t>1722012012/RS/36387 — भानपुरा व्‍यक्तिगत शौचालय शोभाराम-मुकुट</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>41450</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/36392 — भानपुरा व्‍यक्तिगत शौचालय चम्‍पालाल-गोबरीया</t>
+          <t>1722012012/RS/36389 — भानपुरा व्‍यक्तिगत शौचालय गुलसिह-मडिया</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>4090</v>
+        <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>41450</v>
       </c>
-      <c r="K664" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/36398 — भानपुरा व्‍यक्तिगत शौचालय दयाराम-राजाराम</t>
+          <t>1722012012/RS/36392 — भानपुरा व्‍यक्तिगत शौचालय चम्‍पालाल-गोबरीया</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>0</v>
+        <v>4090</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>41450</v>
       </c>
-      <c r="K665" s="3"/>
+      <c r="K665" s="3" t="n">
+        <v>42118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/36402 — भानपुरा व्‍यक्तिगत शौचालय मिश्रीलाल-बालाजी</t>
+          <t>1722012012/RS/36398 — भानपुरा व्‍यक्तिगत शौचालय दयाराम-राजाराम</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>41450</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/36404 — भानपुरा व्‍यक्तिगत शौचालय अलोक-श्रीचन्‍द</t>
+          <t>1722012012/RS/36402 — भानपुरा व्‍यक्तिगत शौचालय मिश्रीलाल-बालाजी</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>41450</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/36407 — भानपुरा व्‍यक्तिगत शौचालय जोगेन्‍द्र-एडीया</t>
+          <t>1722012012/RS/36404 — भानपुरा व्‍यक्तिगत शौचालय अलोक-श्रीचन्‍द</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>41450</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/36410 — भानपुरा व्‍यक्तिगत शौचालय राधेश्‍याम-रूखडिया</t>
+          <t>1722012012/RS/36407 — भानपुरा व्‍यक्तिगत शौचालय जोगेन्‍द्र-एडीया</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>41450</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79502 — भानपुरा व्‍यक्तिगत शौचालय दुलीचन्‍द्र-दशरथ</t>
+          <t>1722012012/RS/36410 — भानपुरा व्‍यक्तिगत शौचालय राधेश्‍याम-रूखडिया</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>4090</v>
+        <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>41577</v>
-[...3 lines deleted...]
-      </c>
+        <v>41450</v>
+      </c>
+      <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79503 — भानपुरा व्‍यक्तिगत शौचालय बापु-नवल</t>
+          <t>1722012012/RS/79502 — भानपुरा व्‍यक्तिगत शौचालय दुलीचन्‍द्र-दशरथ</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>4090</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>41580</v>
+        <v>41577</v>
       </c>
       <c r="K671" s="3" t="n">
         <v>42118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79508 — भानपुरा व्‍यक्तिगत शौचालय मनिया-रामसिह</t>
+          <t>1722012012/RS/79503 — भानपुरा व्‍यक्तिगत शौचालय बापु-नवल</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>4090</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>41582</v>
+        <v>41580</v>
       </c>
       <c r="K672" s="3" t="n">
         <v>42118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79510 — भानपुरा व्‍यक्तिगत शौचालय मालसिह-मांगीलाल</t>
+          <t>1722012012/RS/79508 — भानपुरा व्‍यक्तिगत शौचालय मनिया-रामसिह</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>4090</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>41582</v>
       </c>
       <c r="K673" s="3" t="n">
         <v>42118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79511 — भानपुरा व्‍यक्तिगत शौचालय मदन-बोन्‍दर</t>
+          <t>1722012012/RS/79510 — भानपुरा व्‍यक्तिगत शौचालय मालसिह-मांगीलाल</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>4090</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>41577</v>
+        <v>41582</v>
       </c>
       <c r="K674" s="3" t="n">
         <v>42118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79512 — भानपुरा व्‍यक्तिगत शौचालय सुबेसिह-रंजित</t>
+          <t>1722012012/RS/79511 — भानपुरा व्‍यक्तिगत शौचालय मदन-बोन्‍दर</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>4090</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>41582</v>
+        <v>41577</v>
       </c>
       <c r="K675" s="3" t="n">
         <v>42118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79513 — भानपुरा व्‍यक्तिगत शौचालय मालसिह-दरियाव</t>
+          <t>1722012012/RS/79512 — भानपुरा व्‍यक्तिगत शौचालय सुबेसिह-रंजित</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>4090</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>41575</v>
+        <v>41582</v>
       </c>
       <c r="K676" s="3" t="n">
         <v>42118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79514 — भानपुरा व्‍यक्तिगत शौचालय रामसिह-दरियाव</t>
+          <t>1722012012/RS/79513 — भानपुरा व्‍यक्तिगत शौचालय मालसिह-दरियाव</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>4090</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>41577</v>
+        <v>41575</v>
       </c>
       <c r="K677" s="3" t="n">
         <v>42118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79515 — भानपुरा व्‍यक्तिगत शौचालय पप्‍पु-छोटीया</t>
+          <t>1722012012/RS/79514 — भानपुरा व्‍यक्तिगत शौचालय रामसिह-दरियाव</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>4090</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>41580</v>
+        <v>41577</v>
       </c>
       <c r="K678" s="3" t="n">
         <v>42118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79516 — भानपुरा व्‍यक्तिगत शौचालय ज्‍वारसिह-शोभाराम</t>
+          <t>1722012012/RS/79515 — भानपुरा व्‍यक्तिगत शौचालय पप्‍पु-छोटीया</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>4090</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>41580</v>
       </c>
       <c r="K679" s="3" t="n">
         <v>42118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79517 — भानपुरा व्‍यक्तिगत शौचालय दशरथ-नवल</t>
+          <t>1722012012/RS/79516 — भानपुरा व्‍यक्तिगत शौचालय ज्‍वारसिह-शोभाराम</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>4090</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>41575</v>
+        <v>41580</v>
       </c>
       <c r="K680" s="3" t="n">
         <v>42118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79518 — भानपुरा व्‍यक्तिगत शौचालय मुन्‍नालाल-रूखडिया</t>
+          <t>1722012012/RS/79517 — भानपुरा व्‍यक्तिगत शौचालय दशरथ-नवल</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>4090</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>41575</v>
       </c>
       <c r="K681" s="3" t="n">
         <v>42118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79519 — भानपुरा व्‍यक्तिगत शौचालय रमेश-नवल</t>
+          <t>1722012012/RS/79518 — भानपुरा व्‍यक्तिगत शौचालय मुन्‍नालाल-रूखडिया</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>4090</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>41577</v>
+        <v>41575</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>42118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79523 — ठनगांव व्‍यक्तिगत शौचालय दशरथ-रूखडिया</t>
+          <t>1722012012/RS/79519 — भानपुरा व्‍यक्तिगत शौचालय रमेश-नवल</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>10000</v>
+        <v>9900</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>0</v>
+        <v>4090</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>41366</v>
-[...1 lines deleted...]
-      <c r="K683" s="3"/>
+        <v>41577</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>42118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79527 — ठनगांव व्‍यक्तिगत शौचालय राजाराम-रूखडीया</t>
+          <t>1722012012/RS/79523 — ठनगांव व्‍यक्तिगत शौचालय दशरथ-रूखडिया</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>41366</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79528 — ठनगांव व्‍यक्तिगत शौचालय लालसिह-गोपाल</t>
+          <t>1722012012/RS/79527 — ठनगांव व्‍यक्तिगत शौचालय राजाराम-रूखडीया</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>41366</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79529 — ठनगांव व्‍यक्तिगत शौचालय करसन-दशरथ</t>
+          <t>1722012012/RS/79528 — ठनगांव व्‍यक्तिगत शौचालय लालसिह-गोपाल</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>10000</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>41366</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/79539 — भानपुरा व्‍यक्तिगत शौचालय धनसिह-दौला</t>
+          <t>1722012012/RS/79529 — ठनगांव व्‍यक्तिगत शौचालय करसन-दशरथ</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>9900</v>
+        <v>10000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>4090</v>
+        <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>41577</v>
-[...3 lines deleted...]
-      </c>
+        <v>41366</v>
+      </c>
+      <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1722012012/RS/85069 — व्‍यक्तिगत शौचालय निर्माण बोन्‍दर-दौला</t>
+          <t>1722012012/RS/79539 — भानपुरा व्‍यक्तिगत शौचालय धनसिह-दौला</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>9000</v>
+        <v>9900</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>0</v>
+        <v>4090</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>41611</v>
-[...1 lines deleted...]
-      <c r="K688" s="3"/>
+        <v>41577</v>
+      </c>
+      <c r="K688" s="3" t="n">
+        <v>42118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1722012012/SK/3230 — Bharat Nirman Rajeev Gandhi Sewa Kendra,Bhanpura</t>
+          <t>1722012012/RS/85069 — व्‍यक्तिगत शौचालय निर्माण बोन्‍दर-दौला</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>1485000</v>
+        <v>9000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>1022737.62</v>
+        <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>41786</v>
-[...3 lines deleted...]
-      </c>
+        <v>41611</v>
+      </c>
+      <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034297424 — भानपुरा सकर्ण पौण्‍ड निर्माण सागल्‍यावाली बयडी</t>
+          <t>1722012012/SK/3230 — Bharat Nirman Rajeev Gandhi Sewa Kendra,Bhanpura</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>250000</v>
+        <v>1485000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>0</v>
+        <v>1022737.62</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K690" s="3"/>
+        <v>41786</v>
+      </c>
+      <c r="K690" s="3" t="n">
+        <v>44218</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034317615 — भानपुरा भू-संकर्ण पौण्‍ड निर्माण</t>
+          <t>1722012012/WC/22012034297424 — भानपुरा सकर्ण पौण्‍ड निर्माण सागल्‍यावाली बयडी</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>114000</v>
+        <v>250000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>113448</v>
+        <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>42968</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034354748 — भानपुरा बोरी बंधान महु वाले नाले पर</t>
+          <t>1722012012/WC/22012034317615 — भानपुरा भू-संकर्ण पौण्‍ड निर्माण</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>14000</v>
+        <v>114000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>0</v>
+        <v>113448</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>43002</v>
-[...1 lines deleted...]
-      <c r="K692" s="3"/>
+        <v>42968</v>
+      </c>
+      <c r="K692" s="3" t="n">
+        <v>43506</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034439963 — संकर्ण पौण्‍ड निर्माण</t>
+          <t>1722012012/WC/22012034354748 — भानपुरा बोरी बंधान महु वाले नाले पर</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>43556</v>
+        <v>43002</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034445015 — संकर्ण पौंड निर्माण  क्र. 01</t>
+          <t>1722012012/WC/22012034439963 — संकर्ण पौण्‍ड निर्माण</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>243000</v>
+        <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>43491</v>
+        <v>43556</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034445017 — संकर्ण पौंड निर्माण  क्र. 03</t>
+          <t>1722012012/WC/22012034445015 — संकर्ण पौंड निर्माण  क्र. 01</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>243000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>187834</v>
+        <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034445023 — संकर्ण पौंड निर्माण  क्र. 02</t>
+          <t>1722012012/WC/22012034445017 — संकर्ण पौंड निर्माण  क्र. 03</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>350000</v>
+        <v>243000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>282355.2</v>
+        <v>187834</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>43888</v>
+        <v>44219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034481590 — RFR BOULDER CHECK KATUR WALI BAIDI KE PAAS BHANPURA</t>
+          <t>1722012012/WC/22012034445023 — संकर्ण पौंड निर्माण  क्र. 02</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>92971.12</v>
+        <v>350000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>52800</v>
+        <v>282355.2</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>43734</v>
+        <v>43533</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>43994</v>
+        <v>43888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034481592 — RFR CONTOUR TRENCH KAATUR WALI BAIDI BHANPURA</t>
+          <t>1722012012/WC/22012034481590 — RFR BOULDER CHECK KATUR WALI BAIDI KE PAAS BHANPURA</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>437820.03</v>
+        <v>92971.12</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>155040</v>
+        <v>52800</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>43964</v>
+        <v>43734</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>44422</v>
+        <v>43994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034500954 — RFR पौंड निर्माण अर्जुन के खेत के पास मालवाला बाइडा</t>
+          <t>1722012012/WC/22012034481592 — RFR CONTOUR TRENCH KAATUR WALI BAIDI BHANPURA</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>485412.73</v>
+        <v>437820.03</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>398288</v>
+        <v>155040</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>43770</v>
+        <v>43964</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>43814</v>
+        <v>44422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034500955 — RFR पौंड निर्माण  सुखलाल के खेत के पास कातुर वाली बेड़ी</t>
+          <t>1722012012/WC/22012034500954 — RFR पौंड निर्माण अर्जुन के खेत के पास मालवाला बाइडा</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>458423.23</v>
+        <v>485412.73</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>396352</v>
+        <v>398288</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>43770</v>
       </c>
       <c r="K700" s="3" t="n">
         <v>43814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034516589 — RFR BOULDER CHECK DAM NO 02</t>
+          <t>1722012012/WC/22012034500955 — RFR पौंड निर्माण  सुखलाल के खेत के पास कातुर वाली बेड़ी</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>421295.9</v>
+        <v>458423.23</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>71660</v>
+        <v>396352</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>43871</v>
+        <v>43770</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>44448</v>
+        <v>43814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034546494 — आर एफ आर कंटूर ट्रेंच सात मात्रा बेड़ी पर</t>
+          <t>1722012012/WC/22012034516589 — RFR BOULDER CHECK DAM NO 02</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>714237.05</v>
+        <v>421295.9</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>598690</v>
+        <v>71660</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>43972</v>
+        <v>43871</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>44216</v>
+        <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034572363 — BHANPURA COUNTER TRENCH KHADKYA GHAT</t>
+          <t>1722012012/WC/22012034546494 — आर एफ आर कंटूर ट्रेंच सात मात्रा बेड़ी पर</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>662760.5</v>
+        <v>714237.05</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>643150</v>
+        <v>598690</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>44097</v>
+        <v>43972</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>44267</v>
+        <v>44216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034585789 — RFR   R. M . S.  SIKDAR WALE NALE PAR BHANPURA</t>
+          <t>1722012012/WC/22012034572363 — BHANPURA COUNTER TRENCH KHADKYA GHAT</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>0</v>
+        <v>662760.5</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>0</v>
+        <v>643150</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>43941</v>
-[...1 lines deleted...]
-      <c r="K704" s="3"/>
+        <v>44097</v>
+      </c>
+      <c r="K704" s="3" t="n">
+        <v>44267</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034585790 — RFR  R.M.S. GOVIND WALE NALE PAR BHANPURA</t>
+          <t>1722012012/WC/22012034585789 — RFR   R. M . S.  SIKDAR WALE NALE PAR BHANPURA</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>1444518.5</v>
+        <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>1423293.78</v>
+        <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>44169</v>
-[...3 lines deleted...]
-      </c>
+        <v>43941</v>
+      </c>
+      <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034615475 — R.M.S SIGDAR WALE NAALE PAR BHANPURA</t>
+          <t>1722012012/WC/22012034585790 — RFR  R.M.S. GOVIND WALE NALE PAR BHANPURA</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>1499154.03</v>
+        <v>1444518.5</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>1459215</v>
+        <v>1423293.78</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>44237</v>
+        <v>44169</v>
       </c>
       <c r="K706" s="3" t="n">
         <v>44370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034622620 — NISTARI TALAB SAAGLIYA WALE NAALE PAR BHANPURA</t>
+          <t>1722012012/WC/22012034615475 — R.M.S SIGDAR WALE NAALE PAR BHANPURA</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>1499964.43</v>
+        <v>1499154.03</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>1266388</v>
+        <v>1459215</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>44266</v>
+        <v>44237</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>44448</v>
+        <v>44370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034632254 — सकर्ण पौण्‍ड निर्माण कार्य</t>
+          <t>1722012012/WC/22012034622620 — NISTARI TALAB SAAGLIYA WALE NAALE PAR BHANPURA</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>0</v>
+        <v>1499964.43</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>0</v>
+        <v>1266388</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K708" s="3"/>
+        <v>44266</v>
+      </c>
+      <c r="K708" s="3" t="n">
+        <v>44448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034632995 — BHUSHANKAN POND 1  BHANPURA</t>
+          <t>1722012012/WC/22012034632254 — सकर्ण पौण्‍ड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>44276</v>
+        <v>44288</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034632997 — BHUSHANKAN POND 2</t>
+          <t>1722012012/WC/22012034632995 — BHUSHANKAN POND 1  BHANPURA</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>44276</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633116 — GULLYPLUG 1  20NOS BHANPURA</t>
+          <t>1722012012/WC/22012034632997 — BHUSHANKAN POND 2</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>44276</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633338 — CTRA GULLY PLUG NIRMAN KRA 01 BHANPURA</t>
+          <t>1722012012/WC/22012034633116 — GULLYPLUG 1  20NOS BHANPURA</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>43922</v>
+        <v>44276</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633339 — CTRA GULLY PLUG NIRMAN KRA 01 BHANPURA</t>
+          <t>1722012012/WC/22012034633338 — CTRA GULLY PLUG NIRMAN KRA 01 BHANPURA</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633341 — CTRA GULLY PLUG NIRMAN KRA 02 BHANPURA</t>
+          <t>1722012012/WC/22012034633339 — CTRA GULLY PLUG NIRMAN KRA 01 BHANPURA</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633342 — CTRA GULLY PLUG NIRMAN KRA 03 BHANPURA</t>
+          <t>1722012012/WC/22012034633341 — CTRA GULLY PLUG NIRMAN KRA 02 BHANPURA</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633343 — CTRA GULLY PLUG NIRMAN KRA 04 BHANPURA</t>
+          <t>1722012012/WC/22012034633342 — CTRA GULLY PLUG NIRMAN KRA 03 BHANPURA</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633344 — CTRA GULLY PLUG NIRMAN KRA 05 BHANPURA</t>
+          <t>1722012012/WC/22012034633343 — CTRA GULLY PLUG NIRMAN KRA 04 BHANPURA</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633345 — CTRA GULLY PLUG NIRMAN KRA 06 BHANPURA</t>
+          <t>1722012012/WC/22012034633344 — CTRA GULLY PLUG NIRMAN KRA 05 BHANPURA</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633346 — CTRA GULLY PLUG NIRMAN KRA 07 BHANPURA</t>
+          <t>1722012012/WC/22012034633345 — CTRA GULLY PLUG NIRMAN KRA 06 BHANPURA</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633347 — CTRA GULLY PLUG NIRMAN KRA 08 BHANPURA</t>
+          <t>1722012012/WC/22012034633346 — CTRA GULLY PLUG NIRMAN KRA 07 BHANPURA</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633349 — CTRA GULLY PLUG NIRMAN KRA 09 BHANPURA</t>
+          <t>1722012012/WC/22012034633347 — CTRA GULLY PLUG NIRMAN KRA 08 BHANPURA</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633350 — CTRA GULLY PLUG NIRMAN KRA 10 BHANPURA</t>
+          <t>1722012012/WC/22012034633349 — CTRA GULLY PLUG NIRMAN KRA 09 BHANPURA</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633354 — CTRA GULLY PLUG NIRMAN KRA 02 DASAI</t>
+          <t>1722012012/WC/22012034633350 — CTRA GULLY PLUG NIRMAN KRA 10 BHANPURA</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
+          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633357 — CTRA GULLY PLUG NIRMAN KRA 04 DASAI</t>
+          <t>1722012012/WC/22012034633354 — CTRA GULLY PLUG NIRMAN KRA 02 DASAI</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>Canal Line Plantation of Forestry-Community / Canal Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633359 — CTRA GULLY PLUG NIRMAN KRA 05 DASAI</t>
+          <t>1722012012/WC/22012034633357 — CTRA GULLY PLUG NIRMAN KRA 04 DASAI</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034633544 — CTRA Watar pound Baykheda</t>
+          <t>1722012012/WC/22012034633359 — CTRA GULLY PLUG NIRMAN KRA 05 DASAI</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44045</v>
+        <v>43922</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034634086 — CTRA गलीप्‍लग निमार्ण कार्य Bhanpura</t>
+          <t>1722012012/WC/22012034633544 — CTRA Watar pound Baykheda</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>44045</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034634089 — CTRA गलीप्‍लग निमार्ण कार्य Bhanpura</t>
+          <t>1722012012/WC/22012034634086 — CTRA गलीप्‍लग निमार्ण कार्य Bhanpura</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>44045</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034634091 — CTRA गलीप्‍लग निमार्ण कार्य Bhanpura</t>
+          <t>1722012012/WC/22012034634089 — CTRA गलीप्‍लग निमार्ण कार्य Bhanpura</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>34748.01</v>
+        <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>24425.7</v>
+        <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>44300</v>
-[...3 lines deleted...]
-      </c>
+        <v>44045</v>
+      </c>
+      <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034646760 — CTRA GULLYPLUG 1 BHANPURA</t>
+          <t>1722012012/WC/22012034634091 — CTRA गलीप्‍लग निमार्ण कार्य Bhanpura</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>32494.42</v>
+        <v>34748.01</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>17563</v>
+        <v>24425.7</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K730" s="3" t="n">
-        <v>44373</v>
+        <v>45178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034646764 — CTRA GULLYPLUG 2 BHANPURA</t>
+          <t>1722012012/WC/22012034646760 — CTRA GULLYPLUG 1 BHANPURA</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>25214.82</v>
+        <v>32494.42</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>17563</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K731" s="3" t="n">
         <v>44373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647009 — CTRA WATER POND 1 BHANPURA</t>
+          <t>1722012012/WC/22012034646764 — CTRA GULLYPLUG 2 BHANPURA</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>539995.99</v>
+        <v>25214.82</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>60977</v>
+        <v>17563</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>44489</v>
+        <v>44300</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>44516</v>
+        <v>44373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647010 — CTRA WATER POND 2 BHANPURA</t>
+          <t>1722012012/WC/22012034647009 — CTRA WATER POND 1 BHANPURA</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>762093.48</v>
+        <v>539995.99</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>174086</v>
+        <v>60977</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>44359</v>
+        <v>44489</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>44422</v>
+        <v>44516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647011 — CTRA WATER POND 3 BHANPURA</t>
+          <t>1722012012/WC/22012034647010 — CTRA WATER POND 2 BHANPURA</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>503739.57</v>
+        <v>762093.48</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>292974</v>
+        <v>174086</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>44304</v>
+        <v>44359</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>44342</v>
+        <v>44422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647021 — CTRA GULLYPLUG  1 BHANPURA</t>
+          <t>1722012012/WC/22012034647011 — CTRA WATER POND 3 BHANPURA</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>23362.08</v>
+        <v>503739.57</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>21037</v>
+        <v>292974</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>44300</v>
+        <v>44304</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>44377</v>
+        <v>44342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647025 — CTRA GULLYPLUG 2 BHANPURA</t>
+          <t>1722012012/WC/22012034647021 — CTRA GULLYPLUG  1 BHANPURA</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>38323.38</v>
+        <v>23362.08</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>25669</v>
+        <v>21037</v>
       </c>
       <c r="J736" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>44373</v>
+        <v>44377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647026 — CTRA GULLYPLUG  3 BHANPURA</t>
+          <t>1722012012/WC/22012034647025 — CTRA GULLYPLUG 2 BHANPURA</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>36976.4</v>
+        <v>38323.38</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>26827</v>
+        <v>25669</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K737" s="3" t="n">
         <v>44373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647027 — CTRA GULLYPLUG 4 BHANPURA</t>
+          <t>1722012012/WC/22012034647026 — CTRA GULLYPLUG  3 BHANPURA</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>39524.4</v>
+        <v>36976.4</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>27985</v>
+        <v>26827</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K738" s="3" t="n">
         <v>44373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647028 — CTRA GULLYPLUG  5 BHANPURA</t>
+          <t>1722012012/WC/22012034647027 — CTRA GULLYPLUG 4 BHANPURA</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>38673.43</v>
+        <v>39524.4</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>35512</v>
+        <v>27985</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K739" s="3" t="n">
         <v>44373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647030 — CTRA GULLYPLUG 6  BHANPURA</t>
+          <t>1722012012/WC/22012034647028 — CTRA GULLYPLUG  5 BHANPURA</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>38673.43</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>44583</v>
+        <v>35512</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>44368</v>
+        <v>44373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647031 — CTRA GULLYPLUG 7 BHANPURA</t>
+          <t>1722012012/WC/22012034647030 — CTRA GULLYPLUG 6  BHANPURA</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>38673.43</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>65234</v>
+        <v>44583</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K741" s="3" t="n">
         <v>44368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647033 — CTRA GULLYPLUG  8 BHANPURA</t>
+          <t>1722012012/WC/22012034647031 — CTRA GULLYPLUG 7 BHANPURA</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>38673.43</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>54619</v>
+        <v>65234</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K742" s="3" t="n">
         <v>44368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647034 — CTRA GULLYPLUG  8 BHANPURA</t>
+          <t>1722012012/WC/22012034647033 — CTRA GULLYPLUG  8 BHANPURA</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>41160.84</v>
+        <v>38673.43</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>59828.06</v>
+        <v>54619</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>44419</v>
+        <v>44368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647035 — CTRA GULLYPLUG  10 BHANPURA</t>
+          <t>1722012012/WC/22012034647034 — CTRA GULLYPLUG  8 BHANPURA</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>116171.97</v>
+        <v>41160.84</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>79516</v>
+        <v>59828.06</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>44344</v>
+        <v>44300</v>
       </c>
       <c r="K744" s="3" t="n">
-        <v>44370</v>
+        <v>44419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647036 — CTRA GULLYPLUG 11 BHANPURA</t>
+          <t>1722012012/WC/22012034647035 — CTRA GULLYPLUG  10 BHANPURA</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>100163.31</v>
+        <v>116171.97</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>0</v>
+        <v>79516</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K745" s="3"/>
+        <v>44344</v>
+      </c>
+      <c r="K745" s="3" t="n">
+        <v>44370</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034647037 — CTRA GULLYPLUG 10 BHANPURA</t>
+          <t>1722012012/WC/22012034647036 — CTRA GULLYPLUG 11 BHANPURA</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>100163.31</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>89745</v>
+        <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>44316</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034648824 — CTRA CONTUR TRENCH AND CCT  1 BHANPURA</t>
+          <t>1722012012/WC/22012034647037 — CTRA GULLYPLUG 10 BHANPURA</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>53985.92</v>
+        <v>100163.31</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>0</v>
+        <v>89745</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K747" s="3"/>
+        <v>44316</v>
+      </c>
+      <c r="K747" s="3" t="n">
+        <v>44419</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034648825 — CTRA CONTUR TRENCH AND CCT 2 BHANPURA</t>
+          <t>1722012012/WC/22012034648824 — CTRA CONTUR TRENCH AND CCT  1 BHANPURA</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>85791.18</v>
+        <v>53985.92</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>49794</v>
+        <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>44316</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034648826 — CTRA CONTUR TRENCH AND CCT  3 BHANPURA</t>
+          <t>1722012012/WC/22012034648825 — CTRA CONTUR TRENCH AND CCT 2 BHANPURA</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>68632.94</v>
+        <v>85791.18</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>41688</v>
+        <v>49794</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>44316</v>
       </c>
       <c r="K749" s="3" t="n">
         <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034650107 — CTRA ROOF HARVESTING AT HIGH SCHOOL BHANPURA</t>
+          <t>1722012012/WC/22012034648826 — CTRA CONTUR TRENCH AND CCT  3 BHANPURA</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>0</v>
+        <v>68632.94</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>0</v>
+        <v>41688</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K750" s="3"/>
+        <v>44316</v>
+      </c>
+      <c r="K750" s="3" t="n">
+        <v>44448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034650112 — HARVESTING AT NEW MIDDLE SCHOOL BHANPURA</t>
+          <t>1722012012/WC/22012034650107 — CTRA ROOF HARVESTING AT HIGH SCHOOL BHANPURA</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034650117 — HARVESTING AT MIDDLE SCHOOL BHANPURA</t>
+          <t>1722012012/WC/22012034650112 — HARVESTING AT NEW MIDDLE SCHOOL BHANPURA</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034650118 — HARVESTING AT ATRIKAT KACKH BHANPURA</t>
+          <t>1722012012/WC/22012034650117 — HARVESTING AT MIDDLE SCHOOL BHANPURA</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034650126 — CTRA ROOF WATER HARVESTING AT MIDDLE SCHOOL BHANPURA</t>
+          <t>1722012012/WC/22012034650118 — HARVESTING AT ATRIKAT KACKH BHANPURA</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>12005.33</v>
+        <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>44489</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034650128 — CTRA ROOF WATER HARVESTING AT NEW MIDDLE SCHOOL BHANPURA</t>
+          <t>1722012012/WC/22012034650126 — CTRA ROOF WATER HARVESTING AT MIDDLE SCHOOL BHANPURA</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>12005.33</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>11076.25</v>
+        <v>2316</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>44451</v>
+        <v>44489</v>
       </c>
       <c r="K755" s="3" t="n">
-        <v>44777</v>
+        <v>45178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034650131 — CTRA ROOF WATER HARVESTING AT ATRIKT KAACKH BHANPURA</t>
+          <t>1722012012/WC/22012034650128 — CTRA ROOF WATER HARVESTING AT NEW MIDDLE SCHOOL BHANPURA</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>12005.33</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>9918.25</v>
+        <v>11076.25</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>44451</v>
       </c>
       <c r="K756" s="3" t="n">
         <v>44777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034650133 — CTRA ROOF WATER HARVESTING AT HIGH SCHOOL BHANPURA</t>
+          <t>1722012012/WC/22012034650131 — CTRA ROOF WATER HARVESTING AT ATRIKT KAACKH BHANPURA</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>14719.79</v>
+        <v>12005.33</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>2316</v>
+        <v>9918.25</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>44489</v>
+        <v>44451</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>45208</v>
+        <v>44777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034665140 — CTRA GULLYPLUG 10 BHANPURA</t>
+          <t>1722012012/WC/22012034650133 — CTRA ROOF WATER HARVESTING AT HIGH SCHOOL BHANPURA</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>74211.62</v>
+        <v>14719.79</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>0</v>
+        <v>2316</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K758" s="3"/>
+        <v>44489</v>
+      </c>
+      <c r="K758" s="3" t="n">
+        <v>45208</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034665143 — CTRA GULLYPLUG 11 BHANPURA</t>
+          <t>1722012012/WC/22012034665140 — CTRA GULLYPLUG 10 BHANPURA</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>49230.23</v>
+        <v>74211.62</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034665149 — CTRA GULLYPLUG 12 BHANPURA</t>
+          <t>1722012012/WC/22012034665143 — CTRA GULLYPLUG 11 BHANPURA</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>44812.04</v>
+        <v>49230.23</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034665154 — CTRA GULLYPLUG 13 BHANPURA</t>
+          <t>1722012012/WC/22012034665149 — CTRA GULLYPLUG 12 BHANPURA</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>41234.74</v>
+        <v>44812.04</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034665157 — CTRA GULLYPLUG 14 BHANPURA</t>
+          <t>1722012012/WC/22012034665154 — CTRA GULLYPLUG 13 BHANPURA</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>46018.14</v>
+        <v>41234.74</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034665163 — CTRA GULLYPLUG 15 BHANPURA</t>
+          <t>1722012012/WC/22012034665157 — CTRA GULLYPLUG 14 BHANPURA</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>52405.75</v>
+        <v>46018.14</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>39372</v>
+        <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>44316</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034665170 — CTRA GULLYPLUG 16 BHANPURA</t>
+          <t>1722012012/WC/22012034665163 — CTRA GULLYPLUG 15 BHANPURA</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>53497.39</v>
+        <v>52405.75</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>31266</v>
+        <v>39372</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>44316</v>
       </c>
       <c r="K764" s="3" t="n">
-        <v>45109</v>
+        <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034665175 — CTRA GULLYPLUG 17 BHANPURA</t>
+          <t>1722012012/WC/22012034665170 — CTRA GULLYPLUG 16 BHANPURA</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>104696.04</v>
+        <v>53497.39</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>51531</v>
+        <v>31266</v>
       </c>
       <c r="J765" s="3" t="n">
         <v>44316</v>
       </c>
       <c r="K765" s="3" t="n">
-        <v>44448</v>
+        <v>45109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034665179 — CTRA GULLYPLUG 18 BHANPURA</t>
+          <t>1722012012/WC/22012034665175 — CTRA GULLYPLUG 17 BHANPURA</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>77572.69</v>
+        <v>104696.04</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>22002</v>
+        <v>51531</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>44316</v>
       </c>
       <c r="K766" s="3" t="n">
-        <v>45109</v>
+        <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034665192 — CTRA GULLYPLUG 19 BHANPURA</t>
+          <t>1722012012/WC/22012034665179 — CTRA GULLYPLUG 18 BHANPURA</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>97735.07</v>
+        <v>77572.69</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>52092</v>
+        <v>22002</v>
       </c>
       <c r="J767" s="3" t="n">
         <v>44316</v>
       </c>
       <c r="K767" s="3" t="n">
-        <v>44472</v>
+        <v>45109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034665198 — CTRA GULLYPLUG 20 BHANPURA</t>
+          <t>1722012012/WC/22012034665192 — CTRA GULLYPLUG 19 BHANPURA</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>97735.07</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>75270</v>
+        <v>52092</v>
       </c>
       <c r="J768" s="3" t="n">
         <v>44316</v>
       </c>
       <c r="K768" s="3" t="n">
-        <v>45109</v>
+        <v>44472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034668349 — CTRA SCT 1 BHANPURA</t>
+          <t>1722012012/WC/22012034665198 — CTRA GULLYPLUG 20 BHANPURA</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>46045.94</v>
+        <v>97735.07</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>0</v>
+        <v>75270</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K769" s="3"/>
+        <v>44316</v>
+      </c>
+      <c r="K769" s="3" t="n">
+        <v>45109</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034668351 — CTRA SCT 2 BHANPURA</t>
+          <t>1722012012/WC/22012034668349 — CTRA SCT 1 BHANPURA</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>42235.28</v>
+        <v>46045.94</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>12738</v>
+        <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>44490</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034668353 — CTRA SCT 3 BHANPURA</t>
+          <t>1722012012/WC/22012034668351 — CTRA SCT 2 BHANPURA</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>24779.35</v>
+        <v>42235.28</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>0</v>
+        <v>12738</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K771" s="3"/>
+        <v>44490</v>
+      </c>
+      <c r="K771" s="3" t="n">
+        <v>45093</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034668359 — CTRA SCT 4 BHANPURA</t>
+          <t>1722012012/WC/22012034668353 — CTRA SCT 3 BHANPURA</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>6488.96</v>
+        <v>24779.35</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>41688</v>
+        <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>44384</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034668361 — CTRA SCT 5 BHANPURA</t>
+          <t>1722012012/WC/22012034668359 — CTRA SCT 4 BHANPURA</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>40368.38</v>
+        <v>6488.96</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>47478</v>
+        <v>41688</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>44315</v>
+        <v>44384</v>
       </c>
       <c r="K773" s="3" t="n">
-        <v>44520</v>
+        <v>45109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034668572 — CTRA SCT 6 BHANPURA</t>
+          <t>1722012012/WC/22012034668361 — CTRA SCT 5 BHANPURA</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>83671.26</v>
+        <v>40368.38</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>16212</v>
+        <v>47478</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>44321</v>
+        <v>44315</v>
       </c>
       <c r="K774" s="3" t="n">
-        <v>44448</v>
+        <v>44520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034668573 — CTRA SCT 7 BHANPURA</t>
+          <t>1722012012/WC/22012034668572 — CTRA SCT 6 BHANPURA</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>83671.26</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>0</v>
+        <v>16212</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K775" s="3"/>
+        <v>44321</v>
+      </c>
+      <c r="K775" s="3" t="n">
+        <v>44448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034668574 — CTRA SCT 9 BHANPURA</t>
+          <t>1722012012/WC/22012034668573 — CTRA SCT 7 BHANPURA</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>428382.24</v>
+        <v>83671.26</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034670658 — CTRA NISTARI TANK AADAPATH WALE NAALE PAR BHANPURA</t>
+          <t>1722012012/WC/22012034668574 — CTRA SCT 9 BHANPURA</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>1499413.57</v>
+        <v>428382.24</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>1421848</v>
+        <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>44316</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034670672 — CTRA CONTUR 1 BHANPURA</t>
+          <t>1722012012/WC/22012034670658 — CTRA NISTARI TANK AADAPATH WALE NAALE PAR BHANPURA</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>1329082.06</v>
+        <v>1499413.57</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>251286</v>
+        <v>1421848</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>44321</v>
+        <v>44316</v>
       </c>
       <c r="K778" s="3" t="n">
-        <v>44448</v>
+        <v>44422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034670675 — CTRA CONTUR 2 BHANPURA</t>
+          <t>1722012012/WC/22012034670672 — CTRA CONTUR 1 BHANPURA</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>1329082.06</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>20265</v>
+        <v>251286</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>44321</v>
       </c>
       <c r="K779" s="3" t="n">
         <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034670676 — CTRA CONTUR 4 BHANPURA</t>
+          <t>1722012012/WC/22012034670675 — CTRA CONTUR 2 BHANPURA</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>1329082.06</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>16212</v>
+        <v>20265</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>44315</v>
+        <v>44321</v>
       </c>
       <c r="K780" s="3" t="n">
         <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034670677 — CTRA CONTUR 3 BHANPURA</t>
+          <t>1722012012/WC/22012034670676 — CTRA CONTUR 4 BHANPURA</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>1242476.31</v>
+        <v>1329082.06</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>29125</v>
+        <v>16212</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>44316</v>
+        <v>44315</v>
       </c>
       <c r="K781" s="3" t="n">
         <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034674957 — CTRA BHUSHANKAN POND BHANPURA NO.1</t>
+          <t>1722012012/WC/22012034670677 — CTRA CONTUR 3 BHANPURA</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>321433.23</v>
+        <v>1242476.31</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>311313.6</v>
+        <v>29125</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>44585</v>
+        <v>44316</v>
       </c>
       <c r="K782" s="3" t="n">
-        <v>46133</v>
+        <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034674959 — CTRA BHUSHANKAN POND BHANPURA NO.2</t>
+          <t>1722012012/WC/22012034674957 — CTRA BHUSHANKAN POND BHANPURA NO.1</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>541682.94</v>
+        <v>321433.23</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>399295.2</v>
+        <v>311313.6</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>44705</v>
+        <v>44585</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>45546</v>
+        <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034674961 — CTRA BHUSHANKAN POND BHANPURA NO.3</t>
+          <t>1722012012/WC/22012034674959 — CTRA BHUSHANKAN POND BHANPURA NO.2</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>799261.12</v>
+        <v>541682.94</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>349137</v>
+        <v>399295.2</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>44353</v>
+        <v>44705</v>
       </c>
       <c r="K784" s="3" t="n">
-        <v>44448</v>
+        <v>45546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034674965 — CTRA BHUSHANKAN POND BHANPURA NO.4</t>
+          <t>1722012012/WC/22012034674961 — CTRA BHUSHANKAN POND BHANPURA NO.3</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>335933.9</v>
+        <v>799261.12</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>107694</v>
+        <v>349137</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>44420</v>
+        <v>44353</v>
       </c>
       <c r="K785" s="3" t="n">
-        <v>45172</v>
+        <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034674967 — CTRA BHUSHANKAN POND BHANPURA NO.5</t>
+          <t>1722012012/WC/22012034674965 — CTRA BHUSHANKAN POND BHANPURA NO.4</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>411531.52</v>
+        <v>335933.9</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>203808</v>
+        <v>107694</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>44334</v>
+        <v>44420</v>
       </c>
       <c r="K786" s="3" t="n">
-        <v>44422</v>
+        <v>45172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034674970 — CTRA BHUSHANKAN POND BHANPURA NO.6</t>
+          <t>1722012012/WC/22012034674967 — CTRA BHUSHANKAN POND BHANPURA NO.5</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>282086.26</v>
+        <v>411531.52</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>246654</v>
+        <v>203808</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>44334</v>
       </c>
       <c r="K787" s="3" t="n">
-        <v>44448</v>
+        <v>44422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034674976 — CTRA BHUSHANKAN POND BHANPURA NO.7</t>
+          <t>1722012012/WC/22012034674970 — CTRA BHUSHANKAN POND BHANPURA NO.6</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>265041.58</v>
+        <v>282086.26</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>258557</v>
+        <v>246654</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>44335</v>
+        <v>44334</v>
       </c>
       <c r="K788" s="3" t="n">
-        <v>44381</v>
+        <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034674978 — CTRA BHUSHANKAN POND BHANPURA NO.8</t>
+          <t>1722012012/WC/22012034674976 — CTRA BHUSHANKAN POND BHANPURA NO.7</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>245156.11</v>
+        <v>265041.58</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>41688</v>
+        <v>258557</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>44385</v>
+        <v>44335</v>
       </c>
       <c r="K789" s="3" t="n">
-        <v>44516</v>
+        <v>44381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034681043 — CTRA - PERCOLATION TANK - 1 BHANPURA</t>
+          <t>1722012012/WC/22012034674978 — CTRA BHUSHANKAN POND BHANPURA NO.8</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>567699.65</v>
+        <v>245156.11</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>0</v>
+        <v>41688</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K790" s="3"/>
+        <v>44385</v>
+      </c>
+      <c r="K790" s="3" t="n">
+        <v>44516</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034681046 — CTRA - PERCOLATION TANK - 2 BHANPURA</t>
+          <t>1722012012/WC/22012034681043 — CTRA - PERCOLATION TANK - 1 BHANPURA</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>653628.94</v>
+        <v>567699.65</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034681049 — CTRA - PERCOLATION TANK - 3  BHANPURA</t>
+          <t>1722012012/WC/22012034681046 — CTRA - PERCOLATION TANK - 2 BHANPURA</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>655643.98</v>
+        <v>653628.94</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>384244</v>
+        <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>44712</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034681056 — CTRA - PERCOLATION TANK - 4 BHANPURA</t>
+          <t>1722012012/WC/22012034681049 — CTRA - PERCOLATION TANK - 3  BHANPURA</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>593384.17</v>
+        <v>655643.98</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>301581</v>
+        <v>384244</v>
       </c>
       <c r="J793" s="3" t="n">
         <v>44712</v>
       </c>
       <c r="K793" s="3" t="n">
         <v>45231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034681060 — CTRA - PERCOLATION TANK - 5 BHANPURA</t>
+          <t>1722012012/WC/22012034681056 — CTRA - PERCOLATION TANK - 4 BHANPURA</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>0</v>
+        <v>593384.17</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>0</v>
+        <v>301581</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K794" s="3"/>
+        <v>44712</v>
+      </c>
+      <c r="K794" s="3" t="n">
+        <v>45231</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034681062 — CTRA - PERCOLATION TANK - 6 BHANPURA</t>
+          <t>1722012012/WC/22012034681060 — CTRA - PERCOLATION TANK - 5 BHANPURA</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>655643.98</v>
+        <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034683908 — नाला ट्रेचिंग कार्य खडकिया घाट वाले नाले पर सरकारी कुआ से अर्जुन के खेत</t>
+          <t>1722012012/WC/22012034681062 — CTRA - PERCOLATION TANK - 6 BHANPURA</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>0</v>
+        <v>655643.98</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034683915 — नाला ट्रेचिंग कार्य घटवाल नदी दयाराम के खेत से सुखलाल के खेत तक</t>
+          <t>1722012012/WC/22012034683908 — नाला ट्रेचिंग कार्य खडकिया घाट वाले नाले पर सरकारी कुआ से अर्जुन के खेत</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034685711 — CTRA NALA TRENCHING BHANPURA 01</t>
+          <t>1722012012/WC/22012034683915 — नाला ट्रेचिंग कार्य घटवाल नदी दयाराम के खेत से सुखलाल के खेत तक</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>878695.06</v>
+        <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>416424</v>
+        <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>44323</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034685713 — CTRA NALA TRENCHING BHANPURA 02</t>
+          <t>1722012012/WC/22012034685711 — CTRA NALA TRENCHING BHANPURA 01</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>885385.3</v>
+        <v>878695.06</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>147066</v>
+        <v>416424</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>44332</v>
+        <v>44323</v>
       </c>
       <c r="K799" s="3" t="n">
         <v>44448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034693355 — CTRA WATER POND KHADIKA BHANPURA 01</t>
+          <t>1722012012/WC/22012034685713 — CTRA NALA TRENCHING BHANPURA 02</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>0</v>
+        <v>885385.3</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>0</v>
+        <v>147066</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K800" s="3"/>
+        <v>44332</v>
+      </c>
+      <c r="K800" s="3" t="n">
+        <v>44448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034693356 — CTRA WATER POND KHADIKA BHANPURA 02</t>
+          <t>1722012012/WC/22012034693355 — CTRA WATER POND KHADIKA BHANPURA 01</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034795485 — SBM - ILP SOAK PIT PART - 1 NOS 25 BHANPURA</t>
+          <t>1722012012/WC/22012034693356 — CTRA WATER POND KHADIKA BHANPURA 02</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>44306</v>
+        <v>44287</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034795487 — SBM - ILP SOAK PIT PART - 2 NOS 25 BHANPURA</t>
+          <t>1722012012/WC/22012034795485 — SBM - ILP SOAK PIT PART - 1 NOS 25 BHANPURA</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
         <v>44306</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034795488 — SBM - ILP SOAK PIT PART - 3  NOS 25 BHANPURA</t>
+          <t>1722012012/WC/22012034795487 — SBM - ILP SOAK PIT PART - 2 NOS 25 BHANPURA</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>107519.06</v>
+        <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
         <v>44306</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034795490 — SBM - ILP SOAK PIT PART -  1NOS 25  KOREA BHANPURA</t>
+          <t>1722012012/WC/22012034795488 — SBM - ILP SOAK PIT PART - 3  NOS 25 BHANPURA</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>301362.02</v>
+        <v>107519.06</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
         <v>44306</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034795492 — SBM - ILP SOAK PIT PART -  2 NOS 25  KOREA BHANPURA</t>
+          <t>1722012012/WC/22012034795490 — SBM - ILP SOAK PIT PART -  1NOS 25  KOREA BHANPURA</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>107519.06</v>
+        <v>301362.02</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
         <v>44306</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034795493 — SBM - ILP SOAK PIT PART -  3 NOS 25  KOREA BHANPURA</t>
+          <t>1722012012/WC/22012034795492 — SBM - ILP SOAK PIT PART -  2 NOS 25  KOREA BHANPURA</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>132910.46</v>
+        <v>107519.06</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>117280</v>
+        <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>44603</v>
-[...3 lines deleted...]
-      </c>
+        <v>44306</v>
+      </c>
+      <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034841952 — CTRA ROOF WATER HARVESTING AT PRIMARY SCHOOL KOREYA BHANPURA</t>
+          <t>1722012012/WC/22012034795493 — SBM - ILP SOAK PIT PART -  3 NOS 25  KOREA BHANPURA</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>22229.14</v>
+        <v>132910.46</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>19339</v>
+        <v>117280</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>44604</v>
+        <v>44603</v>
       </c>
       <c r="K808" s="3" t="n">
-        <v>44777</v>
+        <v>45178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034841954 — CTRA ROOF WATER HARVESTING AT ANGANWADI BHAWAN KOREYA BHANPURA</t>
+          <t>1722012012/WC/22012034841952 — CTRA ROOF WATER HARVESTING AT PRIMARY SCHOOL KOREYA BHANPURA</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>22229.14</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>20563</v>
+        <v>19339</v>
       </c>
       <c r="J809" s="3" t="n">
         <v>44604</v>
       </c>
       <c r="K809" s="3" t="n">
         <v>44777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034871944 — CTRA ROOF WATER HARVESTING AT PRIMARY SCHOOL KOREYA BHANPURA</t>
+          <t>1722012012/WC/22012034841954 — CTRA ROOF WATER HARVESTING AT ANGANWADI BHAWAN KOREYA BHANPURA</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>41947.56</v>
+        <v>22229.14</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>2448</v>
+        <v>20563</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>44698</v>
+        <v>44604</v>
       </c>
       <c r="K810" s="3" t="n">
-        <v>45172</v>
+        <v>44777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034871946 — CTRA ROOF WATER HARVESTING AT ANGANWADI BHAWAN KOREYA BHANPURA</t>
+          <t>1722012012/WC/22012034871944 — CTRA ROOF WATER HARVESTING AT PRIMARY SCHOOL KOREYA BHANPURA</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>36952.05</v>
+        <v>41947.56</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>0</v>
+        <v>2448</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>44378</v>
-[...1 lines deleted...]
-      <c r="K811" s="3"/>
+        <v>44698</v>
+      </c>
+      <c r="K811" s="3" t="n">
+        <v>45172</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034871958 — CTRA ROOF WATER HARVESTING AT  MIDDLE SCHOOL BHANPURA</t>
+          <t>1722012012/WC/22012034871946 — CTRA ROOF WATER HARVESTING AT ANGANWADI BHAWAN KOREYA BHANPURA</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>42033.29</v>
+        <v>36952.05</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>34442</v>
+        <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>44762</v>
-[...3 lines deleted...]
-      </c>
+        <v>44378</v>
+      </c>
+      <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034872822 — CTRA ROOF WATER HARVESTING AT ANGANWADI BHAWAN KOREYA BHANPURA</t>
+          <t>1722012012/WC/22012034871958 — CTRA ROOF WATER HARVESTING AT  MIDDLE SCHOOL BHANPURA</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>34786.62</v>
+        <v>42033.29</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>0</v>
+        <v>34442</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>44378</v>
-[...1 lines deleted...]
-      <c r="K813" s="3"/>
+        <v>44762</v>
+      </c>
+      <c r="K813" s="3" t="n">
+        <v>45109</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034872823 — CTRA ROOF WATER HARVESTING AT PRIMARY SCHOOL KOREYA BHANPURA</t>
+          <t>1722012012/WC/22012034872822 — CTRA ROOF WATER HARVESTING AT ANGANWADI BHAWAN KOREYA BHANPURA</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>31408.12</v>
+        <v>34786.62</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034872824 — CTRA ROOF WATER HARVESTING AT H.S. SCHOOL  BHANPURA</t>
+          <t>1722012012/WC/22012034872823 — CTRA ROOF WATER HARVESTING AT PRIMARY SCHOOL KOREYA BHANPURA</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>45072.96</v>
+        <v>31408.12</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
         <v>44378</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034906852 — NALLA TRENCHING PART 1 BHANPURA</t>
+          <t>1722012012/WC/22012034872824 — CTRA ROOF WATER HARVESTING AT H.S. SCHOOL  BHANPURA</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>490465.94</v>
+        <v>45072.96</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>44423</v>
+        <v>44378</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034906854 — NALLA TRENCHING PART 2 BHANPURA</t>
+          <t>1722012012/WC/22012034906852 — NALLA TRENCHING PART 1 BHANPURA</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>0</v>
+        <v>490465.94</v>
       </c>
       <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034906855 — WATER POND NO 1 BHANPURA</t>
+          <t>1722012012/WC/22012034906854 — NALLA TRENCHING PART 2 BHANPURA</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
-        <v>280695.53</v>
+        <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>274208.6</v>
+        <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>44813</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034906857 — WATER POND NO 2 BHANPURA</t>
+          <t>1722012012/WC/22012034906855 — WATER POND NO 1 BHANPURA</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>351854.99</v>
+        <v>280695.53</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>0</v>
+        <v>274208.6</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K819" s="3"/>
+        <v>44813</v>
+      </c>
+      <c r="K819" s="3" t="n">
+        <v>45208</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034977836 — अमृतसरोवर निर्माण डोलार वाले नाले पर भानपुरा</t>
+          <t>1722012012/WC/22012034906857 — WATER POND NO 2 BHANPURA</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>0</v>
+        <v>351854.99</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>44652</v>
+        <v>44423</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034988503 — बोल्डरचेक निर्माण 01  सतमाता बयडी भानपुरा</t>
+          <t>1722012012/WC/22012034977836 — अमृतसरोवर निर्माण डोलार वाले नाले पर भानपुरा</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>50716.43</v>
+        <v>0</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034988504 — बोल्डरचेक निर्माण 02  सतमाता बयडी भानपुरा</t>
+          <t>1722012012/WC/22012034988503 — बोल्डरचेक निर्माण 01  सतमाता बयडी भानपुरा</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>232082.13</v>
+        <v>50716.43</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>123837.46</v>
+        <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>45197</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034988505 — बोल्डरचेक निर्माण 02  सतमाता बयडी भानपुरा</t>
+          <t>1722012012/WC/22012034988504 — बोल्डरचेक निर्माण 02  सतमाता बयडी भानपुरा</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>347743.55</v>
+        <v>232082.13</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>305488.76</v>
+        <v>123837.46</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>45200</v>
+        <v>45197</v>
       </c>
       <c r="K823" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034988507 — बोल्डर चेक 01 भूटायली भानपुरा</t>
+          <t>1722012012/WC/22012034988505 — बोल्डरचेक निर्माण 02  सतमाता बयडी भानपुरा</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>286119.63</v>
+        <v>347743.55</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>0</v>
+        <v>305488.76</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K824" s="3"/>
+        <v>45200</v>
+      </c>
+      <c r="K824" s="3" t="n">
+        <v>46112</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034988508 — बोल्डर चेक 02 भूटायली भानपुरा</t>
+          <t>1722012012/WC/22012034988507 — बोल्डर चेक 01 भूटायली भानपुरा</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>290619.63</v>
+        <v>286119.63</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034988510 — बोल्डर चेक 03 सतमाता बयडी भानपुरा</t>
+          <t>1722012012/WC/22012034988508 — बोल्डर चेक 02 भूटायली भानपुरा</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>290619.63</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992045 — CPT TALABPURA BHANPURA</t>
+          <t>1722012012/WC/22012034988510 — बोल्डर चेक 03 सतमाता बयडी भानपुरा</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>702486.83</v>
+        <v>290619.63</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992053 — बोल्डर चेक निर्माण 05 सतमाता बयडी भानपुरा</t>
+          <t>1722012012/WC/22012034992045 — CPT TALABPURA BHANPURA</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>306463.38</v>
+        <v>702486.83</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>265260</v>
+        <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>45197</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992054 — बोल्डर चेक निर्माण 04 सतमाता बयडी भानपुरा</t>
+          <t>1722012012/WC/22012034992053 — बोल्डर चेक निर्माण 05 सतमाता बयडी भानपुरा</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>290619.63</v>
+        <v>306463.38</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>137615.34</v>
+        <v>265260</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>45200</v>
+        <v>45197</v>
       </c>
       <c r="K829" s="3" t="n">
-        <v>46202</v>
+        <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992057 — बोल्डर चेक निर्माण 06  सतमाता बयडी भानपुरा</t>
+          <t>1722012012/WC/22012034992054 — बोल्डर चेक निर्माण 04 सतमाता बयडी भानपुरा</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>290619.63</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>167294.34</v>
+        <v>137615.34</v>
       </c>
       <c r="J830" s="3" t="n">
         <v>45200</v>
       </c>
       <c r="K830" s="3" t="n">
-        <v>46201</v>
+        <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992058 — बोल्डर चेक निर्माण 07 सतमाता बयडी भानपुरा</t>
+          <t>1722012012/WC/22012034992057 — बोल्डर चेक निर्माण 06  सतमाता बयडी भानपुरा</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>290619.63</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>156227.34</v>
+        <v>167294.34</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>45199</v>
+        <v>45200</v>
       </c>
       <c r="K831" s="3" t="n">
-        <v>46202</v>
+        <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992060 — बोल्डर चेक निर्माण 08 सतमाता बयडी भानपुरा</t>
+          <t>1722012012/WC/22012034992058 — बोल्डर चेक निर्माण 07 सतमाता बयडी भानपुरा</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>290619.63</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>0</v>
+        <v>156227.34</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>44774</v>
-[...1 lines deleted...]
-      <c r="K832" s="3"/>
+        <v>45199</v>
+      </c>
+      <c r="K832" s="3" t="n">
+        <v>46202</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992061 — बोल्डर चेक निर्माण  02 भूटायली भानपुरा</t>
+          <t>1722012012/WC/22012034992060 — बोल्डर चेक निर्माण 08 सतमाता बयडी भानपुरा</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>290619.63</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
         <v>44774</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992063 — बोल्डर चेक निर्माण  03 भूटायली भानपुरा</t>
+          <t>1722012012/WC/22012034992061 — बोल्डर चेक निर्माण  02 भूटायली भानपुरा</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>306463.38</v>
+        <v>290619.63</v>
       </c>
       <c r="I834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
         <v>44774</v>
       </c>
       <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992064 — बोल्डर चेक निर्माण  04 भूटायली भानपुरा</t>
+          <t>1722012012/WC/22012034992063 — बोल्डर चेक निर्माण  03 भूटायली भानपुरा</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>290619.63</v>
+        <v>306463.38</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>243848.34</v>
+        <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>45197</v>
-[...3 lines deleted...]
-      </c>
+        <v>44774</v>
+      </c>
+      <c r="K835" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992065 — बोल्डर चेक निर्माण  05 भूटायली भानपुरा</t>
+          <t>1722012012/WC/22012034992064 — बोल्डर चेक निर्माण  04 भूटायली भानपुरा</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>347743.55</v>
+        <v>290619.63</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>211174.28</v>
+        <v>243848.34</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>45200</v>
+        <v>45197</v>
       </c>
       <c r="K836" s="3" t="n">
-        <v>46201</v>
+        <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992069 — गलीप्लग निर्माण  02 सतमाता बयडी भानपुरा</t>
+          <t>1722012012/WC/22012034992065 — बोल्डर चेक निर्माण  05 भूटायली भानपुरा</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>27624.67</v>
+        <v>347743.55</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>0</v>
+        <v>211174.28</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>44774</v>
-[...1 lines deleted...]
-      <c r="K837" s="3"/>
+        <v>45200</v>
+      </c>
+      <c r="K837" s="3" t="n">
+        <v>46201</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992070 — गलीप्लग निर्माण  02 सतमाता बयडी भानपुरा</t>
+          <t>1722012012/WC/22012034992069 — गलीप्लग निर्माण  02 सतमाता बयडी भानपुरा</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
-        <v>107783.85</v>
+        <v>27624.67</v>
       </c>
       <c r="I838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J838" s="3" t="n">
         <v>44774</v>
       </c>
       <c r="K838" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992071 — गलीप्लग निर्माण 04 सतमाता बयडी भानपुरा</t>
+          <t>1722012012/WC/22012034992070 — गलीप्लग निर्माण  02 सतमाता बयडी भानपुरा</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>121805.04</v>
+        <v>107783.85</v>
       </c>
       <c r="I839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
         <v>44774</v>
       </c>
       <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992072 — गलीप्लग निर्माण  01  भानपुरा</t>
+          <t>1722012012/WC/22012034992071 — गलीप्लग निर्माण 04 सतमाता बयडी भानपुरा</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>132550.58</v>
+        <v>121805.04</v>
       </c>
       <c r="I840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
         <v>44774</v>
       </c>
       <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992073 — गलीप्लग निर्माण   02 भानपुरा</t>
+          <t>1722012012/WC/22012034992072 — गलीप्लग निर्माण  01  भानपुरा</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
-        <v>98091.1</v>
+        <v>132550.58</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
         <v>44774</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034992074 — गलीप्लग निर्माण  03 भानपुरा</t>
+          <t>1722012012/WC/22012034992073 — गलीप्लग निर्माण   02 भानपुरा</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>122048.15</v>
+        <v>98091.1</v>
       </c>
       <c r="I842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
         <v>44774</v>
       </c>
       <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034996238 — MINI PERCOLATION TANK 1 BHANPURA</t>
+          <t>1722012012/WC/22012034992074 — गलीप्लग निर्माण  03 भानपुरा</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
-        <v>0</v>
+        <v>122048.15</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>44652</v>
+        <v>44774</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034996239 — MINI PERCOLATION TANK 2 BHANPURA</t>
+          <t>1722012012/WC/22012034996238 — MINI PERCOLATION TANK 1 BHANPURA</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012034996241 — MINI PERCOLATION TANK 4 BHANPURA</t>
+          <t>1722012012/WC/22012034996239 — MINI PERCOLATION TANK 2 BHANPURA</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J845" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035001423 — BOULDER RETAINING WALL 01 BHANPURA</t>
+          <t>1722012012/WC/22012034996241 — MINI PERCOLATION TANK 4 BHANPURA</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
-        <v>1477698.18</v>
+        <v>0</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>1076788.16</v>
+        <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>44867</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035001425 — BOULDER RETAINING WALL 02 BHANPURA</t>
+          <t>1722012012/WC/22012035001423 — BOULDER RETAINING WALL 01 BHANPURA</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
-        <v>0</v>
+        <v>1477698.18</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>0</v>
+        <v>1076788.16</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K847" s="3"/>
+        <v>44867</v>
+      </c>
+      <c r="K847" s="3" t="n">
+        <v>45172</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035001427 — C P T BHANPURA</t>
+          <t>1722012012/WC/22012035001425 — BOULDER RETAINING WALL 02 BHANPURA</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
-        <v>621580.38</v>
+        <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035009155 — भानपुरा निस्‍तार तालाब निर्माण भानपुरा</t>
+          <t>1722012012/WC/22012035001427 — C P T BHANPURA</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>0</v>
+        <v>621580.38</v>
       </c>
       <c r="I849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>44683</v>
+        <v>44652</v>
       </c>
       <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035009158 — भानपुरा निस्‍तार तालाब निर्माण खडकियाघाट</t>
+          <t>1722012012/WC/22012035009155 — भानपुरा निस्‍तार तालाब निर्माण भानपुरा</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>44656</v>
+        <v>44683</v>
       </c>
       <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035009159 — भानपुरा निस्‍तार तालाब कोरीया</t>
+          <t>1722012012/WC/22012035009158 — भानपुरा निस्‍तार तालाब निर्माण खडकियाघाट</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>44706</v>
+        <v>44656</v>
       </c>
       <c r="K851" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035011024 — भानपुरा आरएमएस भानपुरा</t>
+          <t>1722012012/WC/22012035009159 — भानपुरा निस्‍तार तालाब कोरीया</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>44653</v>
+        <v>44706</v>
       </c>
       <c r="K852" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035011030 — भानपुरा आरएमएस भानपुरा-2</t>
+          <t>1722012012/WC/22012035011024 — भानपुरा आरएमएस भानपुरा</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>44685</v>
+        <v>44653</v>
       </c>
       <c r="K853" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035011033 — भानपुरा आरएमएस कोरीया</t>
+          <t>1722012012/WC/22012035011030 — भानपुरा आरएमएस भानपुरा-2</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
         <v>44685</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035037280 — भानपुरा पेयजल कूप भानपुरा में</t>
+          <t>1722012012/WC/22012035011033 — भानपुरा आरएमएस कोरीया</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>603336.57</v>
+        <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>445914.7</v>
+        <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>45076</v>
-[...3 lines deleted...]
-      </c>
+        <v>44685</v>
+      </c>
+      <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035037281 — भानपुरा पेयजल कूप खडक्‍या घाट</t>
+          <t>1722012012/WC/22012035037280 — भानपुरा पेयजल कूप भानपुरा में</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
-        <v>0</v>
+        <v>603336.57</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>0</v>
+        <v>445914.7</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>44900</v>
-[...1 lines deleted...]
-      <c r="K856" s="3"/>
+        <v>45076</v>
+      </c>
+      <c r="K856" s="3" t="n">
+        <v>46202</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035037520 — भानपुरा पेयजल कूप खडक्‍याघाट</t>
+          <t>1722012012/WC/22012035037281 — भानपुरा पेयजल कूप खडक्‍या घाट</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
-        <v>571180.68</v>
+        <v>0</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>402019.03</v>
+        <v>0</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>45187</v>
-[...3 lines deleted...]
-      </c>
+        <v>44900</v>
+      </c>
+      <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035061076 — भानपुरा पेयजल कूप शिवाबाबा के पास जुनापुरा</t>
+          <t>1722012012/WC/22012035037520 — भानपुरा पेयजल कूप खडक्‍याघाट</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
-        <v>678590.72</v>
+        <v>571180.68</v>
       </c>
       <c r="I858" s="2" t="n">
-        <v>302457.32</v>
+        <v>402019.03</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>45849</v>
+        <v>45187</v>
       </c>
       <c r="K858" s="3" t="n">
-        <v>46201</v>
+        <v>45569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035101663 — Boulder Wall Shantidham ke Pas Bhanpura</t>
+          <t>1722012012/WC/22012035061076 — भानपुरा पेयजल कूप शिवाबाबा के पास जुनापुरा</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
-        <v>452741.65</v>
+        <v>678590.72</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>138292.2</v>
+        <v>302457.32</v>
       </c>
       <c r="J859" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K859" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035101664 — Boulder Wall Koriya Bhanpura</t>
+          <t>1722012012/WC/22012035101663 — Boulder Wall Shantidham ke Pas Bhanpura</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
-        <v>435424.66</v>
+        <v>452741.65</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>366736</v>
+        <v>138292.2</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>45194</v>
+        <v>45849</v>
       </c>
       <c r="K860" s="3" t="n">
-        <v>46156</v>
+        <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035107224 — RMS NIRMAN KHADKIYA GHAT WALE NALE PAR BHANPURA</t>
+          <t>1722012012/WC/22012035101664 — Boulder Wall Koriya Bhanpura</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
-        <v>1471926.87</v>
+        <v>435424.66</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>1374957.9</v>
+        <v>366736</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>45568</v>
+        <v>45194</v>
       </c>
       <c r="K861" s="3" t="n">
-        <v>45843</v>
+        <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035132950 — BOULDER WALL KORIYA NO.02 BHANPURA</t>
+          <t>1722012012/WC/22012035107224 — RMS NIRMAN KHADKIYA GHAT WALE NALE PAR BHANPURA</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
-        <v>563491.7</v>
+        <v>1471926.87</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>257230</v>
+        <v>1374957.9</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>45288</v>
+        <v>45568</v>
       </c>
       <c r="K862" s="3" t="n">
-        <v>45460</v>
+        <v>45843</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035142196 — भानपुरा पुलिया निर्माण उच्चतर माध्यमिक विदयादल भानपुरा के पास नाले पर</t>
+          <t>1722012012/WC/22012035132950 — BOULDER WALL KORIYA NO.02 BHANPURA</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>1498912.31</v>
+        <v>563491.7</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>1425265.38</v>
+        <v>257230</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>45362</v>
+        <v>45288</v>
       </c>
       <c r="K863" s="3" t="n">
-        <v>45207</v>
+        <v>45460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035142205 — भानपुरा RMS निमार्ण कार्य कोरिया में तालाब के पास नाले पर</t>
+          <t>1722012012/WC/22012035142196 — भानपुरा पुलिया निर्माण उच्चतर माध्यमिक विदयादल भानपुरा के पास नाले पर</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
-        <v>1498782.79</v>
+        <v>1498912.31</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>0</v>
+        <v>1425265.38</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>45051</v>
-[...1 lines deleted...]
-      <c r="K864" s="3"/>
+        <v>45362</v>
+      </c>
+      <c r="K864" s="3" t="n">
+        <v>45207</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035161331 — nala gaharikaran</t>
+          <t>1722012012/WC/22012035142205 — भानपुरा RMS निमार्ण कार्य कोरिया में तालाब के पास नाले पर</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
-        <v>0</v>
+        <v>1498782.79</v>
       </c>
       <c r="I865" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>45315</v>
+        <v>45051</v>
       </c>
       <c r="K865" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035207023 — Boulder Wall Shiva Baba Mandire Ke Pass  Bhanpura</t>
+          <t>1722012012/WC/22012035161331 — nala gaharikaran</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
-        <v>499993.05</v>
+        <v>0</v>
       </c>
       <c r="I866" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>45383</v>
+        <v>45315</v>
       </c>
       <c r="K866" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035207043 — Boulder Wall Hanuman Mandire Ke Pass Korya Bhanpura</t>
+          <t>1722012012/WC/22012035207023 — Boulder Wall Shiva Baba Mandire Ke Pass  Bhanpura</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>495859.21</v>
+        <v>499993.05</v>
       </c>
       <c r="I867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J867" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035224341 — Canture Trench Segreegation shet ke Pass Bhanpura</t>
+          <t>1722012012/WC/22012035207043 — Boulder Wall Hanuman Mandire Ke Pass Korya Bhanpura</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>747297.72</v>
+        <v>495859.21</v>
       </c>
       <c r="I868" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>45437</v>
+        <v>45383</v>
       </c>
       <c r="K868" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035227114 — भानपुरा सकर्ण पौण्‍ड निर्माण सातमाञा वाली बयडी पर क्रमांक-01</t>
+          <t>1722012012/WC/22012035224341 — Canture Trench Segreegation shet ke Pass Bhanpura</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>0</v>
+        <v>747297.72</v>
       </c>
       <c r="I869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>45597</v>
+        <v>45437</v>
       </c>
       <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035227117 — भानपुरा सकर्ण पौण्‍ड निर्माण सातमाञा वाली बयडी पर क्रमांक-02</t>
+          <t>1722012012/WC/22012035227114 — भानपुरा सकर्ण पौण्‍ड निर्माण सातमाञा वाली बयडी पर क्रमांक-01</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I870" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
         <v>45597</v>
       </c>
       <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035227122 — भानपुरा कन्‍टुर टे्च निर्माण सातमाञा वाली बयडी पर</t>
+          <t>1722012012/WC/22012035227117 — भानपुरा सकर्ण पौण्‍ड निर्माण सातमाञा वाली बयडी पर क्रमांक-02</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
         <v>45597</v>
       </c>
       <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035244991 — भानपुरा नाला गहरीकरण कोरिया</t>
+          <t>1722012012/WC/22012035227122 — भानपुरा कन्‍टुर टे्च निर्माण सातमाञा वाली बयडी पर</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I872" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>45658</v>
+        <v>45597</v>
       </c>
       <c r="K872" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035245922 — भानपुरा नाला गहरीकरण भानपुरा में</t>
+          <t>1722012012/WC/22012035244991 — भानपुरा नाला गहरीकरण कोरिया</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I873" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J873" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K873" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035285085 — भानपुरा निस्‍तार तालाब निर्माण कार्य पलास वाले नाले पर</t>
+          <t>1722012012/WC/22012035245922 — भानपुरा नाला गहरीकरण भानपुरा में</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
-        <v>999970.64</v>
+        <v>0</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>815540.41</v>
+        <v>0</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>45792</v>
-[...3 lines deleted...]
-      </c>
+        <v>45658</v>
+      </c>
+      <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035285086 — भानपुरा निस्‍तार तालाब निर्माण कार्य सात माञा बयडी के पास</t>
+          <t>1722012012/WC/22012035285085 — भानपुरा निस्‍तार तालाब निर्माण कार्य पलास वाले नाले पर</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>999975.73</v>
+        <v>999970.64</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>547232.41</v>
+        <v>815540.41</v>
       </c>
       <c r="J875" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K875" s="3" t="n">
-        <v>46175</v>
+        <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035305044 — भानपुरा निस्‍तार तालाब निर्माण कार्य गुलाब-सिगदार के खेत के पास कोरिया</t>
+          <t>1722012012/WC/22012035285086 — भानपुरा निस्‍तार तालाब निर्माण कार्य सात माञा बयडी के पास</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
-        <v>999029.87</v>
+        <v>999975.73</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>529979.3</v>
+        <v>547232.41</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>45804</v>
-[...1 lines deleted...]
-      <c r="K876" s="3"/>
+        <v>45792</v>
+      </c>
+      <c r="K876" s="3" t="n">
+        <v>46175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035329359 — भानपुरा VB-G-RAM-G परकोलेशन तालाब सातमात्रा बयड़ी के पास</t>
+          <t>1722012012/WC/22012035305044 — भानपुरा निस्‍तार तालाब निर्माण कार्य गुलाब-सिगदार के खेत के पास कोरिया</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
-        <v>0</v>
+        <v>999029.87</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>0</v>
+        <v>539279.3</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>46113</v>
+        <v>45804</v>
       </c>
       <c r="K877" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035329360 — भानपुरा VB-G-RAM-G परकोलेशन तालाब मॉंगीलाल के खेत के पास</t>
+          <t>1722012012/WC/22012035329359 — भानपुरा VB-G-RAM-G परकोलेशन तालाब सातमात्रा बयड़ी के पास</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I878" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J878" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K878" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/22012035329361 — भानपुरा VB-G-RAM-G परकोलेशन तालाब झिकरी बयड़ी के पास</t>
+          <t>1722012012/WC/22012035329360 — भानपुरा VB-G-RAM-G परकोलेशन तालाब मॉंगीलाल के खेत के पास</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I879" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J879" s="3" t="n">
         <v>46113</v>
       </c>
       <c r="K879" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3376 — भानपुरा पेयजल कुप तालाबपुरा</t>
+          <t>1722012012/WC/22012035329361 — भानपुरा VB-G-RAM-G परकोलेशन तालाब झिकरी बयड़ी के पास</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
-        <v>170000</v>
+        <v>0</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>200056</v>
+        <v>0</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>39889</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K880" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3398 — भानपुरा निस्‍तार तालाब कोडालवालीबयडी</t>
+          <t>1722012012/WC/3376 — भानपुरा पेयजल कुप तालाबपुरा</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
         <v>170000</v>
       </c>
       <c r="I881" s="2" t="n">
-        <v>181990</v>
+        <v>200056</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>39965</v>
+        <v>39889</v>
       </c>
       <c r="K881" s="3" t="n">
-        <v>39828</v>
+        <v>40924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3456 — भानपुरा निस्‍तार तालाब झिरीवाला नाला</t>
+          <t>1722012012/WC/3398 — भानपुरा निस्‍तार तालाब कोडालवालीबयडी</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
-        <v>495000</v>
+        <v>170000</v>
       </c>
       <c r="I882" s="2" t="n">
-        <v>232900</v>
+        <v>181990</v>
       </c>
       <c r="J882" s="3" t="n">
-        <v>40269</v>
+        <v>39965</v>
       </c>
       <c r="K882" s="3" t="n">
-        <v>39846</v>
+        <v>39828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3457 — भानपुरा निर्मल वाटीका</t>
+          <t>1722012012/WC/3456 — भानपुरा निस्‍तार तालाब झिरीवाला नाला</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
-        <v>195000</v>
+        <v>495000</v>
       </c>
       <c r="I883" s="2" t="n">
-        <v>301000</v>
+        <v>232900</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>40287</v>
+        <v>40269</v>
       </c>
       <c r="K883" s="3" t="n">
-        <v>42593</v>
+        <v>39846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3469 — भानपुरा निस्‍तार तालाब गोयावाला नाला</t>
+          <t>1722012012/WC/3457 — भानपुरा निर्मल वाटीका</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
-        <v>495000</v>
+        <v>195000</v>
       </c>
       <c r="I884" s="2" t="n">
-        <v>435700</v>
+        <v>301000</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>40262</v>
+        <v>40287</v>
       </c>
       <c r="K884" s="3" t="n">
-        <v>39846</v>
+        <v>42593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3493 — कलाल्‍दा सुलीबयडी नि‍स्‍तार तालाब पटेलपुरा सुलि‍बयडी</t>
+          <t>1722012012/WC/3469 — भानपुरा निस्‍तार तालाब गोयावाला नाला</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
-        <v>405000</v>
+        <v>495000</v>
       </c>
       <c r="I885" s="2" t="n">
-        <v>188700</v>
+        <v>435700</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>40312</v>
+        <v>40262</v>
       </c>
       <c r="K885" s="3" t="n">
-        <v>41322</v>
+        <v>39846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3507 — भानपुरा नि‍स्‍तार तालाब गोठानि‍या वाला नाला</t>
+          <t>1722012012/WC/3493 — कलाल्‍दा सुलीबयडी नि‍स्‍तार तालाब पटेलपुरा सुलि‍बयडी</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
         <v>405000</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>313400</v>
+        <v>188700</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>40299</v>
+        <v>40312</v>
       </c>
       <c r="K886" s="3" t="n">
         <v>41322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3556 — भानपुरा खेत तलाब दयाराम-सडीया</t>
+          <t>1722012012/WC/3507 — भानपुरा नि‍स्‍तार तालाब गोठानि‍या वाला नाला</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
-        <v>131000</v>
+        <v>405000</v>
       </c>
       <c r="I887" s="2" t="n">
-        <v>49584</v>
+        <v>313400</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>40422</v>
+        <v>40299</v>
       </c>
       <c r="K887" s="3" t="n">
         <v>41322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3558 — भानपुरा खेत तालाब निर्माण कार्य शौभाराम-मुकुट</t>
+          <t>1722012012/WC/3556 — भानपुरा खेत तलाब दयाराम-सडीया</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
-        <v>92000</v>
+        <v>131000</v>
       </c>
       <c r="I888" s="2" t="n">
-        <v>47004</v>
+        <v>49584</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>40612</v>
+        <v>40422</v>
       </c>
       <c r="K888" s="3" t="n">
         <v>41322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3559 — भानपुरा खेत तालाब निर्माण कार्य मांगीलाल-सडिया</t>
+          <t>1722012012/WC/3558 — भानपुरा खेत तालाब निर्माण कार्य शौभाराम-मुकुट</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
         <v>92000</v>
       </c>
       <c r="I889" s="2" t="n">
-        <v>112654</v>
+        <v>47004</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>40617</v>
+        <v>40612</v>
       </c>
       <c r="K889" s="3" t="n">
         <v>41322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3563 — खेत तालाब निमार्ण कार्य जामसिह - डुंडा भानपुरा</t>
+          <t>1722012012/WC/3559 — भानपुरा खेत तालाब निर्माण कार्य मांगीलाल-सडिया</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
-        <v>111000</v>
+        <v>92000</v>
       </c>
       <c r="I890" s="2" t="n">
-        <v>46116</v>
+        <v>112654</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>40651</v>
+        <v>40617</v>
       </c>
       <c r="K890" s="3" t="n">
-        <v>41305</v>
+        <v>41322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3587 — भानपुरा निस्‍तार तालाब निर्माण कार्य नहारसिह के खेत के पास</t>
+          <t>1722012012/WC/3563 — खेत तालाब निमार्ण कार्य जामसिह - डुंडा भानपुरा</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
-        <v>311000</v>
+        <v>111000</v>
       </c>
       <c r="I891" s="2" t="n">
-        <v>292762</v>
+        <v>46116</v>
       </c>
       <c r="J891" s="3" t="n">
-        <v>40688</v>
+        <v>40651</v>
       </c>
       <c r="K891" s="3" t="n">
-        <v>42593</v>
+        <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3588 — भानपुरा बोल्‍डर चैक डेम निर्माण कार्य डोलारिया वाला नाला</t>
+          <t>1722012012/WC/3587 — भानपुरा निस्‍तार तालाब निर्माण कार्य नहारसिह के खेत के पास</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
-        <v>32000</v>
+        <v>311000</v>
       </c>
       <c r="I892" s="2" t="n">
-        <v>29890</v>
+        <v>292762</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>40722</v>
+        <v>40688</v>
       </c>
       <c r="K892" s="3" t="n">
-        <v>41305</v>
+        <v>42593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3589 — भानपुरा बोल्‍डर चैक डेम निर्माण कार्य गुलसिह-फाटल्‍या के खेत के पास</t>
+          <t>1722012012/WC/3588 — भानपुरा बोल्‍डर चैक डेम निर्माण कार्य डोलारिया वाला नाला</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
-        <v>25000</v>
+        <v>32000</v>
       </c>
       <c r="I893" s="2" t="n">
-        <v>25254</v>
+        <v>29890</v>
       </c>
       <c r="J893" s="3" t="n">
-        <v>40702</v>
+        <v>40722</v>
       </c>
       <c r="K893" s="3" t="n">
         <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3590 — भानपुरा कंटुर ट्रैच चैक निर्माण कार्य</t>
+          <t>1722012012/WC/3589 — भानपुरा बोल्‍डर चैक डेम निर्माण कार्य गुलसिह-फाटल्‍या के खेत के पास</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
-        <v>113000</v>
+        <v>25000</v>
       </c>
       <c r="I894" s="2" t="n">
-        <v>98256</v>
+        <v>25254</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>40694</v>
+        <v>40702</v>
       </c>
       <c r="K894" s="3" t="n">
         <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3600 — भानपुरा सर्कण पौण्‍ड निर्माण कार्य डोलारीया वाला नाला</t>
+          <t>1722012012/WC/3590 — भानपुरा कंटुर ट्रैच चैक निर्माण कार्य</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
-        <v>85000</v>
+        <v>113000</v>
       </c>
       <c r="I895" s="2" t="n">
-        <v>65026</v>
+        <v>98256</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>40730</v>
+        <v>40694</v>
       </c>
       <c r="K895" s="3" t="n">
-        <v>40745</v>
+        <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3601 — भानपुरा बोल्‍डर चैक डेम निर्माण कार्य झिरीवाला नाला</t>
+          <t>1722012012/WC/3600 — भानपुरा सर्कण पौण्‍ड निर्माण कार्य डोलारीया वाला नाला</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
         <v>85000</v>
       </c>
       <c r="I896" s="2" t="n">
-        <v>17446</v>
+        <v>65026</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>40702</v>
+        <v>40730</v>
       </c>
       <c r="K896" s="3" t="n">
-        <v>41305</v>
+        <v>40745</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3602 — भानपुरा बोल्‍डर चैक डेम निर्माण कार्य चौकीदार वाला माल पर</t>
+          <t>1722012012/WC/3601 — भानपुरा बोल्‍डर चैक डेम निर्माण कार्य झिरीवाला नाला</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
         <v>85000</v>
       </c>
       <c r="I897" s="2" t="n">
-        <v>24522</v>
+        <v>17446</v>
       </c>
       <c r="J897" s="3" t="n">
         <v>40702</v>
       </c>
       <c r="K897" s="3" t="n">
         <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3651 — भानपुरा खेत तालाब निर्माण कार्य बन्‍डु-मगन</t>
+          <t>1722012012/WC/3602 — भानपुरा बोल्‍डर चैक डेम निर्माण कार्य चौकीदार वाला माल पर</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
-        <v>50000</v>
+        <v>85000</v>
       </c>
       <c r="I898" s="2" t="n">
-        <v>102596</v>
+        <v>24522</v>
       </c>
       <c r="J898" s="3" t="n">
-        <v>40820</v>
+        <v>40702</v>
       </c>
       <c r="K898" s="3" t="n">
-        <v>41159</v>
+        <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3652 — भानपुरा वाटर पौण्‍ड निर्माण कार्य मोहन-मांगीलाल</t>
+          <t>1722012012/WC/3651 — भानपुरा खेत तालाब निर्माण कार्य बन्‍डु-मगन</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
-        <v>100000</v>
+        <v>50000</v>
       </c>
       <c r="I899" s="2" t="n">
-        <v>46116</v>
+        <v>102596</v>
       </c>
       <c r="J899" s="3" t="n">
-        <v>40756</v>
+        <v>40820</v>
       </c>
       <c r="K899" s="3" t="n">
-        <v>41305</v>
+        <v>41159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3667 — पेयजल कुप निर्माण खडकिया घाट</t>
+          <t>1722012012/WC/3652 — भानपुरा वाटर पौण्‍ड निर्माण कार्य मोहन-मांगीलाल</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
-        <v>305000</v>
+        <v>100000</v>
       </c>
       <c r="I900" s="2" t="n">
-        <v>219766</v>
+        <v>46116</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>40851</v>
+        <v>40756</v>
       </c>
       <c r="K900" s="3" t="n">
-        <v>41490</v>
+        <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3707 — पेयजल कूप नि. भानपुरा</t>
+          <t>1722012012/WC/3667 — पेयजल कुप निर्माण खडकिया घाट</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
-        <v>300000</v>
+        <v>305000</v>
       </c>
       <c r="I901" s="2" t="n">
-        <v>22176</v>
+        <v>219766</v>
       </c>
       <c r="J901" s="3" t="n">
-        <v>41008</v>
+        <v>40851</v>
       </c>
       <c r="K901" s="3" t="n">
         <v>41490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/3720 — खेत तालाब नि. राधेश्‍याम - बाबुलाल</t>
+          <t>1722012012/WC/3707 — पेयजल कूप नि. भानपुरा</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
-        <v>85000</v>
+        <v>300000</v>
       </c>
       <c r="I902" s="2" t="n">
-        <v>40392</v>
+        <v>22176</v>
       </c>
       <c r="J902" s="3" t="n">
-        <v>41093</v>
+        <v>41008</v>
       </c>
       <c r="K902" s="3" t="n">
         <v>41490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/9993631763 — भानपुरा निर्मल निर (पेयजल कुप) कोरिया</t>
+          <t>1722012012/WC/3720 — खेत तालाब नि. राधेश्‍याम - बाबुलाल</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
-        <v>271000</v>
+        <v>85000</v>
       </c>
       <c r="I903" s="2" t="n">
-        <v>189570.91</v>
+        <v>40392</v>
       </c>
       <c r="J903" s="3" t="n">
-        <v>41409</v>
+        <v>41093</v>
       </c>
       <c r="K903" s="3" t="n">
-        <v>42918</v>
+        <v>41490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/9993632358 — भानपुरा परकोलेशन तालाब निर्माण कार्य नर्सरी वाला न</t>
+          <t>1722012012/WC/9993631763 — भानपुरा निर्मल निर (पेयजल कुप) कोरिया</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
-        <v>400000</v>
+        <v>271000</v>
       </c>
       <c r="I904" s="2" t="n">
-        <v>339751</v>
+        <v>189570.91</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>41422</v>
+        <v>41409</v>
       </c>
       <c r="K904" s="3" t="n">
-        <v>42339</v>
+        <v>42918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
-          <t>Contour Bunds / Construction of Earthen contour Bund for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/9993640259 — भानपुरा कन्‍टुर टेच काकडवाली बयडी</t>
+          <t>1722012012/WC/9993632358 — भानपुरा परकोलेशन तालाब निर्माण कार्य नर्सरी वाला न</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
-        <v>249000</v>
+        <v>400000</v>
       </c>
       <c r="I905" s="2" t="n">
-        <v>227982</v>
+        <v>339751</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>41625</v>
+        <v>41422</v>
       </c>
       <c r="K905" s="3" t="n">
-        <v>42252</v>
+        <v>42339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Contour Bunds / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/9993646302 — निस्‍तार तालाब निर्माण मालवाला नाला</t>
+          <t>1722012012/WC/9993640259 — भानपुरा कन्‍टुर टेच काकडवाली बयडी</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
-        <v>1271000</v>
+        <v>249000</v>
       </c>
       <c r="I906" s="2" t="n">
-        <v>1256219.91</v>
+        <v>227982</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>41688</v>
+        <v>41625</v>
       </c>
       <c r="K906" s="3" t="n">
-        <v>42918</v>
+        <v>42252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/9993646305 — निस्‍तार तालाब निर्माण मोटला नाला</t>
+          <t>1722012012/WC/9993646302 — निस्‍तार तालाब निर्माण मालवाला नाला</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
-        <v>771000</v>
+        <v>1271000</v>
       </c>
       <c r="I907" s="2" t="n">
-        <v>726755.45</v>
+        <v>1256219.91</v>
       </c>
       <c r="J907" s="3" t="n">
         <v>41688</v>
       </c>
       <c r="K907" s="3" t="n">
         <v>42918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/9993665542 — भानपुरा सकर्ण पोण्‍ड निर्माण कातुरवाली बयडी</t>
+          <t>1722012012/WC/9993646305 — निस्‍तार तालाब निर्माण मोटला नाला</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
-        <v>250000</v>
+        <v>771000</v>
       </c>
       <c r="I908" s="2" t="n">
-        <v>218809</v>
+        <v>726755.45</v>
       </c>
       <c r="J908" s="3" t="n">
-        <v>42402</v>
+        <v>41688</v>
       </c>
       <c r="K908" s="3" t="n">
         <v>42918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/9993665543 — भानपुरा सकर्ण पोण्‍ड निर्माण शोभाराम के खेत के पास</t>
+          <t>1722012012/WC/9993665542 — भानपुरा सकर्ण पोण्‍ड निर्माण कातुरवाली बयडी</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
         <v>250000</v>
       </c>
       <c r="I909" s="2" t="n">
-        <v>248116</v>
+        <v>218809</v>
       </c>
       <c r="J909" s="3" t="n">
         <v>42402</v>
       </c>
       <c r="K909" s="3" t="n">
         <v>42918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/भानपुरा कुप निर्माण आपसिंह सोमला — भानपुरा कुप निर्माण आपसिंह सोमला</t>
+          <t>1722012012/WC/9993665543 — भानपुरा सकर्ण पोण्‍ड निर्माण शोभाराम के खेत के पास</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
-        <v>20000</v>
+        <v>250000</v>
       </c>
       <c r="I910" s="2" t="n">
-        <v>0</v>
+        <v>248116</v>
       </c>
       <c r="J910" s="3" t="n">
-        <v>39228</v>
+        <v>42402</v>
       </c>
       <c r="K910" s="3" t="n">
-        <v>39637</v>
+        <v>42918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/भानपुरा कुप निर्माण कीशोर सिगदार — भानपुरा कुप निर्माण कीशोर सिगदार</t>
+          <t>1722012012/WC/भानपुरा कुप निर्माण आपसिंह सोमला — भानपुरा कुप निर्माण आपसिंह सोमला</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I911" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J911" s="3" t="n">
-        <v>39227</v>
+        <v>39228</v>
       </c>
       <c r="K911" s="3" t="n">
-        <v>39696</v>
+        <v>39637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/भानपुरा कुप निर्माण गलसिंह पूंजा — भानपुरा कुप निर्माण गलसिंह पूंजा</t>
+          <t>1722012012/WC/भानपुरा कुप निर्माण कीशोर सिगदार — भानपुरा कुप निर्माण कीशोर सिगदार</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I912" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J912" s="3" t="n">
-        <v>39222</v>
+        <v>39227</v>
       </c>
       <c r="K912" s="3" t="n">
         <v>39696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/भानपुरा कुप निर्माण दशरथ कीशोर — भानपुरा कुप निर्माण दशरथ कीशोर</t>
+          <t>1722012012/WC/भानपुरा कुप निर्माण गलसिंह पूंजा — भानपुरा कुप निर्माण गलसिंह पूंजा</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I913" s="2" t="n">
-        <v>28026.4</v>
+        <v>0</v>
       </c>
       <c r="J913" s="3" t="n">
-        <v>39221</v>
+        <v>39222</v>
       </c>
       <c r="K913" s="3" t="n">
-        <v>39258</v>
+        <v>39696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/भानपुरा कुप निर्माण पर्वत एडिया — भानपुरा कुप निर्माण पर्वत एडिया</t>
+          <t>1722012012/WC/भानपुरा कुप निर्माण दशरथ कीशोर — भानपुरा कुप निर्माण दशरथ कीशोर</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I914" s="2" t="n">
-        <v>0</v>
+        <v>28026.4</v>
       </c>
       <c r="J914" s="3" t="n">
-        <v>39253</v>
+        <v>39221</v>
       </c>
       <c r="K914" s="3" t="n">
-        <v>39637</v>
+        <v>39258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/भानपुरा कुप निर्माण मनिया रामसिंह — भानपुरा कुप निर्माण मनिया रामसिंह</t>
+          <t>1722012012/WC/भानपुरा कुप निर्माण पर्वत एडिया — भानपुरा कुप निर्माण पर्वत एडिया</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I915" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J915" s="3" t="n">
-        <v>39251</v>
+        <v>39253</v>
       </c>
       <c r="K915" s="3" t="n">
         <v>39637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/भानपुरा कुप निर्माण सुखलाल रूपसिंह — भानपुरा कुप निर्माण सुखलाल रूपसिंह</t>
+          <t>1722012012/WC/भानपुरा कुप निर्माण मनिया रामसिंह — भानपुरा कुप निर्माण मनिया रामसिंह</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I916" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>39199</v>
+        <v>39251</v>
       </c>
       <c r="K916" s="3" t="n">
-        <v>39918</v>
+        <v>39637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/भानपुरा खेत तालाब बुदेसिंह मुकुट — भानपुरा खेत तालाब बुदेसिंह मुकुट</t>
+          <t>1722012012/WC/भानपुरा कुप निर्माण सुखलाल रूपसिंह — भानपुरा कुप निर्माण सुखलाल रूपसिंह</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
-        <v>5000</v>
+        <v>20000</v>
       </c>
       <c r="I917" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J917" s="3" t="n">
-        <v>39187</v>
+        <v>39199</v>
       </c>
       <c r="K917" s="3" t="n">
-        <v>39194</v>
+        <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WC/भानपुरा खेत तालाब मंशाराम मडीया — भानपुरा खेत तालाब मंशाराम मडीया</t>
+          <t>1722012012/WC/भानपुरा खेत तालाब बुदेसिंह मुकुट — भानपुरा खेत तालाब बुदेसिंह मुकुट</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
-        <v>13000</v>
+        <v>5000</v>
       </c>
       <c r="I918" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J918" s="3" t="n">
-        <v>38872</v>
+        <v>39187</v>
       </c>
       <c r="K918" s="3" t="n">
         <v>39194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034445761 — RFR NALATRNCHING 1 BHANPURA</t>
+          <t>1722012012/WC/भानपुरा खेत तालाब मंशाराम मडीया — भानपुरा खेत तालाब मंशाराम मडीया</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
-        <v>1420301.1</v>
+        <v>13000</v>
       </c>
       <c r="I919" s="2" t="n">
-        <v>533173</v>
+        <v>0</v>
       </c>
       <c r="J919" s="3" t="n">
-        <v>44212</v>
+        <v>38872</v>
       </c>
       <c r="K919" s="3" t="n">
-        <v>44472</v>
+        <v>39194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034445762 — RFR NALATRNCHING 2 BHANPURA</t>
+          <t>1722012012/WH/22012034445761 — RFR NALATRNCHING 1 BHANPURA</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
-        <v>0</v>
+        <v>1420301.1</v>
       </c>
       <c r="I920" s="2" t="n">
-        <v>0</v>
+        <v>533173</v>
       </c>
       <c r="J920" s="3" t="n">
-        <v>43941</v>
-[...1 lines deleted...]
-      <c r="K920" s="3"/>
+        <v>44212</v>
+      </c>
+      <c r="K920" s="3" t="n">
+        <v>44472</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034446664 — NALLA TRENCHING 1 BHANPURA</t>
+          <t>1722012012/WH/22012034445762 — RFR NALATRNCHING 2 BHANPURA</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I921" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J921" s="3" t="n">
-        <v>44276</v>
+        <v>43941</v>
       </c>
       <c r="K921" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034447266 — CTRA NALLA TRENCHING GOVIND WALE NALE PAR BHANPURA</t>
+          <t>1722012012/WH/22012034446664 — NALLA TRENCHING 1 BHANPURA</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
-        <v>1302767.85</v>
+        <v>0</v>
       </c>
       <c r="I922" s="2" t="n">
-        <v>796704</v>
+        <v>0</v>
       </c>
       <c r="J922" s="3" t="n">
-        <v>44301</v>
-[...3 lines deleted...]
-      </c>
+        <v>44276</v>
+      </c>
+      <c r="K922" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034450246 — तालाब जीर्णोद्धार भानपुरा</t>
+          <t>1722012012/WH/22012034447266 — CTRA NALLA TRENCHING GOVIND WALE NALE PAR BHANPURA</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
-        <v>0</v>
+        <v>1302767.85</v>
       </c>
       <c r="I923" s="2" t="n">
-        <v>0</v>
+        <v>796704</v>
       </c>
       <c r="J923" s="3" t="n">
-        <v>44470</v>
-[...1 lines deleted...]
-      <c r="K923" s="3"/>
+        <v>44301</v>
+      </c>
+      <c r="K923" s="3" t="n">
+        <v>44472</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C924" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034458205 — RENOVATION OF NISTAR TANK SATMATRA NALLA BHANPURA</t>
+          <t>1722012012/WH/22012034450246 — तालाब जीर्णोद्धार भानपुरा</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I924" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J924" s="3" t="n">
-        <v>44423</v>
+        <v>44470</v>
       </c>
       <c r="K924" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034458207 — RENOVATION OF NISTAR TANK SATMATRA NALLA SEGGRIGATION SHED KE LEFT ME BHANPURA</t>
+          <t>1722012012/WH/22012034458205 — RENOVATION OF NISTAR TANK SATMATRA NALLA BHANPURA</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I925" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J925" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K925" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034458209 — RENOVATION OF NISTAR TANK SATMATRA NALLA SEGGRIGATIONSHED KE PEECHE BHANPURA</t>
+          <t>1722012012/WH/22012034458207 — RENOVATION OF NISTAR TANK SATMATRA NALLA SEGGRIGATION SHED KE LEFT ME BHANPURA</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I926" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J926" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K926" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034458401 — NALLA TRENCHING BHAPURA</t>
+          <t>1722012012/WH/22012034458209 — RENOVATION OF NISTAR TANK SATMATRA NALLA SEGGRIGATIONSHED KE PEECHE BHANPURA</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
-        <v>482724.74</v>
+        <v>0</v>
       </c>
       <c r="I927" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J927" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K927" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034458402 — NALLA TRENCHING KOREYA BHAPURA</t>
+          <t>1722012012/WH/22012034458401 — NALLA TRENCHING BHAPURA</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
-        <v>0</v>
+        <v>482724.74</v>
       </c>
       <c r="I928" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J928" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K928" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034920986 — Bhanpura Renovation of Nistar Talab - Segrigetion shed ke Left Me</t>
+          <t>1722012012/WH/22012034458402 — NALLA TRENCHING KOREYA BHAPURA</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
-        <v>148676.76</v>
+        <v>0</v>
       </c>
       <c r="I929" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J929" s="3" t="n">
-        <v>44587</v>
+        <v>44423</v>
       </c>
       <c r="K929" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034930073 — पुष्कर धरोहर निस्तार तालाब जिर्णोद्वार सातमात्रा नाला सेग्रीगेशन के दायि तरफ</t>
+          <t>1722012012/WH/22012034920986 — Bhanpura Renovation of Nistar Talab - Segrigetion shed ke Left Me</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
-        <v>149117.63</v>
+        <v>148676.76</v>
       </c>
       <c r="I930" s="2" t="n">
-        <v>103632</v>
+        <v>0</v>
       </c>
       <c r="J930" s="3" t="n">
-        <v>44670</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K930" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034930075 — पुष्कर धरोहर निस्तार तालाब जिर्णोद्वार सातमात्रा नाला सेग्रीगेशन के पिछे</t>
+          <t>1722012012/WH/22012034930073 — पुष्कर धरोहर निस्तार तालाब जिर्णोद्वार सातमात्रा नाला सेग्रीगेशन के दायि तरफ</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
-        <v>150297.22</v>
+        <v>149117.63</v>
       </c>
       <c r="I931" s="2" t="n">
-        <v>102816</v>
+        <v>103632</v>
       </c>
       <c r="J931" s="3" t="n">
-        <v>44684</v>
+        <v>44670</v>
       </c>
       <c r="K931" s="3" t="n">
         <v>44771</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034930077 — पुष्कर धरोहर निस्तार तालाब जिर्णोद्वार सेनीग्रेशन शेड के दािय तरफ</t>
+          <t>1722012012/WH/22012034930075 — पुष्कर धरोहर निस्तार तालाब जिर्णोद्वार सातमात्रा नाला सेग्रीगेशन के पिछे</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
-        <v>0</v>
+        <v>150297.22</v>
       </c>
       <c r="I932" s="2" t="n">
-        <v>0</v>
+        <v>102816</v>
       </c>
       <c r="J932" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K932" s="3"/>
+        <v>44684</v>
+      </c>
+      <c r="K932" s="3" t="n">
+        <v>44771</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C933" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D933" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E933" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F933" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034935814 — पुष्कर धरोहर निस्तार तालाब जीणौद्वार कार्य भानपुरा</t>
+          <t>1722012012/WH/22012034930077 — पुष्कर धरोहर निस्तार तालाब जिर्णोद्वार सेनीग्रेशन शेड के दािय तरफ</t>
         </is>
       </c>
       <c r="G933" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H933" s="2" t="n">
-        <v>49999.29</v>
+        <v>0</v>
       </c>
       <c r="I933" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J933" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K933" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C934" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D934" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E934" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F934" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034935815 — पुष्कर धरोहर निस्तार तालाब जीणौद्वार कार्य खड़किया घाट</t>
+          <t>1722012012/WH/22012034935814 — पुष्कर धरोहर निस्तार तालाब जीणौद्वार कार्य भानपुरा</t>
         </is>
       </c>
       <c r="G934" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H934" s="2" t="n">
         <v>49999.29</v>
       </c>
       <c r="I934" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J934" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K934" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C935" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D935" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E935" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F935" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034937745 — NALLA TRENCHING PART 1 BHANPURA</t>
+          <t>1722012012/WH/22012034935815 — पुष्कर धरोहर निस्तार तालाब जीणौद्वार कार्य खड़किया घाट</t>
         </is>
       </c>
       <c r="G935" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H935" s="2" t="n">
-        <v>385992.75</v>
+        <v>49999.29</v>
       </c>
       <c r="I935" s="2" t="n">
-        <v>195354</v>
+        <v>0</v>
       </c>
       <c r="J935" s="3" t="n">
-        <v>45649</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K935" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C936" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D936" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E936" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F936" s="1" t="inlineStr">
         <is>
-          <t>1722012012/WH/22012034937746 — NALLA TRENCHING PART 2 BHANPURA</t>
+          <t>1722012012/WH/22012034937745 — NALLA TRENCHING PART 1 BHANPURA</t>
         </is>
       </c>
       <c r="G936" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H936" s="2" t="n">
-        <v>360005.25</v>
+        <v>385992.75</v>
       </c>
       <c r="I936" s="2" t="n">
-        <v>314190</v>
+        <v>195354</v>
       </c>
       <c r="J936" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K936" s="3" t="n">
         <v>45791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C937" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D937" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E937" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F937" s="1" t="inlineStr">
         <is>
-          <t>1722012024/RC/22012034372982 — भानपुरा सी.सी. रोड हेण्‍ड पम्‍प से चक्‍की तक</t>
+          <t>1722012012/WH/22012034937746 — NALLA TRENCHING PART 2 BHANPURA</t>
         </is>
       </c>
       <c r="G937" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H937" s="2" t="n">
-        <v>267000</v>
+        <v>360005.25</v>
       </c>
       <c r="I937" s="2" t="n">
-        <v>210236</v>
+        <v>314190</v>
       </c>
       <c r="J937" s="3" t="n">
-        <v>43326</v>
+        <v>45649</v>
       </c>
       <c r="K937" s="3" t="n">
-        <v>44313</v>
+        <v>45791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
-          <t>1722012024/WC/22012034318010 — भानपुरा निस्‍तार ताला निर्माण शोभाराम के खेत के पास</t>
+          <t>1722012024/RC/22012034372982 — भानपुरा सी.सी. रोड हेण्‍ड पम्‍प से चक्‍की तक</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
-        <v>1031000</v>
+        <v>267000</v>
       </c>
       <c r="I938" s="2" t="n">
-        <v>921194.71</v>
+        <v>210236</v>
       </c>
       <c r="J938" s="3" t="n">
-        <v>42886</v>
+        <v>43326</v>
       </c>
       <c r="K938" s="3" t="n">
-        <v>44241</v>
+        <v>44313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C939" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D939" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E939" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
-          <t>1722012025/WC/22012034318025 — भानपुरा निस्‍तार तालाब निर्माण अर्जुन के खेत के पास</t>
+          <t>1722012024/WC/22012034318010 — भानपुरा निस्‍तार ताला निर्माण शोभाराम के खेत के पास</t>
         </is>
       </c>
       <c r="G939" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H939" s="2" t="n">
-        <v>1012000</v>
+        <v>1031000</v>
       </c>
       <c r="I939" s="2" t="n">
-        <v>1039544</v>
+        <v>921194.71</v>
       </c>
       <c r="J939" s="3" t="n">
-        <v>43461</v>
+        <v>42886</v>
       </c>
       <c r="K939" s="3" t="n">
-        <v>43713</v>
+        <v>44241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
-          <t>1722012033/IF/9993744001 — भानपुरा इन्दिरा आवास योजना सुमनबाई-रणजीत</t>
+          <t>1722012025/WC/22012034318025 — भानपुरा निस्‍तार तालाब निर्माण अर्जुन के खेत के पास</t>
         </is>
       </c>
       <c r="G940" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H940" s="2" t="n">
-        <v>14000</v>
+        <v>1012000</v>
       </c>
       <c r="I940" s="2" t="n">
-        <v>11356</v>
+        <v>1039544</v>
       </c>
       <c r="J940" s="3" t="n">
-        <v>42643</v>
+        <v>43461</v>
       </c>
       <c r="K940" s="3" t="n">
-        <v>43103</v>
+        <v>43713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
-          <t>1722012034/IF/9926742381 — भानपुरा मेढ बंधान निर्माण कैलाश-पैमा</t>
+          <t>1722012033/IF/9993744001 — भानपुरा इन्दिरा आवास योजना सुमनबाई-रणजीत</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
-        <v>13000</v>
+        <v>14000</v>
       </c>
       <c r="I941" s="2" t="n">
-        <v>10362</v>
+        <v>11356</v>
       </c>
       <c r="J941" s="3" t="n">
-        <v>41821</v>
+        <v>42643</v>
       </c>
       <c r="K941" s="3" t="n">
-        <v>42465</v>
+        <v>43103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
-          <t>1722012047/IF/9993742381 — भानपुरा इन्दिरा आवास योजना सेवनताबाई-सुभान</t>
+          <t>1722012034/IF/9926742381 — भानपुरा मेढ बंधान निर्माण कैलाश-पैमा</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
-        <v>14000</v>
+        <v>13000</v>
       </c>
       <c r="I942" s="2" t="n">
-        <v>11356</v>
+        <v>10362</v>
       </c>
       <c r="J942" s="3" t="n">
-        <v>42643</v>
+        <v>41821</v>
       </c>
       <c r="K942" s="3" t="n">
-        <v>43103</v>
+        <v>42465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C943" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D943" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E943" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F943" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/251 — भानपुरा कुप निर्माण रूखडीया केकडीया</t>
+          <t>1722012047/IF/9993742381 — भानपुरा इन्दिरा आवास योजना सेवनताबाई-सुभान</t>
         </is>
       </c>
       <c r="G943" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H943" s="2" t="n">
-        <v>50000</v>
+        <v>14000</v>
       </c>
       <c r="I943" s="2" t="n">
-        <v>49956</v>
+        <v>11356</v>
       </c>
       <c r="J943" s="3" t="n">
-        <v>39958</v>
+        <v>42643</v>
       </c>
       <c r="K943" s="3" t="n">
-        <v>38750</v>
+        <v>43103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C944" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D944" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E944" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F944" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/252 — कुप निर्माण रूखडीया मोना</t>
+          <t>1722012/IF/251 — भानपुरा कुप निर्माण रूखडीया केकडीया</t>
         </is>
       </c>
       <c r="G944" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H944" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I944" s="2" t="n">
-        <v>43344</v>
+        <v>49956</v>
       </c>
       <c r="J944" s="3" t="n">
-        <v>39965</v>
+        <v>39958</v>
       </c>
       <c r="K944" s="3" t="n">
         <v>38750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C945" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D945" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E945" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F945" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/254 — कुप निर्माण छोटिया बुदसिंह</t>
+          <t>1722012/IF/252 — कुप निर्माण रूखडीया मोना</t>
         </is>
       </c>
       <c r="G945" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H945" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I945" s="2" t="n">
-        <v>36200</v>
+        <v>43344</v>
       </c>
       <c r="J945" s="3" t="n">
-        <v>39977</v>
+        <v>39965</v>
       </c>
       <c r="K945" s="3" t="n">
-        <v>41470</v>
+        <v>38750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/255 — कुप निर्माण मुन्‍नालाल कोल्‍या</t>
+          <t>1722012/IF/254 — कुप निर्माण छोटिया बुदसिंह</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I946" s="2" t="n">
-        <v>0</v>
+        <v>36200</v>
       </c>
       <c r="J946" s="3" t="n">
-        <v>39558</v>
-[...1 lines deleted...]
-      <c r="K946" s="3"/>
+        <v>39977</v>
+      </c>
+      <c r="K946" s="3" t="n">
+        <v>41470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C947" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D947" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E947" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F947" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/256 — भानपुरा कुप निर्माण भेरूसिंह ओकार</t>
+          <t>1722012/IF/255 — कुप निर्माण मुन्‍नालाल कोल्‍या</t>
         </is>
       </c>
       <c r="G947" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H947" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I947" s="2" t="n">
-        <v>56588</v>
+        <v>0</v>
       </c>
       <c r="J947" s="3" t="n">
-        <v>39649</v>
-[...3 lines deleted...]
-      </c>
+        <v>39558</v>
+      </c>
+      <c r="K947" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C948" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D948" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E948" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F948" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/257 — भानपुरा कुप निर्माण ओंकार रडवा</t>
+          <t>1722012/IF/256 — भानपुरा कुप निर्माण भेरूसिंह ओकार</t>
         </is>
       </c>
       <c r="G948" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H948" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I948" s="2" t="n">
-        <v>49856</v>
+        <v>56588</v>
       </c>
       <c r="J948" s="3" t="n">
-        <v>39958</v>
+        <v>39649</v>
       </c>
       <c r="K948" s="3" t="n">
-        <v>38750</v>
+        <v>40418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C949" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D949" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E949" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F949" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/258 — भानपुरा कुप निर्माण शांताबाई बुदिया</t>
+          <t>1722012/IF/257 — भानपुरा कुप निर्माण ओंकार रडवा</t>
         </is>
       </c>
       <c r="G949" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H949" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I949" s="2" t="n">
-        <v>15300</v>
+        <v>49856</v>
       </c>
       <c r="J949" s="3" t="n">
-        <v>39663</v>
+        <v>39958</v>
       </c>
       <c r="K949" s="3" t="n">
         <v>38750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/259 — भानपुरा कुप निर्माण जगन मदन</t>
+          <t>1722012/IF/258 — भानपुरा कुप निर्माण शांताबाई बुदिया</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I950" s="2" t="n">
-        <v>29590</v>
+        <v>15300</v>
       </c>
       <c r="J950" s="3" t="n">
-        <v>39692</v>
+        <v>39663</v>
       </c>
       <c r="K950" s="3" t="n">
-        <v>40418</v>
+        <v>38750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C951" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D951" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E951" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F951" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/260 — भानपुरा कुप निर्माण दवला काल्‍या</t>
+          <t>1722012/IF/259 — भानपुरा कुप निर्माण जगन मदन</t>
         </is>
       </c>
       <c r="G951" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H951" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I951" s="2" t="n">
-        <v>45360</v>
+        <v>29590</v>
       </c>
       <c r="J951" s="3" t="n">
-        <v>39627</v>
+        <v>39692</v>
       </c>
       <c r="K951" s="3" t="n">
-        <v>38750</v>
+        <v>40418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C952" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D952" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E952" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F952" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/261 — भानपुरा कुप निर्माण राजाराम देवसिंह</t>
+          <t>1722012/IF/260 — भानपुरा कुप निर्माण दवला काल्‍या</t>
         </is>
       </c>
       <c r="G952" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H952" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I952" s="2" t="n">
-        <v>37318</v>
+        <v>45360</v>
       </c>
       <c r="J952" s="3" t="n">
-        <v>39965</v>
+        <v>39627</v>
       </c>
       <c r="K952" s="3" t="n">
         <v>38750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C953" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D953" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E953" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F953" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/262 — भानपुरा कुप निर्माण कुन्‍दनबाई बनसिंह</t>
+          <t>1722012/IF/261 — भानपुरा कुप निर्माण राजाराम देवसिंह</t>
         </is>
       </c>
       <c r="G953" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H953" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I953" s="2" t="n">
-        <v>47325</v>
+        <v>37318</v>
       </c>
       <c r="J953" s="3" t="n">
-        <v>39638</v>
+        <v>39965</v>
       </c>
       <c r="K953" s="3" t="n">
-        <v>40443</v>
+        <v>38750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C954" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D954" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E954" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F954" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/44 — भानपुरा कुप निरमाण शोभाराम मुकुट</t>
+          <t>1722012/IF/262 — भानपुरा कुप निर्माण कुन्‍दनबाई बनसिंह</t>
         </is>
       </c>
       <c r="G954" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H954" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I954" s="2" t="n">
-        <v>53622</v>
+        <v>47325</v>
       </c>
       <c r="J954" s="3" t="n">
-        <v>39651</v>
+        <v>39638</v>
       </c>
       <c r="K954" s="3" t="n">
-        <v>41182</v>
+        <v>40443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C955" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D955" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E955" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F955" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/493 — भानपुरा कूप निर्माण मांगीया डोगरीया</t>
+          <t>1722012/IF/44 — भानपुरा कुप निरमाण शोभाराम मुकुट</t>
         </is>
       </c>
       <c r="G955" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H955" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I955" s="2" t="n">
-        <v>14982</v>
+        <v>53622</v>
       </c>
       <c r="J955" s="3" t="n">
-        <v>39540</v>
+        <v>39651</v>
       </c>
       <c r="K955" s="3" t="n">
-        <v>39572</v>
+        <v>41182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C956" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D956" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E956" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F956" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/494 — भानपुरा कूप निर्माण धोधा केकडीया</t>
+          <t>1722012/IF/493 — भानपुरा कूप निर्माण मांगीया डोगरीया</t>
         </is>
       </c>
       <c r="G956" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H956" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I956" s="2" t="n">
-        <v>1051650</v>
+        <v>14982</v>
       </c>
       <c r="J956" s="3" t="n">
-        <v>39547</v>
+        <v>39540</v>
       </c>
       <c r="K956" s="3" t="n">
         <v>39572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C957" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D957" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E957" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F957" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/50 — भानपुरा कुप निर्माण गोविन्‍द्र बीलमण</t>
+          <t>1722012/IF/494 — भानपुरा कूप निर्माण धोधा केकडीया</t>
         </is>
       </c>
       <c r="G957" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H957" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I957" s="2" t="n">
-        <v>49956</v>
+        <v>1051650</v>
       </c>
       <c r="J957" s="3" t="n">
-        <v>39958</v>
+        <v>39547</v>
       </c>
       <c r="K957" s="3" t="n">
-        <v>38750</v>
+        <v>39572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C958" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D958" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E958" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F958" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/54 — भानपुरा कुप निर्माण जामसिंह डुण्‍डा</t>
+          <t>1722012/IF/50 — भानपुरा कुप निर्माण गोविन्‍द्र बीलमण</t>
         </is>
       </c>
       <c r="G958" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H958" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I958" s="2" t="n">
-        <v>47656</v>
+        <v>49956</v>
       </c>
       <c r="J958" s="3" t="n">
-        <v>39961</v>
+        <v>39958</v>
       </c>
       <c r="K958" s="3" t="n">
         <v>38750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C959" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D959" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E959" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F959" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/56 — भानपुरा कुप निर्माण उमराव धन्‍ना</t>
+          <t>1722012/IF/54 — भानपुरा कुप निर्माण जामसिंह डुण्‍डा</t>
         </is>
       </c>
       <c r="G959" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H959" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I959" s="2" t="n">
-        <v>38099.2</v>
+        <v>47656</v>
       </c>
       <c r="J959" s="3" t="n">
-        <v>39631</v>
+        <v>39961</v>
       </c>
       <c r="K959" s="3" t="n">
         <v>38750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C960" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D960" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E960" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F960" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/565 — भानपुरा कूप निर्माण अर्जुन सिगदार</t>
+          <t>1722012/IF/56 — भानपुरा कुप निर्माण उमराव धन्‍ना</t>
         </is>
       </c>
       <c r="G960" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H960" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I960" s="2" t="n">
-        <v>33589.2</v>
+        <v>38099.2</v>
       </c>
       <c r="J960" s="3" t="n">
-        <v>39729</v>
+        <v>39631</v>
       </c>
       <c r="K960" s="3" t="n">
-        <v>39473</v>
+        <v>38750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C961" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D961" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E961" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F961" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/58 — भानपुरा कुप निर्माण मेहताब मडीया</t>
+          <t>1722012/IF/565 — भानपुरा कूप निर्माण अर्जुन सिगदार</t>
         </is>
       </c>
       <c r="G961" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H961" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I961" s="2" t="n">
-        <v>42570</v>
+        <v>33589.2</v>
       </c>
       <c r="J961" s="3" t="n">
-        <v>39649</v>
+        <v>39729</v>
       </c>
       <c r="K961" s="3" t="n">
-        <v>40443</v>
+        <v>39473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C962" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D962" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E962" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F962" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/630 — कुप निर्माण गलसिंह पूंजा</t>
+          <t>1722012/IF/58 — भानपुरा कुप निर्माण मेहताब मडीया</t>
         </is>
       </c>
       <c r="G962" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H962" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I962" s="2" t="n">
-        <v>28547.6</v>
+        <v>42570</v>
       </c>
       <c r="J962" s="3" t="n">
-        <v>39278</v>
-[...1 lines deleted...]
-      <c r="K962" s="3"/>
+        <v>39649</v>
+      </c>
+      <c r="K962" s="3" t="n">
+        <v>40443</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C963" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D963" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E963" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F963" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/631 — कुप निर्माण कीशोर सीगदार</t>
+          <t>1722012/IF/630 — कुप निर्माण गलसिंह पूंजा</t>
         </is>
       </c>
       <c r="G963" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H963" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I963" s="2" t="n">
-        <v>0</v>
+        <v>28547.6</v>
       </c>
       <c r="J963" s="3" t="n">
-        <v>39220</v>
+        <v>39278</v>
       </c>
       <c r="K963" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C964" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D964" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E964" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F964" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/632 — कुप निर्माण दशरथ कीशोर</t>
+          <t>1722012/IF/631 — कुप निर्माण कीशोर सीगदार</t>
         </is>
       </c>
       <c r="G964" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H964" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I964" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J964" s="3" t="n">
-        <v>39523</v>
+        <v>39220</v>
       </c>
       <c r="K964" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C965" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D965" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E965" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F965" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/633 — कुप निर्माण गोपाल मोतेसिंह</t>
+          <t>1722012/IF/632 — कुप निर्माण दशरथ कीशोर</t>
         </is>
       </c>
       <c r="G965" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H965" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I965" s="2" t="n">
-        <v>41082</v>
+        <v>0</v>
       </c>
       <c r="J965" s="3" t="n">
-        <v>39365</v>
-[...3 lines deleted...]
-      </c>
+        <v>39523</v>
+      </c>
+      <c r="K965" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C966" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D966" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E966" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F966" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/634 — कुप निर्माण रूखडीया उमराव</t>
+          <t>1722012/IF/633 — कुप निर्माण गोपाल मोतेसिंह</t>
         </is>
       </c>
       <c r="G966" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H966" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I966" s="2" t="n">
-        <v>29560</v>
+        <v>41082</v>
       </c>
       <c r="J966" s="3" t="n">
-        <v>39388</v>
+        <v>39365</v>
       </c>
       <c r="K966" s="3" t="n">
-        <v>39514</v>
+        <v>39485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
       <c r="A967" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C967" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D967" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E967" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F967" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/635 — भानपुरा कुप निर्माण कैलाश पेमा</t>
+          <t>1722012/IF/634 — कुप निर्माण रूखडीया उमराव</t>
         </is>
       </c>
       <c r="G967" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H967" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I967" s="2" t="n">
-        <v>28002</v>
+        <v>29560</v>
       </c>
       <c r="J967" s="3" t="n">
-        <v>39229</v>
+        <v>39388</v>
       </c>
       <c r="K967" s="3" t="n">
-        <v>39664</v>
+        <v>39514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
       <c r="A968" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C968" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D968" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E968" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F968" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/636 — कुप निर्माण भानपुरा रामसिंह सन्‍तु</t>
+          <t>1722012/IF/635 — भानपुरा कुप निर्माण कैलाश पेमा</t>
         </is>
       </c>
       <c r="G968" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H968" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I968" s="2" t="n">
-        <v>37949.91</v>
+        <v>28002</v>
       </c>
       <c r="J968" s="3" t="n">
-        <v>39222</v>
+        <v>39229</v>
       </c>
       <c r="K968" s="3" t="n">
-        <v>39457</v>
+        <v>39664</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C969" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D969" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E969" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F969" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/637 — कुप निर्माण भानपुरा गुलाब फाटु</t>
+          <t>1722012/IF/636 — कुप निर्माण भानपुरा रामसिंह सन्‍तु</t>
         </is>
       </c>
       <c r="G969" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H969" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I969" s="2" t="n">
-        <v>36581.2</v>
+        <v>37949.91</v>
       </c>
       <c r="J969" s="3" t="n">
-        <v>39220</v>
+        <v>39222</v>
       </c>
       <c r="K969" s="3" t="n">
-        <v>39564</v>
+        <v>39457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C970" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D970" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E970" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F970" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/638 — भानपुरा कुप निर्माण मांगीलाल उमराव</t>
+          <t>1722012/IF/637 — कुप निर्माण भानपुरा गुलाब फाटु</t>
         </is>
       </c>
       <c r="G970" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H970" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I970" s="2" t="n">
-        <v>47667.73</v>
+        <v>36581.2</v>
       </c>
       <c r="J970" s="3" t="n">
-        <v>39236</v>
+        <v>39220</v>
       </c>
       <c r="K970" s="3" t="n">
-        <v>39572</v>
+        <v>39564</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C971" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D971" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E971" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F971" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/639 — कुप निर्माण भानपुरा भावसिंह मुन्‍सीया</t>
+          <t>1722012/IF/638 — भानपुरा कुप निर्माण मांगीलाल उमराव</t>
         </is>
       </c>
       <c r="G971" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H971" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I971" s="2" t="n">
-        <v>40680</v>
+        <v>47667.73</v>
       </c>
       <c r="J971" s="3" t="n">
-        <v>39222</v>
+        <v>39236</v>
       </c>
       <c r="K971" s="3" t="n">
-        <v>39485</v>
+        <v>39572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C972" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D972" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E972" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F972" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/640 — भानपुरा कुप निर्माण भानपुरा भुरीया पेमा</t>
+          <t>1722012/IF/639 — कुप निर्माण भानपुरा भावसिंह मुन्‍सीया</t>
         </is>
       </c>
       <c r="G972" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H972" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I972" s="2" t="n">
-        <v>25614</v>
+        <v>40680</v>
       </c>
       <c r="J972" s="3" t="n">
-        <v>39224</v>
+        <v>39222</v>
       </c>
       <c r="K972" s="3" t="n">
-        <v>39569</v>
+        <v>39485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C973" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D973" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E973" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F973" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/641 — कुप निर्माण भानपुरा मालसिंह मोतेसिंह</t>
+          <t>1722012/IF/640 — भानपुरा कुप निर्माण भानपुरा भुरीया पेमा</t>
         </is>
       </c>
       <c r="G973" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H973" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I973" s="2" t="n">
-        <v>25060</v>
+        <v>25614</v>
       </c>
       <c r="J973" s="3" t="n">
-        <v>39228</v>
+        <v>39224</v>
       </c>
       <c r="K973" s="3" t="n">
-        <v>39514</v>
+        <v>39569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C974" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D974" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E974" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F974" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/642 — कुप निर्माण भानपुरा नवल मोतया</t>
+          <t>1722012/IF/641 — कुप निर्माण भानपुरा मालसिंह मोतेसिंह</t>
         </is>
       </c>
       <c r="G974" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H974" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I974" s="2" t="n">
-        <v>38866</v>
+        <v>25060</v>
       </c>
       <c r="J974" s="3" t="n">
-        <v>39253</v>
+        <v>39228</v>
       </c>
       <c r="K974" s="3" t="n">
-        <v>39516</v>
+        <v>39514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C975" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D975" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E975" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F975" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/643 — कुप निर्माण भानपुरा पुनीया मडीया</t>
+          <t>1722012/IF/642 — कुप निर्माण भानपुरा नवल मोतया</t>
         </is>
       </c>
       <c r="G975" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H975" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I975" s="2" t="n">
-        <v>25578</v>
+        <v>38866</v>
       </c>
       <c r="J975" s="3" t="n">
-        <v>39216</v>
+        <v>39253</v>
       </c>
       <c r="K975" s="3" t="n">
-        <v>39491</v>
+        <v>39516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
       <c r="A976" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C976" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D976" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E976" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F976" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/744 — कूप निर्माण मांगीलाल छगन</t>
+          <t>1722012/IF/643 — कुप निर्माण भानपुरा पुनीया मडीया</t>
         </is>
       </c>
       <c r="G976" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H976" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I976" s="2" t="n">
-        <v>23199.2</v>
+        <v>25578</v>
       </c>
       <c r="J976" s="3" t="n">
-        <v>39542</v>
-[...1 lines deleted...]
-      <c r="K976" s="3"/>
+        <v>39216</v>
+      </c>
+      <c r="K976" s="3" t="n">
+        <v>39491</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
       <c r="A977" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C977" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D977" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E977" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F977" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/745 — कूप निर्माण सिगदार बुदा</t>
+          <t>1722012/IF/744 — कूप निर्माण मांगीलाल छगन</t>
         </is>
       </c>
       <c r="G977" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H977" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I977" s="2" t="n">
-        <v>57577</v>
+        <v>23199.2</v>
       </c>
       <c r="J977" s="3" t="n">
         <v>39542</v>
       </c>
       <c r="K977" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
       <c r="A978" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C978" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D978" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E978" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F978" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/746 — कूप निर्माण कैलाश पेमा</t>
+          <t>1722012/IF/745 — कूप निर्माण सिगदार बुदा</t>
         </is>
       </c>
       <c r="G978" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H978" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I978" s="2" t="n">
-        <v>0</v>
+        <v>57577</v>
       </c>
       <c r="J978" s="3" t="n">
-        <v>39218</v>
+        <v>39542</v>
       </c>
       <c r="K978" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
       <c r="A979" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C979" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D979" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E979" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F979" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/747 — कूप निर्माण भुरीया पेमा</t>
+          <t>1722012/IF/746 — कूप निर्माण कैलाश पेमा</t>
         </is>
       </c>
       <c r="G979" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H979" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I979" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J979" s="3" t="n">
-        <v>39171</v>
+        <v>39218</v>
       </c>
       <c r="K979" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
       <c r="A980" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C980" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D980" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E980" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F980" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/748 — कूप निर्माण नानुराम चैना</t>
+          <t>1722012/IF/747 — कूप निर्माण भुरीया पेमा</t>
         </is>
       </c>
       <c r="G980" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H980" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I980" s="2" t="n">
-        <v>20680</v>
+        <v>0</v>
       </c>
       <c r="J980" s="3" t="n">
-        <v>39560</v>
+        <v>39171</v>
       </c>
       <c r="K980" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
       <c r="A981" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C981" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D981" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E981" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F981" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/749 — कूप निर्माण दयाराम सडिया</t>
+          <t>1722012/IF/748 — कूप निर्माण नानुराम चैना</t>
         </is>
       </c>
       <c r="G981" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H981" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I981" s="2" t="n">
-        <v>3036</v>
+        <v>20680</v>
       </c>
       <c r="J981" s="3" t="n">
-        <v>39703</v>
+        <v>39560</v>
       </c>
       <c r="K981" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
       <c r="A982" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C982" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D982" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E982" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F982" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/750 — 1722012/IF/750</t>
+          <t>1722012/IF/749 — कूप निर्माण दयाराम सडिया</t>
         </is>
       </c>
       <c r="G982" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H982" s="2" t="n">
-        <v>30000</v>
+        <v>50000</v>
       </c>
       <c r="I982" s="2" t="n">
-        <v>25150</v>
+        <v>3036</v>
       </c>
       <c r="J982" s="3" t="n">
-        <v>39564</v>
+        <v>39703</v>
       </c>
       <c r="K982" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
       <c r="A983" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C983" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D983" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E983" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F983" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/751 — कूप निर्माण मांगीलाल डोगर</t>
+          <t>1722012/IF/750 — 1722012/IF/750</t>
         </is>
       </c>
       <c r="G983" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H983" s="2" t="n">
-        <v>50000</v>
+        <v>30000</v>
       </c>
       <c r="I983" s="2" t="n">
-        <v>0</v>
+        <v>25150</v>
       </c>
       <c r="J983" s="3" t="n">
-        <v>39220</v>
+        <v>39564</v>
       </c>
       <c r="K983" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
       <c r="A984" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C984" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D984" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E984" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F984" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/752 — कूप निर्माण फाटल्‍या जलाल</t>
+          <t>1722012/IF/751 — कूप निर्माण मांगीलाल डोगर</t>
         </is>
       </c>
       <c r="G984" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H984" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I984" s="2" t="n">
-        <v>28000</v>
+        <v>0</v>
       </c>
       <c r="J984" s="3" t="n">
-        <v>39589</v>
+        <v>39220</v>
       </c>
       <c r="K984" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
       <c r="A985" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C985" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D985" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E985" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F985" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/753 — कूप निर्माण गुलसिंह फाटु</t>
+          <t>1722012/IF/752 — कूप निर्माण फाटल्‍या जलाल</t>
         </is>
       </c>
       <c r="G985" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H985" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I985" s="2" t="n">
-        <v>23638</v>
+        <v>28000</v>
       </c>
       <c r="J985" s="3" t="n">
-        <v>39598</v>
+        <v>39589</v>
       </c>
       <c r="K985" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
       <c r="A986" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C986" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D986" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E986" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F986" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/755 — कुप निर्माण भावसिंह मुनस्‍या</t>
+          <t>1722012/IF/753 — कूप निर्माण गुलसिंह फाटु</t>
         </is>
       </c>
       <c r="G986" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H986" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I986" s="2" t="n">
-        <v>22920</v>
+        <v>23638</v>
       </c>
       <c r="J986" s="3" t="n">
         <v>39598</v>
       </c>
       <c r="K986" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
       <c r="A987" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C987" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D987" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E987" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F987" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/756 — कुप निर्माण कालु भुवान</t>
+          <t>1722012/IF/755 — कुप निर्माण भावसिंह मुनस्‍या</t>
         </is>
       </c>
       <c r="G987" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H987" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I987" s="2" t="n">
-        <v>0</v>
+        <v>22920</v>
       </c>
       <c r="J987" s="3" t="n">
-        <v>39168</v>
+        <v>39598</v>
       </c>
       <c r="K987" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="988">
       <c r="A988" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B988" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C988" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D988" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E988" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F988" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/757 — कुप निर्माण धनसिंह मादिया</t>
+          <t>1722012/IF/756 — कुप निर्माण कालु भुवान</t>
         </is>
       </c>
       <c r="G988" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H988" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I988" s="2" t="n">
-        <v>27268.5</v>
+        <v>0</v>
       </c>
       <c r="J988" s="3" t="n">
-        <v>39608</v>
+        <v>39168</v>
       </c>
       <c r="K988" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="989">
       <c r="A989" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B989" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C989" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D989" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E989" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F989" s="1" t="inlineStr">
         <is>
-          <t>1722012/IF/758 — कुप निर्माण रूखडिया उमराव</t>
+          <t>1722012/IF/757 — कुप निर्माण धनसिंह मादिया</t>
         </is>
       </c>
       <c r="G989" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H989" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I989" s="2" t="n">
-        <v>30720</v>
+        <v>27268.5</v>
       </c>
       <c r="J989" s="3" t="n">
-        <v>39606</v>
+        <v>39608</v>
       </c>
       <c r="K989" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="990">
       <c r="A990" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B990" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C990" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D990" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E990" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F990" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/115 — मेढ बंधान उमराव धन्‍ना</t>
+          <t>1722012/IF/758 — कुप निर्माण रूखडिया उमराव</t>
         </is>
       </c>
       <c r="G990" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H990" s="2" t="n">
-        <v>21000</v>
+        <v>50000</v>
       </c>
       <c r="I990" s="2" t="n">
-        <v>0</v>
+        <v>30720</v>
       </c>
       <c r="J990" s="3" t="n">
-        <v>39558</v>
+        <v>39606</v>
       </c>
       <c r="K990" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="991">
       <c r="A991" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B991" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C991" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D991" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E991" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F991" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/116 — मेढ बंधान मेहताब मडिया</t>
+          <t>1722012/LD/115 — मेढ बंधान उमराव धन्‍ना</t>
         </is>
       </c>
       <c r="G991" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H991" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I991" s="2" t="n">
-        <v>25200</v>
+        <v>0</v>
       </c>
       <c r="J991" s="3" t="n">
-        <v>40252</v>
-[...3 lines deleted...]
-      </c>
+        <v>39558</v>
+      </c>
+      <c r="K991" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="992">
       <c r="A992" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B992" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C992" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D992" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E992" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F992" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/117 — मेढ बंधान नानुराम मंग्‍गा</t>
+          <t>1722012/LD/116 — मेढ बंधान मेहताब मडिया</t>
         </is>
       </c>
       <c r="G992" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H992" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I992" s="2" t="n">
-        <v>0</v>
+        <v>25200</v>
       </c>
       <c r="J992" s="3" t="n">
-        <v>39547</v>
-[...1 lines deleted...]
-      <c r="K992" s="3"/>
+        <v>40252</v>
+      </c>
+      <c r="K992" s="3" t="n">
+        <v>39473</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="993">
       <c r="A993" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B993" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C993" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D993" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E993" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F993" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/249 — मेड बंधान रूखडिया केकडिया</t>
+          <t>1722012/LD/117 — मेढ बंधान नानुराम मंग्‍गा</t>
         </is>
       </c>
       <c r="G993" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H993" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I993" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J993" s="3" t="n">
-        <v>39558</v>
+        <v>39547</v>
       </c>
       <c r="K993" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
       <c r="A994" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C994" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D994" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E994" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F994" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/250 — मेड बंधान रूखडिया मोना</t>
+          <t>1722012/LD/249 — मेड बंधान रूखडिया केकडिया</t>
         </is>
       </c>
       <c r="G994" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H994" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I994" s="2" t="n">
-        <v>6552</v>
+        <v>0</v>
       </c>
       <c r="J994" s="3" t="n">
-        <v>40449</v>
-[...3 lines deleted...]
-      </c>
+        <v>39558</v>
+      </c>
+      <c r="K994" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="995">
       <c r="A995" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C995" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D995" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E995" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F995" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/251 — मेड बंधान रामसिंह दरियाव</t>
+          <t>1722012/LD/250 — मेड बंधान रूखडिया मोना</t>
         </is>
       </c>
       <c r="G995" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H995" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I995" s="2" t="n">
-        <v>0</v>
+        <v>6552</v>
       </c>
       <c r="J995" s="3" t="n">
-        <v>39558</v>
-[...1 lines deleted...]
-      <c r="K995" s="3"/>
+        <v>40449</v>
+      </c>
+      <c r="K995" s="3" t="n">
+        <v>38750</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="996">
       <c r="A996" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C996" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D996" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E996" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F996" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/252 — मेड बंधान छोटीया बुदसिंह</t>
+          <t>1722012/LD/251 — मेड बंधान रामसिंह दरियाव</t>
         </is>
       </c>
       <c r="G996" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H996" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I996" s="2" t="n">
-        <v>13104</v>
+        <v>0</v>
       </c>
       <c r="J996" s="3" t="n">
-        <v>39965</v>
-[...3 lines deleted...]
-      </c>
+        <v>39558</v>
+      </c>
+      <c r="K996" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
       <c r="A997" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C997" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D997" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E997" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F997" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/253 — मेड बंधान मुन्‍नालाल कोल्‍या</t>
+          <t>1722012/LD/252 — मेड बंधान छोटीया बुदसिंह</t>
         </is>
       </c>
       <c r="G997" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H997" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I997" s="2" t="n">
-        <v>0</v>
+        <v>13104</v>
       </c>
       <c r="J997" s="3" t="n">
-        <v>39558</v>
-[...1 lines deleted...]
-      <c r="K997" s="3"/>
+        <v>39965</v>
+      </c>
+      <c r="K997" s="3" t="n">
+        <v>38750</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="998">
       <c r="A998" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B998" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C998" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D998" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E998" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F998" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/254 — मेड बंधान औकार रडवा</t>
+          <t>1722012/LD/253 — मेड बंधान मुन्‍नालाल कोल्‍या</t>
         </is>
       </c>
       <c r="G998" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H998" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I998" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J998" s="3" t="n">
         <v>39558</v>
       </c>
       <c r="K998" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
       <c r="A999" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C999" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D999" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E999" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F999" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/255 — मेड बंधान भैरूसिंह औकार</t>
+          <t>1722012/LD/254 — मेड बंधान औकार रडवा</t>
         </is>
       </c>
       <c r="G999" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H999" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I999" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J999" s="3" t="n">
         <v>39558</v>
       </c>
       <c r="K999" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1000">
       <c r="A1000" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B1000" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C1000" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D1000" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E1000" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F1000" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/256 — मेड बंधान शांताबाई बुदिया</t>
+          <t>1722012/LD/255 — मेड बंधान भैरूसिंह औकार</t>
         </is>
       </c>
       <c r="G1000" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H1000" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I1000" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1000" s="3" t="n">
         <v>39558</v>
       </c>
       <c r="K1000" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1001">
       <c r="A1001" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B1001" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C1001" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D1001" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E1001" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F1001" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/257 — मेड बंधान जगन मंगन</t>
+          <t>1722012/LD/256 — मेड बंधान शांताबाई बुदिया</t>
         </is>
       </c>
       <c r="G1001" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H1001" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I1001" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1001" s="3" t="n">
         <v>39558</v>
       </c>
       <c r="K1001" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1002">
       <c r="A1002" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B1002" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C1002" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D1002" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E1002" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F1002" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/258 — मेड बंधान दवला काल्‍या</t>
+          <t>1722012/LD/257 — मेड बंधान जगन मंगन</t>
         </is>
       </c>
       <c r="G1002" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H1002" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I1002" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1002" s="3" t="n">
         <v>39558</v>
       </c>
       <c r="K1002" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
       <c r="A1003" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C1003" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D1003" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E1003" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F1003" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/259 — मेड बंधान राजाराम देवसिंह</t>
+          <t>1722012/LD/258 — मेड बंधान दवला काल्‍या</t>
         </is>
       </c>
       <c r="G1003" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H1003" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I1003" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1003" s="3" t="n">
         <v>39558</v>
       </c>
       <c r="K1003" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
       <c r="A1004" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C1004" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D1004" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E1004" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F1004" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/260 — मेड बंधान कुंदनबाई देवसिंह</t>
+          <t>1722012/LD/259 — मेड बंधान राजाराम देवसिंह</t>
         </is>
       </c>
       <c r="G1004" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H1004" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I1004" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1004" s="3" t="n">
         <v>39558</v>
       </c>
       <c r="K1004" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1005">
       <c r="A1005" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C1005" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D1005" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E1005" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F1005" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/261 — मेड बंधान शोभाराम मुकुट</t>
+          <t>1722012/LD/260 — मेड बंधान कुंदनबाई देवसिंह</t>
         </is>
       </c>
       <c r="G1005" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H1005" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I1005" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1005" s="3" t="n">
         <v>39558</v>
       </c>
       <c r="K1005" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1006">
       <c r="A1006" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C1006" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D1006" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E1006" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F1006" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/262 — मेड बंधान गोविन्‍द बिलमण</t>
+          <t>1722012/LD/261 — मेड बंधान शोभाराम मुकुट</t>
         </is>
       </c>
       <c r="G1006" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H1006" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I1006" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1006" s="3" t="n">
         <v>39558</v>
       </c>
       <c r="K1006" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
       <c r="A1007" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B1007" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C1007" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D1007" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E1007" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F1007" s="1" t="inlineStr">
         <is>
-          <t>1722012/LD/263 — मेड बंधान जामसिंह डुडा</t>
+          <t>1722012/LD/262 — मेड बंधान गोविन्‍द बिलमण</t>
         </is>
       </c>
       <c r="G1007" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H1007" s="2" t="n">
         <v>21000</v>
       </c>
       <c r="I1007" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J1007" s="3" t="n">
         <v>39558</v>
       </c>
       <c r="K1007" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1008">
       <c r="A1008" s="1" t="inlineStr">
         <is>
           <t>DHAR / UMARBAN</t>
         </is>
       </c>
       <c r="B1008" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C1008" s="1" t="inlineStr">
         <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D1008" s="1" t="inlineStr">
+        <is>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E1008" s="1" t="inlineStr">
+        <is>
+          <t>Land Development</t>
+        </is>
+      </c>
+      <c r="F1008" s="1" t="inlineStr">
+        <is>
+          <t>1722012/LD/263 — मेड बंधान जामसिंह डुडा</t>
+        </is>
+      </c>
+      <c r="G1008" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H1008" s="2" t="n">
+        <v>21000</v>
+      </c>
+      <c r="I1008" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J1008" s="3" t="n">
+        <v>39558</v>
+      </c>
+      <c r="K1008" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1009">
+      <c r="A1009" s="1" t="inlineStr">
+        <is>
+          <t>DHAR / UMARBAN</t>
+        </is>
+      </c>
+      <c r="B1009" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C1009" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D1008" s="1" t="inlineStr">
+      <c r="D1009" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
-      <c r="E1008" s="1" t="inlineStr">
+      <c r="E1009" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F1008" s="1" t="inlineStr">
+      <c r="F1009" s="1" t="inlineStr">
         <is>
           <t>1722012/RC/2037 — भानपुरा कांकड से सुलीबयडी मार्ग मु</t>
         </is>
       </c>
-      <c r="G1008" s="1" t="inlineStr">
+      <c r="G1009" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H1008" s="2" t="n">
+      <c r="H1009" s="2" t="n">
         <v>427000</v>
       </c>
-      <c r="I1008" s="2" t="n">
+      <c r="I1009" s="2" t="n">
         <v>110960</v>
       </c>
-      <c r="J1008" s="3" t="n">
+      <c r="J1009" s="3" t="n">
         <v>39561</v>
       </c>
-      <c r="K1008" s="3"/>
+      <c r="K1009" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>