--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K376"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 05:35:04</t>
+          <t>Exported on: 2026-10-19 00:19:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -806,51 +806,51 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1723002004/DP/22012034608421 — सामुदायिक वृक्ष रोपण अर्जुन के घर के पास शासकीय कांकड़ पर हिण्डोलिया</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>265000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>442</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45194</v>
@@ -900,98 +900,98 @@
         <v>221</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45200</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1723002004/DP/22012034618877 — वृक्षारोपण कार्य पानी की टंकी के पास टिटावदा</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>278000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1723002004/DP/22012034619193 — वृक्षारोपण पानी की टंकी के पास</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>462151.18</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45591</v>
@@ -4117,73 +4117,73 @@
       <c r="J91" s="3" t="n">
         <v>44706</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>45001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/3815987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116536194</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I92" s="2" t="n">
-        <v>15255</v>
+        <v>18555</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44706</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -4850,78 +4850,80 @@
       <c r="J106" s="3" t="n">
         <v>45607</v>
       </c>
       <c r="K106" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/4699990 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115726303</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>19800</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45625</v>
       </c>
-      <c r="K107" s="3"/>
+      <c r="K107" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -5093,241 +5095,247 @@
       <c r="J111" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/5155186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115721387</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K112" s="3" t="n">
-        <v>46257</v>
+        <v>46281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/5157019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115722877</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45780</v>
       </c>
-      <c r="K113" s="3"/>
+      <c r="K113" s="3" t="n">
+        <v>46281</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/5161310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123482231</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45779</v>
       </c>
-      <c r="K114" s="3"/>
+      <c r="K114" s="3" t="n">
+        <v>46281</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/5163162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115727234</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45759</v>
       </c>
-      <c r="K115" s="3"/>
+      <c r="K115" s="3" t="n">
+        <v>46281</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/5163529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123837616</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45759</v>
@@ -5428,78 +5436,80 @@
       <c r="J118" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>46217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/5198924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115829956</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45759</v>
       </c>
-      <c r="K119" s="3"/>
+      <c r="K119" s="3" t="n">
+        <v>46281</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -5524,78 +5534,80 @@
       <c r="J120" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/5211485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116536737</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I121" s="2" t="n">
-        <v>19575</v>
+        <v>20775</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45759</v>
       </c>
-      <c r="K121" s="3"/>
+      <c r="K121" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -5718,239 +5730,241 @@
       <c r="J124" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/5244953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115722683</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45785</v>
       </c>
-      <c r="K125" s="3"/>
+      <c r="K125" s="3" t="n">
+        <v>46281</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/53071 — Construction of IAY House -IAY REG. NO. MP-23-002-004-001/040</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>42349</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/53072 — Construction of IAY House -IAY REG. NO. MP-23-002-004-001/55</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>42349</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/5618628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115726624</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/5659966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115754169</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45792</v>
@@ -6002,125 +6016,127 @@
       <c r="J130" s="3" t="n">
         <v>46014</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/5812713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116550143</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/5869572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115726499</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>12774</v>
+        <v>15774</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>46137</v>
       </c>
-      <c r="K132" s="3"/>
+      <c r="K132" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6194,145 +6210,145 @@
       <c r="J134" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/98218 — Construction of IAY House -IAY REG. NO. MP-23-002-004-001/039</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>42303</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/98219 — Construction of IAY House -IAY REG. NO. MP-23-002-004-001/35</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>42303</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1723002004/IF/IAY/98220 — Construction of IAY House -IAY REG. NO. MP-23-002-004-002/19</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>42303</v>
@@ -14487,51 +14503,51 @@
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>44513</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1723002004/RS/22012035113077 — सामुदायिक शौचालय निर्माण  माध्यमिक विधालय परिसर</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>130000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>884</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45202</v>
@@ -14581,51 +14597,51 @@
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>INDORE / SAWER</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost Structure for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1723002004/RS/22012035124099 — Leech pit nirman</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45396</v>