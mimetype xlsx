--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K520"/>
+  <dimension ref="A1:K535"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 11:16:41</t>
+          <t>Exported on: 2026-10-23 03:42:15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -710,98 +710,98 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45146</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1724002011/DP/22012034617056 — Varksharopan kary gp batholi</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1724002011/DP/22012034617133 — Varkharopan kary samudayik bhavan ke pas batholi</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>449663.18</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45453</v>
@@ -2948,98 +2948,98 @@
       <c r="J66" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K66" s="3" t="n">
         <v>45633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/22012035303933 — KHET TALAB NIRMAN KARY KAMAL CHINTARAM KE KHET ME</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>117646.12</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/22012035303935 — KHET TALAB NIRMAN KARY RAMESH PANNALAL KE KHET ME</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>117646.12</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45682</v>
@@ -3277,51 +3277,51 @@
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/22012035326682 — खेत तालाब निर्माण कमल चिन्‍ताराम के खेत में</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45755</v>
@@ -3763,51 +3763,51 @@
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/22012035432102 — JGSA 2025 fram pond Nirman kary lakshami Bai ke khet me</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>250383.65</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45761</v>
@@ -3908,51 +3908,51 @@
       <c r="J86" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K86" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/22012035538690 — JGSA 2025 khet talab lalsingh ramkishan</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45771</v>
@@ -13410,73 +13410,73 @@
       <c r="J280" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>46010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/4601337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123893374</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>21663</v>
+        <v>22263</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45879</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13555,51 +13555,51 @@
       <c r="J283" s="3" t="n">
         <v>45669</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>45763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/4620427 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126446205</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>15399</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45791</v>
@@ -13896,51 +13896,51 @@
       <c r="J290" s="3" t="n">
         <v>45669</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>45763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/4771745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124848193</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45852</v>
@@ -14337,51 +14337,51 @@
       <c r="J299" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>45871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/5510553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126281651</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45805</v>
@@ -14482,98 +14482,98 @@
       <c r="J302" s="3" t="n">
         <v>45852</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>46084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/5750735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126726258</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/5751111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126408406</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45895</v>
@@ -14625,98 +14625,98 @@
       <c r="J305" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>45980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/5751880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121556595</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/5752289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125555404</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45895</v>
@@ -14964,73 +14964,73 @@
       <c r="J312" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>43221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/5783225 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121665558</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>0</v>
+        <v>25200</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -15207,380 +15207,380 @@
       <c r="J317" s="3" t="n">
         <v>42777</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>43610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/6128931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121682569</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>8874</v>
+        <v>25674</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/6136378 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126020406</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>17748</v>
+        <v>24048</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/6137315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126217087</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>17748</v>
+        <v>24048</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/6140208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126454181</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>17748</v>
+        <v>24048</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/6142030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106547693</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>15921</v>
+        <v>24321</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/6145747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127563514</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>14094</v>
+        <v>16194</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/6150788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126416330</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>17748</v>
+        <v>24048</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/6160972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126282131</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46088</v>
@@ -15632,9417 +15632,10122 @@
       <c r="J326" s="3" t="n">
         <v>42798</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/6173058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127224199</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>13572</v>
+        <v>24072</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1724002011/IF/IAY/6203692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126025561</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>23100</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46100</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/645111 — Construction of IAY House -IAY REG. NO. MP1391544</t>
+          <t>1724002011/IF/IAY/6258931 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121662576</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>16344</v>
+        <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>42798</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/651079 — Construction of IAY House -IAY REG. NO. MP3519146</t>
+          <t>1724002011/IF/IAY/6260584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123184151</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>14148</v>
+        <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>42798</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/837289 — Construction of IAY House -IAY REG. NO. MP1318292</t>
+          <t>1724002011/IF/IAY/6292446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150148277</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>15264</v>
+        <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46174</v>
+      </c>
+      <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/838307 — Construction of IAY House -IAY REG. NO. MP1334236</t>
+          <t>1724002011/IF/IAY/6302226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127610583</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>15996</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/839997 — Construction of IAY House -IAY REG. NO. MP1358843</t>
+          <t>1724002011/IF/IAY/6364582 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121653154</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>14836</v>
+        <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/845551 — Construction of IAY House -IAY REG. NO. MP1431634</t>
+          <t>1724002011/IF/IAY/6365152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121351990</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>15624</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/845653 — Construction of IAY House -IAY REG. NO. MP1432957</t>
+          <t>1724002011/IF/IAY/6365172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123188601</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>13484</v>
+        <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/845654 — Construction of IAY House -IAY REG. NO. MP1432989</t>
+          <t>1724002011/IF/IAY/6365359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126469846</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>14004</v>
+        <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>45724</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/845708 — Construction of IAY House -IAY REG. NO. MP1433617</t>
+          <t>1724002011/IF/IAY/6365684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126282806</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>15184</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/845760 — Construction of IAY House -IAY REG. NO. MP1434305</t>
+          <t>1724002011/IF/IAY/6365739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126409999</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>43238</v>
+        <v>46100</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/846335 — Construction of IAY House -IAY REG. NO. MP1442116</t>
+          <t>1724002011/IF/IAY/6365874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123481764</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>15626</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>43085</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/864108 — Construction of IAY House -IAY REG. NO. MP1660479</t>
+          <t>1724002011/IF/IAY/6365963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126414234</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>13492</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46100</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/868095 — Construction of IAY House -IAY REG. NO. MP1708980</t>
+          <t>1724002011/IF/IAY/6366078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127471593</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>14792</v>
+        <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/898099 — Construction of IAY House -IAY REG. NO. MP2110892</t>
+          <t>1724002011/IF/IAY/6366234 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125378348</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>16020</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/898112 — Construction of IAY House -IAY REG. NO. MP2111076</t>
+          <t>1724002011/IF/IAY/6393073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121652393</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>14360</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>43085</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/899605 — Construction of IAY House -IAY REG. NO. MP2131617</t>
+          <t>1724002011/IF/IAY/645111 — Construction of IAY House -IAY REG. NO. MP1391544</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>15632</v>
+        <v>16344</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42882</v>
+        <v>42798</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>43450</v>
+        <v>43209</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/902587 — Construction of IAY House -IAY REG. NO. MP2172679</t>
+          <t>1724002011/IF/IAY/651079 — Construction of IAY House -IAY REG. NO. MP3519146</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>15428</v>
+        <v>14148</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>42882</v>
+        <v>42798</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>43308</v>
+        <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/903000 — Construction of IAY House -IAY REG. NO. MP2178340</t>
+          <t>1724002011/IF/IAY/837289 — Construction of IAY House -IAY REG. NO. MP1318292</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>14510</v>
+        <v>15264</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>42882</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>43292</v>
+        <v>43389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/916205 — Construction of IAY House -IAY REG. NO. MP2365035</t>
+          <t>1724002011/IF/IAY/838307 — Construction of IAY House -IAY REG. NO. MP1334236</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>15516</v>
+        <v>15996</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>43008</v>
+        <v>42882</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>43214</v>
+        <v>43184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1724002011/IF/IAY/919637 — Construction of IAY House -IAY REG. NO. MP2415286</t>
+          <t>1724002011/IF/IAY/839997 — Construction of IAY House -IAY REG. NO. MP1358843</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>14918</v>
+        <v>14836</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>43008</v>
+        <v>42882</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>43401</v>
+        <v>43239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1724002011/LD/22012034944887 — मैदान समतलीकरण मांगलिक भवन बठोली</t>
+          <t>1724002011/IF/IAY/845551 — Construction of IAY House -IAY REG. NO. MP1431634</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>307814.32</v>
+        <v>15480</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>302243.49</v>
+        <v>15624</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>45609</v>
+        <v>43008</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>45858</v>
+        <v>43466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1724002011/LD/22012034946000 — boldar piching wall nirman kary duwatiya asharam</t>
+          <t>1724002011/IF/IAY/845653 — Construction of IAY House -IAY REG. NO. MP1432957</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>495983.13</v>
+        <v>15480</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>444054.86</v>
+        <v>13484</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>45708</v>
+        <v>43008</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>46116</v>
+        <v>43292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1724002011/LD/3799385188 — मैदान समतलीकरण</t>
+          <t>1724002011/IF/IAY/845654 — Construction of IAY House -IAY REG. NO. MP1432989</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>14004</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>43284</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1724002011/LD/7286 — मैदान समतलीकरण मा. वि. स्‍कुल ग्राम पंचायत बठौली</t>
+          <t>1724002011/IF/IAY/845708 — Construction of IAY House -IAY REG. NO. MP1433617</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>476000</v>
+        <v>15480</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>231058.61</v>
+        <v>15184</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>40910</v>
+        <v>43008</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>42597</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/1677 — खरंजा निर्माण कार्य रोजगार गांरटी एवं सासदनीधि ग्राम गंगातखेडी पंचायत बठौली में</t>
+          <t>1724002011/IF/IAY/845760 — Construction of IAY House -IAY REG. NO. MP1434305</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>167000</v>
+        <v>15480</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>325200</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>39470</v>
-[...3 lines deleted...]
-      </c>
+        <v>43238</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034158953 — सीमेंट कांक्रिट गंगातखेडी</t>
+          <t>1724002011/IF/IAY/846335 — Construction of IAY House -IAY REG. NO. MP1442116</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>0</v>
+        <v>15626</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K354" s="3"/>
+        <v>43085</v>
+      </c>
+      <c r="K354" s="3" t="n">
+        <v>43426</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034158954 — स्‍टाप डेम गहरी करण 1</t>
+          <t>1724002011/IF/IAY/864108 — Construction of IAY House -IAY REG. NO. MP1660479</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>0</v>
+        <v>13492</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K355" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K355" s="3" t="n">
+        <v>43295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034159046 — स्‍टाप डेम गहरीकरण 02</t>
+          <t>1724002011/IF/IAY/868095 — Construction of IAY House -IAY REG. NO. MP1708980</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>0</v>
+        <v>14792</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K356" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>43184</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034159048 — स्‍टाप डेम गहरीकरण 03</t>
+          <t>1724002011/IF/IAY/898099 — Construction of IAY House -IAY REG. NO. MP2110892</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>16020</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K357" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>43214</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034159049 — परिक्रमा पथ मार्ग धुवरिया से गंगातखेडी भाग 1</t>
+          <t>1724002011/IF/IAY/898112 — Construction of IAY House -IAY REG. NO. MP2111076</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>0</v>
+        <v>14360</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K358" s="3"/>
+        <v>43085</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>43276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034159050 — परिक्रमा पंथ मार्ग धुवरिया से गंगातखेडी भाग 2</t>
+          <t>1724002011/IF/IAY/899605 — Construction of IAY House -IAY REG. NO. MP2131617</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>15632</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K359" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>43450</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034159051 — सिमेंट कांक्रिट गंगातखेडी</t>
+          <t>1724002011/IF/IAY/902587 — Construction of IAY House -IAY REG. NO. MP2172679</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>0</v>
+        <v>15428</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K360" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>43308</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034159054 — सिमेंट कांक्रिट</t>
+          <t>1724002011/IF/IAY/903000 — Construction of IAY House -IAY REG. NO. MP2178340</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>14510</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K361" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>43292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034169541 — सी सी रोड गोपाल राजाराम के मकान से पिपलपाटी रास्‍त</t>
+          <t>1724002011/IF/IAY/916205 — Construction of IAY House -IAY REG. NO. MP2365035</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>187000</v>
+        <v>15480</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>204338</v>
+        <v>15516</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>41433</v>
+        <v>43008</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>41723</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034200575 — सीमेंट कांक्रीट (आंतरिक मार्ग) सह नाली  गोपाल राजा</t>
+          <t>1724002011/IF/IAY/919637 — Construction of IAY House -IAY REG. NO. MP2415286</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>73060</v>
+        <v>15480</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>68073</v>
+        <v>14918</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>41664</v>
+        <v>43008</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>42192</v>
+        <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034203531 — खेत सडक योजना तुलसीराम के खेत से भोरइ् रोड नानसिंह</t>
+          <t>1724002011/LD/22012034944887 — मैदान समतलीकरण मांगलिक भवन बठोली</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>1051000</v>
+        <v>307814.32</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>634074.8</v>
+        <v>302243.49</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>41678</v>
+        <v>45609</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>42707</v>
+        <v>45858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034203534 — सीमेंट कांक्रीट (आंतरिक मार्ग) सह नाली निर्माण बठो</t>
+          <t>1724002011/LD/22012034946000 — boldar piching wall nirman kary duwatiya asharam</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>116895</v>
+        <v>495983.13</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>66751</v>
+        <v>444054.86</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>41678</v>
+        <v>45708</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>41890</v>
+        <v>46116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034205280 — खेत सडक योजना स्‍कुल भवन से बरलाय रोड  पर</t>
+          <t>1724002011/LD/3799385188 — मैदान समतलीकरण</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>1051000</v>
+        <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>25645</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>41685</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034205283 — सीमेंट कांक्रीट (आंतरिक मार्ग) सह नाली निर्माण मां</t>
+          <t>1724002011/LD/7286 — मैदान समतलीकरण मा. वि. स्‍कुल ग्राम पंचायत बठौली</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>116895</v>
+        <v>476000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>35238</v>
+        <v>231058.61</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>41685</v>
+        <v>40910</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>41739</v>
+        <v>42597</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034290347 — सीमेंट कांक्रीट सह नाली निर्माण मानसिंह पेमा के घर से ताजपुरा पहुच मार्ग तक</t>
+          <t>1724002011/RC/1677 — खरंजा निर्माण कार्य रोजगार गांरटी एवं सासदनीधि ग्राम गंगातखेडी पंचायत बठौली में</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>53977</v>
+        <v>167000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>9548</v>
+        <v>325200</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42336</v>
+        <v>39470</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>42819</v>
+        <v>40476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034305486 — C.C.ROAD MATA CHOK SE HARIJAN MOHLLA</t>
+          <t>1724002011/RC/22012034158953 — सीमेंट कांक्रिट गंगातखेडी</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>42395</v>
+        <v>41300</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034306466 — khet sadak ramsingh ke khet se duhatiya phata</t>
+          <t>1724002011/RC/22012034158954 — स्‍टाप डेम गहरी करण 1</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42395</v>
+        <v>41300</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034316215 — c c road atmaram ke makan se narmada raste par</t>
+          <t>1724002011/RC/22012034159046 — स्‍टाप डेम गहरीकरण 02</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>46237</v>
+        <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>47595</v>
+        <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42679</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034317989 — SUDUR SAMPARK SADAK GANGATKHEDI SE DUVATIYA ASHARM</t>
+          <t>1724002011/RC/22012034159048 — स्‍टाप डेम गहरीकरण 03</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>1300000</v>
+        <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>1292269.41</v>
+        <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42721</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034331940 — सी सी खरंजा निर्माण राजू के मकान से नर्मदा तक गंगातखेडी</t>
+          <t>1724002011/RC/22012034159049 — परिक्रमा पथ मार्ग धुवरिया से गंगातखेडी भाग 1</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>33187</v>
+        <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>33530</v>
+        <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42812</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034332647 — सी.सी.रोड़ सह नाली निर्माण - बठोली</t>
+          <t>1724002011/RC/22012034159050 — परिक्रमा पंथ मार्ग धुवरिया से गंगातखेडी भाग 2</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42761</v>
+        <v>41300</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034474952 — cc road सह नाली निर्माण मोहन केवट के मकन से नर्मदा मार्ग</t>
+          <t>1724002011/RC/22012034159051 — सिमेंट कांक्रिट गंगातखेडी</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>90000</v>
+        <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>88704</v>
+        <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>43708</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034505228 — सी .सी रोड सह नाली निर्माण छीतू पटेल के मकान बठोली मार्ग तक</t>
+          <t>1724002011/RC/22012034159054 — सिमेंट कांक्रिट</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>52875</v>
+        <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>51744</v>
+        <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>43785</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034542879 — सी सी रोड कमल पटेल के बाड़े से ताजपुरा मार्ग</t>
+          <t>1724002011/RC/22012034169541 — सी सी रोड गोपाल राजाराम के मकान से पिपलपाटी रास्‍त</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>35000</v>
+        <v>187000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>34200</v>
+        <v>204338</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>44107</v>
+        <v>41433</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>44159</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034542894 — सी सी रोड माता चौक से गोपाल राजाराम के मकान तक</t>
+          <t>1724002011/RC/22012034200575 — सीमेंट कांक्रीट (आंतरिक मार्ग) सह नाली  गोपाल राजा</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>43000</v>
+        <v>73060</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>45600</v>
+        <v>68073</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>44135</v>
+        <v>41664</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>44180</v>
+        <v>42192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034548983 — सी सी रोड किशोर के मकान से राजाराम के मकान तक</t>
+          <t>1724002011/RC/22012034203531 — खेत सडक योजना तुलसीराम के खेत से भोरइ् रोड नानसिंह</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>0</v>
+        <v>1051000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>0</v>
+        <v>634074.8</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44119</v>
-[...1 lines deleted...]
-      <c r="K379" s="3"/>
+        <v>41678</v>
+      </c>
+      <c r="K379" s="3" t="n">
+        <v>42707</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034549008 — सी सी रोड किशोर के मकान से राजाराम के मकान तक</t>
+          <t>1724002011/RC/22012034203534 — सीमेंट कांक्रीट (आंतरिक मार्ग) सह नाली निर्माण बठो</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>46000</v>
+        <v>116895</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>46740</v>
+        <v>66751</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>44156</v>
+        <v>41678</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>44208</v>
+        <v>41890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034572885 — खेत सड़क मान सिंह के खेत से भोरई मार्ग</t>
+          <t>1724002011/RC/22012034205280 — खेत सडक योजना स्‍कुल भवन से बरलाय रोड  पर</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>1497617.43</v>
+        <v>1051000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>849227.12</v>
+        <v>25645</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44366</v>
+        <v>41685</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>45171</v>
+        <v>42644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034579129 — c c road विजय पटेल के मकान से ओम जायसवाल के मकान  तक</t>
+          <t>1724002011/RC/22012034205283 — सीमेंट कांक्रीट (आंतरिक मार्ग) सह नाली निर्माण मां</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>38000</v>
+        <v>116895</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>40144</v>
+        <v>35238</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44416</v>
+        <v>41685</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>44471</v>
+        <v>41739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034611867 — cc road batholi</t>
+          <t>1724002011/RC/22012034290347 — सीमेंट कांक्रीट सह नाली निर्माण मानसिंह पेमा के घर से ताजपुरा पहुच मार्ग तक</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>0</v>
+        <v>53977</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>0</v>
+        <v>9548</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44653</v>
-[...1 lines deleted...]
-      <c r="K383" s="3"/>
+        <v>42336</v>
+      </c>
+      <c r="K383" s="3" t="n">
+        <v>42819</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/22012034626866 — paip puliya nirman gangatkhedi</t>
+          <t>1724002011/RC/22012034305486 — C.C.ROAD MATA CHOK SE HARIJAN MOHLLA</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>48000</v>
+        <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>45084</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44968</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/6238 — मिटटी मुरूम मार्ग बठौली से बरलाय भाग एक ग्राम पंचायत बठौली</t>
+          <t>1724002011/RC/22012034306466 — khet sadak ramsingh ke khet se duhatiya phata</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>458000</v>
+        <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>368280</v>
+        <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>39662</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/7 — मार्ग निर्माण दवाटिया से गंगात खेडि तक</t>
+          <t>1724002011/RC/22012034316215 — c c road atmaram ke makan se narmada raste par</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>228800</v>
+        <v>46237</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>583400.78</v>
+        <v>47595</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>39052</v>
+        <v>42679</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>43190</v>
+        <v>42972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/7682 — सीमेन्‍ट कांक्रीट पेविंग सह नाली निर्माण बठौली</t>
+          <t>1724002011/RC/22012034317989 — SUDUR SAMPARK SADAK GANGATKHEDI SE DUVATIYA ASHARM</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>104000</v>
+        <v>1300000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>94520</v>
+        <v>1292269.41</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41141</v>
+        <v>42721</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>41647</v>
+        <v>43696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/840 — मिटटी मूरम मार्ग गंगातखेडी फाटे से हनूमान मंदिर त‍क</t>
+          <t>1724002011/RC/22012034331940 — सी सी खरंजा निर्माण राजू के मकान से नर्मदा तक गंगातखेडी</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>378000</v>
+        <v>33187</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>421660</v>
+        <v>33530</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>39212</v>
+        <v>42812</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>39212</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RC/846 — मिटटी मुरम मार्ग ताजपूरा से दूवाटिया पूलिया तक</t>
+          <t>1724002011/RC/22012034332647 — सी.सी.रोड़ सह नाली निर्माण - बठोली</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>377400</v>
+        <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>418860</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>39302</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034344689 — shochalya nirman ramesh</t>
+          <t>1724002011/RC/22012034474952 — cc road सह नाली निर्माण मोहन केवट के मकन से नर्मदा मार्ग</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>12000</v>
+        <v>90000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>11998</v>
+        <v>88704</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>42861</v>
+        <v>43708</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>43049</v>
+        <v>43963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034344731 — शौचालय निर्माण भालजी गोपल</t>
+          <t>1724002011/RC/22012034505228 — सी .सी रोड सह नाली निर्माण छीतू पटेल के मकान बठोली मार्ग तक</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>12000</v>
+        <v>52875</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>11990</v>
+        <v>51744</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>42861</v>
+        <v>43785</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>42993</v>
+        <v>43963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034345910 — gharelu shouchalay nirman RAMESH SITARAM</t>
+          <t>1724002011/RC/22012034542879 — सी सी रोड कमल पटेल के बाड़े से ताजपुरा मार्ग</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>12000</v>
+        <v>35000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>11990</v>
+        <v>34200</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>42868</v>
+        <v>44107</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>42993</v>
+        <v>44159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034347866 — gharelu sohalay niraman shaltu bai laxman</t>
+          <t>1724002011/RC/22012034542894 — सी सी रोड माता चौक से गोपाल राजाराम के मकान तक</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>12000</v>
+        <v>43000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>11998</v>
+        <v>45600</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42875</v>
+        <v>44135</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>43129</v>
+        <v>44180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034348032 — GHARELU SHOCHALYA NIRMAN GAJANND BABULAL</t>
+          <t>1724002011/RC/22012034548983 — सी सी रोड किशोर के मकान से राजाराम के मकान तक</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>11654</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>44119</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034348045 — GHARELU SHOCHALYA NIRMAN MANSING BIHARILAL</t>
+          <t>1724002011/RC/22012034549008 — सी सी रोड किशोर के मकान से राजाराम के मकान तक</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>12000</v>
+        <v>46000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>11654</v>
+        <v>46740</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>42882</v>
+        <v>44156</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>42993</v>
+        <v>44208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034354172 — घरेलु शौचालय निर्माण लालसिंह रामकिशन</t>
+          <t>1724002011/RC/22012034572885 — खेत सड़क मान सिंह के खेत से भोरई मार्ग</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>12000</v>
+        <v>1497617.43</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>11654</v>
+        <v>849227.12</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>42924</v>
+        <v>44366</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>42993</v>
+        <v>45171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034355617 — शोचालय निर्माण भागीरथ बनसिंह</t>
+          <t>1724002011/RC/22012034579129 — c c road विजय पटेल के मकान से ओम जायसवाल के मकान  तक</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>12000</v>
+        <v>38000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>11654</v>
+        <v>40144</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>42924</v>
+        <v>44416</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>42993</v>
+        <v>44471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034355619 — shouchaly nirman JHABAR BHOLU</t>
+          <t>1724002011/RC/22012034611867 — cc road batholi</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>11654</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>42924</v>
-[...3 lines deleted...]
-      </c>
+        <v>44653</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034579972 — SAMUDAYIK SWACHCHHATA PARISAR NIRMAN KARYA SAMUDAYIK BHAVAN GURJAR MOHALLA KA PAS</t>
+          <t>1724002011/RC/22012034626866 — paip puliya nirman gangatkhedi</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>65000</v>
+        <v>48000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>50180</v>
+        <v>45084</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>44507</v>
+        <v>44968</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>44831</v>
+        <v>45214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034604914 — sarvajanik vermi compost pit nirman karya batholi</t>
+          <t>1724002011/RC/6238 — मिटटी मुरूम मार्ग बठौली से बरलाय भाग एक ग्राम पंचायत बठौली</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>0</v>
+        <v>458000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>368280</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>39662</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>42597</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034604917 — sarvajanik vermi compost pit nirman karya batholi 2</t>
+          <t>1724002011/RC/7 — मार्ग निर्माण दवाटिया से गंगात खेडि तक</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>228800</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>583400.78</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>39052</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>43190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034604928 — NADEP NIRMAN KARYA SAMUDAYIK BHAWAN GURJAR MOHALLA KE PAS</t>
+          <t>1724002011/RC/7682 — सीमेन्‍ट कांक्रीट पेविंग सह नाली निर्माण बठौली</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>0</v>
+        <v>104000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>0</v>
+        <v>94520</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>41141</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>41647</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034614475 — व्यक्तिगत सोक पिट निर्माण सुल्तान मंगलिया एवं अन्य 4</t>
+          <t>1724002011/RC/840 — मिटटी मूरम मार्ग गंगातखेडी फाटे से हनूमान मंदिर त‍क</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>32395.37</v>
+        <v>378000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>22300.48</v>
+        <v>421660</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>44516</v>
+        <v>39212</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>44746</v>
+        <v>39212</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034614479 — व्यक्तिगत सोक पिट निर्माण भीका शकर  एवं अन्य 4</t>
+          <t>1724002011/RC/846 — मिटटी मुरम मार्ग ताजपूरा से दूवाटिया पूलिया तक</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>32395.37</v>
+        <v>377400</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>22300.48</v>
+        <v>418860</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>44576</v>
+        <v>39302</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>44746</v>
+        <v>39539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034615056 — व्यक्तिगत सोक पिट निर्माण दिनेश कड़वाएवं अन्य 9</t>
+          <t>1724002011/RS/22012034344689 — shochalya nirman ramesh</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>64671.17</v>
+        <v>12000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>43541.96</v>
+        <v>11998</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>44534</v>
+        <v>42861</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>44854</v>
+        <v>43049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034624098 — घरेलु कम्पोस्ट पिट निर्माण  झबर एवम् अन्य 4</t>
+          <t>1724002011/RS/22012034344731 — शौचालय निर्माण भालजी गोपल</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>81889.11</v>
+        <v>12000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>11990</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K406" s="3"/>
+        <v>42861</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>42993</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034658322 — SAMUDAYIK SWACHCHHATA PARISAR NIRMAN KARYA DHUVATIYA</t>
+          <t>1724002011/RS/22012034345910 — gharelu shouchalay nirman RAMESH SITARAM</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>80000</v>
+        <v>12000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>45084</v>
+        <v>11990</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>44795</v>
+        <v>42868</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>45140</v>
+        <v>42993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034659884 — SAMUDAYIK SHOK PIT NIRMAN KARYA BATHOLI BHAG-1</t>
+          <t>1724002011/RS/22012034347866 — gharelu sohalay niraman shaltu bai laxman</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>26000</v>
+        <v>12000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>24888</v>
+        <v>11998</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>44863</v>
+        <v>42875</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>44956</v>
+        <v>43129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034659885 — SAMUDAYIK SHOK PIT NIRMAN KARYA BATHOLI BHAG-2</t>
+          <t>1724002011/RS/22012034348032 — GHARELU SHOCHALYA NIRMAN GAJANND BABULAL</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>11654</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K409" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>42993</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034659886 — SAMUDAYIK SHOK PIT NIRMAN KARYA BATHOLI BHAG-2</t>
+          <t>1724002011/RS/22012034348045 — GHARELU SHOCHALYA NIRMAN MANSING BIHARILAL</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>26000</v>
+        <v>12000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>25908</v>
+        <v>11654</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44870</v>
+        <v>42882</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>44920</v>
+        <v>42993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034659955 — SAMUDAYIK SHOK PIT NIRMAN KARYA BATHOLI BHAG-3</t>
+          <t>1724002011/RS/22012034354172 — घरेलु शौचालय निर्माण लालसिंह रामकिशन</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>26000</v>
+        <v>12000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>25908</v>
+        <v>11654</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>44863</v>
+        <v>42924</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>44917</v>
+        <v>42993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034659957 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-1</t>
+          <t>1724002011/RS/22012034355617 — शोचालय निर्माण भागीरथ बनसिंह</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>26000</v>
+        <v>12000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>25704</v>
+        <v>11654</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>44819</v>
+        <v>42924</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>44887</v>
+        <v>42993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034659958 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-2</t>
+          <t>1724002011/RS/22012034355619 — shouchaly nirman JHABAR BHOLU</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>26000</v>
+        <v>12000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>11654</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K413" s="3"/>
+        <v>42924</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>42993</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034659959 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-3</t>
+          <t>1724002011/RS/22012034579972 — SAMUDAYIK SWACHCHHATA PARISAR NIRMAN KARYA SAMUDAYIK BHAVAN GURJAR MOHALLA KA PAS</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>26000</v>
+        <v>65000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>50180</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K414" s="3"/>
+        <v>44507</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>44831</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034659960 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-4</t>
+          <t>1724002011/RS/22012034604914 — sarvajanik vermi compost pit nirman karya batholi</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>26000</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>25500</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>44819</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034659961 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-5</t>
+          <t>1724002011/RS/22012034604917 — sarvajanik vermi compost pit nirman karya batholi 2</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>26000</v>
+        <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>44766</v>
+        <v>44424</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034659962 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-6</t>
+          <t>1724002011/RS/22012034604928 — NADEP NIRMAN KARYA SAMUDAYIK BHAWAN GURJAR MOHALLA KE PAS</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>26000</v>
+        <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>44766</v>
+        <v>44424</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034659963 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-7</t>
+          <t>1724002011/RS/22012034614475 — व्यक्तिगत सोक पिट निर्माण सुल्तान मंगलिया एवं अन्य 4</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>26000</v>
+        <v>32395.37</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>25500</v>
+        <v>22300.48</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>44872</v>
+        <v>44516</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>44937</v>
+        <v>44746</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034659964 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-8</t>
+          <t>1724002011/RS/22012034614479 — व्यक्तिगत सोक पिट निर्माण भीका शकर  एवं अन्य 4</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>26000</v>
+        <v>32395.37</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>22113</v>
+        <v>22300.48</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>45663</v>
+        <v>44576</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>45795</v>
+        <v>44746</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034665243 — sock pit nirman karya tajpura bhag-1</t>
+          <t>1724002011/RS/22012034615056 — व्यक्तिगत सोक पिट निर्माण दिनेश कड़वाएवं अन्य 9</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>26000</v>
+        <v>64671.17</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>24480</v>
+        <v>43541.96</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>44819</v>
+        <v>44534</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>44956</v>
+        <v>44854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012034665250 — SOCK PIT NIRMAN KARYA TAJPURA BHAG -2</t>
+          <t>1724002011/RS/22012034624098 — घरेलु कम्पोस्ट पिट निर्माण  झबर एवम् अन्य 4</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>26000</v>
+        <v>81889.11</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>25908</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>44819</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012035135288 — CSC NIRMAN ASHRAM KE PASS GANGATKHEDI</t>
+          <t>1724002011/RS/22012034658322 — SAMUDAYIK SWACHCHHATA PARISAR NIRMAN KARYA DHUVATIYA</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>80000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>64395</v>
+        <v>45084</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>45682</v>
+        <v>44795</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>46116</v>
+        <v>45140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012035138865 — NALI NIRMAN GANGATKHEDI</t>
+          <t>1724002011/RS/22012034659884 — SAMUDAYIK SHOK PIT NIRMAN KARYA BATHOLI BHAG-1</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>165000</v>
+        <v>26000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>164169</v>
+        <v>24888</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>45987</v>
+        <v>44863</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>46124</v>
+        <v>44956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1724002011/RS/22012035138950 — NALI NIRMAN KARY GANGATKHEDI</t>
+          <t>1724002011/RS/22012034659885 — SAMUDAYIK SHOK PIT NIRMAN KARYA BATHOLI BHAG-2</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>135000</v>
+        <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>93699</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>46003</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/1 — खेत तालाब धनया बवरीया के खेत में</t>
+          <t>1724002011/RS/22012034659886 — SAMUDAYIK SHOK PIT NIRMAN KARYA BATHOLI BHAG-2</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>0</v>
+        <v>26000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>7114</v>
+        <v>25908</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>38869</v>
+        <v>44870</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>43190</v>
+        <v>44920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/2 — खेत तालाब सूखराम घीसीया के खेत मे</t>
+          <t>1724002011/RS/22012034659955 — SAMUDAYIK SHOK PIT NIRMAN KARYA BATHOLI BHAG-3</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>0</v>
+        <v>26000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>5152</v>
+        <v>25908</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>38869</v>
+        <v>44863</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>43190</v>
+        <v>44917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034297289 — Fram pond Batholi Tajpura</t>
+          <t>1724002011/RS/22012034659957 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-1</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>119000</v>
+        <v>26000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>119405</v>
+        <v>25704</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>42560</v>
+        <v>44819</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>42642</v>
+        <v>44887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034312538 — Fram Pond Batholi Tajpura</t>
+          <t>1724002011/RS/22012034659958 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-2</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>147000</v>
+        <v>26000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>142521</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>42616</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034315864 — खैत तालाब नहारसि गोपाल</t>
+          <t>1724002011/RS/22012034659959 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-3</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>43000</v>
+        <v>26000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>45409</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42756</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034319200 — खेत तालाब दिनेश पननालाल</t>
+          <t>1724002011/RS/22012034659960 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-4</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>0</v>
+        <v>26000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>25500</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>44819</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>44887</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034356219 — बोरी बंधान ताजपुरा नदी</t>
+          <t>1724002011/RS/22012034659961 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-5</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>12000</v>
+        <v>26000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>11868</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>44766</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034356568 — बोरी बंधान नहारू गोपाल के खेत के पास</t>
+          <t>1724002011/RS/22012034659962 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-6</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>12000</v>
+        <v>26000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>9116</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>44766</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034380471 — watar pound Batholi</t>
+          <t>1724002011/RS/22012034659963 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-7</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>0</v>
+        <v>26000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>25500</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>43059</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>44872</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>44937</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034392040 — watar pound (dabari) nirman narsari ke pas tajpura</t>
+          <t>1724002011/RS/22012034659964 — SAMUDAYIK SHOK PIT NIRMAN KARYA GANGATKHEDI BHAG-8</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>100000</v>
+        <v>26000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>99180</v>
+        <v>22113</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>43262</v>
+        <v>45663</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>43327</v>
+        <v>45795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034392042 — watar pound nirman bhampura marg</t>
+          <t>1724002011/RS/22012034665243 — sock pit nirman karya tajpura bhag-1</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>100000</v>
+        <v>26000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>24480</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>44819</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>44956</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034392636 — Water pond</t>
+          <t>1724002011/RS/22012034665250 — SOCK PIT NIRMAN KARYA TAJPURA BHAG -2</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>0</v>
+        <v>26000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>25908</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K436" s="3"/>
+        <v>44819</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>44879</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034392638 — Water pond</t>
+          <t>1724002011/RS/22012035135288 — CSC NIRMAN ASHRAM KE PASS GANGATKHEDI</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>100000</v>
+        <v>80000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>64395</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>45682</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>46116</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034431082 — water pound nirman bhampura marg ke pas</t>
+          <t>1724002011/RS/22012035138865 — NALI NIRMAN GANGATKHEDI</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>100000</v>
+        <v>165000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>99528</v>
+        <v>164169</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43474</v>
+        <v>45987</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>43560</v>
+        <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034437061 — water poand gram panchyat batholi</t>
+          <t>1724002011/RS/22012035138950 — NALI NIRMAN KARY GANGATKHEDI</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>0</v>
+        <v>135000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>93699</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>46003</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>46159</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034441362 — नाडेप निर्माण 1 से 10</t>
+          <t>1724002011/WC/1 — खेत तालाब धनया बवरीया के खेत में</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>97000</v>
+        <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>522</v>
+        <v>7114</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43530</v>
+        <v>38869</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>44121</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034441367 — सोक्त गड्डा 1 से 5</t>
+          <t>1724002011/WC/2 — खेत तालाब सूखराम घीसीया के खेत मे</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>32000</v>
+        <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>20748</v>
+        <v>5152</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43528</v>
+        <v>38869</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>44107</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034444690 — form pound nirman tajpura bhampura marg</t>
+          <t>1724002011/WC/22012034297289 — Fram pond Batholi Tajpura</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>288000</v>
+        <v>119000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>287017.94</v>
+        <v>119405</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43532</v>
+        <v>42560</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>43712</v>
+        <v>42642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034511026 — watre fond tajpura bhampura road par</t>
+          <t>1724002011/WC/22012034312538 — Fram Pond Batholi Tajpura</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>106244.84</v>
+        <v>147000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>91516</v>
+        <v>142521</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43897</v>
+        <v>42616</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>44153</v>
+        <v>42972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034525261 — watar pound nirman tajputa</t>
+          <t>1724002011/WC/22012034315864 — खैत तालाब नहारसि गोपाल</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>287575.21</v>
+        <v>43000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>282546.67</v>
+        <v>45409</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>43872</v>
+        <v>42756</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>44198</v>
+        <v>42979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034558279 — countoor trench conts. Naya pura</t>
+          <t>1724002011/WC/22012034319200 — खेत तालाब दिनेश पननालाल</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>187705.08</v>
+        <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>69160</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43991</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034559133 — Gully Plugs. Naya pura</t>
+          <t>1724002011/WC/22012034356219 — बोरी बंधान ताजपुरा नदी</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>179630.13</v>
+        <v>12000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>120970.84</v>
+        <v>11868</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43991</v>
+        <v>43008</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>44431</v>
+        <v>43049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair and maintenance of Earthen Gully Plugs for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034559134 — Gully Plugs. Naya pura</t>
+          <t>1724002011/WC/22012034356568 — बोरी बंधान नहारू गोपाल के खेत के पास</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>9116</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43985</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>43008</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>43049</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034560467 — नाला विस्तारीकरण कार्य ताजपुरा</t>
+          <t>1724002011/WC/22012034380471 — watar pound Batholi</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>256532.88</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>239020</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43995</v>
-[...3 lines deleted...]
-      </c>
+        <v>43059</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034673110 — सोक्ता गड्डा निर्माण बठोली नदी के पास 01</t>
+          <t>1724002011/WC/22012034392040 — watar pound (dabari) nirman narsari ke pas tajpura</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>27153.11</v>
+        <v>100000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>25555.05</v>
+        <v>99180</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44317</v>
+        <v>43262</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>44359</v>
+        <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034673137 — सोक्ता गड्डा निर्माण बठोली नदी के पास 02</t>
+          <t>1724002011/WC/22012034392042 — watar pound nirman bhampura marg</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>27366</v>
+        <v>100000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>26753.22</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44324</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034694567 — Sok pit gangatkhedi narmada Marg bhag 01</t>
+          <t>1724002011/WC/22012034392636 — Water pond</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>24161.92</v>
+        <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>22354.39</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44331</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034694569 — Sok pit gangatkhedi narmada Marg bhag 01</t>
+          <t>1724002011/WC/22012034392638 — Water pond</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44312</v>
+        <v>43204</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034694571 — Sok pit gangatkhedi narmada Marg bhag 01</t>
+          <t>1724002011/WC/22012034431082 — water pound nirman bhampura marg ke pas</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>99528</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>43474</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>43560</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034694578 — Sok pit gangatkhedi narmada Marg bhag 02</t>
+          <t>1724002011/WC/22012034437061 — water poand gram panchyat batholi</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>24161.92</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>27139.22</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44331</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034757599 — rooaf taf rain harvestingh samudayik bhavan gujar mohlla batholi</t>
+          <t>1724002011/WC/22012034441362 — नाडेप निर्माण 1 से 10</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>42607.23</v>
+        <v>97000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>41853.03</v>
+        <v>522</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44457</v>
+        <v>43530</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>44854</v>
+        <v>44121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034757600 — rooaf taf rain harvestingh samudayik bhavan gujar mohlla batholi</t>
+          <t>1724002011/WC/22012034441367 — सोक्त गड्डा 1 से 5</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>32000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>20748</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>43528</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>44107</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034829257 — rooaf tof rain water harvestinng samudayik Bhavan अ जा मोहल्ला ताजपुरा</t>
+          <t>1724002011/WC/22012034444690 — form pound nirman tajpura bhampura marg</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>46146.57</v>
+        <v>288000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>45782.04</v>
+        <v>287017.94</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44681</v>
+        <v>43532</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>45126</v>
+        <v>43712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034860960 — rooaf taf rain harvestingh samudayik bhavan Mankar mohlla tajpura</t>
+          <t>1724002011/WC/22012034511026 — watre fond tajpura bhampura road par</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>51518.03</v>
+        <v>106244.84</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>46987.82</v>
+        <v>91516</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44681</v>
+        <v>43897</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>44854</v>
+        <v>44153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034862523 — बोल्डर पीचिंग वाल सामुदायिक भवन गुजर मोहल्ला के पास भाग 1</t>
+          <t>1724002011/WC/22012034525261 — watar pound nirman tajputa</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>287575.21</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>282546.67</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>43872</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>44198</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034862524 — बोल्डर पीचिंग वाल सामुदायिक भवन गुजर मोहल्ला के पास भाग 1</t>
+          <t>1724002011/WC/22012034558279 — countoor trench conts. Naya pura</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>341646.31</v>
+        <v>187705.08</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>337130.12</v>
+        <v>69160</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44513</v>
+        <v>43991</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>44854</v>
+        <v>44373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034862525 — बोल्डर पीचिंग वाल सामुदायिक भवन गुजर मोहल्ला के पास भाग 2</t>
+          <t>1724002011/WC/22012034559133 — Gully Plugs. Naya pura</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>338702.08</v>
+        <v>179630.13</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>337842.67</v>
+        <v>120970.84</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44513</v>
+        <v>43991</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>45624</v>
+        <v>44431</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Earthen Gully Plugs for Comm / Repair and maintenance of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034863524 — सोक्ता गड्डा बठोली भाग 2</t>
+          <t>1724002011/WC/22012034559134 — Gully Plugs. Naya pura</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>58785.82</v>
+        <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>56630.4</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44513</v>
-[...3 lines deleted...]
-      </c>
+        <v>43985</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034863525 — सोक्ता गड्डा बठोली भाग 1</t>
+          <t>1724002011/WC/22012034560467 — नाला विस्तारीकरण कार्य ताजपुरा</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>59582.03</v>
+        <v>256532.88</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>56630.4</v>
+        <v>239020</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44513</v>
+        <v>43995</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>44746</v>
+        <v>44107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034863895 — HANDPUMP RECHARGE PIT NIRMAN KARYA  PANCHAYAT  BHAWAN KE PAS BATHOLI</t>
+          <t>1724002011/WC/22012034673110 — सोक्ता गड्डा निर्माण बठोली नदी के पास 01</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>15000.86</v>
+        <v>27153.11</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>3088</v>
+        <v>25555.05</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44516</v>
+        <v>44317</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>44879</v>
+        <v>44359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034863898 — HANDPUMP RECHARGE PIT NIRMAN KARYA BATHOLI</t>
+          <t>1724002011/WC/22012034673137 — सोक्ता गड्डा निर्माण बठोली नदी के पास 02</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>15013.24</v>
+        <v>27366</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>1737</v>
+        <v>26753.22</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>44516</v>
+        <v>44324</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>44591</v>
+        <v>44365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034863900 — HANDPUMP RECHARGE PIT NIRMAN KARYA GANGATKHEDI SCHOOL KE PAS</t>
+          <t>1724002011/WC/22012034694567 — Sok pit gangatkhedi narmada Marg bhag 01</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>15015.2</v>
+        <v>24161.92</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>7146</v>
+        <v>22354.39</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44521</v>
+        <v>44331</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>44814</v>
+        <v>44446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034863901 — HANDPUMP RECHARGE PIT NIRMAN KARYA PADAWA MOHALLA GANGATKHEDI</t>
+          <t>1724002011/WC/22012034694569 — Sok pit gangatkhedi narmada Marg bhag 01</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44424</v>
+        <v>44312</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034894782 — Boldar piching wal nirman duvatiya 1</t>
+          <t>1724002011/WC/22012034694571 — Sok pit gangatkhedi narmada Marg bhag 01</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>44423</v>
+        <v>44300</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034894789 — Boldar piching wal nirman duvatiya 2</t>
+          <t>1724002011/WC/22012034694578 — Sok pit gangatkhedi narmada Marg bhag 02</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>0</v>
+        <v>24161.92</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>0</v>
+        <v>27139.22</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K469" s="3"/>
+        <v>44331</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>44441</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034894795 — sok pit nirman gangatkhedi1</t>
+          <t>1724002011/WC/22012034757599 — rooaf taf rain harvestingh samudayik bhavan gujar mohlla batholi</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>0</v>
+        <v>42607.23</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>41853.03</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>44457</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>44854</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034894806 — sok pit nirman gangatkhedi2</t>
+          <t>1724002011/WC/22012034757600 — rooaf taf rain harvestingh samudayik bhavan gujar mohlla batholi</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>44423</v>
+        <v>44300</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034935058 — Stap Dem Nirman kholar Nadi par</t>
+          <t>1724002011/WC/22012034829257 — rooaf tof rain water harvestinng samudayik Bhavan अ जा मोहल्ला ताजपुरा</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>1421190.22</v>
+        <v>46146.57</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>1390283.15</v>
+        <v>45782.04</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>44702</v>
+        <v>44681</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>45317</v>
+        <v>45126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034942102 — sok pit nirman tajpura</t>
+          <t>1724002011/WC/22012034860960 — rooaf taf rain harvestingh samudayik bhavan Mankar mohlla tajpura</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>59256.07</v>
+        <v>51518.03</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>56453.4</v>
+        <v>46987.82</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>44702</v>
+        <v>44681</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>45134</v>
+        <v>44854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034949563 — form pound nirnam</t>
+          <t>1724002011/WC/22012034862523 — बोल्डर पीचिंग वाल सामुदायिक भवन गुजर मोहल्ला के पास भाग 1</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44665</v>
+        <v>44423</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034961913 — Watar pond nirman gangatkhedi</t>
+          <t>1724002011/WC/22012034862524 — बोल्डर पीचिंग वाल सामुदायिक भवन गुजर मोहल्ला के पास भाग 1</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>448634.47</v>
+        <v>341646.31</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>439815</v>
+        <v>337130.12</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>44863</v>
+        <v>44513</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>45447</v>
+        <v>44854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034973073 — chek dam Ripering tajpura nadi</t>
+          <t>1724002011/WC/22012034862525 — बोल्डर पीचिंग वाल सामुदायिक भवन गुजर मोहल्ला के पास भाग 2</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>49077.25</v>
+        <v>338702.08</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>6120</v>
+        <v>337842.67</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44702</v>
+        <v>44513</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>44956</v>
+        <v>45624</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034973080 — chek dam Ripering gangatkhedi road ke pass</t>
+          <t>1724002011/WC/22012034863524 — सोक्ता गड्डा बठोली भाग 2</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>42597.82</v>
+        <v>58785.82</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>41646</v>
+        <v>56630.4</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>44702</v>
+        <v>44513</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>44854</v>
+        <v>44956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034988110 — Roof water harvesting shasakiy prathmik Bhavan bhatoli</t>
+          <t>1724002011/WC/22012034863525 — सोक्ता गड्डा बठोली भाग 1</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>66296.29</v>
+        <v>59582.03</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>54431.16</v>
+        <v>56630.4</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44779</v>
+        <v>44513</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>45126</v>
+        <v>44746</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034988478 — SAMUDAYIK MAGIC PIT NIRMAN KARYA GANGATKHEDI BHAG-1</t>
+          <t>1724002011/WC/22012034863895 — HANDPUMP RECHARGE PIT NIRMAN KARYA  PANCHAYAT  BHAWAN KE PAS BATHOLI</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>14000</v>
+        <v>15000.86</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>12631</v>
+        <v>3088</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44926</v>
+        <v>44516</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>45325</v>
+        <v>44879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034988481 — SAMUDAYIK MAGIC PIT NIRMAN KARYA GANGATKHEDI BHAG-2</t>
+          <t>1724002011/WC/22012034863898 — HANDPUMP RECHARGE PIT NIRMAN KARYA BATHOLI</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>14000</v>
+        <v>15013.24</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>11664</v>
+        <v>1737</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>45637</v>
+        <v>44516</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>45802</v>
+        <v>44591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034988485 — SAMUDAYIK MAGIC PIT NIRMAN KARYA GANGATKHEDI BHAG-3</t>
+          <t>1724002011/WC/22012034863900 — HANDPUMP RECHARGE PIT NIRMAN KARYA GANGATKHEDI SCHOOL KE PAS</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>14000</v>
+        <v>15015.2</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>7146</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K481" s="3"/>
+        <v>44521</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>44814</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034988487 — SAMUDAYIK MAGIC PIT NIRMAN KARYA BATHOLI BHAG-1</t>
+          <t>1724002011/WC/22012034863901 — HANDPUMP RECHARGE PIT NIRMAN KARYA PADAWA MOHALLA GANGATKHEDI</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>13872</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44815</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034988490 — SAMUDAYIK MAGIC PIT NIRMAN KARYA BATHOLI BHAG-2</t>
+          <t>1724002011/WC/22012034894782 — Boldar piching wal nirman duvatiya 1</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>13872</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44815</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034988492 — SAMUDAYIK MAGIC PIT NIRMAN KARYA BATHOLI BHAG-3</t>
+          <t>1724002011/WC/22012034894789 — Boldar piching wal nirman duvatiya 2</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>11016</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44976</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034988494 — SAMUDAYIK MAGIC PIT NIRMAN KARYA TAJPURA BHAG-1</t>
+          <t>1724002011/WC/22012034894795 — sok pit nirman gangatkhedi1</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>14000</v>
+        <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>13464</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44815</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034996322 — रूप ऑफ़ वाटर हार्वेस्टिंग E G S स्कूल ताजपुरा</t>
+          <t>1724002011/WC/22012034894806 — sok pit nirman gangatkhedi2</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>60641.49</v>
+        <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>49651.5</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44863</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034996333 — रूप ऑफ़ वाटर हार्वेस्टिंग माध्यमिक स्कूल बठोली</t>
+          <t>1724002011/WC/22012034935058 — Stap Dem Nirman kholar Nadi par</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>72799.86</v>
+        <v>1421190.22</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>63223.5</v>
+        <v>1390283.15</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44898</v>
+        <v>44702</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>45064</v>
+        <v>45317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012034996335 — रूप ऑफ़ वाटर हार्वेस्टिंग हाई स्कूल भवन बडोली</t>
+          <t>1724002011/WC/22012034942102 — sok pit nirman tajpura</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>70338.2</v>
+        <v>59256.07</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>61648</v>
+        <v>56453.4</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44870</v>
+        <v>44702</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>45103</v>
+        <v>45134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035031374 — Roof water harvesting shasakiy prathmik Bhavan Gangatkhedi</t>
+          <t>1724002011/WC/22012034949563 — form pound nirnam</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44788</v>
+        <v>44665</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035034290 — nirmal nir panchamukhi darbar ashram gangatkhedi</t>
+          <t>1724002011/WC/22012034961913 — Watar pond nirman gangatkhedi</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>493843.75</v>
+        <v>448634.47</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>443209.96</v>
+        <v>439815</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>45112</v>
+        <v>44863</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>45281</v>
+        <v>45447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035034685 — Boldar Wal nirman Kary panchamukhi Darbar asharam gangatkhedi</t>
+          <t>1724002011/WC/22012034973073 — chek dam Ripering tajpura nadi</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>49077.25</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>6120</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>44702</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>44956</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035034687 — gabiyan structure nirman kary gangatkhedi</t>
+          <t>1724002011/WC/22012034973080 — chek dam Ripering gangatkhedi road ke pass</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>0</v>
+        <v>42597.82</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>41646</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>44702</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>44854</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035034688 — gabiyan structure nirman kary gangatkhedi</t>
+          <t>1724002011/WC/22012034988110 — Roof water harvesting shasakiy prathmik Bhavan bhatoli</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>0</v>
+        <v>66296.29</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>54431.16</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>44779</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>45126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035034689 — gabiyan structure nirman kary gangatkhedi</t>
+          <t>1724002011/WC/22012034988478 — SAMUDAYIK MAGIC PIT NIRMAN KARYA GANGATKHEDI BHAG-1</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>12631</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>44926</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>45325</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035034690 — gabiyan structure nirman kary gangatkhedi</t>
+          <t>1724002011/WC/22012034988481 — SAMUDAYIK MAGIC PIT NIRMAN KARYA GANGATKHEDI BHAG-2</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>11664</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>45637</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>45802</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035034691 — gabiyan structure nirman kary gangatkhedi</t>
+          <t>1724002011/WC/22012034988485 — SAMUDAYIK MAGIC PIT NIRMAN KARYA GANGATKHEDI BHAG-3</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44836</v>
+        <v>44665</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035034692 — Roof water harvesting  purani school Gangatkhedi</t>
+          <t>1724002011/WC/22012034988487 — SAMUDAYIK MAGIC PIT NIRMAN KARYA BATHOLI BHAG-1</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>13872</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>44815</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>44848</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035079694 — watar pond nirman tajpura bhampura marg</t>
+          <t>1724002011/WC/22012034988490 — SAMUDAYIK MAGIC PIT NIRMAN KARYA BATHOLI BHAG-2</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>394991.13</v>
+        <v>14000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>322881</v>
+        <v>13872</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45129</v>
+        <v>44815</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>45476</v>
+        <v>44848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035120197 — nirmal nir nirman tajpura</t>
+          <t>1724002011/WC/22012034988492 — SAMUDAYIK MAGIC PIT NIRMAN KARYA BATHOLI BHAG-3</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>649990.87</v>
+        <v>14000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>636977.48</v>
+        <v>11016</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45205</v>
+        <v>44976</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>45585</v>
+        <v>45069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035120230 — watar pond nirman kholar nadi ke pass</t>
+          <t>1724002011/WC/22012034988494 — SAMUDAYIK MAGIC PIT NIRMAN KARYA TAJPURA BHAG-1</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>306966.5</v>
+        <v>14000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>264758</v>
+        <v>13464</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45205</v>
+        <v>44815</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>45610</v>
+        <v>44849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035131962 — Parkuleshan tank  nirman gangatkhedi</t>
+          <t>1724002011/WC/22012034996322 — रूप ऑफ़ वाटर हार्वेस्टिंग E G S स्कूल ताजपुरा</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>1416467.45</v>
+        <v>60641.49</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>1410191.81</v>
+        <v>49651.5</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45593</v>
+        <v>44863</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>45624</v>
+        <v>45103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035131974 — roof watar harvesting samudayik bhavan batholi</t>
+          <t>1724002011/WC/22012034996333 — रूप ऑफ़ वाटर हार्वेस्टिंग माध्यमिक स्कूल बठोली</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>0</v>
+        <v>72799.86</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>0</v>
+        <v>63223.5</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45164</v>
-[...1 lines deleted...]
-      <c r="K502" s="3"/>
+        <v>44898</v>
+      </c>
+      <c r="K502" s="3" t="n">
+        <v>45064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035131975 — roof watar harvesting samudayik bhavan batholi</t>
+          <t>1724002011/WC/22012034996335 — रूप ऑफ़ वाटर हार्वेस्टिंग हाई स्कूल भवन बडोली</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>72037.56</v>
+        <v>70338.2</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>57206</v>
+        <v>61648</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45205</v>
+        <v>44870</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>45570</v>
+        <v>45103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035146194 — PARCOTATION TANK  NIRMAN GANGATKHEDI GP BATHOLI</t>
+          <t>1724002011/WC/22012035031374 — Roof water harvesting shasakiy prathmik Bhavan Gangatkhedi</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>1416000</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45030</v>
+        <v>44788</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035159636 — WATER POND NIRMAN BATHOLI</t>
+          <t>1724002011/WC/22012035034290 — nirmal nir panchamukhi darbar ashram gangatkhedi</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>493843.75</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>443209.96</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>45112</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>45281</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/22012035226138 — Watar pound Nirman tajpura</t>
+          <t>1724002011/WC/22012035034685 — Boldar Wal nirman Kary panchamukhi Darbar asharam gangatkhedi</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>449333.7</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45567</v>
+        <v>44836</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/3 — खेत तालाब मागी लाल नरसीह के खेत में</t>
+          <t>1724002011/WC/22012035034687 — gabiyan structure nirman kary gangatkhedi</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>9936</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>38869</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/4 — खेत तलाब बाबू सीताराम के खेत में</t>
+          <t>1724002011/WC/22012035034688 — gabiyan structure nirman kary gangatkhedi</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>5152</v>
+        <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>38875</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/5 — खेत तलाब प्‍यारा बंनसींह के खेत में</t>
+          <t>1724002011/WC/22012035034689 — gabiyan structure nirman kary gangatkhedi</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>5152</v>
+        <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>38996</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/6847 — स्‍टापडेम गहरीकरण कार्य दोहाटिया ग्राम पंचायत बठौली में</t>
+          <t>1724002011/WC/22012035034690 — gabiyan structure nirman kary gangatkhedi</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>87000</v>
+        <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>40380</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/6848 — स्‍टापडेम गहरीकरण कार्य ग्राम ताजपुरा ग्राम पंचायत बठौली में</t>
+          <t>1724002011/WC/22012035034691 — gabiyan structure nirman kary gangatkhedi</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>75800</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>40359</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/6849 — स्‍टापडेम गहरीकरण कार्य ग्राम खोलार ग्राम पंचायत बठौली</t>
+          <t>1724002011/WC/22012035034692 — Roof water harvesting  purani school Gangatkhedi</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>51600</v>
+        <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>40359</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/7496 — डबरी निर्माण ताजपुरा से भामपूरा रोड किनारे ग्राम पंचायत बठौली</t>
+          <t>1724002011/WC/22012035079694 — watar pond nirman tajpura bhampura marg</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>69000</v>
+        <v>394991.13</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>48312</v>
+        <v>322881</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>40955</v>
+        <v>45129</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>41192</v>
+        <v>45476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1724002011/WC/VB/22012035334596 — Group water harvesting karya samudayik Bhavan batholi</t>
+          <t>1724002011/WC/22012035120197 — nirmal nir nirman tajpura</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>0</v>
+        <v>649990.87</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>0</v>
+        <v>636977.48</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>46261</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>45585</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1724002/IF/22012035138707 — HD-NIJI KHETO PAR FAL POUDH ROPAN SURAJ NAVALSINGH</t>
+          <t>1724002011/WC/22012035120230 — watar pond nirman kholar nadi ke pass</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>269508</v>
+        <v>306966.5</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>219672</v>
+        <v>264758</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45177</v>
+        <v>45205</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>46200</v>
+        <v>45610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1724002/IF/22012035250820 — HD-NIJI KHETO PAR FAL POUDH ROPAN KALU BABU</t>
+          <t>1724002011/WC/22012035131962 — Parkuleshan tank  nirman gangatkhedi</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>0</v>
+        <v>1416467.45</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>0</v>
+        <v>1410191.81</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45454</v>
-[...1 lines deleted...]
-      <c r="K516" s="3"/>
+        <v>45593</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>45624</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1724002/IF/22012035290963 — HD-NIJI KHETO ME FAL POUDH ROPAN LAKSHMIBAI KALU</t>
+          <t>1724002011/WC/22012035131974 — roof watar harvesting samudayik bhavan batholi</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>338935</v>
+        <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>141856</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45695</v>
+        <v>45164</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1724/WC/9993624811 — watercource fielg channel nirman TOL chak no.47</t>
+          <t>1724002011/WC/22012035131975 — roof watar harvesting samudayik bhavan batholi</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>521000</v>
+        <v>72037.56</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>28566</v>
+        <v>57206</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>40870</v>
+        <v>45205</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>41242</v>
+        <v>45570</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1724/WC/9993624812 — watercource fielg channel nirman TOL chak no.49</t>
+          <t>1724002011/WC/22012035146194 — PARCOTATION TANK  NIRMAN GANGATKHEDI GP BATHOLI</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>1550000</v>
+        <v>1416000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>24888</v>
+        <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>40970</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / MAHESHWAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C520" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D520" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E520" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F520" s="1" t="inlineStr">
+        <is>
+          <t>1724002011/WC/22012035159636 — WATER POND NIRMAN BATHOLI</t>
+        </is>
+      </c>
+      <c r="G520" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H520" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I520" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J520" s="3" t="n">
+        <v>45396</v>
+      </c>
+      <c r="K520" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C521" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D521" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E521" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F521" s="1" t="inlineStr">
+        <is>
+          <t>1724002011/WC/22012035226138 — Watar pound Nirman tajpura</t>
+        </is>
+      </c>
+      <c r="G521" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H521" s="2" t="n">
+        <v>449333.7</v>
+      </c>
+      <c r="I521" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J521" s="3" t="n">
+        <v>45567</v>
+      </c>
+      <c r="K521" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C522" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D522" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E522" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F522" s="1" t="inlineStr">
+        <is>
+          <t>1724002011/WC/3 — खेत तालाब मागी लाल नरसीह के खेत में</t>
+        </is>
+      </c>
+      <c r="G522" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H522" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I522" s="2" t="n">
+        <v>9936</v>
+      </c>
+      <c r="J522" s="3" t="n">
+        <v>38869</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>43190</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C523" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D523" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E523" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F523" s="1" t="inlineStr">
+        <is>
+          <t>1724002011/WC/4 — खेत तलाब बाबू सीताराम के खेत में</t>
+        </is>
+      </c>
+      <c r="G523" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H523" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I523" s="2" t="n">
+        <v>5152</v>
+      </c>
+      <c r="J523" s="3" t="n">
+        <v>38875</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>43190</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C524" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D524" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E524" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F524" s="1" t="inlineStr">
+        <is>
+          <t>1724002011/WC/5 — खेत तलाब प्‍यारा बंनसींह के खेत में</t>
+        </is>
+      </c>
+      <c r="G524" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H524" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I524" s="2" t="n">
+        <v>5152</v>
+      </c>
+      <c r="J524" s="3" t="n">
+        <v>38996</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>43190</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C525" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D525" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E525" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F525" s="1" t="inlineStr">
+        <is>
+          <t>1724002011/WC/6847 — स्‍टापडेम गहरीकरण कार्य दोहाटिया ग्राम पंचायत बठौली में</t>
+        </is>
+      </c>
+      <c r="G525" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H525" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I525" s="2" t="n">
+        <v>87000</v>
+      </c>
+      <c r="J525" s="3" t="n">
+        <v>40380</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>40944</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C526" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D526" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E526" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F526" s="1" t="inlineStr">
+        <is>
+          <t>1724002011/WC/6848 — स्‍टापडेम गहरीकरण कार्य ग्राम ताजपुरा ग्राम पंचायत बठौली में</t>
+        </is>
+      </c>
+      <c r="G526" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H526" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I526" s="2" t="n">
+        <v>75800</v>
+      </c>
+      <c r="J526" s="3" t="n">
+        <v>40359</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>40944</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C527" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D527" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E527" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F527" s="1" t="inlineStr">
+        <is>
+          <t>1724002011/WC/6849 — स्‍टापडेम गहरीकरण कार्य ग्राम खोलार ग्राम पंचायत बठौली</t>
+        </is>
+      </c>
+      <c r="G527" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H527" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I527" s="2" t="n">
+        <v>51600</v>
+      </c>
+      <c r="J527" s="3" t="n">
+        <v>40359</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>40944</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C520" s="1" t="inlineStr">
+      <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D520" s="1" t="inlineStr">
+      <c r="D528" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E528" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F528" s="1" t="inlineStr">
+        <is>
+          <t>1724002011/WC/7496 — डबरी निर्माण ताजपुरा से भामपूरा रोड किनारे ग्राम पंचायत बठौली</t>
+        </is>
+      </c>
+      <c r="G528" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H528" s="2" t="n">
+        <v>69000</v>
+      </c>
+      <c r="I528" s="2" t="n">
+        <v>48312</v>
+      </c>
+      <c r="J528" s="3" t="n">
+        <v>40955</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>41192</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C529" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D529" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E529" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F529" s="1" t="inlineStr">
+        <is>
+          <t>1724002011/WC/VB/22012035334596 — Group water harvesting karya samudayik Bhavan batholi</t>
+        </is>
+      </c>
+      <c r="G529" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H529" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I529" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J529" s="3" t="n">
+        <v>46261</v>
+      </c>
+      <c r="K529" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C530" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D530" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E530" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F530" s="1" t="inlineStr">
+        <is>
+          <t>1724002/IF/22012035138707 — HD-NIJI KHETO PAR FAL POUDH ROPAN SURAJ NAVALSINGH</t>
+        </is>
+      </c>
+      <c r="G530" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H530" s="2" t="n">
+        <v>269508</v>
+      </c>
+      <c r="I530" s="2" t="n">
+        <v>219672</v>
+      </c>
+      <c r="J530" s="3" t="n">
+        <v>45177</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>46200</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C531" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D531" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E531" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F531" s="1" t="inlineStr">
+        <is>
+          <t>1724002/IF/22012035250820 — HD-NIJI KHETO PAR FAL POUDH ROPAN KALU BABU</t>
+        </is>
+      </c>
+      <c r="G531" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H531" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I531" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J531" s="3" t="n">
+        <v>45454</v>
+      </c>
+      <c r="K531" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C532" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D532" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E532" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F532" s="1" t="inlineStr">
+        <is>
+          <t>1724002/IF/22012035290963 — HD-NIJI KHETO ME FAL POUDH ROPAN LAKSHMIBAI KALU</t>
+        </is>
+      </c>
+      <c r="G532" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H532" s="2" t="n">
+        <v>338935</v>
+      </c>
+      <c r="I532" s="2" t="n">
+        <v>141856</v>
+      </c>
+      <c r="J532" s="3" t="n">
+        <v>45695</v>
+      </c>
+      <c r="K532" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C533" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
-      <c r="E520" s="1" t="inlineStr">
+      <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
-      <c r="F520" s="1" t="inlineStr">
+      <c r="F533" s="1" t="inlineStr">
+        <is>
+          <t>1724/WC/9993624811 — watercource fielg channel nirman TOL chak no.47</t>
+        </is>
+      </c>
+      <c r="G533" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H533" s="2" t="n">
+        <v>521000</v>
+      </c>
+      <c r="I533" s="2" t="n">
+        <v>28566</v>
+      </c>
+      <c r="J533" s="3" t="n">
+        <v>40870</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>41242</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C534" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D534" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E534" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F534" s="1" t="inlineStr">
+        <is>
+          <t>1724/WC/9993624812 — watercource fielg channel nirman TOL chak no.49</t>
+        </is>
+      </c>
+      <c r="G534" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H534" s="2" t="n">
+        <v>1550000</v>
+      </c>
+      <c r="I534" s="2" t="n">
+        <v>24888</v>
+      </c>
+      <c r="J534" s="3" t="n">
+        <v>40970</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>40990</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / MAHESHWAR</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C535" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D535" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E535" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1724/WC/9993624814 — watercource fielg channel nirman TOL chak no.46</t>
         </is>
       </c>
-      <c r="G520" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H520" s="2" t="n">
+      <c r="G535" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H535" s="2" t="n">
         <v>853000</v>
       </c>
-      <c r="I520" s="2" t="n">
+      <c r="I535" s="2" t="n">
         <v>1747</v>
       </c>
-      <c r="J520" s="3" t="n">
+      <c r="J535" s="3" t="n">
         <v>40810</v>
       </c>
-      <c r="K520" s="3" t="n">
+      <c r="K535" s="3" t="n">
         <v>40867</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>