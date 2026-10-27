--- v0 (2026-09-08)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K896"/>
+  <dimension ref="A1:K905"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 07:26:35</t>
+          <t>Exported on: 2026-10-27 00:04:57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -565,73 +565,73 @@
       <c r="J17" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1724005030/DP/22012034435583 — Peyjal Kup Nirman Hanuman Mandir Ke Pas Kherda</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I18" s="2" t="n">
-        <v>93291</v>
+        <v>199421.88</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43473</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
@@ -708,51 +708,51 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>43457</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1724005030/DP/22012034580846 — शासकीय वन भूमि पर बांस वृक्षारोपण कार्य खेरदा</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>2835000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>886232.34</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45150</v>
@@ -896,98 +896,98 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1724005030/DP/22012034618611 — वृक्षारोपण सामुदायिक हनुमान मंदिर खेरदा</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>15309</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45517</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1724005030/DP/22012034618614 — वृक्षारोपण सामुदायिक महॉकाली मंंदिर परिसर खेरदा</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>7776</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45513</v>
@@ -3244,51 +3244,51 @@
       <c r="J72" s="3" t="n">
         <v>43867</v>
       </c>
       <c r="K72" s="3" t="n">
         <v>45474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/22012034525102 — Kapil Dhara Nirman Longabai Nirbhaysingh Roshiya Kherda</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>234458.57</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>2165</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>43876</v>
@@ -3438,51 +3438,51 @@
       <c r="J76" s="3" t="n">
         <v>44250</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>45456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/22012034662526 — Kapil Dhara Nirman Anokhibai Nannu Kherda</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>60948</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>44256</v>
@@ -3681,51 +3681,51 @@
       <c r="J81" s="3" t="n">
         <v>44667</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>45474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/22012034991344 — कपिलधारा कूप निर्माण सौदानसिंह लक्ष्‍मणसिंह रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>88128</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45061</v>
@@ -3871,51 +3871,51 @@
         <v>36720</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>44943</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/22012035238159 — खेततालाब निर्माण रणजीत भेरवसिंह रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>307321.05</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45451</v>
@@ -4159,98 +4159,98 @@
       <c r="J91" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/22012035447998 — कपिलधारा कूप निर्माण अयुब कल्‍लु खेरदा</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/22012035448056 — कपिलधारा कूप निर्माण जगदीश छगन राेशिया खेरदा</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>23751</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45996</v>
@@ -4347,51 +4347,51 @@
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/22012035525070 — खेततालाब निर्माण JGSA शमशेर रसीदखां खेरदा</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>194854.36</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45796</v>
@@ -24378,51 +24378,51 @@
       <c r="J504" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>46020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/4712901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126457961</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>19215</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45630</v>
@@ -24621,51 +24621,51 @@
       <c r="J509" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>45705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/4761235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120381221</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>17262</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45630</v>
@@ -24864,51 +24864,51 @@
       <c r="J514" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/4777359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126344619</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>20637</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45605</v>
@@ -25107,73 +25107,73 @@
       <c r="J519" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>46006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5419859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120303906</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>14325</v>
+        <v>22725</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -25350,51 +25350,51 @@
       <c r="J524" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K524" s="3" t="n">
         <v>45910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5419953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126455031</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45797</v>
@@ -25446,192 +25446,192 @@
       <c r="J526" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>46020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5419984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121006663</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>9657</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5420005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125694206</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>19599</v>
+        <v>23799</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5420021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119939284</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>22992</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5420075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126507234</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45767</v>
@@ -25732,98 +25732,98 @@
       <c r="J532" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5420191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126909304</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>19308</v>
+        <v>23508</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5420385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125098847</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>19470</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45767</v>
@@ -25924,120 +25924,120 @@
       <c r="J536" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K536" s="3" t="n">
         <v>46022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5420586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126341627</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5420667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120313374</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>9081</v>
+        <v>13281</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45929</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -26116,51 +26116,51 @@
       <c r="J540" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K540" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5420854 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126288553</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45958</v>
@@ -27094,73 +27094,73 @@
       <c r="J560" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K560" s="3" t="n">
         <v>46006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5421941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126909769</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>13074</v>
+        <v>8874</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -27386,73 +27386,73 @@
       <c r="J566" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5422209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126108369</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>20382</v>
+        <v>24582</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>45839</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -27580,239 +27580,241 @@
       <c r="J570" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>46020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5422501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126414011</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>45838</v>
       </c>
-      <c r="K571" s="3"/>
+      <c r="K571" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5422519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119408185</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5422620 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106455912</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>13779</v>
+        <v>22179</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5422719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120326964</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>20382</v>
+        <v>24582</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45839</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5422961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120916850</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>12006</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45768</v>
@@ -27864,51 +27866,51 @@
       <c r="J576" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5423025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120808229</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>22416</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>45767</v>
@@ -28058,51 +28060,51 @@
       <c r="J580" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K580" s="3" t="n">
         <v>46045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5578731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126406428</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>45821</v>
@@ -28203,73 +28205,73 @@
       <c r="J583" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K583" s="3" t="n">
         <v>46025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5633013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126578495</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>19860</v>
+        <v>24060</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -28299,98 +28301,98 @@
       <c r="J585" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5633313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125678261</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>15606</v>
+        <v>19806</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5633490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120306933</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>23175</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>45821</v>
@@ -28591,51 +28593,51 @@
       <c r="J591" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K591" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5652832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126497949</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>45821</v>
@@ -28687,78 +28689,80 @@
       <c r="J593" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5667759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126546034</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>45821</v>
       </c>
-      <c r="K594" s="3"/>
+      <c r="K594" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -28783,51 +28787,51 @@
       <c r="J595" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K595" s="3" t="n">
         <v>46030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5667781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120302778</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>45821</v>
@@ -28879,51 +28883,51 @@
       <c r="J597" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K597" s="3" t="n">
         <v>46022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5667785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119939118</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>45821</v>
@@ -29073,51 +29077,51 @@
       <c r="J601" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5667812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119407476</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>19521</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>45821</v>
@@ -29171,98 +29175,98 @@
       <c r="J603" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K603" s="3" t="n">
         <v>46045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5667823 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126597150</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5734760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122371708</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>15708</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45982</v>
@@ -29463,239 +29467,239 @@
       <c r="J609" s="3" t="n">
         <v>42380</v>
       </c>
       <c r="K609" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5801984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126452178</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5801987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126454009</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>45982</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5802175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126493257</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>45982</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5802285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126598841</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>45982</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5802310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120806624</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>46003</v>
@@ -29747,219 +29751,225 @@
       <c r="J615" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5805334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126417958</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>13581</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>46017</v>
       </c>
-      <c r="K616" s="3"/>
+      <c r="K616" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5866224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126613425</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5866227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126451741</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>46113</v>
       </c>
-      <c r="K618" s="3"/>
+      <c r="K618" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5866233 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126505095</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>46099</v>
       </c>
-      <c r="K619" s="3"/>
+      <c r="K619" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -29984,98 +29994,98 @@
       <c r="J620" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K620" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5866242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126454515</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5866246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126581816</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>14886</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>46015</v>
@@ -30127,98 +30137,98 @@
       <c r="J623" s="3" t="n">
         <v>46024</v>
       </c>
       <c r="K623" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5866250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126859737</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>9327</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5866254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126575972</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>46099</v>
@@ -30270,286 +30280,288 @@
       <c r="J626" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K626" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5866302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126570708</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5866313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126285458</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>46094</v>
       </c>
-      <c r="K628" s="3"/>
+      <c r="K628" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5868945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126497312</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5869082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125698594</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5885061 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119406281</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5885171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126345300</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>46099</v>
@@ -30601,51 +30613,51 @@
       <c r="J633" s="3" t="n">
         <v>42793</v>
       </c>
       <c r="K633" s="3" t="n">
         <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/5890949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126617789</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>46099</v>
@@ -30697,12712 +30709,13135 @@
       <c r="J635" s="3" t="n">
         <v>43024</v>
       </c>
       <c r="K635" s="3" t="n">
         <v>43187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/6177777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119892324</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/6178818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120304260</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/6180373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120897359</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/6188325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122372716</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/6200728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120807446</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/6204051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126292209</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/6206499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120806002</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>7200</v>
+        <v>15600</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/6208946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119408989</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/6209200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119938827</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>7200</v>
+        <v>19800</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/6210204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122372435</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/6212942 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120328634</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>15600</v>
+        <v>19800</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/6214938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120257359</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
           <t>1724005030/IF/IAY/6217266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120584922</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>7800</v>
+        <v>12000</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>46088</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/834225 — Construction of IAY House -IAY REG. NO. MP1261454</t>
+          <t>1724005030/IF/IAY/6257940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120302438</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>15148</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>43073</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/847131 — Construction of IAY House -IAY REG. NO. MP1452813</t>
+          <t>1724005030/IF/IAY/6264916 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126531104</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>14964</v>
+        <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>43024</v>
-[...3 lines deleted...]
-      </c>
+        <v>46154</v>
+      </c>
+      <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/853246 — Construction of IAY House -IAY REG. NO. MP1531012</t>
+          <t>1724005030/IF/IAY/6280782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119885098</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>43024</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/853705 — Construction of IAY House -IAY REG. NO. MP1536472</t>
+          <t>1724005030/IF/IAY/6300777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120343232</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>43024</v>
-[...3 lines deleted...]
-      </c>
+        <v>46154</v>
+      </c>
+      <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/854961 — Construction of IAY House -IAY REG. NO. MP1551331</t>
+          <t>1724005030/IF/IAY/6302760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120917886</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>14964</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>43024</v>
-[...3 lines deleted...]
-      </c>
+        <v>46088</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/863036 — Construction of IAY House -IAY REG. NO. MP1649150</t>
+          <t>1724005030/IF/IAY/6327040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125698033</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>14964</v>
+        <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>43024</v>
-[...3 lines deleted...]
-      </c>
+        <v>46171</v>
+      </c>
+      <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/863537 — Construction of IAY House -IAY REG. NO. MP1654142</t>
+          <t>1724005030/IF/IAY/6327124 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120352653</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>15184</v>
+        <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>43073</v>
-[...3 lines deleted...]
-      </c>
+        <v>46195</v>
+      </c>
+      <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/863670 — Construction of IAY House -IAY REG. NO. MP1655528</t>
+          <t>1724005030/IF/IAY/6327229 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126582825</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>14792</v>
+        <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>43073</v>
-[...3 lines deleted...]
-      </c>
+        <v>45723</v>
+      </c>
+      <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/863721 — Construction of IAY House -IAY REG. NO. MP1656038</t>
+          <t>1724005030/IF/IAY/6404540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126343363</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>14792</v>
+        <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>43024</v>
-[...3 lines deleted...]
-      </c>
+        <v>46171</v>
+      </c>
+      <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/863969 — Construction of IAY House -IAY REG. NO. MP1658972</t>
+          <t>1724005030/IF/IAY/834225 — Construction of IAY House -IAY REG. NO. MP1261454</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>14964</v>
+        <v>15148</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>43024</v>
+        <v>43073</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>43191</v>
+        <v>43207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/865840 — Construction of IAY House -IAY REG. NO. MP1679506</t>
+          <t>1724005030/IF/IAY/847131 — Construction of IAY House -IAY REG. NO. MP1452813</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>15208</v>
+        <v>14964</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>43024</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>43358</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/87742 — Construction of IAY House -IAY REG. NO. MP-24-005-030-001/17</t>
+          <t>1724005030/IF/IAY/853246 — Construction of IAY House -IAY REG. NO. MP1531012</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>12024</v>
+        <v>15136</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>42499</v>
+        <v>43024</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>42965</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/933815 — Construction of IAY House -IAY REG. NO. MP2691205</t>
+          <t>1724005030/IF/IAY/853705 — Construction of IAY House -IAY REG. NO. MP1536472</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>15148</v>
+        <v>15136</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>43073</v>
+        <v>43024</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>43207</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/959847 — Construction of IAY House -IAY REG. NO. MP3283825</t>
+          <t>1724005030/IF/IAY/854961 — Construction of IAY House -IAY REG. NO. MP1551331</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>15012</v>
+        <v>14964</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>43024</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>43307</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/961426 — Construction of IAY House -IAY REG. NO. MP3327894</t>
+          <t>1724005030/IF/IAY/863036 — Construction of IAY House -IAY REG. NO. MP1649150</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>14964</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>43024</v>
       </c>
       <c r="K663" s="3" t="n">
         <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1724005030/IF/IAY/983034 — Construction of IAY House -IAY REG. NO. MP4011250</t>
+          <t>1724005030/IF/IAY/863537 — Construction of IAY House -IAY REG. NO. MP1654142</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>15318</v>
+        <v>15184</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>43059</v>
+        <v>43073</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>43207</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/01 — कब्रिस्‍तान विकास निर्माण कार्य खेरदा</t>
+          <t>1724005030/IF/IAY/863670 — Construction of IAY House -IAY REG. NO. MP1655528</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>201685</v>
+        <v>15480</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>178984</v>
+        <v>14792</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>40606</v>
+        <v>43073</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>40682</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/02 — शांतीधाम निर्माण कार्य खेरदा</t>
+          <t>1724005030/IF/IAY/863721 — Construction of IAY House -IAY REG. NO. MP1656038</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>367665</v>
+        <v>15480</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>362964</v>
+        <v>14792</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>40605</v>
+        <v>43024</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>40867</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/03 — ग्रामीण क्रिडांगन प्राशा जुनापानी फाल्‍या ग्राप खेरदा</t>
+          <t>1724005030/IF/IAY/863969 — Construction of IAY House -IAY REG. NO. MP1658972</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>263445</v>
+        <v>15480</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>270360.5</v>
+        <v>14964</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>40882</v>
+        <v>43024</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>41359</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/126 — ग्रामीण क्रीडांगन माविखेरदा</t>
+          <t>1724005030/IF/IAY/865840 — Construction of IAY House -IAY REG. NO. MP1679506</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>491248</v>
+        <v>15208</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>41295</v>
+        <v>43024</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>41359</v>
+        <v>43358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/22012034242638 — MEDBADAN DHANSIRAM RICHA KHERDA</t>
+          <t>1724005030/IF/IAY/87742 — Construction of IAY House -IAY REG. NO. MP-24-005-030-001/17</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>22000</v>
+        <v>14310</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>4929</v>
+        <v>12024</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>42345</v>
+        <v>42499</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>42605</v>
+        <v>42965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/22012034242641 — MEDBADHAN  MAYARAM THYAVALIYA KHERDA</t>
+          <t>1724005030/IF/IAY/933815 — Construction of IAY House -IAY REG. NO. MP2691205</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>22000</v>
+        <v>15480</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>11766</v>
+        <v>15148</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>42345</v>
+        <v>43073</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>42605</v>
+        <v>43207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/22012034242643 — MEDBADAN RAMABAI HEERASINGH KHERDA</t>
+          <t>1724005030/IF/IAY/959847 — Construction of IAY House -IAY REG. NO. MP3283825</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>22000</v>
+        <v>15480</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>8586</v>
+        <v>15012</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>42345</v>
+        <v>43024</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>42605</v>
+        <v>43307</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/22012034242644 — MEDBADHAN NAKARAM THAVALIYA KHERAD</t>
+          <t>1724005030/IF/IAY/961426 — Construction of IAY House -IAY REG. NO. MP3327894</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>22000</v>
+        <v>15480</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>15369</v>
+        <v>14964</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>42345</v>
+        <v>43024</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>42605</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/22012034242645 — MEDBADHAN MANSHARAM RICHA KHERDA</t>
+          <t>1724005030/IF/IAY/983034 — Construction of IAY House -IAY REG. NO. MP4011250</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>22000</v>
+        <v>15480</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>11289</v>
+        <v>15318</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>42352</v>
+        <v>43059</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>42605</v>
+        <v>43207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/22012034245991 — MEd Bandhan GP Kherda KAHRIYA NATHU</t>
+          <t>1724005030/LD/01 — कब्रिस्‍तान विकास निर्माण कार्य खेरदा</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>22000</v>
+        <v>201685</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>7950</v>
+        <v>178984</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>42359</v>
+        <v>40606</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>42605</v>
+        <v>40682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/22012034245992 — MEd Bandhan GP Kherda JAGDISH LACHHIRAM</t>
+          <t>1724005030/LD/02 — शांतीधाम निर्माण कार्य खेरदा</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>22000</v>
+        <v>367665</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>8904</v>
+        <v>362964</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>42359</v>
+        <v>40605</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>42605</v>
+        <v>40867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/22012034245997 — MEd Bandhan GP Kherda RAGDISH LACHHIRAM</t>
+          <t>1724005030/LD/03 — ग्रामीण क्रिडांगन प्राशा जुनापानी फाल्‍या ग्राप खेरदा</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>22000</v>
+        <v>263445</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>7632</v>
+        <v>270360.5</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>42359</v>
+        <v>40882</v>
       </c>
       <c r="K676" s="3" t="n">
-        <v>42605</v>
+        <v>41359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/22012034246001 — MEd Bandhan GP Kherda TULSIRAM LAXMAN</t>
+          <t>1724005030/LD/126 — ग्रामीण क्रीडांगन माविखेरदा</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>22000</v>
+        <v>500000</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>1113</v>
+        <v>491248</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>42359</v>
+        <v>41295</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>42605</v>
+        <v>41359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/22012034246003 — MEd Bandhan GP Kherda SAKHARAM DHEDA</t>
+          <t>1724005030/LD/22012034242638 — MEDBADAN DHANSIRAM RICHA KHERDA</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>1113</v>
+        <v>4929</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>42359</v>
+        <v>42345</v>
       </c>
       <c r="K678" s="3" t="n">
         <v>42605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/22012034260056 — med bandhan karya</t>
+          <t>1724005030/LD/22012034242641 — MEDBADHAN  MAYARAM THYAVALIYA KHERDA</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>0</v>
+        <v>22000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>0</v>
+        <v>11766</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K679" s="3"/>
+        <v>42345</v>
+      </c>
+      <c r="K679" s="3" t="n">
+        <v>42605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/3799387501 — Gramin Kridangan P.S.Kherda 4.99</t>
+          <t>1724005030/LD/22012034242643 — MEDBADAN RAMABAI HEERASINGH KHERDA</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>499000</v>
+        <v>22000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>404633</v>
+        <v>8586</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>41351</v>
+        <v>42345</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>42109</v>
+        <v>42605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1724005030/LD/3799423200 — Shantidham Charan samaj Kherda</t>
+          <t>1724005030/LD/22012034242644 — MEDBADHAN NAKARAM THAVALIYA KHERAD</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>245000</v>
+        <v>22000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>274959.91</v>
+        <v>15369</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>41702</v>
+        <v>42345</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>43268</v>
+        <v>42605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/01 — मिटटी मुरम मार्ग खेरदा से जुना पानी फालीया</t>
+          <t>1724005030/LD/22012034242645 — MEDBADHAN MANSHARAM RICHA KHERDA</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>0</v>
+        <v>22000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>0</v>
+        <v>11289</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>38815</v>
-[...1 lines deleted...]
-      <c r="K682" s="3"/>
+        <v>42352</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>42605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/02 — मिटटी मुरूम मार्ग अतिरिक्‍त दबाई खेरदा से जूनापानी खेरदा</t>
+          <t>1724005030/LD/22012034245991 — MEd Bandhan GP Kherda KAHRIYA NATHU</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>27406</v>
+        <v>22000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>69999.74</v>
+        <v>7950</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>39099</v>
-[...1 lines deleted...]
-      <c r="K683" s="3"/>
+        <v>42359</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>42605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/1 — मिटटी मुरम मार्ग खेरदा से जुना पानी फालीया</t>
+          <t>1724005030/LD/22012034245992 — MEd Bandhan GP Kherda JAGDISH LACHHIRAM</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>380000</v>
+        <v>22000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>398101.39</v>
+        <v>8904</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>38817</v>
+        <v>42359</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>43330</v>
+        <v>42605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/101 — सिमेंट कांक्रिट पेविंग अनुपभाई वाली गली पंच परमेश्‍वर खेरदा</t>
+          <t>1724005030/LD/22012034245997 — MEd Bandhan GP Kherda RAGDISH LACHHIRAM</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>218000</v>
+        <v>22000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>217956</v>
+        <v>7632</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>41211</v>
+        <v>42359</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>41244</v>
+        <v>42605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/102 — सिमेंट कांक्रिट खरंजा पंच परमेश्‍वर संजय वालीगली से गोकुल वालीगली तक रोशिया खेरदा</t>
+          <t>1724005030/LD/22012034246001 — MEd Bandhan GP Kherda TULSIRAM LAXMAN</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>114000</v>
+        <v>22000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>113980</v>
+        <v>1113</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>41267</v>
+        <v>42359</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>41417</v>
+        <v>42605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034166098 — Cement Concrete Peving CHARAN MOHALLA Kherda</t>
+          <t>1724005030/LD/22012034246003 — MEd Bandhan GP Kherda SAKHARAM DHEDA</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>242000</v>
+        <v>22000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>240848</v>
+        <v>1113</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>41407</v>
+        <v>42359</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>42109</v>
+        <v>42605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034185043 — C C Road PP Amaraji se Tyubvel tak Kherda</t>
+          <t>1724005030/LD/22012034260056 — med bandhan karya</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>247000</v>
+        <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>247304</v>
+        <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>41540</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034185052 — C C Road PP Jumman se Panchay bhavan tak kherda</t>
+          <t>1724005030/LD/3799387501 — Gramin Kridangan P.S.Kherda 4.99</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>245000</v>
+        <v>499000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>241464</v>
+        <v>404633</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>41540</v>
+        <v>41351</v>
       </c>
       <c r="K689" s="3" t="n">
         <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034185055 — C C Road PP Santosh se Deva tak Kherda</t>
+          <t>1724005030/LD/3799423200 — Shantidham Charan samaj Kherda</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>185000</v>
+        <v>245000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>176584</v>
+        <v>274959.91</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>41540</v>
+        <v>41702</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>42109</v>
+        <v>43268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034209206 — GP Kherda Sudur Sampark Sadak Mahohar se Vikram ke Khet Roshiya</t>
+          <t>1724005030/RC/01 — मिटटी मुरम मार्ग खेरदा से जुना पानी फालीया</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>494000</v>
+        <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>3504</v>
+        <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>38815</v>
+      </c>
+      <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034209212 — GP Kherda Sudur Sampark Sadak Ramesh se Pandu Seth ke Khet tak</t>
+          <t>1724005030/RC/02 — मिटटी मुरूम मार्ग अतिरिक्‍त दबाई खेरदा से जूनापानी खेरदा</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>987000</v>
+        <v>27406</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>17520</v>
+        <v>69999.74</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>41702</v>
-[...3 lines deleted...]
-      </c>
+        <v>39099</v>
+      </c>
+      <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034210657 — GP Kherda CCR PPY Pani ki Tanki se Pipal chouk</t>
+          <t>1724005030/RC/1 — मिटटी मुरम मार्ग खेरदा से जुना पानी फालीया</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>198000</v>
+        <v>380000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>196973</v>
+        <v>398101.39</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>41703</v>
+        <v>38817</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>42254</v>
+        <v>43330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034210659 — GP Kherda CCR PPY Kalu Falya HandPump se Mohan ke Ghar</t>
+          <t>1724005030/RC/101 — सिमेंट कांक्रिट पेविंग अनुपभाई वाली गली पंच परमेश्‍वर खेरदा</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>188000</v>
+        <v>218000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>7008</v>
+        <v>217956</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>41703</v>
+        <v>41211</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>42109</v>
+        <v>41244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034210660 — GP Kherda Surur Sampark Sadak Suresh Rathok se Nakaram ka Ghar</t>
+          <t>1724005030/RC/102 — सिमेंट कांक्रिट खरंजा पंच परमेश्‍वर संजय वालीगली से गोकुल वालीगली तक रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>1083000</v>
+        <v>114000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>354518.01</v>
+        <v>113980</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>41703</v>
+        <v>41267</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>43190</v>
+        <v>41417</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034219204 — GP Kherda Greval Marg Aasharam Ke Ghar Se Pra v Shala Tak</t>
+          <t>1724005030/RC/22012034166098 — Cement Concrete Peving CHARAN MOHALLA Kherda</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>984222</v>
+        <v>242000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>269349.99</v>
+        <v>240848</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>41785</v>
+        <v>41407</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>43190</v>
+        <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034219205 — GP Kherda Greval Marg Nandram se Haba ke khet tak</t>
+          <t>1724005030/RC/22012034185043 — C C Road PP Amaraji se Tyubvel tak Kherda</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>984222</v>
+        <v>247000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>241089</v>
+        <v>247304</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>41785</v>
+        <v>41540</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>42696</v>
+        <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034287556 — GP Kherda C C Road P P Mata Chok Se Men Road Tak Kherda</t>
+          <t>1724005030/RC/22012034185052 — C C Road PP Jumman se Panchay bhavan tak kherda</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>108000</v>
+        <v>245000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>107802</v>
+        <v>241464</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>42303</v>
+        <v>41540</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>42513</v>
+        <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034291843 — C.C.ROD 14 VIT NARAYN KE GHAR SE UNDRIYA KE GHAR TAK</t>
+          <t>1724005030/RC/22012034185055 — C C Road PP Santosh se Deva tak Kherda</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>95000</v>
+        <v>185000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>92856</v>
+        <v>176584</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>42345</v>
+        <v>41540</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>42629</v>
+        <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034295161 — C C Road GP Kherda Jiwa Ke Ghar Se Gala Ke Ghar Tak Kherda</t>
+          <t>1724005030/RC/22012034209206 — GP Kherda Sudur Sampark Sadak Mahohar se Vikram ke Khet Roshiya</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>69000</v>
+        <v>494000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>43725</v>
+        <v>3504</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>42373</v>
+        <v>41702</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>42513</v>
+        <v>42605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034324083 — C.C.Road Nirman</t>
+          <t>1724005030/RC/22012034209212 — GP Kherda Sudur Sampark Sadak Ramesh se Pandu Seth ke Khet tak</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>0</v>
+        <v>987000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>0</v>
+        <v>17520</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K701" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K701" s="3" t="n">
+        <v>42605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034369980 — CC Road Nirman</t>
+          <t>1724005030/RC/22012034210657 — GP Kherda CCR PPY Pani ki Tanki se Pipal chouk</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>0</v>
+        <v>198000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>0</v>
+        <v>196973</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>42962</v>
-[...1 lines deleted...]
-      <c r="K702" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K702" s="3" t="n">
+        <v>42254</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034520594 — CC Road Nirman</t>
+          <t>1724005030/RC/22012034210659 — GP Kherda CCR PPY Kalu Falya HandPump se Mohan ke Ghar</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>0</v>
+        <v>188000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>0</v>
+        <v>7008</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K703" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K703" s="3" t="n">
+        <v>42109</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034619195 — CC Road</t>
+          <t>1724005030/RC/22012034210660 — GP Kherda Surur Sampark Sadak Suresh Rathok se Nakaram ka Ghar</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>0</v>
+        <v>1083000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>0</v>
+        <v>354518.01</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>44667</v>
-[...1 lines deleted...]
-      <c r="K704" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K704" s="3" t="n">
+        <v>43190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/22012034675313 — सीसी रोड निर्माण</t>
+          <t>1724005030/RC/22012034219204 — GP Kherda Greval Marg Aasharam Ke Ghar Se Pra v Shala Tak</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>0</v>
+        <v>984222</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>0</v>
+        <v>269349.99</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K705" s="3"/>
+        <v>41785</v>
+      </c>
+      <c r="K705" s="3" t="n">
+        <v>43190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/3 — मिटटी मुरूम मार्ग खेरदा से जुनापानी भाग 1 खेरदा</t>
+          <t>1724005030/RC/22012034219205 — GP Kherda Greval Marg Nandram se Haba ke khet tak</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>355944</v>
+        <v>984222</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>128550</v>
+        <v>241089</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>39549</v>
+        <v>41785</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>39996</v>
+        <v>42696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/4 — मिटटी मुरूम मार्ग खेरदा से जुनापानी भाग 2 खेरदा</t>
+          <t>1724005030/RC/22012034287556 — GP Kherda C C Road P P Mata Chok Se Men Road Tak Kherda</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>355944</v>
+        <v>108000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>121500</v>
+        <v>107802</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>39584</v>
+        <v>42303</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>39996</v>
+        <v>42513</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/5 — मिटटी मुरूम मार्ग मुख्‍य मार्ग से खेरदा बस्‍ती तक खेरदा</t>
+          <t>1724005030/RC/22012034291843 — C.C.ROD 14 VIT NARAYN KE GHAR SE UNDRIYA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>257655</v>
+        <v>95000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>267005.98</v>
+        <v>92856</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>39455</v>
+        <v>42345</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>39855</v>
+        <v>42629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RC/6 — सिमेन्‍ट कांक्रिट खरंजा निर्माण भील मोहल्‍ला खेरदा</t>
+          <t>1724005030/RC/22012034295161 — C C Road GP Kherda Jiwa Ke Ghar Se Gala Ke Ghar Tak Kherda</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>64655</v>
+        <v>69000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>67118</v>
+        <v>43725</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>39814</v>
+        <v>42373</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>39885</v>
+        <v>42513</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/14132 — शौचालय‍ निर्माण मर्यादा अभियान 20 हितग्राही खेरदा</t>
+          <t>1724005030/RC/22012034324083 — C.C.Road Nirman</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>88000</v>
+        <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>55626</v>
+        <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>41386</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/2 — शौचालय निर्माण मर्यादा अभियान 40 हितग्राही खेरदा  1.76</t>
+          <t>1724005030/RC/22012034369980 — CC Road Nirman</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>176000</v>
+        <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>176000</v>
+        <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>41281</v>
-[...3 lines deleted...]
-      </c>
+        <v>42962</v>
+      </c>
+      <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342346 — SOCHALAY NIRMAN LAXAMN NAJA</t>
+          <t>1724005030/RC/22012034520594 — CC Road Nirman</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>11726</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>42849</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342350 — SOCHALYA NIRMAN BALIRAM TUTIYA</t>
+          <t>1724005030/RC/22012034619195 — CC Road</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>11726</v>
+        <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>42849</v>
-[...3 lines deleted...]
-      </c>
+        <v>44667</v>
+      </c>
+      <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342354 — SOCHALAY NIRMAN BASANTI  BAI RMESH</t>
+          <t>1724005030/RC/22012034675313 — सीसी रोड निर्माण</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>11726</v>
+        <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>42849</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342357 — SHOCHALAY NIRMAN DEVA HAMIR</t>
+          <t>1724005030/RC/3 — मिटटी मुरूम मार्ग खेरदा से जुनापानी भाग 1 खेरदा</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>12000</v>
+        <v>355944</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>11726</v>
+        <v>128550</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>42849</v>
+        <v>39549</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>43229</v>
+        <v>39996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342361 — SOCHALAY NIRMAN PUNI BAI SONI RAM</t>
+          <t>1724005030/RC/4 — मिटटी मुरूम मार्ग खेरदा से जुनापानी भाग 2 खेरदा</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>12000</v>
+        <v>355944</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>11726</v>
+        <v>121500</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>42849</v>
+        <v>39584</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>43319</v>
+        <v>39996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342366 — SOCHALAY NIRMAN RAMDAS PRITHVI SINGH</t>
+          <t>1724005030/RC/5 — मिटटी मुरूम मार्ग मुख्‍य मार्ग से खेरदा बस्‍ती तक खेरदा</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>12000</v>
+        <v>257655</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>11726</v>
+        <v>267005.98</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>42849</v>
+        <v>39455</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>43475</v>
+        <v>39855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342372 — SOCHAYAL NIRMAN RAMESH BADJOR SINGH</t>
+          <t>1724005030/RC/6 — सिमेन्‍ट कांक्रिट खरंजा निर्माण भील मोहल्‍ला खेरदा</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>12000</v>
+        <v>64655</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>11726</v>
+        <v>67118</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>42849</v>
+        <v>39814</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>43229</v>
+        <v>39885</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342376 — SOCHALAY NIRMAN GHANSYAM SUKHLAL</t>
+          <t>1724005030/RS/14132 — शौचालय‍ निर्माण मर्यादा अभियान 20 हितग्राही खेरदा</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>12000</v>
+        <v>88000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>11726</v>
+        <v>55626</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>42849</v>
+        <v>41386</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>43229</v>
+        <v>42342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342380 — SOCHALAY NIRMAN SHRI RAM DUBLU</t>
+          <t>1724005030/RS/2 — शौचालय निर्माण मर्यादा अभियान 40 हितग्राही खेरदा  1.76</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>12000</v>
+        <v>176000</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>11726</v>
+        <v>176000</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>42849</v>
+        <v>41281</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>43229</v>
+        <v>42342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342385 — SOCHALAY NIRMAN JAMAI BAI UGDIYA</t>
+          <t>1724005030/RS/22012034342346 — SOCHALAY NIRMAN LAXAMN NAJA</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>11726</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>42849</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>43319</v>
+        <v>43229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342387 — SOCHALAY NIRMAN BHAIYALAL UGDIYA</t>
+          <t>1724005030/RS/22012034342350 — SOCHALYA NIRMAN BALIRAM TUTIYA</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>11726</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>42849</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>43319</v>
+        <v>43229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342391 — SOCHALAY NIRMAN RAMU UGDIYA</t>
+          <t>1724005030/RS/22012034342354 — SOCHALAY NIRMAN BASANTI  BAI RMESH</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>11726</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>42849</v>
       </c>
       <c r="K723" s="3" t="n">
-        <v>43229</v>
+        <v>43475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342394 — SOCHALAY NIRMAN MAYARAM THAVLIYA</t>
+          <t>1724005030/RS/22012034342357 — SHOCHALAY NIRMAN DEVA HAMIR</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>11726</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>42849</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>43319</v>
+        <v>43229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342396 — SOCHALAY NIRMAN RAMCHANDRA BABU</t>
+          <t>1724005030/RS/22012034342361 — SOCHALAY NIRMAN PUNI BAI SONI RAM</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>11726</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>42849</v>
       </c>
       <c r="K725" s="3" t="n">
         <v>43319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342397 — SOCHALAY NIRMAN PALIBAI DHANA</t>
+          <t>1724005030/RS/22012034342366 — SOCHALAY NIRMAN RAMDAS PRITHVI SINGH</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>11726</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>42849</v>
       </c>
       <c r="K726" s="3" t="n">
-        <v>43319</v>
+        <v>43475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342399 — SOCHALAY NIRMAN ANISH RAMESH</t>
+          <t>1724005030/RS/22012034342372 — SOCHAYAL NIRMAN RAMESH BADJOR SINGH</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>11726</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>42849</v>
       </c>
       <c r="K727" s="3" t="n">
         <v>43229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034342401 — SOCHALAY NIRMAN MANGALSHING RATANSHING</t>
+          <t>1724005030/RS/22012034342376 — SOCHALAY NIRMAN GHANSYAM SUKHLAL</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>11726</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>42849</v>
       </c>
       <c r="K728" s="3" t="n">
         <v>43229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034614069 — Vyaktigat soak pit jafar v 4 anya kherda</t>
+          <t>1724005030/RS/22012034342380 — SOCHALAY NIRMAN SHRI RAM DUBLU</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>20390</v>
+        <v>12000</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>386</v>
+        <v>11726</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>44514</v>
+        <v>42849</v>
       </c>
       <c r="K729" s="3" t="n">
-        <v>45346</v>
+        <v>43229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034614161 — Vyaktigat soak pit sakdar ramjan v 4 anya kherda</t>
+          <t>1724005030/RS/22012034342385 — SOCHALAY NIRMAN JAMAI BAI UGDIYA</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>20390</v>
+        <v>12000</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>386</v>
+        <v>11726</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>44514</v>
+        <v>42849</v>
       </c>
       <c r="K730" s="3" t="n">
-        <v>45346</v>
+        <v>43319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034614186 — Vyaktigat soak pit Dasrath rupsig v 4 anya kherda</t>
+          <t>1724005030/RS/22012034342387 — SOCHALAY NIRMAN BHAIYALAL UGDIYA</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>20390</v>
+        <v>12000</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>193</v>
+        <v>11726</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>44514</v>
+        <v>42849</v>
       </c>
       <c r="K731" s="3" t="n">
-        <v>45346</v>
+        <v>43319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034614244 — Vyaktigat soak pit nanu kasiram v 4 anya kherda</t>
+          <t>1724005030/RS/22012034342391 — SOCHALAY NIRMAN RAMU UGDIYA</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>20390</v>
+        <v>12000</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>386</v>
+        <v>11726</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>44514</v>
+        <v>42849</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>45346</v>
+        <v>43229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034615274 — Vyaktigat soak pit Sumanbai kelash kherda</t>
+          <t>1724005030/RS/22012034342394 — SOCHALAY NIRMAN MAYARAM THAVLIYA</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>20390</v>
+        <v>12000</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>7141</v>
+        <v>11726</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>44514</v>
+        <v>42849</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>45346</v>
+        <v>43319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034615590 — सामुदायिक स्‍वच्‍छता परिसर SBM  खेरदा</t>
+          <t>1724005030/RS/22012034342396 — SOCHALAY NIRMAN RAMCHANDRA BABU</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>65000</v>
+        <v>12000</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>0</v>
+        <v>11726</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>44670</v>
-[...1 lines deleted...]
-      <c r="K734" s="3"/>
+        <v>42849</v>
+      </c>
+      <c r="K734" s="3" t="n">
+        <v>43319</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034615643 — सामुदायिक सोक पीट SBM मजिस्‍द के पास खेरदा</t>
+          <t>1724005030/RS/22012034342397 — SOCHALAY NIRMAN PALIBAI DHANA</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>24000</v>
+        <v>12000</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>20265</v>
+        <v>11726</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>44514</v>
+        <v>42849</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>45346</v>
+        <v>43319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034615667 — सामुदायिक सोक पीट SBM स्‍कूूल भवन के पास खेरदा</t>
+          <t>1724005030/RS/22012034342399 — SOCHALAY NIRMAN ANISH RAMESH</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>24000</v>
+        <v>12000</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>22774</v>
+        <v>11726</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>44514</v>
+        <v>42849</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>45346</v>
+        <v>43229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034641023 — सामदायिक भूनाडेप निर्माण भागीरथ के घर के पास खेरदा</t>
+          <t>1724005030/RS/22012034342401 — SOCHALAY NIRMAN MANGALSHING RATANSHING</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>4000</v>
+        <v>12000</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>0</v>
+        <v>11726</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K737" s="3"/>
+        <v>42849</v>
+      </c>
+      <c r="K737" s="3" t="n">
+        <v>43229</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034641146 — सामुदाायिक भूनाडेप निर्माण  नाले के पास खेरदा</t>
+          <t>1724005030/RS/22012034614069 — Vyaktigat soak pit jafar v 4 anya kherda</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>4000</v>
+        <v>20390</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>0</v>
+        <v>386</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K738" s="3"/>
+        <v>44514</v>
+      </c>
+      <c r="K738" s="3" t="n">
+        <v>45346</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034641148 — सामुदाायिक भूनाडेप निर्माण  आंगनवाडी भवन के पास खेरदा</t>
+          <t>1724005030/RS/22012034614161 — Vyaktigat soak pit sakdar ramjan v 4 anya kherda</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>4000</v>
+        <v>20390</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>0</v>
+        <v>386</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K739" s="3"/>
+        <v>44514</v>
+      </c>
+      <c r="K739" s="3" t="n">
+        <v>45346</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034641149 — सामुदाायिक भूनाडेप निर्माण  नाले के पास खेरदा</t>
+          <t>1724005030/RS/22012034614186 — Vyaktigat soak pit Dasrath rupsig v 4 anya kherda</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>0</v>
+        <v>20390</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>0</v>
+        <v>193</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K740" s="3"/>
+        <v>44514</v>
+      </c>
+      <c r="K740" s="3" t="n">
+        <v>45346</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034642355 — सामुदायिक सोक पीट SBM रोशिया खेरदा</t>
+          <t>1724005030/RS/22012034614244 — Vyaktigat soak pit nanu kasiram v 4 anya kherda</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>24000</v>
+        <v>20390</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>0</v>
+        <v>386</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K741" s="3"/>
+        <v>44514</v>
+      </c>
+      <c r="K741" s="3" t="n">
+        <v>45346</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034652573 — सामुदायिक सोक पीट SBM लखन देसा के घर के पास खेरदा</t>
+          <t>1724005030/RS/22012034615274 — Vyaktigat soak pit Sumanbai kelash kherda</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>24000</v>
+        <v>20390</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>0</v>
+        <v>7141</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K742" s="3"/>
+        <v>44514</v>
+      </c>
+      <c r="K742" s="3" t="n">
+        <v>45346</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034652619 — मेजिक रिचार्ज पीट हेण्‍डपंप SBM कालू फालिया खेरदा</t>
+          <t>1724005030/RS/22012034615590 — सामुदायिक स्‍वच्‍छता परिसर SBM  खेरदा</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>9300</v>
+        <v>65000</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>44423</v>
+        <v>44670</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034652625 — मेजिक रिचार्ज पीट हेण्‍डपंप SBM स्‍कूल भवन के पास खेरदा</t>
+          <t>1724005030/RS/22012034615643 — सामुदायिक सोक पीट SBM मजिस्‍द के पास खेरदा</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>9300</v>
+        <v>24000</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>0</v>
+        <v>20265</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K744" s="3"/>
+        <v>44514</v>
+      </c>
+      <c r="K744" s="3" t="n">
+        <v>45346</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034652639 — सामुदायिक लिच पीट पटेल के घर के पास खेरदा</t>
+          <t>1724005030/RS/22012034615667 — सामुदायिक सोक पीट SBM स्‍कूूल भवन के पास खेरदा</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>4000</v>
+        <v>24000</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>0</v>
+        <v>22774</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K745" s="3"/>
+        <v>44514</v>
+      </c>
+      <c r="K745" s="3" t="n">
+        <v>45346</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034652642 — सामुदायिक लिच पीट लखन के घर के पास खेरदा</t>
+          <t>1724005030/RS/22012034641023 — सामदायिक भूनाडेप निर्माण भागीरथ के घर के पास खेरदा</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034652646 — सामुदायिक लिच पीट जीवा के घर के पास खेरदा</t>
+          <t>1724005030/RS/22012034641146 — सामुदाायिक भूनाडेप निर्माण  नाले के पास खेरदा</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/22012034652647 — सामुदायिक सोक पीट SBM रोशिया खेरदा</t>
+          <t>1724005030/RS/22012034641148 — सामुदाायिक भूनाडेप निर्माण  आंगनवाडी भवन के पास खेरदा</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>24000</v>
+        <v>4000</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>44424</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1724005030/RS/30752 — Shochalay Nirman Maryada abhiyan 20 hitgrahi KHERDA 2</t>
+          <t>1724005030/RS/22012034641149 — सामुदाायिक भूनाडेप निर्माण  नाले के पास खेरदा</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>88000</v>
+        <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>54896</v>
+        <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>41435</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/1 — परकोलेशन तालाब जुनापानी फाल्‍या खेरदा</t>
+          <t>1724005030/RS/22012034642355 — सामुदायिक सोक पीट SBM रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>265400</v>
+        <v>24000</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>131379</v>
+        <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>39165</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/10 — कपि‍लधारा कूप र्नि‍माण थावलि‍या कि‍शन खेरदा</t>
+          <t>1724005030/RS/22012034652573 — सामुदायिक सोक पीट SBM लखन देसा के घर के पास खेरदा</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>29000</v>
+        <v>24000</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>29999.65</v>
+        <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>39174</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/100 — Kapil Dhara Bhairam Govind G.P. Kherda</t>
+          <t>1724005030/RS/22012034652619 — मेजिक रिचार्ज पीट हेण्‍डपंप SBM कालू फालिया खेरदा</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>155365</v>
+        <v>9300</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>160565.9</v>
+        <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>40910</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/101 — Kapil Dhara Devkaran sodansing G.P. Kherda</t>
+          <t>1724005030/RS/22012034652625 — मेजिक रिचार्ज पीट हेण्‍डपंप SBM स्‍कूल भवन के पास खेरदा</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>155365</v>
+        <v>9300</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>160959.9</v>
+        <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>40924</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/102 — Kapil Dhara Gotu Rukhadiya Rosiya G.P. Kherda</t>
+          <t>1724005030/RS/22012034652639 — सामुदायिक लिच पीट पटेल के घर के पास खेरदा</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>155365</v>
+        <v>4000</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>160954</v>
+        <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>40967</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/103 — Kapil Dhara Rajendra Kadva  G.P. Kherda</t>
+          <t>1724005030/RS/22012034652642 — सामुदायिक लिच पीट लखन के घर के पास खेरदा</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>155365</v>
+        <v>4000</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>160998</v>
+        <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>40967</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/104 — Kapil Dhara Bhaiyalal Laxman Rosiya G.P. Kherda</t>
+          <t>1724005030/RS/22012034652646 — सामुदायिक लिच पीट जीवा के घर के पास खेरदा</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>155365</v>
+        <v>4000</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>160934</v>
+        <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>40967</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/105 — Kapil Dhara Gulabbai Shriram Rosiya G.P. Kherda</t>
+          <t>1724005030/RS/22012034652647 — सामुदायिक सोक पीट SBM रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>155365</v>
+        <v>24000</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>160987</v>
+        <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>40967</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/106 — Kapil Dhara Dagdu Amra Rosiya G.P. Kherda</t>
+          <t>1724005030/RS/30752 — Shochalay Nirman Maryada abhiyan 20 hitgrahi KHERDA 2</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>155365</v>
+        <v>88000</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>160998</v>
+        <v>54896</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>40967</v>
+        <v>41435</v>
       </c>
       <c r="K758" s="3" t="n">
-        <v>41162</v>
+        <v>42342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/107 — कपिलधारा कुप रामु उघडिया ग्राम पंचायत खेरदा</t>
+          <t>1724005030/WC/1 — परकोलेशन तालाब जुनापानी फाल्‍या खेरदा</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>155365</v>
+        <v>265400</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>161002</v>
+        <v>131379</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>41001</v>
+        <v>39165</v>
       </c>
       <c r="K759" s="3" t="n">
-        <v>41162</v>
+        <v>39319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/108 — कपिलधारा कुप असलम करम हुसेन ग्राम पंचायत खेरदा</t>
+          <t>1724005030/WC/10 — कपि‍लधारा कूप र्नि‍माण थावलि‍या कि‍शन खेरदा</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>155365</v>
+        <v>29000</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>161002</v>
+        <v>29999.65</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>41001</v>
+        <v>39174</v>
       </c>
       <c r="K760" s="3" t="n">
-        <v>41242</v>
+        <v>39339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/109 — कपिलधारा कुप संतोष सुक्‍या ग्राम पंचायत खेरदा</t>
+          <t>1724005030/WC/100 — Kapil Dhara Bhairam Govind G.P. Kherda</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>161000</v>
+        <v>155365</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>160914</v>
+        <v>160565.9</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>41064</v>
+        <v>40910</v>
       </c>
       <c r="K761" s="3" t="n">
-        <v>41359</v>
+        <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/11 — कपि‍ल धारा कुप र्नि‍माण कैलाश मेहताब रोशि‍या खेरदा</t>
+          <t>1724005030/WC/101 — Kapil Dhara Devkaran sodansing G.P. Kherda</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>28950</v>
+        <v>155365</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>43092.72</v>
+        <v>160959.9</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>39173</v>
+        <v>40924</v>
       </c>
       <c r="K762" s="3" t="n">
-        <v>39319</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/111 — कपिलधारा कूप निर्माण धापुबाई चुन्‍नीलाल खेरदा</t>
+          <t>1724005030/WC/102 — Kapil Dhara Gotu Rukhadiya Rosiya G.P. Kherda</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>161000</v>
+        <v>155365</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>160902</v>
+        <v>160954</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>41057</v>
+        <v>40967</v>
       </c>
       <c r="K763" s="3" t="n">
-        <v>41242</v>
+        <v>41162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/12 — कपि‍ल धारा कुप र्नि‍माण नानकराम सि‍गदार रोशि‍या खेरदा</t>
+          <t>1724005030/WC/103 — Kapil Dhara Rajendra Kadva  G.P. Kherda</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>28950</v>
+        <v>155365</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>55188.12</v>
+        <v>160998</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>39191</v>
+        <v>40967</v>
       </c>
       <c r="K764" s="3" t="n">
-        <v>39319</v>
+        <v>41228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/13 — कपि‍लधारा कूप र्नि‍माण दि‍लीप शम्‍भू रोश्‍या खेरदा</t>
+          <t>1724005030/WC/104 — Kapil Dhara Bhaiyalal Laxman Rosiya G.P. Kherda</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>28950</v>
+        <v>155365</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>42834.05</v>
+        <v>160934</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>39163</v>
+        <v>40967</v>
       </c>
       <c r="K765" s="3" t="n">
-        <v>39355</v>
+        <v>41228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/14 — कपि‍लधारा कूप नि‍र्माण नादानसि‍ह भैरूसि‍ह रोश्‍या खेरदा</t>
+          <t>1724005030/WC/105 — Kapil Dhara Gulabbai Shriram Rosiya G.P. Kherda</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>28950</v>
+        <v>155365</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>46208.33</v>
+        <v>160987</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>39178</v>
+        <v>40967</v>
       </c>
       <c r="K766" s="3" t="n">
-        <v>39319</v>
+        <v>41162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/15 — कपि‍लधारा कूप र्नि‍माण् करणसि‍ह तोताराम रोश्‍या खेरदा</t>
+          <t>1724005030/WC/106 — Kapil Dhara Dagdu Amra Rosiya G.P. Kherda</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>28950</v>
+        <v>155365</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>49589.22</v>
+        <v>160998</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>39219</v>
+        <v>40967</v>
       </c>
       <c r="K767" s="3" t="n">
-        <v>39339</v>
+        <v>41162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/16 — कपि‍लधारा कुप र्नि‍माण भोलू लक्ष्‍मण रोश्‍या खेरदा</t>
+          <t>1724005030/WC/107 — कपिलधारा कुप रामु उघडिया ग्राम पंचायत खेरदा</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>28950</v>
+        <v>155365</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>44474.47</v>
+        <v>161002</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>39198</v>
+        <v>41001</v>
       </c>
       <c r="K768" s="3" t="n">
-        <v>39304</v>
+        <v>41162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/17 — कपि‍लधारा कुप र्नि‍माण श्रीराम दुब्‍लू रोश्‍या खेरदा</t>
+          <t>1724005030/WC/108 — कपिलधारा कुप असलम करम हुसेन ग्राम पंचायत खेरदा</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>28950</v>
+        <v>155365</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>43093.12</v>
+        <v>161002</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>39177</v>
+        <v>41001</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>39304</v>
+        <v>41242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/18 — आर एम एस र्नि‍माण 5 खेरदा</t>
+          <t>1724005030/WC/109 — कपिलधारा कुप संतोष सुक्‍या ग्राम पंचायत खेरदा</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>389140</v>
+        <v>161000</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>471949.95</v>
+        <v>160914</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>39064</v>
+        <v>41064</v>
       </c>
       <c r="K770" s="3" t="n">
-        <v>39149</v>
+        <v>41359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/19 — आर एम एस रोशीया 5 खेरदा</t>
+          <t>1724005030/WC/11 — कपि‍ल धारा कुप र्नि‍माण कैलाश मेहताब रोशि‍या खेरदा</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>389140</v>
+        <v>28950</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>473641.05</v>
+        <v>43092.72</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>39060</v>
+        <v>39173</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>39149</v>
+        <v>39319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/2 — आरएमएस खेरदा</t>
+          <t>1724005030/WC/111 — कपिलधारा कूप निर्माण धापुबाई चुन्‍नीलाल खेरदा</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>54000</v>
+        <v>161000</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>231493.2</v>
+        <v>160902</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>38862</v>
+        <v>41057</v>
       </c>
       <c r="K772" s="3" t="n">
-        <v>38965</v>
+        <v>41242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/20 — आर एम एस सह पुलि‍या र्नि‍माण काल फाल्‍या मार्ग पर खेरदा</t>
+          <t>1724005030/WC/12 — कपि‍ल धारा कुप र्नि‍माण नानकराम सि‍गदार रोशि‍या खेरदा</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>383582</v>
+        <v>28950</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>401140.69</v>
+        <v>55188.12</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>39142</v>
+        <v>39191</v>
       </c>
       <c r="K773" s="3" t="n">
-        <v>39324</v>
+        <v>39319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/202 — Kapil Dhara Mahendra Nattu Rosiya G.P. Kherda</t>
+          <t>1724005030/WC/13 — कपि‍लधारा कूप र्नि‍माण दि‍लीप शम्‍भू रोश्‍या खेरदा</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>155365</v>
+        <v>28950</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>160948</v>
+        <v>42834.05</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>40967</v>
+        <v>39163</v>
       </c>
       <c r="K774" s="3" t="n">
-        <v>41228</v>
+        <v>39355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/21 — आर एम एस सह पुलि‍या र्नि‍माण रामपुरा मार्ग पर रोश्‍या खेरदा</t>
+          <t>1724005030/WC/14 — कपि‍लधारा कूप नि‍र्माण नादानसि‍ह भैरूसि‍ह रोश्‍या खेरदा</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>383582</v>
+        <v>28950</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>386378.61</v>
+        <v>46208.33</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>39157</v>
+        <v>39178</v>
       </c>
       <c r="K775" s="3" t="n">
-        <v>39324</v>
+        <v>39319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22 — कपिलधारा कूप निर्माण सौदानसिंह तेजसिंह रोश्‍या खेरदा</t>
+          <t>1724005030/WC/15 — कपि‍लधारा कूप र्नि‍माण् करणसि‍ह तोताराम रोश्‍या खेरदा</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>28950</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>42323.36</v>
+        <v>49589.22</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>39191</v>
+        <v>39219</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>39537</v>
+        <v>39339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034431394 — Water Pond Nirman Junapaniaaccac Kherda</t>
+          <t>1724005030/WC/16 — कपि‍लधारा कुप र्नि‍माण भोलू लक्ष्‍मण रोश्‍या खेरदा</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>248000</v>
+        <v>28950</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>172260</v>
+        <v>44474.47</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>43476</v>
+        <v>39198</v>
       </c>
       <c r="K777" s="3" t="n">
-        <v>43641</v>
+        <v>39304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034487586 — WATER POND NIRMAN_AMAR SINGH  KE  KHET KE PAS</t>
+          <t>1724005030/WC/17 — कपि‍लधारा कुप र्नि‍माण श्रीराम दुब्‍लू रोश्‍या खेरदा</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>0</v>
+        <v>28950</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>0</v>
+        <v>43093.12</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K778" s="3"/>
+        <v>39177</v>
+      </c>
+      <c r="K778" s="3" t="n">
+        <v>39304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034525688 — Water Pond Nirman Shantidham Ke Pas Khreda</t>
+          <t>1724005030/WC/18 — आर एम एस र्नि‍माण 5 खेरदा</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>303744.61</v>
+        <v>389140</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>215518</v>
+        <v>471949.95</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>43894</v>
+        <v>39064</v>
       </c>
       <c r="K779" s="3" t="n">
-        <v>44371</v>
+        <v>39149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034549092 — Richarg Pit Nirman Juna Pani Hoj Ke Pas Khreda</t>
+          <t>1724005030/WC/19 — आर एम एस रोशीया 5 खेरदा</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>14283.77</v>
+        <v>389140</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>2280</v>
+        <v>473641.05</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>43964</v>
+        <v>39060</v>
       </c>
       <c r="K780" s="3" t="n">
-        <v>44151</v>
+        <v>39149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034549093 — Richarg Pit Nirman Nirmal Nir Ke Pas Kherda</t>
+          <t>1724005030/WC/2 — आरएमएस खेरदा</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>14283.77</v>
+        <v>54000</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>2280</v>
+        <v>231493.2</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>43964</v>
+        <v>38862</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>44151</v>
+        <v>38965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034549094 — Richarg Pit Nirman Gov Tyubwel Ke Pas Kherda</t>
+          <t>1724005030/WC/20 — आर एम एस सह पुलि‍या र्नि‍माण काल फाल्‍या मार्ग पर खेरदा</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>14283.77</v>
+        <v>383582</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>2280</v>
+        <v>401140.69</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>43964</v>
+        <v>39142</v>
       </c>
       <c r="K782" s="3" t="n">
-        <v>44151</v>
+        <v>39324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034549095 — Richarg Pit Nirman School Ke Pas Kherda</t>
+          <t>1724005030/WC/202 — Kapil Dhara Mahendra Nattu Rosiya G.P. Kherda</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>14283.77</v>
+        <v>155365</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>3420</v>
+        <v>160948</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>43964</v>
+        <v>40967</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>44151</v>
+        <v>41228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034549096 — Richarg Pit Nirman Hedpamp Ke Pas Kadwaliya Kherda</t>
+          <t>1724005030/WC/21 — आर एम एस सह पुलि‍या र्नि‍माण रामपुरा मार्ग पर रोश्‍या खेरदा</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>14283.77</v>
+        <v>383582</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>3420</v>
+        <v>386378.61</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>43964</v>
+        <v>39157</v>
       </c>
       <c r="K784" s="3" t="n">
-        <v>44151</v>
+        <v>39324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034552466 — Nala Gharikaran Pul Se RMS Tak Roshiya Kherda</t>
+          <t>1724005030/WC/22 — कपिलधारा कूप निर्माण सौदानसिंह तेजसिंह रोश्‍या खेरदा</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>229732.83</v>
+        <v>28950</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>227430</v>
+        <v>42323.36</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>43985</v>
+        <v>39191</v>
       </c>
       <c r="K785" s="3" t="n">
-        <v>44113</v>
+        <v>39537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034552467 — Nala Gharikaran Madan Ke Khet Se Pul Tak Roshiya Kherda</t>
+          <t>1724005030/WC/22012034431394 — Water Pond Nirman Junapaniaaccac Kherda</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>229732.83</v>
+        <v>248000</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>0</v>
+        <v>172260</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K786" s="3"/>
+        <v>43476</v>
+      </c>
+      <c r="K786" s="3" t="n">
+        <v>43641</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034553868 — Nala Gharikarna RMS Se Jagdish Ke Khet Tak Kherda</t>
+          <t>1724005030/WC/22012034487586 — WATER POND NIRMAN_AMAR SINGH  KE  KHET KE PAS</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>244828.98</v>
+        <v>0</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>193800</v>
+        <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>44064</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034553869 — Nala Gharikaran RPS Se Kamlesh Jaiswal Ke Khet Tak Kherda</t>
+          <t>1724005030/WC/22012034525688 — Water Pond Nirman Shantidham Ke Pas Khreda</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>244828.98</v>
+        <v>303744.61</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>244150</v>
+        <v>215518</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>43979</v>
+        <v>43894</v>
       </c>
       <c r="K788" s="3" t="n">
-        <v>44062</v>
+        <v>44371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034557321 — Nala Gharikaran Mangilal Ke Khet Ke Pas Kherda</t>
+          <t>1724005030/WC/22012034549092 — Richarg Pit Nirman Juna Pani Hoj Ke Pas Khreda</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>397803.3</v>
+        <v>14283.77</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>235790</v>
+        <v>2280</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>44009</v>
+        <v>43964</v>
       </c>
       <c r="K789" s="3" t="n">
-        <v>44152</v>
+        <v>44151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034667932 — सोक पीट निर्माण हेण्‍डपंप कदवाली फाल्‍या खेरदा</t>
+          <t>1724005030/WC/22012034549093 — Richarg Pit Nirman Nirmal Nir Ke Pas Kherda</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>44294</v>
-[...1 lines deleted...]
-      <c r="K790" s="3"/>
+        <v>43964</v>
+      </c>
+      <c r="K790" s="3" t="n">
+        <v>44151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034753939 — Roof Top Rain Water Harvestingh MS School Kherda GP Kherda</t>
+          <t>1724005030/WC/22012034549094 — Richarg Pit Nirman Gov Tyubwel Ke Pas Kherda</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K791" s="3"/>
+        <v>43964</v>
+      </c>
+      <c r="K791" s="3" t="n">
+        <v>44151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034753958 — Roof Top Rain Water Harvestingh Panchayat Bhawan Kherda</t>
+          <t>1724005030/WC/22012034549095 — Richarg Pit Nirman School Ke Pas Kherda</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>0</v>
+        <v>3420</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>44308</v>
-[...1 lines deleted...]
-      <c r="K792" s="3"/>
+        <v>43964</v>
+      </c>
+      <c r="K792" s="3" t="n">
+        <v>44151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034753959 — Roof Top Rain Water Harvestingh Panchayat Bhawan Kherda</t>
+          <t>1724005030/WC/22012034549096 — Richarg Pit Nirman Hedpamp Ke Pas Kadwaliya Kherda</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>22173.14</v>
+        <v>14283.77</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>13317</v>
+        <v>3420</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>44511</v>
+        <v>43964</v>
       </c>
       <c r="K793" s="3" t="n">
-        <v>45346</v>
+        <v>44151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034873560 — मेजिक रिचार्ज पीट हेण्‍डपंप SBM शासकीय कूप के पास खेरदा</t>
+          <t>1724005030/WC/22012034552466 — Nala Gharikaran Pul Se RMS Tak Roshiya Kherda</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>9300</v>
+        <v>229732.83</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>10229</v>
+        <v>227430</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>44514</v>
+        <v>43985</v>
       </c>
       <c r="K794" s="3" t="n">
-        <v>45346</v>
+        <v>44113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034873578 — मेजिक रिचार्ज पीट हेण्‍डपंप SBM आशाराम के घर के पास खेरदा</t>
+          <t>1724005030/WC/22012034552467 — Nala Gharikaran Madan Ke Khet Se Pul Tak Roshiya Kherda</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>9300</v>
+        <v>229732.83</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>16019</v>
+        <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>44514</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034874285 — स्‍टापडेम निर्माण खेरदा</t>
+          <t>1724005030/WC/22012034553868 — Nala Gharikarna RMS Se Jagdish Ke Khet Tak Kherda</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>525000</v>
+        <v>244828.98</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>433172.52</v>
+        <v>193800</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>44514</v>
+        <v>44064</v>
       </c>
       <c r="K796" s="3" t="n">
-        <v>45475</v>
+        <v>44152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/22012034910177 — वांटर पोण्‍ड निर्माण नेपाल के खेत के पास रोशिया खेरदा</t>
+          <t>1724005030/WC/22012034553869 — Nala Gharikaran RPS Se Kamlesh Jaiswal Ke Khet Tak Kherda</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>299003.71</v>
+        <v>244828.98</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>220401.6</v>
+        <v>244150</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>44670</v>
+        <v>43979</v>
       </c>
       <c r="K797" s="3" t="n">
-        <v>45000</v>
+        <v>44062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/23 — कपिलधारा कूप निर्माण जयसिंह प्रहलादसिंह रोश्‍या खेरदा</t>
+          <t>1724005030/WC/22012034557321 — Nala Gharikaran Mangilal Ke Khet Ke Pas Kherda</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>28950</v>
+        <v>397803.3</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>41625</v>
+        <v>235790</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>39163</v>
+        <v>44009</v>
       </c>
       <c r="K798" s="3" t="n">
-        <v>39855</v>
+        <v>44152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/24 — कपिलधारा कूप निर्माण रूपसिंह छतरसिंह रोशिया खेरदा</t>
+          <t>1724005030/WC/22012034667932 — सोक पीट निर्माण हेण्‍डपंप कदवाली फाल्‍या खेरदा</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>28950</v>
+        <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>31803</v>
+        <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>39173</v>
-[...3 lines deleted...]
-      </c>
+        <v>44294</v>
+      </c>
+      <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/25 — कपिलधारा कूप निर्माण राजेन्‍द्र प़थ्‍वीसिंह रोशिया खेरदा</t>
+          <t>1724005030/WC/22012034753939 — Roof Top Rain Water Harvestingh MS School Kherda GP Kherda</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>28950</v>
+        <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>38584.78</v>
+        <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>39241</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/26 — कपिलधारा कूप निर्माण महारसिंग धना खेरदा</t>
+          <t>1724005030/WC/22012034753958 — Roof Top Rain Water Harvestingh Panchayat Bhawan Kherda</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>88780</v>
+        <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>50944.68</v>
+        <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>39513</v>
-[...3 lines deleted...]
-      </c>
+        <v>44308</v>
+      </c>
+      <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/27 — कपिलधारा कूप निर्माण सरपा नासरीया खेरदा</t>
+          <t>1724005030/WC/22012034753959 — Roof Top Rain Water Harvestingh Panchayat Bhawan Kherda</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>88780</v>
+        <v>22173.14</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>60122</v>
+        <v>13317</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>39514</v>
+        <v>44511</v>
       </c>
       <c r="K802" s="3" t="n">
-        <v>39855</v>
+        <v>45346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/28 — कपिलधारा कूप निर्माण पहाडसिंह बाथू खेरदा</t>
+          <t>1724005030/WC/22012034873560 — मेजिक रिचार्ज पीट हेण्‍डपंप SBM शासकीय कूप के पास खेरदा</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>88780</v>
+        <v>9300</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>65489</v>
+        <v>10229</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>39514</v>
+        <v>44514</v>
       </c>
       <c r="K803" s="3" t="n">
-        <v>39855</v>
+        <v>45346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/29 — कपिलधारा कूप निर्माण रमाबाई भायला खेरदा</t>
+          <t>1724005030/WC/22012034873578 — मेजिक रिचार्ज पीट हेण्‍डपंप SBM आशाराम के घर के पास खेरदा</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>88780</v>
+        <v>9300</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>62053.93</v>
+        <v>16019</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>39518</v>
+        <v>44514</v>
       </c>
       <c r="K804" s="3" t="n">
-        <v>39996</v>
+        <v>44699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/3 — R.M.S. Rosiya</t>
+          <t>1724005030/WC/22012034874285 — स्‍टापडेम निर्माण खेरदा</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>38000</v>
+        <v>525000</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>145332.05</v>
+        <v>433172.52</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>38862</v>
+        <v>44514</v>
       </c>
       <c r="K805" s="3" t="n">
-        <v>39020</v>
+        <v>45475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/30 — कपिलधारा कूप निर्माण गेंदिया भीला खेरदा</t>
+          <t>1724005030/WC/22012034910177 — वांटर पोण्‍ड निर्माण नेपाल के खेत के पास रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>88780</v>
+        <v>299003.71</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>57936</v>
+        <v>220401.6</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>39538</v>
+        <v>44670</v>
       </c>
       <c r="K806" s="3" t="n">
-        <v>39667</v>
+        <v>45000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/31 — कपिलधारा कूप निर्माण रेमसिंग सिलदार खेरदा</t>
+          <t>1724005030/WC/23 — कपिलधारा कूप निर्माण जयसिंह प्रहलादसिंह रोश्‍या खेरदा</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>88780</v>
+        <v>28950</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>63502.96</v>
+        <v>41625</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>39518</v>
+        <v>39163</v>
       </c>
       <c r="K807" s="3" t="n">
         <v>39855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/32 — कपिलधारा कूप सीताराम शंकर खेरदा</t>
+          <t>1724005030/WC/24 — कपिलधारा कूप निर्माण रूपसिंह छतरसिंह रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>88780</v>
+        <v>28950</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>59155.89</v>
+        <v>31803</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>39510</v>
+        <v>39173</v>
       </c>
       <c r="K808" s="3" t="n">
-        <v>39996</v>
+        <v>39324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/33 — कपिलधारा कूप निर्माण सेवकराम बाबू खेरदा</t>
+          <t>1724005030/WC/25 — कपिलधारा कूप निर्माण राजेन्‍द्र प़थ्‍वीसिंह रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>88780</v>
+        <v>28950</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>53359.93</v>
+        <v>38584.78</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>39517</v>
+        <v>39241</v>
       </c>
       <c r="K809" s="3" t="n">
         <v>39855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/34 — कपिलधारा कूप कल्‍लू खां बाबु खां खेरदा</t>
+          <t>1724005030/WC/26 — कपिलधारा कूप निर्माण महारसिंग धना खेरदा</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>88780</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>57239.9</v>
+        <v>50944.68</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>39530</v>
+        <v>39513</v>
       </c>
       <c r="K810" s="3" t="n">
         <v>39855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/35 — कपिलधारा कूप निर्माण प्रहलादसिंग थावरसिंग खेरदा</t>
+          <t>1724005030/WC/27 — कपिलधारा कूप निर्माण सरपा नासरीया खेरदा</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>88780</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>49730</v>
+        <v>60122</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>39531</v>
+        <v>39514</v>
       </c>
       <c r="K811" s="3" t="n">
         <v>39855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/36 — कपिलधारा कूप निर्माण प्रताप भूरू खेरदा</t>
+          <t>1724005030/WC/28 — कपिलधारा कूप निर्माण पहाडसिंह बाथू खेरदा</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>88780</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>52892.95</v>
+        <v>65489</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>39500</v>
+        <v>39514</v>
       </c>
       <c r="K812" s="3" t="n">
-        <v>39820</v>
+        <v>39855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/37 — कपिलधारा कूप निर्माण हरेसिंग पुतान रोशिया खेरदा</t>
+          <t>1724005030/WC/29 — कपिलधारा कूप निर्माण रमाबाई भायला खेरदा</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>35512</v>
+        <v>88780</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>58648.9</v>
+        <v>62053.93</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>39512</v>
+        <v>39518</v>
       </c>
       <c r="K813" s="3" t="n">
         <v>39996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/38 — कपिलधारा कूप निर्माण दरियावसिंग खडगसिंह रोशिया खेरदा</t>
+          <t>1724005030/WC/3 — R.M.S. Rosiya</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>35512</v>
+        <v>38000</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>48099.99</v>
+        <v>145332.05</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>39508</v>
+        <v>38862</v>
       </c>
       <c r="K814" s="3" t="n">
-        <v>39855</v>
+        <v>39020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/39 — कपिलधारा कूप निर्माण रिछाबाई बलसिंग रोशिया खेरदा</t>
+          <t>1724005030/WC/30 — कपिलधारा कूप निर्माण गेंदिया भीला खेरदा</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>35512</v>
+        <v>88780</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>51443.99</v>
+        <v>57936</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>39508</v>
+        <v>39538</v>
       </c>
       <c r="K815" s="3" t="n">
-        <v>39996</v>
+        <v>39667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/4 — जल संर्क्षण मदनसिंह</t>
+          <t>1724005030/WC/31 — कपिलधारा कूप निर्माण रेमसिंग सिलदार खेरदा</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>0</v>
+        <v>88780</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>8547</v>
+        <v>63502.96</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>38931</v>
+        <v>39518</v>
       </c>
       <c r="K816" s="3" t="n">
-        <v>43330</v>
+        <v>39855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/40 — कपिलधारा कूप इंदरसिंग प्रताप रोशिया खेरदा</t>
+          <t>1724005030/WC/32 — कपिलधारा कूप सीताराम शंकर खेरदा</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>35512</v>
+        <v>88780</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>53731.91</v>
+        <v>59155.89</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>39561</v>
+        <v>39510</v>
       </c>
       <c r="K817" s="3" t="n">
         <v>39996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/41 — कपिलधारा कूप निर्माण झिनाबाई छगन रोशिया खेरदा</t>
+          <t>1724005030/WC/33 — कपिलधारा कूप निर्माण सेवकराम बाबू खेरदा</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>88780</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>47563.97</v>
+        <v>53359.93</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>39498</v>
+        <v>39517</v>
       </c>
       <c r="K818" s="3" t="n">
-        <v>39996</v>
+        <v>39855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/42 — कपिलधारा कूप निर्माण नवलसिंग बदलामसिंग रोशिया खेरदा</t>
+          <t>1724005030/WC/34 — कपिलधारा कूप कल्‍लू खां बाबु खां खेरदा</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>88780</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>46603.78</v>
+        <v>57239.9</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>39510</v>
+        <v>39530</v>
       </c>
       <c r="K819" s="3" t="n">
         <v>39855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/43 — कपिलधारा कूप निर्माण बापूसिंह सरदारसिंह रोशिया खेरदा</t>
+          <t>1724005030/WC/35 — कपिलधारा कूप निर्माण प्रहलादसिंग थावरसिंग खेरदा</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>88780</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>51927.94</v>
+        <v>49730</v>
       </c>
       <c r="J820" s="3" t="n">
         <v>39531</v>
       </c>
       <c r="K820" s="3" t="n">
-        <v>40410</v>
+        <v>39855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/44 — कपिलधारा कूप धरमसिंग बदन रोशिया खेरदा</t>
+          <t>1724005030/WC/36 — कपिलधारा कूप निर्माण प्रताप भूरू खेरदा</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>35512</v>
+        <v>88780</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>50269.89</v>
+        <v>52892.95</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>39561</v>
+        <v>39500</v>
       </c>
       <c r="K821" s="3" t="n">
-        <v>39591</v>
+        <v>39820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/45 — कपिलधारा कूप निर्माण मेहताप भूरू रोशिया खेरदा</t>
+          <t>1724005030/WC/37 — कपिलधारा कूप निर्माण हरेसिंग पुतान रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>35512</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>45674.64</v>
+        <v>58648.9</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>39531</v>
+        <v>39512</v>
       </c>
       <c r="K822" s="3" t="n">
-        <v>39855</v>
+        <v>39996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/46 — परकोलेशन तालाब रोशिया खेरदा 4.96</t>
+          <t>1724005030/WC/38 — कपिलधारा कूप निर्माण दरियावसिंग खडगसिंह रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>478640</v>
+        <v>35512</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>287520.29</v>
+        <v>48099.99</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>39498</v>
+        <v>39508</v>
       </c>
       <c r="K823" s="3" t="n">
         <v>39855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/47 — कपिलधारा कूप गिलदार डेढा खेरदा</t>
+          <t>1724005030/WC/39 — कपिलधारा कूप निर्माण रिछाबाई बलसिंग रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>88780</v>
+        <v>35512</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>64468.97</v>
+        <v>51443.99</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>39539</v>
+        <v>39508</v>
       </c>
       <c r="K824" s="3" t="n">
-        <v>40141</v>
+        <v>39996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/48 — पुलिया सह RMS हनुमान मंदिर पास खेरदा</t>
+          <t>1724005030/WC/4 — जल संर्क्षण मदनसिंह</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>392574</v>
+        <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>391701</v>
+        <v>8547</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>39577</v>
+        <v>38931</v>
       </c>
       <c r="K825" s="3" t="n">
-        <v>39996</v>
+        <v>43330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/49 — सार्वजनिक कुप निर्माण रोशिया खेरदा</t>
+          <t>1724005030/WC/40 — कपिलधारा कूप इंदरसिंग प्रताप रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
-        <v>128040</v>
+        <v>35512</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>114271.91</v>
+        <v>53731.91</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>39485</v>
+        <v>39561</v>
       </c>
       <c r="K826" s="3" t="n">
         <v>39996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/5 — खेत तालाब गोटू</t>
+          <t>1724005030/WC/41 — कपिलधारा कूप निर्माण झिनाबाई छगन रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>0</v>
+        <v>88780</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>3806</v>
+        <v>47563.97</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>38871</v>
+        <v>39498</v>
       </c>
       <c r="K827" s="3" t="n">
-        <v>38977</v>
+        <v>39996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/50 — सार्वजनिक कूप निर्माण खेरदा</t>
+          <t>1724005030/WC/42 — कपिलधारा कूप निर्माण नवलसिंग बदलामसिंग रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>128040</v>
+        <v>88780</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>113412</v>
+        <v>46603.78</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>39490</v>
+        <v>39510</v>
       </c>
       <c r="K828" s="3" t="n">
-        <v>39996</v>
+        <v>39855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/51 — कपिलधारा कुप सुशील दयालसिंह रोशिया खेरदा</t>
+          <t>1724005030/WC/43 — कपिलधारा कूप निर्माण बापूसिंह सरदारसिंह रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>111000</v>
+        <v>88780</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>108630</v>
+        <v>51927.94</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>39904</v>
+        <v>39531</v>
       </c>
       <c r="K829" s="3" t="n">
-        <v>40603</v>
+        <v>40410</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/52 — कपिलधारा कुप परसीराम लछीराम खेरदा</t>
+          <t>1724005030/WC/44 — कपिलधारा कूप धरमसिंग बदन रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>111000</v>
+        <v>35512</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>100700</v>
+        <v>50269.89</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>39904</v>
+        <v>39561</v>
       </c>
       <c r="K830" s="3" t="n">
-        <v>40603</v>
+        <v>39591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/53 — कपिलधारा कुप रमेश नासरीया खेरदा</t>
+          <t>1724005030/WC/45 — कपिलधारा कूप निर्माण मेहताप भूरू रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>111000</v>
+        <v>35512</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>111000</v>
+        <v>45674.64</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>39904</v>
+        <v>39531</v>
       </c>
       <c r="K831" s="3" t="n">
-        <v>39996</v>
+        <v>39855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/54 — कपिलधारा कुप रमाबाई हिरासिंह खेरदा</t>
+          <t>1724005030/WC/46 — परकोलेशन तालाब रोशिया खेरदा 4.96</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>111000</v>
+        <v>478640</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>110610</v>
+        <v>287520.29</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>39904</v>
+        <v>39498</v>
       </c>
       <c r="K832" s="3" t="n">
-        <v>40603</v>
+        <v>39855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/55 — कपिलधारा कुप रामसिंह भगवान खेरदा</t>
+          <t>1724005030/WC/47 — कपिलधारा कूप गिलदार डेढा खेरदा</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
-        <v>111000</v>
+        <v>88780</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>109310</v>
+        <v>64468.97</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>39904</v>
+        <v>39539</v>
       </c>
       <c r="K833" s="3" t="n">
-        <v>40603</v>
+        <v>40141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/56 — कपिलधारा कुप मजीदखा बाबुखा खेरदा</t>
+          <t>1724005030/WC/48 — पुलिया सह RMS हनुमान मंदिर पास खेरदा</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>111000</v>
+        <v>392574</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>110126</v>
+        <v>391701</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>39904</v>
+        <v>39577</v>
       </c>
       <c r="K834" s="3" t="n">
-        <v>40603</v>
+        <v>39996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/58 — कपिलधारा कुप बिरजबाई दरियाव खेरदा</t>
+          <t>1724005030/WC/49 — सार्वजनिक कुप निर्माण रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>111000</v>
+        <v>128040</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>93340.66</v>
+        <v>114271.91</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>39939</v>
+        <v>39485</v>
       </c>
       <c r="K835" s="3" t="n">
-        <v>40603</v>
+        <v>39996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/59 — कपिलधारा कुप रूपसिंह फुलसिंह खेरदा</t>
+          <t>1724005030/WC/5 — खेत तालाब गोटू</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>111000</v>
+        <v>0</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>108300</v>
+        <v>3806</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>39904</v>
+        <v>38871</v>
       </c>
       <c r="K836" s="3" t="n">
-        <v>40603</v>
+        <v>38977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/6 — खेत तालाब इन्‍दरसिह</t>
+          <t>1724005030/WC/50 — सार्वजनिक कूप निर्माण खेरदा</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>0</v>
+        <v>128040</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>12274</v>
+        <v>113412</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>38889</v>
+        <v>39490</v>
       </c>
       <c r="K837" s="3" t="n">
-        <v>38977</v>
+        <v>39996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/60 — कपिलधारा कुप मांगीलाल रूपचंद खेरदा</t>
+          <t>1724005030/WC/51 — कपिलधारा कुप सुशील दयालसिंह रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>111000</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>110999.82</v>
+        <v>108630</v>
       </c>
       <c r="J838" s="3" t="n">
         <v>39904</v>
       </c>
       <c r="K838" s="3" t="n">
         <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/61 — कपिलधारा कुप रूनाबाई रोमा खेरदा</t>
+          <t>1724005030/WC/52 — कपिलधारा कुप परसीराम लछीराम खेरदा</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>111000</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>109710</v>
+        <v>100700</v>
       </c>
       <c r="J839" s="3" t="n">
         <v>39904</v>
       </c>
       <c r="K839" s="3" t="n">
         <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/62 — कपिलधारा कुप प्रथ्‍वीसिंह शेरसिंह खेरदा</t>
+          <t>1724005030/WC/53 — कपिलधारा कुप रमेश नासरीया खेरदा</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
         <v>111000</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>109300</v>
+        <v>111000</v>
       </c>
       <c r="J840" s="3" t="n">
         <v>39904</v>
       </c>
       <c r="K840" s="3" t="n">
-        <v>40603</v>
+        <v>39996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/63 — कपिलधारा कुप भीमसिंह बदलामसिंह खेरदा</t>
+          <t>1724005030/WC/54 — कपिलधारा कुप रमाबाई हिरासिंह खेरदा</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>111000</v>
       </c>
       <c r="I841" s="2" t="n">
-        <v>86200</v>
+        <v>110610</v>
       </c>
       <c r="J841" s="3" t="n">
         <v>39904</v>
       </c>
       <c r="K841" s="3" t="n">
         <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/64 — कपिलधारा कुप सकुन्‍तलाबाई कुन्‍जीलाल रोशिया खेरदा</t>
+          <t>1724005030/WC/55 — कपिलधारा कुप रामसिंह भगवान खेरदा</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>111000</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>104868</v>
+        <v>109310</v>
       </c>
       <c r="J842" s="3" t="n">
         <v>39904</v>
       </c>
       <c r="K842" s="3" t="n">
-        <v>39904</v>
+        <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/65 — कपिलधारा कुप अमानसिंह अनारसिंह रोशिया खेरदा</t>
+          <t>1724005030/WC/56 — कपिलधारा कुप मजीदखा बाबुखा खेरदा</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>111000</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>101394</v>
+        <v>110126</v>
       </c>
       <c r="J843" s="3" t="n">
         <v>39904</v>
       </c>
       <c r="K843" s="3" t="n">
-        <v>39904</v>
+        <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/66 — कपिलधारा कुप राधेश्‍याम भुरू रोशिया खेरदा</t>
+          <t>1724005030/WC/58 — कपिलधारा कुप बिरजबाई दरियाव खेरदा</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>111000</v>
       </c>
       <c r="I844" s="2" t="n">
-        <v>101924</v>
+        <v>93340.66</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>39904</v>
+        <v>39939</v>
       </c>
       <c r="K844" s="3" t="n">
         <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/67 — कपिलधारा कुप नथीबाई हुकूमसिंह रोशिया खेरदा</t>
+          <t>1724005030/WC/59 — कपिलधारा कुप रूपसिंह फुलसिंह खेरदा</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>111000</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>105145.82</v>
+        <v>108300</v>
       </c>
       <c r="J845" s="3" t="n">
         <v>39904</v>
       </c>
       <c r="K845" s="3" t="n">
         <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/68 — कपिलधारा कुप दयाराम गणपत खेरदा</t>
+          <t>1724005030/WC/6 — खेत तालाब इन्‍दरसिह</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
-        <v>111000</v>
+        <v>0</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>110998</v>
+        <v>12274</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>39940</v>
+        <v>38889</v>
       </c>
       <c r="K846" s="3" t="n">
-        <v>40810</v>
+        <v>38977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/69 — निर्मल निर खेरदा</t>
+          <t>1724005030/WC/60 — कपिलधारा कुप मांगीलाल रूपचंद खेरदा</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
-        <v>182000</v>
+        <v>111000</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>178360.8</v>
+        <v>110999.82</v>
       </c>
       <c r="J847" s="3" t="n">
         <v>39904</v>
       </c>
       <c r="K847" s="3" t="n">
-        <v>39904</v>
+        <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/7 — खेत तालाब नानकराम</t>
+          <t>1724005030/WC/61 — कपिलधारा कुप रूनाबाई रोमा खेरदा</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
-        <v>0</v>
+        <v>111000</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>18768</v>
+        <v>109710</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>38876</v>
+        <v>39904</v>
       </c>
       <c r="K848" s="3" t="n">
-        <v>38977</v>
+        <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/70 — पुलिया सह आरएमएस निर्माण सार्वकुप के पास खेरदा</t>
+          <t>1724005030/WC/62 — कपिलधारा कुप प्रथ्‍वीसिंह शेरसिंह खेरदा</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>499000</v>
+        <v>111000</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>496922</v>
+        <v>109300</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>39893</v>
+        <v>39904</v>
       </c>
       <c r="K849" s="3" t="n">
-        <v>39904</v>
+        <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/71 — परकोलेशन तालाब रोशिया क्र2 खेरदा</t>
+          <t>1724005030/WC/63 — कपिलधारा कुप भीमसिंह बदलामसिंह खेरदा</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
-        <v>481535</v>
+        <v>111000</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>487132</v>
+        <v>86200</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>39952</v>
+        <v>39904</v>
       </c>
       <c r="K850" s="3" t="n">
-        <v>40184</v>
+        <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/72 — परकोलेशन तालाब निर्माण रोशिया क्रमांक 3 खेरदा</t>
+          <t>1724005030/WC/64 — कपिलधारा कुप सकुन्‍तलाबाई कुन्‍जीलाल रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
-        <v>478640</v>
+        <v>111000</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>493622</v>
+        <v>104868</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>40316</v>
+        <v>39904</v>
       </c>
       <c r="K851" s="3" t="n">
-        <v>40683</v>
+        <v>39904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/73 — कपिलधारा कुप नसरूखा दाउदखा खेरदा</t>
+          <t>1724005030/WC/65 — कपिलधारा कुप अमानसिंह अनारसिंह रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
-        <v>110010</v>
+        <v>111000</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>113358</v>
+        <v>101394</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>40344</v>
+        <v>39904</v>
       </c>
       <c r="K852" s="3" t="n">
-        <v>40868</v>
+        <v>39904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/74 — कपिलधारा कुप मुकिमखा दाउदखा खेरदा</t>
+          <t>1724005030/WC/66 — कपिलधारा कुप राधेश्‍याम भुरू रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
-        <v>110010</v>
+        <v>111000</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>100362</v>
+        <v>101924</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>40344</v>
+        <v>39904</v>
       </c>
       <c r="K853" s="3" t="n">
-        <v>40720</v>
+        <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/75 — कपिलधारा कुप अमरा हमीर खेरदा</t>
+          <t>1724005030/WC/67 — कपिलधारा कुप नथीबाई हुकूमसिंह रोशिया खेरदा</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
-        <v>110010</v>
+        <v>111000</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>110126</v>
+        <v>105145.82</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>40344</v>
+        <v>39904</v>
       </c>
       <c r="K854" s="3" t="n">
-        <v>40728</v>
+        <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/76 — मेढ बंधान हरी मोजीलाल खेरदा</t>
+          <t>1724005030/WC/68 — कपिलधारा कुप दयाराम गणपत खेरदा</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>11677</v>
+        <v>111000</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>12100</v>
+        <v>110998</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>40452</v>
+        <v>39940</v>
       </c>
       <c r="K855" s="3" t="n">
-        <v>40452</v>
+        <v>40810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/77 — मेढ बंधान जगदीश लछीराम खेरदा</t>
+          <t>1724005030/WC/69 — निर्मल निर खेरदा</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
-        <v>11677</v>
+        <v>182000</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>12100</v>
+        <v>178360.8</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>40422</v>
+        <v>39904</v>
       </c>
       <c r="K856" s="3" t="n">
-        <v>40439</v>
+        <v>39904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/78 — मेढ बंधान लच्‍छा किशन खेरदा</t>
+          <t>1724005030/WC/7 — खेत तालाब नानकराम</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
-        <v>11677</v>
+        <v>0</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>12100</v>
+        <v>18768</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>40422</v>
+        <v>38876</v>
       </c>
       <c r="K857" s="3" t="n">
-        <v>40439</v>
+        <v>38977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/79 — मेढ बंधान महारिया धना खेरदा</t>
+          <t>1724005030/WC/70 — पुलिया सह आरएमएस निर्माण सार्वकुप के पास खेरदा</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
-        <v>11677</v>
+        <v>499000</v>
       </c>
       <c r="I858" s="2" t="n">
-        <v>11200</v>
+        <v>496922</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>40422</v>
+        <v>39893</v>
       </c>
       <c r="K858" s="3" t="n">
-        <v>40439</v>
+        <v>39904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/8 — खेत तालाब हरेसिंह के खेत में</t>
+          <t>1724005030/WC/71 — परकोलेशन तालाब रोशिया क्र2 खेरदा</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
-        <v>0</v>
+        <v>481535</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>3306</v>
+        <v>487132</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>38869</v>
+        <v>39952</v>
       </c>
       <c r="K859" s="3" t="n">
-        <v>38977</v>
+        <v>40184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/80 — मेढ बंधान गेंदिया भीला खेरदा</t>
+          <t>1724005030/WC/72 — परकोलेशन तालाब निर्माण रोशिया क्रमांक 3 खेरदा</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
-        <v>11677</v>
+        <v>478640</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>12100</v>
+        <v>493622</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>40422</v>
+        <v>40316</v>
       </c>
       <c r="K860" s="3" t="n">
-        <v>40439</v>
+        <v>40683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/81 — मेढ बंधान परसीराम लछीराम खेरदा</t>
+          <t>1724005030/WC/73 — कपिलधारा कुप नसरूखा दाउदखा खेरदा</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
-        <v>11677</v>
+        <v>110010</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>12100</v>
+        <v>113358</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>40422</v>
+        <v>40344</v>
       </c>
       <c r="K861" s="3" t="n">
-        <v>40439</v>
+        <v>40868</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/82 — मेढ बंधान हीरासिंग लछीराम खेरदा</t>
+          <t>1724005030/WC/74 — कपिलधारा कुप मुकिमखा दाउदखा खेरदा</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
-        <v>11677</v>
+        <v>110010</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>12100</v>
+        <v>100362</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>40422</v>
+        <v>40344</v>
       </c>
       <c r="K862" s="3" t="n">
-        <v>40439</v>
+        <v>40720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/83 — मेढ बंधान धनसिंह रिछा खेरदा</t>
+          <t>1724005030/WC/75 — कपिलधारा कुप अमरा हमीर खेरदा</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>11677</v>
+        <v>110010</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>11200</v>
+        <v>110126</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>40422</v>
+        <v>40344</v>
       </c>
       <c r="K863" s="3" t="n">
-        <v>40439</v>
+        <v>40728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/84 — मेढ बंधान मंशाराम रिछा खेरदा</t>
+          <t>1724005030/WC/76 — मेढ बंधान हरी मोजीलाल खेरदा</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
         <v>11677</v>
       </c>
       <c r="I864" s="2" t="n">
         <v>12100</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>40422</v>
+        <v>40452</v>
       </c>
       <c r="K864" s="3" t="n">
-        <v>40603</v>
+        <v>40452</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/85 — मेढ बंधान विक्रमसिंह देवीसिंह खेरदा</t>
+          <t>1724005030/WC/77 — मेढ बंधान जगदीश लछीराम खेरदा</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
         <v>11677</v>
       </c>
       <c r="I865" s="2" t="n">
         <v>12100</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>40452</v>
+        <v>40422</v>
       </c>
       <c r="K865" s="3" t="n">
-        <v>40603</v>
+        <v>40439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/86 — कपिलधारा कुप मंगलसिंह रतनसिंह ग्राप खेरदा</t>
+          <t>1724005030/WC/78 — मेढ बंधान लच्‍छा किशन खेरदा</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
-        <v>110010</v>
+        <v>11677</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>113111</v>
+        <v>12100</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>40588</v>
+        <v>40422</v>
       </c>
       <c r="K866" s="3" t="n">
-        <v>40908</v>
+        <v>40439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/87 — कपिलधारा कुप कालु सम्‍पत ग्राप खेरदा</t>
+          <t>1724005030/WC/79 — मेढ बंधान महारिया धना खेरदा</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>110010</v>
+        <v>11677</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>114024</v>
+        <v>11200</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>40551</v>
+        <v>40422</v>
       </c>
       <c r="K867" s="3" t="n">
-        <v>40720</v>
+        <v>40439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/88 — कपिलधारा कुप जंगलु नैनसिंह ग्राप खेरदा</t>
+          <t>1724005030/WC/8 — खेत तालाब हरेसिंह के खेत में</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>110010</v>
+        <v>0</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>113968</v>
+        <v>3306</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>40579</v>
+        <v>38869</v>
       </c>
       <c r="K868" s="3" t="n">
-        <v>40720</v>
+        <v>38977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/89 — कपिलधारा कुप उघडिया अमरा अजजा ग्राप खेरदा</t>
+          <t>1724005030/WC/80 — मेढ बंधान गेंदिया भीला खेरदा</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>125450</v>
+        <v>11677</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>129077</v>
+        <v>12100</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>40588</v>
+        <v>40422</v>
       </c>
       <c r="K869" s="3" t="n">
-        <v>40910</v>
+        <v>40439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/9 — कुप र्नि‍माण जेन्‍दा कि‍शन खेरदा</t>
+          <t>1724005030/WC/81 — मेढ बंधान परसीराम लछीराम खेरदा</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
-        <v>28950</v>
+        <v>11677</v>
       </c>
       <c r="I870" s="2" t="n">
-        <v>32649.7</v>
+        <v>12100</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>39176</v>
+        <v>40422</v>
       </c>
       <c r="K870" s="3" t="n">
-        <v>39522</v>
+        <v>40439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/90 — कपिलधारा कुप जेठा हमीर पिवर्ग ग्राप खेरदा</t>
+          <t>1724005030/WC/82 — मेढ बंधान हीरासिंग लछीराम खेरदा</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>125450</v>
+        <v>11677</v>
       </c>
       <c r="I871" s="2" t="n">
-        <v>122770</v>
+        <v>12100</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>40583</v>
+        <v>40422</v>
       </c>
       <c r="K871" s="3" t="n">
-        <v>40720</v>
+        <v>40439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/91 — कपिलधारा कुप नन्‍दु हरी अजजा ग्राप खेरदा</t>
+          <t>1724005030/WC/83 — मेढ बंधान धनसिंह रिछा खेरदा</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
-        <v>125450</v>
+        <v>11677</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>128228</v>
+        <v>11200</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>40580</v>
+        <v>40422</v>
       </c>
       <c r="K872" s="3" t="n">
-        <v>40728</v>
+        <v>40439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/92 — कपिलधारा कुप हरेसिंह सरदार ग्राप खेरदा</t>
+          <t>1724005030/WC/84 — मेढ बंधान मंशाराम रिछा खेरदा</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
-        <v>147645</v>
+        <v>11677</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>152982</v>
+        <v>12100</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>40689</v>
+        <v>40422</v>
       </c>
       <c r="K873" s="3" t="n">
-        <v>40836</v>
+        <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/93 — कपिलधारा कुप बलिराम टुटिया ग्राप खेरदा</t>
+          <t>1724005030/WC/85 — मेढ बंधान विक्रमसिंह देवीसिंह खेरदा</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
-        <v>147645</v>
+        <v>11677</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>152660</v>
+        <v>12100</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>40689</v>
+        <v>40452</v>
       </c>
       <c r="K874" s="3" t="n">
-        <v>40836</v>
+        <v>40603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/94 — कपिलधारा कुप सियाराम थावलिया ग्राप खेरदा</t>
+          <t>1724005030/WC/86 — कपिलधारा कुप मंगलसिंह रतनसिंह ग्राप खेरदा</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>147645</v>
+        <v>110010</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>152956</v>
+        <v>113111</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>40705</v>
+        <v>40588</v>
       </c>
       <c r="K875" s="3" t="n">
-        <v>40846</v>
+        <v>40908</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/95 — कपिलधारा कुप हरेसिंह भावसिंह ग्राप खेरदा</t>
+          <t>1724005030/WC/87 — कपिलधारा कुप कालु सम्‍पत ग्राप खेरदा</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
-        <v>147645</v>
+        <v>110010</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>152918</v>
+        <v>114024</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>40705</v>
+        <v>40551</v>
       </c>
       <c r="K876" s="3" t="n">
-        <v>40988</v>
+        <v>40720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/96 — कपिलधारा कुप कंचनबाई घिस्‍या ग्राप खेरदा</t>
+          <t>1724005030/WC/88 — कपिलधारा कुप जंगलु नैनसिंह ग्राप खेरदा</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
-        <v>155365</v>
+        <v>110010</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>160955.64</v>
+        <v>113968</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>40861</v>
+        <v>40579</v>
       </c>
       <c r="K877" s="3" t="n">
-        <v>40988</v>
+        <v>40720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/97 — कपिलधारा कुप भागीरथ बाबू ग्राप खेरदा</t>
+          <t>1724005030/WC/89 — कपिलधारा कुप उघडिया अमरा अजजा ग्राप खेरदा</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
-        <v>155365</v>
+        <v>125450</v>
       </c>
       <c r="I878" s="2" t="n">
-        <v>160936</v>
+        <v>129077</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>40868</v>
+        <v>40588</v>
       </c>
       <c r="K878" s="3" t="n">
-        <v>40988</v>
+        <v>40910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/98 — Kapil Dhara Trilokchand kachriya G.P. Kherda</t>
+          <t>1724005030/WC/9 — कुप र्नि‍माण जेन्‍दा कि‍शन खेरदा</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
-        <v>155365</v>
+        <v>28950</v>
       </c>
       <c r="I879" s="2" t="n">
-        <v>161002</v>
+        <v>32649.7</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>40910</v>
+        <v>39176</v>
       </c>
       <c r="K879" s="3" t="n">
-        <v>40988</v>
+        <v>39522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
           <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WC/99 — Kapil Dhara Suresh Jagan G.P. Kherda</t>
+          <t>1724005030/WC/90 — कपिलधारा कुप जेठा हमीर पिवर्ग ग्राप खेरदा</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
-        <v>155365</v>
+        <v>125450</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>160915.9</v>
+        <v>122770</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>40910</v>
+        <v>40583</v>
       </c>
       <c r="K880" s="3" t="n">
-        <v>40988</v>
+        <v>40720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1724005030/WH/22012034451373 — स्‍टांपडेम जीर्णोद्वार एमएस के पास बाकूर नदी पर खेरदा</t>
+          <t>1724005030/WC/91 — कपिलधारा कुप नन्‍दु हरी अजजा ग्राप खेरदा</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
-        <v>13000</v>
+        <v>125450</v>
       </c>
       <c r="I881" s="2" t="n">
-        <v>0</v>
+        <v>128228</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K881" s="3"/>
+        <v>40580</v>
+      </c>
+      <c r="K881" s="3" t="n">
+        <v>40728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1724005/DP/22012034228927 — मलबरी रेशम उत्पादन नानकराम  पिता सिगदार खेरदा</t>
+          <t>1724005030/WC/92 — कपिलधारा कुप हरेसिंह सरदार ग्राप खेरदा</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
-        <v>305750</v>
+        <v>147645</v>
       </c>
       <c r="I882" s="2" t="n">
-        <v>0</v>
+        <v>152982</v>
       </c>
       <c r="J882" s="3" t="n">
-        <v>42428</v>
-[...1 lines deleted...]
-      <c r="K882" s="3"/>
+        <v>40689</v>
+      </c>
+      <c r="K882" s="3" t="n">
+        <v>40836</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1724005/DP/22012034228928 — मलबरी रेशम उत्पादन मदन पिता भैरवसिंह खेरदा</t>
+          <t>1724005030/WC/93 — कपिलधारा कुप बलिराम टुटिया ग्राप खेरदा</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
-        <v>305750</v>
+        <v>147645</v>
       </c>
       <c r="I883" s="2" t="n">
-        <v>0</v>
+        <v>152660</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>42428</v>
-[...1 lines deleted...]
-      <c r="K883" s="3"/>
+        <v>40689</v>
+      </c>
+      <c r="K883" s="3" t="n">
+        <v>40836</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1724005/DP/22012034228929 — मलबरी रेशम उत्पादन सहदेव पिता दरियावसिंह खेरदा</t>
+          <t>1724005030/WC/94 — कपिलधारा कुप सियाराम थावलिया ग्राप खेरदा</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
-        <v>305750</v>
+        <v>147645</v>
       </c>
       <c r="I884" s="2" t="n">
-        <v>0</v>
+        <v>152956</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>42428</v>
-[...1 lines deleted...]
-      <c r="K884" s="3"/>
+        <v>40705</v>
+      </c>
+      <c r="K884" s="3" t="n">
+        <v>40846</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1724005/DP/22012034228930 — सौदानसिंह पिता निर्भयसिंह मलबरी रेशम उत्पादन खेरदा</t>
+          <t>1724005030/WC/95 — कपिलधारा कुप हरेसिंह भावसिंह ग्राप खेरदा</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
-        <v>305820</v>
+        <v>147645</v>
       </c>
       <c r="I885" s="2" t="n">
-        <v>0</v>
+        <v>152918</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>42428</v>
-[...1 lines deleted...]
-      <c r="K885" s="3"/>
+        <v>40705</v>
+      </c>
+      <c r="K885" s="3" t="n">
+        <v>40988</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1724005/DP/22012034228931 — मलबरी रेशम उतपादन दुरपता बाई पति गंगाराम खेरदा</t>
+          <t>1724005030/WC/96 — कपिलधारा कुप कंचनबाई घिस्‍या ग्राप खेरदा</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
-        <v>0</v>
+        <v>155365</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>0</v>
+        <v>160955.64</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K886" s="3"/>
+        <v>40861</v>
+      </c>
+      <c r="K886" s="3" t="n">
+        <v>40988</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1724005/DP/22012034228932 — मलबरी रेशम उत्पादन दूरपताबाई पति गंगाराम खेरदा</t>
+          <t>1724005030/WC/97 — कपिलधारा कुप भागीरथ बाबू ग्राप खेरदा</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
-        <v>305820</v>
+        <v>155365</v>
       </c>
       <c r="I887" s="2" t="n">
-        <v>0</v>
+        <v>160936</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>42428</v>
-[...1 lines deleted...]
-      <c r="K887" s="3"/>
+        <v>40868</v>
+      </c>
+      <c r="K887" s="3" t="n">
+        <v>40988</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1724005/DP/22012034228968 — मलबरी रेशम उत्पादन ल्क्ष्मण पिता प्रतापसिंह खेरदा</t>
+          <t>1724005030/WC/98 — Kapil Dhara Trilokchand kachriya G.P. Kherda</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
-        <v>305820</v>
+        <v>155365</v>
       </c>
       <c r="I888" s="2" t="n">
-        <v>0</v>
+        <v>161002</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>42428</v>
-[...1 lines deleted...]
-      <c r="K888" s="3"/>
+        <v>40910</v>
+      </c>
+      <c r="K888" s="3" t="n">
+        <v>40988</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1724005/DP/22012034228969 — मलबरी रेशम उत्पादन सुरेन्द्र पिता नथ्थु खेरदा</t>
+          <t>1724005030/WC/99 — Kapil Dhara Suresh Jagan G.P. Kherda</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
-        <v>305820</v>
+        <v>155365</v>
       </c>
       <c r="I889" s="2" t="n">
-        <v>0</v>
+        <v>160915.9</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>42428</v>
-[...1 lines deleted...]
-      <c r="K889" s="3"/>
+        <v>40910</v>
+      </c>
+      <c r="K889" s="3" t="n">
+        <v>40988</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1724005/DP/22012034228970 — मलबरी रेशम उत्पादन कपुरचंद पिता दयालसिंह खेरदा</t>
+          <t>1724005030/WH/22012034451373 — स्‍टांपडेम जीर्णोद्वार एमएस के पास बाकूर नदी पर खेरदा</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
-        <v>305820</v>
+        <v>13000</v>
       </c>
       <c r="I890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>42428</v>
+        <v>44424</v>
       </c>
       <c r="K890" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1724005/DP/22012034228971 — मलबरी रेशम उत्पादन  श्रीराम पिता दुबलू खेरदा</t>
+          <t>1724005/DP/22012034228927 — मलबरी रेशम उत्पादन नानकराम  पिता सिगदार खेरदा</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
-        <v>305820</v>
+        <v>305750</v>
       </c>
       <c r="I891" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J891" s="3" t="n">
         <v>42428</v>
       </c>
       <c r="K891" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1724005/DP/22012034228972 — मलबरी रेशम उत्पादन हरेसिंह पिता कतानसिंह  खेरदा</t>
+          <t>1724005/DP/22012034228928 — मलबरी रेशम उत्पादन मदन पिता भैरवसिंह खेरदा</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
-        <v>305820</v>
+        <v>305750</v>
       </c>
       <c r="I892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J892" s="3" t="n">
         <v>42428</v>
       </c>
       <c r="K892" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1724005/DP/22012034229143 — मलबरी रेशम उत्पादन गोकूल पिता तुमेरसिंह खेरदा</t>
+          <t>1724005/DP/22012034228929 — मलबरी रेशम उत्पादन सहदेव पिता दरियावसिंह खेरदा</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
-        <v>0</v>
+        <v>305750</v>
       </c>
       <c r="I893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J893" s="3" t="n">
-        <v>42231</v>
+        <v>42428</v>
       </c>
       <c r="K893" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1724005/DP/22012034229144 — मलबरी रेशम उतपादन गोकूल पिता तुमेर</t>
+          <t>1724005/DP/22012034228930 — सौदानसिंह पिता निर्भयसिंह मलबरी रेशम उत्पादन खेरदा</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
         <v>305820</v>
       </c>
       <c r="I894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J894" s="3" t="n">
         <v>42428</v>
       </c>
       <c r="K894" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1724005/WC/006 — कन्‍टुर ट्रेन्‍च बोल्‍डर चेक डेम खेरदा वन विभाग</t>
+          <t>1724005/DP/22012034228931 — मलबरी रेशम उतपादन दुरपता बाई पति गंगाराम खेरदा</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
-        <v>34740</v>
+        <v>0</v>
       </c>
       <c r="I895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>39092</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K895" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C896" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D896" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E896" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F896" s="1" t="inlineStr">
+        <is>
+          <t>1724005/DP/22012034228932 — मलबरी रेशम उत्पादन दूरपताबाई पति गंगाराम खेरदा</t>
+        </is>
+      </c>
+      <c r="G896" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H896" s="2" t="n">
+        <v>305820</v>
+      </c>
+      <c r="I896" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J896" s="3" t="n">
+        <v>42428</v>
+      </c>
+      <c r="K896" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
+      <c r="A897" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / BHIKANGAON</t>
+        </is>
+      </c>
+      <c r="B897" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C897" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D897" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E897" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F897" s="1" t="inlineStr">
+        <is>
+          <t>1724005/DP/22012034228968 — मलबरी रेशम उत्पादन ल्क्ष्मण पिता प्रतापसिंह खेरदा</t>
+        </is>
+      </c>
+      <c r="G897" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H897" s="2" t="n">
+        <v>305820</v>
+      </c>
+      <c r="I897" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J897" s="3" t="n">
+        <v>42428</v>
+      </c>
+      <c r="K897" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
+      <c r="A898" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / BHIKANGAON</t>
+        </is>
+      </c>
+      <c r="B898" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C898" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D898" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E898" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F898" s="1" t="inlineStr">
+        <is>
+          <t>1724005/DP/22012034228969 — मलबरी रेशम उत्पादन सुरेन्द्र पिता नथ्थु खेरदा</t>
+        </is>
+      </c>
+      <c r="G898" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H898" s="2" t="n">
+        <v>305820</v>
+      </c>
+      <c r="I898" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J898" s="3" t="n">
+        <v>42428</v>
+      </c>
+      <c r="K898" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
+      <c r="A899" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / BHIKANGAON</t>
+        </is>
+      </c>
+      <c r="B899" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C899" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D899" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E899" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F899" s="1" t="inlineStr">
+        <is>
+          <t>1724005/DP/22012034228970 — मलबरी रेशम उत्पादन कपुरचंद पिता दयालसिंह खेरदा</t>
+        </is>
+      </c>
+      <c r="G899" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H899" s="2" t="n">
+        <v>305820</v>
+      </c>
+      <c r="I899" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J899" s="3" t="n">
+        <v>42428</v>
+      </c>
+      <c r="K899" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
+      <c r="A900" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / BHIKANGAON</t>
+        </is>
+      </c>
+      <c r="B900" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C900" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D900" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E900" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F900" s="1" t="inlineStr">
+        <is>
+          <t>1724005/DP/22012034228971 — मलबरी रेशम उत्पादन  श्रीराम पिता दुबलू खेरदा</t>
+        </is>
+      </c>
+      <c r="G900" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H900" s="2" t="n">
+        <v>305820</v>
+      </c>
+      <c r="I900" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J900" s="3" t="n">
+        <v>42428</v>
+      </c>
+      <c r="K900" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
+      <c r="A901" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / BHIKANGAON</t>
+        </is>
+      </c>
+      <c r="B901" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C901" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D901" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E901" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F901" s="1" t="inlineStr">
+        <is>
+          <t>1724005/DP/22012034228972 — मलबरी रेशम उत्पादन हरेसिंह पिता कतानसिंह  खेरदा</t>
+        </is>
+      </c>
+      <c r="G901" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H901" s="2" t="n">
+        <v>305820</v>
+      </c>
+      <c r="I901" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J901" s="3" t="n">
+        <v>42428</v>
+      </c>
+      <c r="K901" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
+      <c r="A902" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / BHIKANGAON</t>
+        </is>
+      </c>
+      <c r="B902" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C902" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D902" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E902" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F902" s="1" t="inlineStr">
+        <is>
+          <t>1724005/DP/22012034229143 — मलबरी रेशम उत्पादन गोकूल पिता तुमेरसिंह खेरदा</t>
+        </is>
+      </c>
+      <c r="G902" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H902" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I902" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J902" s="3" t="n">
+        <v>42231</v>
+      </c>
+      <c r="K902" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
+      <c r="A903" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / BHIKANGAON</t>
+        </is>
+      </c>
+      <c r="B903" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C903" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D903" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E903" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F903" s="1" t="inlineStr">
+        <is>
+          <t>1724005/DP/22012034229144 — मलबरी रेशम उतपादन गोकूल पिता तुमेर</t>
+        </is>
+      </c>
+      <c r="G903" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H903" s="2" t="n">
+        <v>305820</v>
+      </c>
+      <c r="I903" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J903" s="3" t="n">
+        <v>42428</v>
+      </c>
+      <c r="K903" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
+      <c r="A904" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / BHIKANGAON</t>
+        </is>
+      </c>
+      <c r="B904" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C904" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D904" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E904" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F904" s="1" t="inlineStr">
+        <is>
+          <t>1724005/WC/006 — कन्‍टुर ट्रेन्‍च बोल्‍डर चेक डेम खेरदा वन विभाग</t>
+        </is>
+      </c>
+      <c r="G904" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H904" s="2" t="n">
+        <v>34740</v>
+      </c>
+      <c r="I904" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J904" s="3" t="n">
+        <v>39092</v>
+      </c>
+      <c r="K904" s="3" t="n">
+        <v>39233</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
+      <c r="A905" s="1" t="inlineStr">
+        <is>
+          <t>KHARGONE / BHIKANGAON</t>
+        </is>
+      </c>
+      <c r="B905" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C896" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D896" s="1" t="inlineStr">
+      <c r="C905" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D905" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
-      <c r="E896" s="1" t="inlineStr">
+      <c r="E905" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="F896" s="1" t="inlineStr">
+      <c r="F905" s="1" t="inlineStr">
         <is>
           <t>1724/IF/98609 — kup nirman  umedsinh umravsinh</t>
         </is>
       </c>
-      <c r="G896" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H896" s="2" t="n">
+      <c r="G905" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H905" s="2" t="n">
         <v>125000</v>
       </c>
-      <c r="I896" s="2" t="n">
+      <c r="I905" s="2" t="n">
         <v>111701</v>
       </c>
-      <c r="J896" s="3" t="n">
+      <c r="J905" s="3" t="n">
         <v>40269</v>
       </c>
-      <c r="K896" s="3" t="n">
+      <c r="K905" s="3" t="n">
         <v>40269</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>