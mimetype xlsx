--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 07:34:18</t>
+          <t>Exported on: 2026-10-26 09:54:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,333 +273,333 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1724005064/DP/22012034434043 — Nirmal Nir Nirman Jamniya Bujurg</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>445000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43379</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1724005064/DP/22012034487962 — Nirmal Nir Nirman Tukdiya Faliya Jamniya Bujurg</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>464568.96</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43995</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1724005064/DP/22012034596756 — वसुधा वंदन वृक्षारोपण पंचायत भवन परिसर जामन्‍याबुजुर्ग</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45182</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/22012034465389 — Kapil Dhara Nirman Sanjay Jagannath Jamniya Bujurg</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43627</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/22012034471747 — Kapil Dhara Nirman Hiteshi Sagar Hajari Jamniya Bujurg</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>43528</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/22012034539098 — Kapil Dhara Nirman Mukesh Koka Jamniya Bujurg</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>234458.57</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>43971</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/22012034662545 — Kapil Dhara Nirman Nansingh Rumal Jamniya Bujurg</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44251</v>
@@ -624,51 +624,51 @@
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/22012035248015 — फलोद्वान परियोजना संतोष हजारी जामन्‍याबुजुर्ग</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>173308.58</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>10800</v>
+        <v>54000</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45526</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -743,427 +743,427 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45526</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/22012035365057 — रिचार्ज पीट निर्माण कपिलधारा कूप सागर हजारी जामन्‍याबुजुर्ग</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/22012035431682 — रिचार्ज पीट निर्माण JGSA कपिलधारा परमा टुकडिया जामन्‍याबुजुर्ग</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/22012035431838 — रिचार्ज पीट निर्माण JGSA कपिलधारा कूप मुन्‍ना तकेसिंह जामन्‍याबुजुर्ग</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/22012035480604 — खेततालाब निर्माण JGSA रामदास विश्राम जामन्‍याबुजुर्ग</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/22012035541103 — खेततालाब निर्माण JGSA गणपत सुक्‍या जामन्‍याबुजुर्ग</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/22012035556288 — खेततालाब निर्माण JGSA विकास पुरण जामन्‍याबुजुर्ग</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>151490.39</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>46002</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/22012035573020 — खेततालाब निर्माण JGSA कन्‍हैया धर्मा  जामन्‍याबुजुर्ग</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/22012035573024 — खेततालाब निर्माण JGSA साईराम काशीराम जामन्‍याबुजुर्ग</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>0</v>
+        <v>2700</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46200</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/22012035573026 — खेततालाब निर्माण JGSA जितेन्‍द्र चुन्‍नीलाल जामन्‍याबुजुर्ग</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46010</v>
@@ -1307,192 +1307,192 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1724005064/IF/IAY/3173404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5430010</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44386</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1724005064/RC/22012034675281 — सीसी रोड निर्माण</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45398</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1724005064/RC/22012034835094 — सीसी रोड निर्माण माता चौक से आंगनवाडी भवन भीलवाडी जामन्‍याबुजुर्ग</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>74600</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHIKANGAON</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1724005064/WC/22012034980963 — पोखर निर्माण वकील पंवार के खेत के पास जाामन्‍याबुजुर्ग</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>561280.32</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44708</v>