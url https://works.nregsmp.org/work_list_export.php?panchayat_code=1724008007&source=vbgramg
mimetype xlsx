--- v0 (2026-09-08)
+++ v1 (2026-09-09)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K44"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 12:38:24</t>
+          <t>Exported on: 2026-09-09 01:41:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1528,61 +1528,61 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1724008007/IF/IAY/6336686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118319367</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>46218</v>
+        <v>46274</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>KHARGONE / BHAGVANPURA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">