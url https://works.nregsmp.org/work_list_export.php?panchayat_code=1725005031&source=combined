--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K549"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 06:12:26</t>
+          <t>Exported on: 2026-10-23 18:51:55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -7663,73 +7663,73 @@
       <c r="J163" s="3" t="n">
         <v>44525</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>44650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/22012035019641 — वृक्षारोपण कार्य शांतिधाम परिसर ग्राम पंचायत लोहारी 2022/23</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>408218.19</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>198585</v>
+        <v>209385</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>44861</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
@@ -7902,51 +7902,51 @@
       <c r="J168" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/22012035225907 — कपिलधारा कूप  निर्माण कार्य राधेश्याम पिता नत्थू ग्राम पंचायत लो</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>113756</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45367</v>
@@ -8339,51 +8339,51 @@
       <c r="J177" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>46111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/22012035574701 — JGSJS khet Talabh wark Rukhmani</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45828</v>
@@ -8504,51 +8504,51 @@
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/22012035586689 — Ek Bagiya Ma ke Nam KRASHNA BAI</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>278167.36</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>179540</v>
+        <v>199040</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -10030,79 +10030,79 @@
       <c r="J212" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>45742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/4559537 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114975560</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>22230</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>46244</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
@@ -10324,51 +10324,51 @@
       <c r="J218" s="3" t="n">
         <v>42813</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/4777655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126781980</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>13230</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45617</v>
@@ -10420,218 +10420,218 @@
       <c r="J220" s="3" t="n">
         <v>45662</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>45854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/4872377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114972588</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>13365</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45662</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/5489500 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114961827</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K222" s="3" t="n">
-        <v>46239</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/5489503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114975029</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>46246</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/5489544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115380739</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>3600</v>
+        <v>9000</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10808,122 +10808,122 @@
       <c r="J228" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>46093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/5490380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114139047</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>46239</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/5490664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116972908</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>8298</v>
+        <v>11898</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11100,73 +11100,73 @@
       <c r="J234" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/5492592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115621363</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>10908</v>
+        <v>16308</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -11735,79 +11735,79 @@
       <c r="J247" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/5579379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115628992</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>46239</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
@@ -11882,120 +11882,120 @@
       <c r="J250" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>46026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/5580325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115913300</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/5580353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116928827</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>1800</v>
+        <v>3600</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12025,145 +12025,145 @@
       <c r="J253" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>46062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/5881574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114122624</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/6071220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114179188</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>12006</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46142</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1725005031/IF/IAY/6071809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114971687</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45699</v>
@@ -25081,51 +25081,51 @@
       <c r="J523" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K523" s="3" t="n">
         <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / KHANDWA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1725005031/WC/22012035271649 — मिनी परकोलेशन टैंक शान्ति धाम के पास ग्राम पंचायत ,लोहारी 2025/26</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>1490273.47</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45748</v>