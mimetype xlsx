--- v0 (2026-09-04)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K664"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 18:06:09</t>
+          <t>Exported on: 2026-10-24 05:17:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -800,51 +800,51 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Gov bldng premises Blck Plntation-Forestry-Comunty / Block Plantation of Forestry Trees in Government building premises for Community</t>
+          <t>Gov bldng premises Blck Plntation-Forestry-Comunty / Plantation in Institutions for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1725007002/DP/22012034624921 — वृक्षारोपण कार्य -  ग्राम - अंजनगाव</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>453563.17</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>178848</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45503</v>
@@ -6313,51 +6313,51 @@
       <c r="J137" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K137" s="3" t="n">
         <v>46115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/22012035347475 — JGJSA 2025 Dug Well Recharge Baliram Bonder ke khet me</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45762</v>
@@ -14174,98 +14174,98 @@
       <c r="J298" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4551505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113706164</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>18171</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4551514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113706841</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>17496</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45617</v>
@@ -14317,100 +14317,100 @@
       <c r="J301" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4552962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113865763</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>19683</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4554494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113753270</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45603</v>
@@ -14464,100 +14464,100 @@
       <c r="J304" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4555316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114123131</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>22104</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4557525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114146555</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45624</v>
@@ -14709,51 +14709,51 @@
       <c r="J309" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4565452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115732210</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45624</v>
@@ -14954,51 +14954,51 @@
       <c r="J314" s="3" t="n">
         <v>45617</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4624017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126569280</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45624</v>
@@ -15101,145 +15101,145 @@
       <c r="J317" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4627395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128079416</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4627400 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128080614</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>7290</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4689850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113706310</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>17712</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45617</v>
@@ -15291,51 +15291,51 @@
       <c r="J321" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4689973 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113746655</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45611</v>
@@ -15438,51 +15438,51 @@
       <c r="J324" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4692812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115618432</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>20889</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45624</v>
@@ -15536,98 +15536,98 @@
       <c r="J326" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4699778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115766688</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>18036</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4700475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114167958</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45624</v>
@@ -15679,147 +15679,147 @@
       <c r="J329" s="3" t="n">
         <v>45654</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4701213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113709712</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4711536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126527904</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>11664</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45654</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4713055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126606713</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>21447</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45681</v>
@@ -16020,145 +16020,145 @@
       <c r="J336" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4766568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115627906</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4778498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126856184</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>16038</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/4780587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128074451</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>14598</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45740</v>
@@ -16406,167 +16406,167 @@
       <c r="J344" s="3" t="n">
         <v>43002</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>43704</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5472464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127884736</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45744</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5472492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127882851</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>3654</v>
+        <v>7254</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46173</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5472513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128074893</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>7308</v>
+        <v>9108</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16596,78 +16596,80 @@
       <c r="J348" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5473080 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115750004</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45719</v>
       </c>
-      <c r="K349" s="3"/>
+      <c r="K349" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -16692,194 +16694,194 @@
       <c r="J350" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>46024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5473084 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115768727</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5473322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114112208</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5474292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115622109</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>3132</v>
+        <v>6732</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5474412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132256636</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45841</v>
@@ -16933,51 +16935,51 @@
       <c r="J355" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5474510 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115423605</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45744</v>
@@ -17029,100 +17031,100 @@
       <c r="J357" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5475055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126851529</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5475250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113899285</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45949</v>
@@ -17174,127 +17176,129 @@
       <c r="J360" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5475497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126819764</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5476096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113462936</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>16032</v>
+        <v>16632</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45924</v>
       </c>
-      <c r="K362" s="3"/>
+      <c r="K362" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -17309,83 +17313,83 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5476204 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115615083</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17415,98 +17419,98 @@
       <c r="J365" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5477411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126518267</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45745</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5477618 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115625849</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45744</v>
@@ -17609,51 +17613,51 @@
       <c r="J369" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5478647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113458890</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45837</v>
@@ -17707,120 +17711,120 @@
       <c r="J371" s="3" t="n">
         <v>45840</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5478757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126531729</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>6264</v>
+        <v>11664</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5478956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113704496</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>15552</v>
+        <v>22752</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17850,115 +17854,115 @@
       <c r="J374" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5479313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113706723</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46040</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5479586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126838038</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
@@ -18093,51 +18097,51 @@
       <c r="J379" s="3" t="n">
         <v>45744</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5481375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115626795</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45819</v>
@@ -18189,147 +18193,147 @@
       <c r="J381" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5481464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115761855</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5482385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115619665</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5482424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126823426</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45719</v>
@@ -18381,51 +18385,51 @@
       <c r="J385" s="3" t="n">
         <v>45744</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5646851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132273246</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45819</v>
@@ -18528,51 +18532,51 @@
       <c r="J388" s="3" t="n">
         <v>45966</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5846326 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115751927</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45962</v>
@@ -18624,51 +18628,51 @@
       <c r="J390" s="3" t="n">
         <v>45962</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5857077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132276882</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46032</v>
@@ -18722,127 +18726,129 @@
       <c r="J392" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5859609 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115761067</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5859797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115772724</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>6264</v>
+        <v>8064</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45993</v>
       </c>
-      <c r="K394" s="3"/>
+      <c r="K394" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18867,100 +18873,100 @@
       <c r="J395" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5866588 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126605839</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46031</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1725007002/IF/IAY/5866757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113466920</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46031</v>
@@ -30015,98 +30021,98 @@
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
           <t>1725007002/WC/22012035207895 — पोखर तालाब निर्माण कार्य सखाराम धन्या के खेत के पास अंजनगाव</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>1725007002/WC/22012035209691 — नाला गहरीकरण कार्य रामकरण हिरालाल के खेत पास अंजनगॉव</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>45461</v>
@@ -30344,51 +30350,51 @@
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>45453</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
           <t>1725007002/WC/22012035284330 — जल भराव अवशोषण निर्माण कार्य अंजनगाव से सतीहाता  की और</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>45772</v>
@@ -30440,333 +30446,333 @@
       <c r="J636" s="3" t="n">
         <v>45851</v>
       </c>
       <c r="K636" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>1725007002/WC/22012035284402 — जल भराव अवशोषण निर्माण कार्य कला बाई टीकाराम के खेत से फ़तू के खेत की और</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>1725007002/WC/22012035284432 — जल भराव अवशोषण निर्माण कार्य जाबी खुमान के खेत से हीरापुर  की और</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1725007002/WC/22012035284455 — जल भराव अवशोषण निर्माण सतीहाता  से अंजनगाव  खेत की और</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
           <t>1725007002/WC/22012035284486 — छमता विस्तारीकरण निर्माण कार्य सिंधेन नाले के खेत पास हीरापुर खुर्द</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1725007002/WC/22012035292910 — छमता विस्तारिकरन निर्माण कार्य लेकिन बलिराम के खेत के पास</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
           <t>1725007002/WC/22012035292920 — छमता विस्तारिकरन निर्माण कार्य प्रेमलाल बिशन के घर के पास</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
           <t>1725007002/WC/22012035315318 — जलगंगा अभियान अंतर्गत पोखर तालाब सखाराम धन्या के खेत मे के पास</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>45821</v>
@@ -30816,51 +30822,51 @@
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>45826</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>KHANDWA / PANDHANA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>1725007002/WC/22012035316145 — सामुदायिक फार्म पोंड्स निर्माण कार्य सखाराम धन्या के खेत मे</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>45827</v>