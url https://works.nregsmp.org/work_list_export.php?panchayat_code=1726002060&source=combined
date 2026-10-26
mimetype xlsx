--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K838"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 09:05:06</t>
+          <t>Exported on: 2026-10-26 17:26:26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -796,98 +796,98 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1726002060/DP/22012034408092 — SARVAJANIK KUP TALAB KA PASS   KULIKHEDA</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>530749.32</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>43943</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1726002060/DP/22012034533676 — PALANTATION  BAJI MAHRAJ KE BALDI MOTIPURA  GP KULIKHEDA</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>394489.84</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>219229.6</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44460</v>
@@ -1652,167 +1652,167 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1726002060/FP/22012034640524 — JGSA_NALA DESILTING FEEDER CHANNEL GADGANGA NADI ME GHAT KE PASS 2024-25 GRAM KULIKHEDA_GP_KULIKHEDA</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yards for Community</t>
+          <t>Construction of Fish Drying Yards for Community / Construction of Fish Drying Yard for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Fish Drying Infrastructure</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1726002060/FR/22012034322960 — Construction of Fish Dryingh Yards for Community gad ganga nadi ke paas kulikheda 2024 2025</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1726002060/IC/22012034885850 — Construction of irrigation open well for community Gadganga nadi ke pass_2024-25_Gram Kulikheda</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>558651.97</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>432986.22</v>
+        <v>433286.22</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -2863,51 +2863,51 @@
       <c r="J65" s="3" t="n">
         <v>43263</v>
       </c>
       <c r="K65" s="3" t="n">
         <v>44835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012034407039 — hithse kapildara  balchand  /  bardichand  kulikheda</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>102370</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>43270</v>
@@ -2957,51 +2957,51 @@
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>42962</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012034407041 — HIThsi  KAPILDHARA  JASWANT  / BAGWANSINGH  MOTIPURA</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>97488</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>43270</v>
@@ -3198,51 +3198,51 @@
       <c r="J72" s="3" t="n">
         <v>43263</v>
       </c>
       <c r="K72" s="3" t="n">
         <v>45313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012034414595 — HITHSE  KAPILDHARA  SIVECHARAN / RATANLAL  KULIKHEDA</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>144840</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>43270</v>
@@ -5693,98 +5693,98 @@
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012034637578 — RFR GADGANGA KAT TALAB JAGDISH S/O BAWARLAL</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>3474</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>44373</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012034637580 — RFR GADGANGA KAT TALAB  RAISINGH S/O BAWARLAL</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>4632</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>44377</v>
@@ -6024,51 +6024,51 @@
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012034637590 — RFR GADGANGA KHAT TALAB SHIVNARAYAN S/O NANDLAL</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>3474</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>44373</v>
@@ -6306,51 +6306,51 @@
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012034637600 — HITESHI KUP SANJAY S/O JAGDISH</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>184206</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>44373</v>
@@ -7779,51 +7779,51 @@
       <c r="J169" s="3" t="n">
         <v>45050</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035072533 — hiteshi kapil dhara kup nirman guruprasad pita madan lal</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>272395.94</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>233006.55</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45049</v>
@@ -7922,286 +7922,286 @@
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45046</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Farm Forstry-Individual / Wastelands Block Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Farm Forstry-Individual / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035142164 — NIJI KHET ME NANDAN FLODHYAN RAMESHWAR   S/o RADHESHYAM GP KULIKHEDA GRAM MOTIPURA</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>161200</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>87031.74</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45267</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Farm Forstry-Individual / Wastelands Block Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Farm Forstry-Individual / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035142168 — NIJI KHET ME NANDAN FLODHYAN CHAMPALAL S/o Narasng  GP  kulikheda</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>161200</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>84048.5</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Farm Forstry-Individual / Wastelands Block Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Farm Forstry-Individual / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035142173 — NIJI KHET ME NANDAN FLODHYAN BABLU S/o MOTILAL  GP  kulikheda</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>161200</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>94006</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Farm Forstry-Individual / Wastelands Block Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Farm Forstry-Individual / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035142175 — NIJI KHET ME NANDAN FLODHYAN BADRILAL S/o DEVSINGH  GP  kulikheda</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>161200</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>65359.9</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Farm Forstry-Individual / Wastelands Block Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Farm Forstry-Individual / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035142178 — NIJI KHET ME NANDAN FLODHYAN HAJARILAL S/o RADHESHYAM GP  kulikheda</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>161200</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>88035</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Farm Forstry-Individual / Wastelands Block Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Farm Forstry-Individual / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035142179 — NIJI KHET ME NANDAN FLODHYAN BHAGIRATH  S/o KASHIRAM  GP  kulikheda</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>161200</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>104510</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45204</v>
@@ -8251,51 +8251,51 @@
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Farm Forstry-Individual / Wastelands Block Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Wasteland Block Plantation-Farm Forstry-Individual / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035143398 — NIJI KHET ME NANDAN FLODHYAN SHIVNARAYAN S/o MANGILAL  GP  kulikheda</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>161200</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>74484</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45275</v>
@@ -8441,145 +8441,145 @@
       <c r="J183" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035252463 — Perkolation tank nirman 2024-25 Rajpalsingh/Bhagwansingh gram panchayat kulikheda</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>219983.91</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>104661</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035273101 — Hiteshi kapildhara kup nirman Rambabu /radheshyam Gram Kulikheda</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035273104 — Hiteshi kapildhara kup nirman Shivnarayan/ motilal Gram Kulikheda</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45616</v>
@@ -8629,333 +8629,333 @@
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035314644 — JGSA_khet talab nirman_Shivprasad_prabhulal_ Gram Kulikheda</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>175411.12</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>108315</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035314655 — JGSA_khet talab nirman_bablu_motilal_ Gram Kulikheda</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>175411.12</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>70470</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035314661 — JGSA_khet talab nirman_radheshyam_kanheyalal_ Gram Kulikheda</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>175411.12</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>64467</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035314668 — JGSA_khet talab nirman_shankarlal_madhulal_Gram Kulikheda</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>175411.12</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>52461</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035501136 — JGSA_Khet talab shivanrayan motilal gram kulikheda GP kulikheda</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035501148 — JGSA_Khet talab narayan bhawarji gram kulikheda GP kulikheda</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/22012035501158 — JGSA_Khet talab Jagdish bhagirath gram kulikheda GP kulikheda</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45787</v>
@@ -20419,51 +20419,51 @@
       <c r="J429" s="3" t="n">
         <v>45218</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/IAY/3258283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3547211</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>10206</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45579</v>
@@ -24925,51 +24925,51 @@
       <c r="J521" s="3" t="n">
         <v>44719</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>45216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1726002060/IF/IAY/4040955 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118054029</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>16635</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45239</v>
@@ -36523,145 +36523,145 @@
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
           <t>1726002060/RC/22012034671939 — Puliya nirman kary _ Men Rode Se Kundhi Tak _2023-24 Gram Kulikheda-GP Kulikheda</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>1482454.53</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>1335423.02</v>
       </c>
       <c r="J760" s="3" t="n">
         <v>45309</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
           <t>1726002060/RC/22012034838221 — Nali nirman kary Harijan Basti me men road Nale se Biram verma ke ghar tak kulikheda</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>59000</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
           <t>1726002060/RC/22012034838527 — CC ROAD NIRMAN KARY men road se shivsingh ke makan ki or gram kulikheda</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>49063</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>45683</v>
@@ -38094,98 +38094,98 @@
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
         <v>45602</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035226960 — Earthen bund percolation tank-baji Maharaj ke sthan ke pass_gram-Kulikheda_GP-KULIKHEDA</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
         <v>45602</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035229714 — Construction of mini_perkolation_tank-Baji Maharaj ke sthan par_GP kulikheda</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>469757.4</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>261606</v>
       </c>
       <c r="J794" s="3" t="n">
         <v>45663</v>
@@ -38235,333 +38235,333 @@
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035230381 — Naveen Talab nirman karya movdi wali khoyri Gram kulikheda GP kulikheda</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035230382 — Naveen Talab nirman karya movdi wali khoyri Gram kulikheda GP kulikheda</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035230383 — Naveen Talab nirman karya movdi wali khoyri Gram kulikheda GP kulikheda</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035230384 — Naveen Talab nirman karya movdi wali khoyri Gram kulikheda GP kulikheda</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035230385 — Naveen Talab nirman karya movdi wali khoyri Gram kulikheda GP kulikheda</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035248401 — Naveen talab nirman karya - Movdi ke pass kulikheda - GP_kulikheda</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>45648</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035254701 — Construction of water harvesting pond_2024-25_Talab ke peeche ki or_Gram Kulikheda</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>45731</v>
@@ -38611,98 +38611,98 @@
         <v>147735.56</v>
       </c>
       <c r="J803" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035316007 — Earthen Bund perkolation tank- Bade talab ke raste par - Gram Kulikheda GP Kulikheda</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
           <t>1726002060/WC/22012035316008 — Earthen Bund perkolation tank-Mowdi ke_pass - Gram Kulikheda GP Kulikheda</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
         <v>45809</v>
@@ -39967,192 +39967,192 @@
       <c r="J831" s="3" t="n">
         <v>39578</v>
       </c>
       <c r="K831" s="3" t="n">
         <v>40007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
           <t>1726002060/WH/22012034939785 — NGA_Stopdam Renovation Gadganga Nadi Par Gram Kulikheda 2024_25 Gram Panchayat Kulikheda</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
           <t>1726002060/WH/22012034939786 — NGA_Checkdam Renovation Bakhediya khal me Gram Kulikheda 2024_25 Gram Panchayat Kulikheda</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
         <v>45448</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
           <t>1726002060/WH/22012034939787 — NGA_Talab Renovation Work Purana Bada Talab Gram Kulikheda_2024-25 GP Kulikheda</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
           <t>1726002060/WH/22012034939788 — NGA_Stop Dam Renovation Motipura ke Pas Nadi me Gram Kulikheda_2024-25 GP Kulikheda</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
         <v>45449</v>