--- v0 (2026-09-04)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K660"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 13:18:46</t>
+          <t>Exported on: 2026-10-28 09:34:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2101,192 +2101,192 @@
       <c r="J49" s="3" t="n">
         <v>42515</v>
       </c>
       <c r="K49" s="3" t="n">
         <v>42909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1726002095/IC/22012034886140 — Construction of Irrigation Open well for community SINGADIYA KE PASS GRAM DOB</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1726002095/IC/22012034886141 — Construction of Irrigation Open well for community NAI KI BASTI GRAM KUNDIKHEDA</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1726002095/IC/22012034886278 — Construction of Irrigation Open well for community SINGADIYA KE PASS GRAM DOB</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1726002095/IC/22012034886279 — Construction of Irrigation Open well for community NAI KI BASTI GRAM KUNDIKHEDA</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45567</v>
@@ -2971,51 +2971,51 @@
       <c r="J67" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K67" s="3" t="n">
         <v>45297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1726002095/IF/22012034659640 — HITESHI KUP NIRMAN SHAKAR LAL / GHISALAL GRAM DOB</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>97218</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>44264</v>
@@ -18192,51 +18192,51 @@
       <c r="J378" s="3" t="n">
         <v>42781</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>43376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1726002095/IF/IAY/4111589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150777973</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>44694</v>
@@ -29106,239 +29106,239 @@
       <c r="J602" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>46044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
           <t>1726002095/WC/22012035289994 — JGSA_ Dug well recharge pit _2025_26 sarvjanik kup Goya ke pass gram Kundikheda</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
           <t>1726002095/WC/22012035290000 — JGSA_ Dug well recharge pit _2025_26 sarvjanik kup Rajiv Gandhi Bhawan ke pass gram Badri</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1726002095/WC/22012035290003 — JGSA_ Dug well recharge pit _2025_26 sarvjanik kup Junakheda ke pass gram Dob</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1726002095/WC/22012035290006 — JGSA_ Dug well recharge pit _2025_26 sarvjanik kup School ke pass gram Badri</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
           <t>1726002095/WC/22012035290011 — JGSA_ Dug well recharge pit _2025_26 sarvjanik kup Aad ke pass gram Kundikheda</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>45748</v>
@@ -29733,73 +29733,73 @@
       <c r="J615" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1726002095/WC/22012035326390 — ARDHAN BAND PERCOLATION TANK DATI KI KHOYARI GRAM DOB</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>1389924.74</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>1098723.81</v>
+        <v>1099923.81</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / KHILCHIPUR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>