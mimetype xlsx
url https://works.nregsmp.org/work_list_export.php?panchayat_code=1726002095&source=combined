--- v1 (2026-10-28)
+++ v2 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K660"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-28 09:34:03</t>
+          <t>Exported on: 2026-10-28 11:58:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">