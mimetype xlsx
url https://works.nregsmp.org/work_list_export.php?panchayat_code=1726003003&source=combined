--- v0 (2026-08-18)
+++ v1 (2026-10-06)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K392"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 00:36:17</t>
+          <t>Exported on: 2026-10-06 16:37:33</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -15945,51 +15945,51 @@
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1726003003/RC/22012034822183 — C.C.Road Nirman 15va Vitt &amp;Narega Ram Singh Ji ke Ghar se Mamta Bai ke Khet G Dupadia GP Badalkhedi</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>39694</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45479</v>
@@ -16182,73 +16182,73 @@
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1726003003/RS/22012034654711 — PMAGY_NALI NIRMAN HARIJAN BASTI DUPADIYA</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>150000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>59364</v>
+        <v>59664</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>44701</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
@@ -16276,51 +16276,51 @@
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1726003003/RS/22012035129240 — Nali Nirman 15va Vitt &amp;Narega Ramnarayan ke Ghar se Bharat Singh ke Ghar Tak G Badalkhedi GP Badalk</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>37638</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45481</v>