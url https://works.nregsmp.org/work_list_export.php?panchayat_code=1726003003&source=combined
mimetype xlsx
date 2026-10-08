--- v1 (2026-10-06)
+++ v2 (2026-10-08)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K392"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-06 16:37:33</t>
+          <t>Exported on: 2026-10-08 13:24:26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">