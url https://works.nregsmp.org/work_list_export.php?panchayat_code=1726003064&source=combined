--- v0 (2026-09-08)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K575"/>
+  <dimension ref="A1:K615"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 05:40:43</t>
+          <t>Exported on: 2026-10-27 16:18:17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1427,51 +1427,51 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1726003064/IC/22012034886608 — Sarvjanik Koop Nirman_2024-25-_ Shanti Dham ke Pass  Village Jodkiya GP_Narayanghata</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>558651.97</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>413635.6</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46019</v>
@@ -1525,51 +1525,51 @@
       <c r="J37" s="3" t="n">
         <v>45639</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1726003064/IC/22012034886666 — Sarvjanik Koop Nirman_2024-25-_ Colonay ke Pass Gram  Nagayanghata Village  GP_Narayanghata</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>558651.97</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>431047.94</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>46019</v>
@@ -5374,51 +5374,51 @@
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/22012035637106 — Ek Bagiya Maa Ke Naam Maya Bai/Devsingh_003/11A_GP Narayanghata</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>269387.37</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>132840.9</v>
+        <v>137040.9</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45988</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -8618,98 +8618,98 @@
       <c r="J184" s="3" t="n">
         <v>43223</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>43365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/2369484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2009580</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>43949</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/2369647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2057787</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>43949</v>
@@ -8761,51 +8761,51 @@
       <c r="J187" s="3" t="n">
         <v>44052</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>44518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/2375437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2971157</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>43949</v>
@@ -9396,51 +9396,51 @@
       <c r="J200" s="3" t="n">
         <v>44713</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>44862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/3786878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125181453</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>44681</v>
@@ -9590,51 +9590,51 @@
       <c r="J204" s="3" t="n">
         <v>44707</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>44918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/3844337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125264666</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>44681</v>
@@ -9686,51 +9686,51 @@
       <c r="J206" s="3" t="n">
         <v>44712</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>44862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/3881862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147184395</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>21498</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>44712</v>
@@ -10517,51 +10517,51 @@
       <c r="J223" s="3" t="n">
         <v>44712</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>44852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/3909625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150578730</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>44681</v>
@@ -12083,51 +12083,51 @@
       <c r="J255" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/4658369 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148486382</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>21978</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45583</v>
@@ -12228,51 +12228,51 @@
       <c r="J258" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>45938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/4665448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149873161</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>22734</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45605</v>
@@ -13941,51 +13941,51 @@
       <c r="J293" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>45953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/5105440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149872496</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45752</v>
@@ -14135,13373 +14135,15317 @@
       <c r="J297" s="3" t="n">
         <v>42472</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>42828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6177264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147724606</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46189</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6177279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150191963</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>18081</v>
+        <v>19581</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6177448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123614117</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>23394</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46149</v>
       </c>
-      <c r="K300" s="3"/>
+      <c r="K300" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6177974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125193041</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>16800</v>
+        <v>21000</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6178207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125484517</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>23016</v>
+        <v>24816</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6178237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148540310</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>15708</v>
+        <v>25908</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46150</v>
       </c>
-      <c r="K303" s="3"/>
+      <c r="K303" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6178314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124471274</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>18816</v>
+        <v>24816</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6178363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121506653</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>18816</v>
+        <v>24516</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6178636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151719138</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>23016</v>
+        <v>23916</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6179110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126267396</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>18816</v>
+        <v>24516</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46187</v>
       </c>
-      <c r="K307" s="3"/>
+      <c r="K307" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6179625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147725889</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>21924</v>
+        <v>23124</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6179880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125108860</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>21924</v>
+        <v>23724</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46172</v>
       </c>
-      <c r="K309" s="3"/>
+      <c r="K309" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6179940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149509525</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>16752</v>
+        <v>25752</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46149</v>
       </c>
-      <c r="K310" s="3"/>
+      <c r="K310" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6179944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150152048</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6180517 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150257642</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>3393</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6181331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151686234</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>23016</v>
+        <v>24816</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6181977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147724477</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6183488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151716320</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>23208</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46153</v>
       </c>
-      <c r="K315" s="3"/>
+      <c r="K315" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6183724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150177425</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6184334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123302418</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>13800</v>
+        <v>23400</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6184677 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132893217</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6185474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151720846</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>23208</v>
+        <v>25308</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46176</v>
       </c>
-      <c r="K319" s="3"/>
+      <c r="K319" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6185587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123295131</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>16800</v>
+        <v>18900</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6185608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151260633</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>23016</v>
+        <v>24816</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6185842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125262353</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>0</v>
+        <v>8100</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6186465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149502237</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>7854</v>
+        <v>20454</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46131</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6186548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148438337</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>22908</v>
+        <v>25908</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46176</v>
       </c>
-      <c r="K324" s="3"/>
+      <c r="K324" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6186738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150541072</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>14688</v>
+        <v>23688</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46199</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6186861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123306587</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6186965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123297059</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>23208</v>
+        <v>25608</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6186992 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150150193</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>19386</v>
+        <v>21786</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6187546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149516611</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>12600</v>
+        <v>24300</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6187635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127189214</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>23424</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46130</v>
       </c>
-      <c r="K330" s="3"/>
+      <c r="K330" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6188944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125242391</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6189295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148547556</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>15708</v>
+        <v>24708</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6190050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127187234</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>15708</v>
+        <v>25908</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6190385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149872885</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>18342</v>
+        <v>27642</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46192</v>
       </c>
-      <c r="K334" s="3"/>
+      <c r="K334" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6190449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148438254</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>15708</v>
+        <v>25608</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46176</v>
       </c>
-      <c r="K335" s="3"/>
+      <c r="K335" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6190652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150166516</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6191104 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125846611</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>8400</v>
+        <v>20700</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6191285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151172368</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>19362</v>
+        <v>25362</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6191441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123301366</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6193497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150122372</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>23262</v>
+        <v>25062</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46166</v>
       </c>
-      <c r="K340" s="3"/>
+      <c r="K340" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6196017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121503479</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>8400</v>
+        <v>20700</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6196456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125201367</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>14100</v>
+        <v>21000</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6196563 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125205010</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>23316</v>
+        <v>24216</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6196740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125660876</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>8400</v>
+        <v>12000</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6196945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150066489</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>6786</v>
+        <v>19386</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6197685 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149534319</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>23016</v>
+        <v>24816</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46164</v>
       </c>
-      <c r="K346" s="3"/>
+      <c r="K346" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6197930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150607651</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>23370</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K347" s="3"/>
+      <c r="K347" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6198025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123615899</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>23016</v>
+        <v>24516</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6198122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125477189</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6198238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123298537</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>16800</v>
+        <v>22800</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>46058</v>
       </c>
-      <c r="K350" s="3"/>
+      <c r="K350" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6198666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151719065</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>8400</v>
+        <v>18600</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6198872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125261742</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6199140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149872520</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>16800</v>
+        <v>23400</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46058</v>
       </c>
-      <c r="K353" s="3"/>
+      <c r="K353" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6199286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121504511</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6199460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121431071</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>4200</v>
+        <v>15600</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6200299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125281253</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>11508</v>
+        <v>24108</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6200724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125238248</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>4200</v>
+        <v>16500</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6200838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149872903</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>23016</v>
+        <v>24816</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>46164</v>
       </c>
-      <c r="K358" s="3"/>
+      <c r="K358" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6201844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125114669</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>10227</v>
+        <v>24327</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6202297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147724153</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>8400</v>
+        <v>11400</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6202653 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125832465</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>22470</v>
+        <v>24270</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K361" s="3"/>
+      <c r="K361" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6203101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149506347</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>22824</v>
+        <v>23724</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46164</v>
       </c>
-      <c r="K362" s="3"/>
+      <c r="K362" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6203679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121504498</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>21924</v>
+        <v>23424</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6204337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125444655</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>8400</v>
+        <v>18600</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6204737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147724548</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>8400</v>
+        <v>17100</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6205388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126054007</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>10986</v>
+        <v>25686</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46166</v>
       </c>
-      <c r="K366" s="3"/>
+      <c r="K366" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6207212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150253608</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>23016</v>
+        <v>24816</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46172</v>
       </c>
-      <c r="K367" s="3"/>
+      <c r="K367" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6207293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125117639</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>10227</v>
+        <v>22827</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6207432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121503519</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>4200</v>
+        <v>18600</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6207741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147724413</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>21924</v>
+        <v>22824</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6207863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149872513</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>21924</v>
+        <v>23724</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46164</v>
       </c>
-      <c r="K371" s="3"/>
+      <c r="K371" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6208049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123306053</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>22908</v>
+        <v>25908</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6208070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125182179</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>21216</v>
+        <v>24216</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46172</v>
       </c>
-      <c r="K373" s="3"/>
+      <c r="K373" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6208098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149048251</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>18816</v>
+        <v>21816</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6208694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148438115</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>23016</v>
+        <v>24816</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6209227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134778359</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6209490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123301967</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>10488</v>
+        <v>14688</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46199</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6209510 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149872668</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>16800</v>
+        <v>27000</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46058</v>
       </c>
-      <c r="K378" s="3"/>
+      <c r="K378" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6210464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151646209</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>21996</v>
+        <v>25596</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46166</v>
       </c>
-      <c r="K379" s="3"/>
+      <c r="K379" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6211331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121506618</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>8400</v>
+        <v>15900</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6211550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148519039</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>9444</v>
+        <v>21744</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46199</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6211829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150160133</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>2088</v>
+        <v>14688</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46199</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6212055 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147724356</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>10488</v>
+        <v>20688</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46199</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6212078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151146766</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>19908</v>
+        <v>25908</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>46137</v>
       </c>
-      <c r="K384" s="3"/>
+      <c r="K384" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6212137 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150233500</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>9444</v>
+        <v>19944</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>46199</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6212274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151479697</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>4200</v>
+        <v>16500</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6212718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126256458</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>18270</v>
+        <v>24270</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K387" s="3"/>
+      <c r="K387" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6213713 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150278390</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>21924</v>
+        <v>22824</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6213894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125184378</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6213966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151324518</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>18816</v>
+        <v>24816</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46164</v>
       </c>
-      <c r="K390" s="3"/>
+      <c r="K390" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6214272 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149530397</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>22494</v>
+        <v>24894</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46173</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6214355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149872651</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>23016</v>
+        <v>24816</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46160</v>
       </c>
-      <c r="K392" s="3"/>
+      <c r="K392" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6214521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149048107</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>20454</v>
+        <v>21954</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6214523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121503536</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6214667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125831703</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>23370</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46137</v>
       </c>
-      <c r="K395" s="3"/>
+      <c r="K395" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6214774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150260959</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>10227</v>
+        <v>18627</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6215017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126562257</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>4200</v>
+        <v>16500</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6215283 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150130896</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>21924</v>
+        <v>23724</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46172</v>
       </c>
-      <c r="K398" s="3"/>
+      <c r="K398" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6215346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151703511</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>23208</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46137</v>
       </c>
-      <c r="K399" s="3"/>
+      <c r="K399" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6215351 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151281272</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>4200</v>
+        <v>16500</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6215561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150102562</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>16800</v>
+        <v>26100</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1726003064/IF/IAY/6216265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149872715</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1726003064/IF/IAY/63201 — Construction of IAY House -IAY REG. NO. MP-26-003-064-004/11</t>
+          <t>1726003064/IF/IAY/6259165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121416140</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>11356</v>
+        <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42472</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1726003064/IF/IAY/943838 — Construction of IAY House -IAY REG. NO. MP2889124</t>
+          <t>1726003064/IF/IAY/6263195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125239864</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42888</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1726003064/IF/IAY/944064 — Construction of IAY House -IAY REG. NO. MP2896172</t>
+          <t>1726003064/IF/IAY/6277239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147724100</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>14792</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42888</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1726003064/IF/IAY/947664 — Construction of IAY House -IAY REG. NO. MP2986093</t>
+          <t>1726003064/IF/IAY/6277775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149124056</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42881</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1726003064/IF/IAY/948021 — Construction of IAY House -IAY REG. NO. MP2995431</t>
+          <t>1726003064/IF/IAY/6277934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150141520</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>42878</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1726003064/IF/IAY/984749 — Construction of IAY House -IAY REG. NO. MP2315248</t>
+          <t>1726003064/IF/IAY/6278459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150649980</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>42881</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/1 — BHUMI SILP SAMU GOJKIYA</t>
+          <t>1726003064/IF/IAY/6278639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151311981</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>295000</v>
+        <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>25741</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>39672</v>
+        <v>46305</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/1258 — Grameen khel maidan jodkya</t>
+          <t>1726003064/IF/IAY/6278681 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151249311</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>467000</v>
+        <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>211712</v>
+        <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>41058</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/22012034296680 — SHANTIDHAM VIKAS YOJNA, NARAYANGHATA (COLONY)</t>
+          <t>1726003064/IF/IAY/6278869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151705379</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>172666.07</v>
+        <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42760</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/22012034539603 — Charagah Nirman_2020-21_GP_NARAYANGHATA_GRAM NARAYANGHATA _GAUSHALA KE PASS</t>
+          <t>1726003064/IF/IAY/6279129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151620747</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>792213.45</v>
+        <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>635633.77</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>44257</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/22012034591840 — Levelling/shaping of Wastland Land of Community_2023-24_Gaushala Ke Pass_Narayanghata</t>
+          <t>1726003064/IF/IAY/6279305 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151495247</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>794893.31</v>
+        <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>729260.5</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>45198</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/22012034600477 — Levelling/shaping of Wasteland Land of Community_2023-24_Shanti Dham Ghat Gram Jodkiya_GP Narayangha</t>
+          <t>1726003064/IF/IAY/6279487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150210496</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>214472.58</v>
+        <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>180690.17</v>
+        <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45343</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/22012034600518 — Levelling/shaping of Wasteland Land of Community_2023-24_Sala Bhawan Gram Jodkiya_GP Narayangha</t>
+          <t>1726003064/IF/IAY/6279670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151299693</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>184031.02</v>
+        <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>179074.88</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>45343</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/22012034950337 — PERIPHERAL STONE BUND KARYA_2024-25_GAUSHALA KE PASS_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
+          <t>1726003064/IF/IAY/6279686 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151718695</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>494922.56</v>
+        <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>408625.94</v>
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>45728</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/22012034952078 — STONE PERIPHERAL BUND_2024-25_PAWAN KE KHET KE PASS_GRAM JODKIYA _GP NARAYANGHATA</t>
+          <t>1726003064/IF/IAY/6283963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149987457</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>45724</v>
+        <v>46058</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/326 — Med Bandhan Narayanghata (Samooh-I)</t>
+          <t>1726003064/IF/IAY/6284720 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150273091</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>157000</v>
+        <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>86603</v>
+        <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>40359</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/327 — Med Bandhan Jodkya (Samooh - II)</t>
+          <t>1726003064/IF/IAY/6284910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147724235</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>127000</v>
+        <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>31400</v>
+        <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>40648</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/423 — Shanti Dham vakash yojan Bajpura</t>
+          <t>1726003064/IF/IAY/6291833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149521641</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>488000</v>
+        <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>285978</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>40603</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/424 — Shanti Dham Vakash Yojan Yodkiya</t>
+          <t>1726003064/IF/IAY/6296244 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151227387</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>120038</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>40644</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/760 — Mad Bandhan group No05 Bajpura</t>
+          <t>1726003064/IF/IAY/6296253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148540520</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>215000</v>
+        <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>127532</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>40710</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/762 — MAD BANDHAN GROUP NO 03 JODKYA</t>
+          <t>1726003064/IF/IAY/6296336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124519994</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>289000</v>
+        <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>323036</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>40710</v>
-[...3 lines deleted...]
-      </c>
+        <v>46081</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/764 — Mad Bandhan group No01 JODKYA</t>
+          <t>1726003064/IF/IAY/6296338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147724785</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>263000</v>
+        <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>220720</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>40710</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/767 — MAD BANDHAN GROUP NO 02 JODKYA HIT. NO 08</t>
+          <t>1726003064/IF/IAY/6296590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151122475</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>270000</v>
+        <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>89820</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>40710</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1726003064/LD/978 — Shanti Dham Vikas Yojna Narayanghata</t>
+          <t>1726003064/IF/IAY/6300836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151704699</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>452000</v>
+        <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>323718</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>40900</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1726003064/PG/9425895135 — PLAYGROUND GRAM NARAYANGHATA</t>
+          <t>1726003064/IF/IAY/6303559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121506502</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>186000</v>
+        <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>75054.74</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>42816</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1726003064/PG/9425896438 — PLAY GROUND BAJPURA</t>
+          <t>1726003064/IF/IAY/6303560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121506531</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>111000</v>
+        <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>42820</v>
+        <v>46305</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/1148 — ग्रेवल सडक निर्माण नारायन घाटा से मूख्‍य मार्ग तक</t>
+          <t>1726003064/IF/IAY/6303561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123302675</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>6552</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>39967</v>
-[...3 lines deleted...]
-      </c>
+        <v>46137</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/1316 — CC Road Converjence Narayanghata</t>
+          <t>1726003064/IF/IAY/6303576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151518645</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>100000</v>
+        <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>40088</v>
+        <v>46305</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/1351 — Antrk Magr Jodkiya</t>
+          <t>1726003064/IF/IAY/6303584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149872924</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>451486</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>40654</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/1481 — C.C.Road  nali nirman Panchpameshwar jodkya jagnn</t>
+          <t>1726003064/IF/IAY/6304456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150223413</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>250000</v>
+        <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>363812</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>41000</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/1666 — Antri marg Jodkya</t>
+          <t>1726003064/IF/IAY/63201 — Construction of IAY House -IAY REG. NO. MP-26-003-064-004/11</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>497000</v>
+        <v>14310</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>504262</v>
+        <v>11356</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>41055</v>
+        <v>42472</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>41389</v>
+        <v>43502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/1667 — Antrik Marg Nirman Narayanghata</t>
+          <t>1726003064/IF/IAY/6325673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150618021</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>497000</v>
+        <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>348789.8</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>41061</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034169978 — C C Road evm nali nirman converjense M L A+MGNREGA</t>
+          <t>1726003064/IF/IAY/6326025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151172235</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>100000</v>
+        <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>134205.9</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>41368</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034197057 — C C ROAD (PP) JODKYA VISHANU KE GHAR SE PRAM KE GH</t>
+          <t>1726003064/IF/IAY/6326388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121624730</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>250000</v>
+        <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>209827</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>41647</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034200240 — C C ROAD  NALI NIRMAN (PP)JODKYA  BHAGIRATH KE GH</t>
+          <t>1726003064/IF/IAY/6327004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151705476</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>150000</v>
+        <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>54540</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>41641</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034202431 — C. C. ROAD  NALI NIRMAN (PP)  NARAYAN GHATA SREER</t>
+          <t>1726003064/IF/IAY/6334854 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151548909</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>250000</v>
+        <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>254933.9</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>41691</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034203717 — AANTRIK MARG BAJPURA VILLAGE SE SCHOOL TAK</t>
+          <t>1726003064/IF/IAY/6367662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125202490</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>446774</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>41688</v>
-[...3 lines deleted...]
-      </c>
+        <v>46304</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034204784 — Aantrik marg  jodkya village se school tak</t>
+          <t>1726003064/IF/IAY/6367877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151214259</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>390258</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>41689</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034266264 — SADOOR SADAK NIRMAN, JODKIYA (JODKIYA GAON SE VIJAYSINGH KE KHET TAK)</t>
+          <t>1726003064/IF/IAY/6367945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151434833</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>1287000</v>
+        <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>800211.75</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42178</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034287605 — C.C. ROAD AND NALI NIRMAN, NARAYANGHATA (MANGILAL KE GHAR SE BANESINGH KE GHAR TAK)</t>
+          <t>1726003064/IF/IAY/6388302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149540809</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>150000</v>
+        <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>142130</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42325</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034294111 — ANTRIK MARG NIRMAN, NARAYANGHATA (CHOTELAL KE MAKAN SE SARKARI KOOP TAK)</t>
+          <t>1726003064/IF/IAY/6419805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149122057</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>238233</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42376</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034294112 — ANTRIK MARG NIRMAN, NARAYANGHATA (INDERSINGH KE MAKAN SE KACCHA SHAMSHAN TAK)</t>
+          <t>1726003064/IF/IAY/943838 — Construction of IAY House -IAY REG. NO. MP2889124</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>290017</v>
+        <v>15136</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42376</v>
+        <v>42888</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>42724</v>
+        <v>43198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034294964 — C.C ROAD AND NALI NIRMAN NARAYANGHATA (GHANSHYAM KE MAKAN SE RATANSINGH KE MAKAN TAK)</t>
+          <t>1726003064/IF/IAY/944064 — Construction of IAY House -IAY REG. NO. MP2896172</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>67000</v>
+        <v>15480</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>44844</v>
+        <v>14792</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42376</v>
+        <v>42888</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>42724</v>
+        <v>43198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034309256 — ANTRIK MARG JODKYA MADAN LAL KE BADIYA SE NALA TAK</t>
+          <t>1726003064/IF/IAY/947664 — Construction of IAY House -IAY REG. NO. MP2986093</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>42881</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>43198</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034309258 — Antrik marg jodkya nala se railway puliya tak</t>
+          <t>1726003064/IF/IAY/948021 — Construction of IAY House -IAY REG. NO. MP2995431</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>506000</v>
+        <v>15480</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>15136</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>42878</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>43198</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034331505 — C.C.ROAD NIRMAN NARAYANGHTA 14 VA VITT + MNREGA MAIN ROAD SE BHOLARA HARIJAN KE GHAR TAK</t>
+          <t>1726003064/IF/IAY/984749 — Construction of IAY House -IAY REG. NO. MP2315248</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>248000</v>
+        <v>15480</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>43344</v>
+        <v>15136</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42968</v>
+        <v>42881</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43447</v>
+        <v>43199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034336853 — SUDUR SADAK NIRMANBAJPURA SE HAWANIPURA TAK</t>
+          <t>1726003064/LD/1 — BHUMI SILP SAMU GOJKIYA</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>1208000</v>
+        <v>295000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>1114508.76</v>
+        <v>25741</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42858</v>
-[...3 lines deleted...]
-      </c>
+        <v>39672</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034338480 — SUDUR SADAK NIRMAN KARYA JODKYA SE SUHAEDI KANKAD TAK</t>
+          <t>1726003064/LD/1258 — Grameen khel maidan jodkya</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>761000</v>
+        <v>467000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>610072.89</v>
+        <v>211712</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42875</v>
+        <v>41058</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43250</v>
+        <v>42266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034347519 — C C ROAD AND NALI NIRMAN KARYA JODKYA</t>
+          <t>1726003064/LD/22012034296680 — SHANTIDHAM VIKAS YOJNA, NARAYANGHATA (COLONY)</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>590000</v>
+        <v>180000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>93740</v>
+        <v>172666.07</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42947</v>
+        <v>42760</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>43447</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034351798 — C.C ROAD NIRMAN 14VA VIT +MNREGA HARIJAN MOHALLA SE ROAD TAK</t>
+          <t>1726003064/LD/22012034539603 — Charagah Nirman_2020-21_GP_NARAYANGHATA_GRAM NARAYANGHATA _GAUSHALA KE PASS</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>47000</v>
+        <v>792213.45</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>41280</v>
+        <v>635633.77</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42980</v>
+        <v>44257</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>43447</v>
+        <v>45846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034361680 — C.C.ROAD NIRMAN 14VA VIT+MNREGA PM ROAD SE SARPANCH KE GHAR TAK</t>
+          <t>1726003064/LD/22012034591840 — Levelling/shaping of Wastland Land of Community_2023-24_Gaushala Ke Pass_Narayanghata</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>15000</v>
+        <v>794893.31</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>12556</v>
+        <v>729260.5</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43006</v>
+        <v>45198</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43447</v>
+        <v>45527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034361686 — C.C.ROAD NIRMAN 14VA VIT+MNREGA MAIN ROAD SE DEV SINGH KE GHR TAK</t>
+          <t>1726003064/LD/22012034600477 — Levelling/shaping of Wasteland Land of Community_2023-24_Shanti Dham Ghat Gram Jodkiya_GP Narayangha</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>5000</v>
+        <v>214472.58</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>2064</v>
+        <v>180690.17</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43006</v>
+        <v>45343</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>43447</v>
+        <v>45581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034361688 — C.C.ROAD NIRMAN 14VA VIT +MNREGA BHANWARJI KE GHR SE PM ROAD TAK</t>
+          <t>1726003064/LD/22012034600518 — Levelling/shaping of Wasteland Land of Community_2023-24_Sala Bhawan Gram Jodkiya_GP Narayangha</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>90000</v>
+        <v>184031.02</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>6192</v>
+        <v>179074.88</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43006</v>
+        <v>45343</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>43447</v>
+        <v>45581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034505033 — CC ROAD NIRMAN GALI NO 1 SE 5 TAK</t>
+          <t>1726003064/LD/22012034950337 — PERIPHERAL STONE BUND KARYA_2024-25_GAUSHALA KE PASS_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>167000</v>
+        <v>494922.56</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>120208</v>
+        <v>408625.94</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>43781</v>
+        <v>45728</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>43951</v>
+        <v>46184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034551067 — PEVARSE NIRMAN KARYA GP NARAYANGHATA (PANCHAYAT BHAWAN PARISAR ME)</t>
+          <t>1726003064/LD/22012034952078 — STONE PERIPHERAL BUND_2024-25_PAWAN KE KHET KE PASS_GRAM JODKIYA _GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>75300</v>
+        <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>73720</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44175</v>
-[...3 lines deleted...]
-      </c>
+        <v>45724</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034553073 — APROCH ROAD_2020-21_NARAYANGHATA_MAIN ROAD SE PRASTAVIT GAUSHALA STHAN TAK</t>
+          <t>1726003064/LD/326 — Med Bandhan Narayanghata (Samooh-I)</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>786832.77</v>
+        <v>157000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>769624.52</v>
+        <v>86603</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44189</v>
+        <v>40359</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>45062</v>
+        <v>40372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034582568 — CC ROAD NIRMAN KARYA GRAM NARAYANGHATA (RAMPRASAD KE GHAR SE GAJRAJ KE GHAR KE SAMNE CHOWK TAK)</t>
+          <t>1726003064/LD/327 — Med Bandhan Jodkya (Samooh - II)</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>13000</v>
+        <v>127000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>10422</v>
+        <v>31400</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44449</v>
+        <v>40648</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>44604</v>
+        <v>40372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034582575 — CC ROAD NIRMAN KARYA GRAM NARAYANGHATA (JITENDRA KE GHAR SE INDERSINGH KE GHAR TAK)</t>
+          <t>1726003064/LD/423 — Shanti Dham vakash yojan Bajpura</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>11000</v>
+        <v>488000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>12738</v>
+        <v>285978</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44449</v>
+        <v>40603</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>44604</v>
+        <v>41085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034589812 — NALI NIRMAN KARYA GRAM NARAYANGHATA (BHANWARJI KE GHAR SE NALA TAK)</t>
+          <t>1726003064/LD/424 — Shanti Dham Vakash Yojan Yodkiya</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>48000</v>
+        <v>500000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>48636</v>
+        <v>120038</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44508</v>
+        <v>40644</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>44649</v>
+        <v>41085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034589822 — CC ROAD NIRMAN KARYA GRAM NARAYANGHATA (PM ROAD SE SHANTIDHAM TAK)</t>
+          <t>1726003064/LD/760 — Mad Bandhan group No05 Bajpura</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>55000</v>
+        <v>215000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>53461</v>
+        <v>127532</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44509</v>
+        <v>40710</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>44649</v>
+        <v>40729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034598622 — CC ROAD NIRMAN KARYA GRAM NARAYANGHATA (SARVJANIK KOOP SE NALE KI AUR)</t>
+          <t>1726003064/LD/762 — MAD BANDHAN GROUP NO 03 JODKYA</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>7000</v>
+        <v>289000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>6176</v>
+        <v>323036</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44520</v>
+        <v>40710</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>44649</v>
+        <v>40729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034642889 — CC ROAD NIRMAN KARYA_2023-24_BALAJI MANDIR SE SHIVRAJ KE MAKAN TAK_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
+          <t>1726003064/LD/764 — Mad Bandhan group No01 JODKYA</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>44000</v>
+        <v>263000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>43537</v>
+        <v>220720</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45118</v>
+        <v>40710</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>45265</v>
+        <v>40729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034648382 — C.C.Road 15 vit and nrega Ram Mandir se Kanwarlal ke Ghat Tak Gram Narayanghata 2023-24 GP_Narayangh</t>
+          <t>1726003064/LD/767 — MAD BANDHAN GROUP NO 02 JODKYA HIT. NO 08</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>27889</v>
+        <v>270000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>26741</v>
+        <v>89820</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>45153</v>
+        <v>40710</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>45275</v>
+        <v>40729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034648384 — Nali Nirman 15 vit and nrega Devnarayan ke Mandir se nala tak Gram Jodkiya 2023-24 GP_Narayanghata</t>
+          <t>1726003064/LD/978 — Shanti Dham Vikas Yojna Narayanghata</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>42764</v>
+        <v>452000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>42432</v>
+        <v>323718</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>45188</v>
+        <v>40900</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>45275</v>
+        <v>41085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034829954 — C.C.Road Nirman 5va Vitt &amp;Narega P.M.Road Se Laxminarayan ke Makan Tak Gram Narayanghata GP Narayang</t>
+          <t>1726003064/PG/9425895135 — PLAYGROUND GRAM NARAYANGHATA</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>48442</v>
+        <v>186000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>46656</v>
+        <v>75054.74</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45636</v>
+        <v>42816</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>45711</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034829956 — C.C.Road Nirman 15va Vitt &amp;Narega Jagdish ke Ghar se P.M.Road Ki our Gram Narayanghata GP Narayangha</t>
+          <t>1726003064/PG/9425896438 — PLAY GROUND BAJPURA</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>51261</v>
+        <v>111000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>51030</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45636</v>
-[...3 lines deleted...]
-      </c>
+        <v>42820</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034832833 — C.C.Road Nirman 15vaVitt &amp;Narega Papu ke Ghr se Dolji Ke Ghar Tak Gram Narayanghata GP Narayanghata</t>
+          <t>1726003064/RC/1148 — ग्रेवल सडक निर्माण नारायन घाटा से मूख्‍य मार्ग तक</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>101500</v>
+        <v>500000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>98172</v>
+        <v>6552</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>45663</v>
+        <v>39967</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>45711</v>
+        <v>40116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/22012034832834 — C.C.Road Nirman 15vaVitt &amp;Narega Laxminarayan ke Ghar se Ramchndar ke Ghar Tak Gram  GP</t>
+          <t>1726003064/RC/1316 — CC Road Converjence Narayanghata</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>20756</v>
+        <v>100000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>20412</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45663</v>
-[...3 lines deleted...]
-      </c>
+        <v>40088</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/नारायाणघाटा 51/15 — ग्रेवल सडक निर्माण बाजपुरा से आम्‍बा रोड</t>
+          <t>1726003064/RC/1351 — Antrk Magr Jodkiya</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>65825.16</v>
+        <v>451486</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>39442</v>
+        <v>40654</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>40099</v>
+        <v>40709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RC/नारायाणघाटा 51/16 — ग्रेवल सडक निर्माण नारायण से जोडक्‍या</t>
+          <t>1726003064/RC/1481 — C.C.Road  nali nirman Panchpameshwar jodkya jagnn</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>500000</v>
+        <v>250000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>133278</v>
+        <v>363812</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>39439</v>
+        <v>41000</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>39674</v>
+        <v>41511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RS/22012034201534 — COMPOSTING PIT SANDAHEDI</t>
+          <t>1726003064/RC/1666 — Antri marg Jodkya</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>40000</v>
+        <v>497000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>0</v>
+        <v>504262</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K473" s="3"/>
+        <v>41055</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>41389</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RS/22012034396923 — SOCHALYA NIRMAN KARYA BAJPURA JITENDRA/NARAYAN SINGH</t>
+          <t>1726003064/RC/1667 — Antrik Marg Nirman Narayanghata</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>11500</v>
+        <v>497000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>348789.8</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43137</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>41061</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>42266</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RS/22012034697950 — NALI NIRMAN KARYA_2023-24_NARAYANSINGH KE GHAR SE NALE TAK_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
+          <t>1726003064/RC/22012034169978 — C C Road evm nali nirman converjense M L A+MGNREGA</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>52915</v>
+        <v>100000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>52598</v>
+        <v>134205.9</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>45195</v>
+        <v>41368</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>45274</v>
+        <v>42266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1726003064/RS/22012035134993 — Nali Nirman 15 vit and nrega Dolji Ke Ghar se Laxminaryan ke Ghar Tak Gram 2024-25 GP_</t>
+          <t>1726003064/RC/22012034197057 — C C ROAD (PP) JODKYA VISHANU KE GHAR SE PRAM KE GH</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>9380</v>
+        <v>250000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>8748</v>
+        <v>209827</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>45663</v>
+        <v>41647</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>45711</v>
+        <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012034327751 — TALAB JIRNODDWAR KARYA NARAYAN GHATA</t>
+          <t>1726003064/RC/22012034200240 — C C ROAD  NALI NIRMAN (PP)JODKYA  BHAGIRATH KE GH</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>407000</v>
+        <v>150000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>344</v>
+        <v>54540</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>42888</v>
+        <v>41641</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>43502</v>
+        <v>42266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012034392002 — NAVIN NISTARI TALAB NIRMAN GRAM JODKYA</t>
+          <t>1726003064/RC/22012034202431 — C. C. ROAD  NALI NIRMAN (PP)  NARAYAN GHATA SREER</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>1137000</v>
+        <v>250000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>868123.97</v>
+        <v>254933.9</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>43265</v>
+        <v>41691</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>44239</v>
+        <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012034515921 — NAVIN TALAB HARISING KE KUA KE PASS VALA NALA ME JODKIYA GP NARAYANGHATA</t>
+          <t>1726003064/RC/22012034203717 — AANTRIK MARG BAJPURA VILLAGE SE SCHOOL TAK</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>905774.76</v>
+        <v>500000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>873457.52</v>
+        <v>446774</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>43854</v>
+        <v>41688</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>44389</v>
+        <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012034545808 — CHECK DEM NIRMAN GANVE SE PURVA KI OR GP NARAYANGHATA</t>
+          <t>1726003064/RC/22012034204784 — Aantrik marg  jodkya village se school tak</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>1025939.03</v>
+        <v>500000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>902446</v>
+        <v>390258</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>43971</v>
+        <v>41689</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>44895</v>
+        <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012034545811 — NAVIN TALAB NIRMAN UNDAKHO VALA NALA PAR GP NARAYANGHATA</t>
+          <t>1726003064/RC/22012034266264 — SADOOR SADAK NIRMAN, JODKIYA (JODKIYA GAON SE VIJAYSINGH KE KHET TAK)</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>1498713.72</v>
+        <v>1287000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>1323637.05</v>
+        <v>800211.75</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43961</v>
+        <v>42178</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>44389</v>
+        <v>42791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012034557587 — NAVIN TALAB NIRMAN RELWAY LINE KE PURVA KI OR GRAM JODKIYA GP NARYANAGHATA</t>
+          <t>1726003064/RC/22012034287605 — C.C. ROAD AND NALI NIRMAN, NARAYANGHATA (MANGILAL KE GHAR SE BANESINGH KE GHAR TAK)</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>731047.67</v>
+        <v>150000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>610184.2</v>
+        <v>142130</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44001</v>
+        <v>42325</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>44604</v>
+        <v>42724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012034821359 — SOCK PIT HANDPUMP ROAD KE PASS_2021-2022_VILLAGE-NARAYANGHATA _GP_NARAYANGHATA</t>
+          <t>1726003064/RC/22012034294111 — ANTRIK MARG NIRMAN, NARAYANGHATA (CHOTELAL KE MAKAN SE SARKARI KOOP TAK)</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>238233</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>42376</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>42799</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012034922431 — PERCOLATION TANK NIRMAN_2021-22_DEV MANDIR KE PASS_GRAM JODKIYA</t>
+          <t>1726003064/RC/22012034294112 — ANTRIK MARG NIRMAN, NARAYANGHATA (INDERSINGH KE MAKAN SE KACCHA SHAMSHAN TAK)</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>355647.85</v>
+        <v>500000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>270678</v>
+        <v>290017</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44644</v>
+        <v>42376</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>45178</v>
+        <v>42724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012034922435 — ANICUT NIRMAN KARYA_2021-22_KISHANLAL KE KHET KE PASS_GRAM JODKIYA</t>
+          <t>1726003064/RC/22012034294964 — C.C ROAD AND NALI NIRMAN NARAYANGHATA (GHANSHYAM KE MAKAN SE RATANSINGH KE MAKAN TAK)</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>307745.03</v>
+        <v>67000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>290820.12</v>
+        <v>44844</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44644</v>
+        <v>42376</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>45527</v>
+        <v>42724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012034922436 — ANICUT NIRMAN KARYA_2021-22_SHIVNARAYAN KE KHET KE PASS_GRAM JODKIYA</t>
+          <t>1726003064/RC/22012034309256 — ANTRIK MARG JODKYA MADAN LAL KE BADIYA SE NALA TAK</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44572</v>
+        <v>42461</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012034922437 — ANICUT NIRMAN KARYA_2021-22_BAPULAL KE KHET KE PASS_GRAM JODKIYA</t>
+          <t>1726003064/RC/22012034309258 — Antrik marg jodkya nala se railway puliya tak</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>349054.28</v>
+        <v>506000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>308979.22</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44645</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012034922439 — ANICUT NIRMAN KARYA_2021-22_BHAGWANSINGH KE KHET KE PASS_GRAM JODKIYA</t>
+          <t>1726003064/RC/22012034331505 — C.C.ROAD NIRMAN NARAYANGHTA 14 VA VITT + MNREGA MAIN ROAD SE BHOLARA HARIJAN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>0</v>
+        <v>248000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>43344</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44572</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>42968</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>43447</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012034922441 — ANICUT NIRMAN KARYA_2021-22_JITENDRA KE KHET KE PASS_GRAM JODKIYA</t>
+          <t>1726003064/RC/22012034336853 — SUDUR SADAK NIRMANBAJPURA SE HAWANIPURA TAK</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>283989.2</v>
+        <v>1208000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>236876</v>
+        <v>1114508.76</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44691</v>
+        <v>42858</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>45341</v>
+        <v>44980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035011491 — NAVIN TALAB NIRMAN KARYA_2022-23_KUNDIBEH WALE RASTE KE PASS_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
+          <t>1726003064/RC/22012034338480 — SUDUR SADAK NIRMAN KARYA JODKYA SE SUHAEDI KANKAD TAK</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>1180606.72</v>
+        <v>761000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>1089564</v>
+        <v>610072.89</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44901</v>
+        <v>42875</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>45264</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035067547 — PERCOLATION TANK NIRMAN_2023-24_PAPPUSINGH KE KUWA KE PASS_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
+          <t>1726003064/RC/22012034347519 — C C ROAD AND NALI NIRMAN KARYA JODKYA</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>415408.09</v>
+        <v>590000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>326417</v>
+        <v>93740</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>45097</v>
+        <v>42947</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>45440</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035067549 — PERCOLATION TANK NIRMAN_2023-24_PUJARI WALA KE KHET KE PASS_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
+          <t>1726003064/RC/22012034351798 — C.C ROAD NIRMAN 14VA VIT +MNREGA HARIJAN MOHALLA SE ROAD TAK</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>423439.82</v>
+        <v>47000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>367206</v>
+        <v>41280</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>45092</v>
+        <v>42980</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>45453</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035067550 — PERCOLATION TANK NIRMAN_2023-24_SAMADHIYA KE KUWA KE PASS_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
+          <t>1726003064/RC/22012034361680 — C.C.ROAD NIRMAN 14VA VIT+MNREGA PM ROAD SE SARPANCH KE GHAR TAK</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>415408.09</v>
+        <v>15000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>368658</v>
+        <v>12556</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>45097</v>
+        <v>43006</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>45453</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035088817 — PERCOLATION TANK NIRMAN_2023-24_TALI KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/RC/22012034361686 — C.C.ROAD NIRMAN 14VA VIT+MNREGA MAIN ROAD SE DEV SINGH KE GHR TAK</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>441260.67</v>
+        <v>5000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>397342</v>
+        <v>2064</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>45198</v>
+        <v>43006</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>45453</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035088819 — PERCOLATION TANK NIRMAN_2023-24_RALOTA KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/RC/22012034361688 — C.C.ROAD NIRMAN 14VA VIT +MNREGA BHANWARJI KE GHR SE PM ROAD TAK</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>459148.25</v>
+        <v>90000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>409666</v>
+        <v>6192</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>45198</v>
+        <v>43006</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>45454</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035136688 — Navin Talab Nirman Kharla Nala Gram Jodkiya _2023-24 GP_Narayanghata</t>
+          <t>1726003064/RC/22012034505033 — CC ROAD NIRMAN GALI NO 1 SE 5 TAK</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>167000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>120208</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>43781</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>43951</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035145889 — Erathen Band Percolation Tank 2023-24- Unkar ki badli ke pass Gram Narayanghata_2023-24 GP_Narayangh</t>
+          <t>1726003064/RC/22012034551067 — PEVARSE NIRMAN KARYA GP NARAYANGHATA (PANCHAYAT BHAWAN PARISAR ME)</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>1121514.31</v>
+        <v>75300</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>944032.5</v>
+        <v>73720</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45453</v>
+        <v>44175</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>45630</v>
+        <v>44582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035159779 — Earthen Bund Percolatio Prem Singh karigar ke khet ke Pass ke Nale Par Gram Jodkiya_GP Narayanghata</t>
+          <t>1726003064/RC/22012034553073 — APROCH ROAD_2020-21_NARAYANGHATA_MAIN ROAD SE PRASTAVIT GAUSHALA STHAN TAK</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>1018177.49</v>
+        <v>786832.77</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>976378.43</v>
+        <v>769624.52</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45512</v>
+        <v>44189</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>45604</v>
+        <v>45062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035180934 — NAVIN TALAB NIRMAN KARYA_2023-24_HAJARILAL KE KHET KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/RC/22012034582568 — CC ROAD NIRMAN KARYA GRAM NARAYANGHATA (RAMPRASAD KE GHAR SE GAJRAJ KE GHAR KE SAMNE CHOWK TAK)</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>2188991.84</v>
+        <v>13000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>2120556.7</v>
+        <v>10422</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45358</v>
+        <v>44449</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>45581</v>
+        <v>44604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035203266 — Chek dam Nirman Samadiya Nale Par Bhagwan Singh Ke Khet  2024-25- Gram- Narayanghata  GP-  Narayang</t>
+          <t>1726003064/RC/22012034582575 — CC ROAD NIRMAN KARYA GRAM NARAYANGHATA (JITENDRA KE GHAR SE INDERSINGH KE GHAR TAK)</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>1487741.57</v>
+        <v>11000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>1431880</v>
+        <v>12738</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45470</v>
+        <v>44449</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>46081</v>
+        <v>44604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035205234 — Earthen Bund Percolation Tank Nirman karya Morsingh ke Khet Ke Pass  2024-25 Gram Jodkiya GP Narayan</t>
+          <t>1726003064/RC/22012034589812 — NALI NIRMAN KARYA GRAM NARAYANGHATA (BHANWARJI KE GHAR SE NALA TAK)</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>0</v>
+        <v>48000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>48636</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45449</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>44508</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>44649</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035207355 — Navin Talab Nirman Karya Khankra wale Nale Par _2024-25 Gram Jodkiya GP Narayanghata</t>
+          <t>1726003064/RC/22012034589822 — CC ROAD NIRMAN KARYA GRAM NARAYANGHATA (PM ROAD SE SHANTIDHAM TAK)</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>1318424.29</v>
+        <v>55000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>1282571.06</v>
+        <v>53461</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45470</v>
+        <v>44509</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>45846</v>
+        <v>44649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035207365 — Navin Talab Nirman Karya Rahul ke khet ke Pass _2024-25 Gram Jodkiya GP Narayanghata</t>
+          <t>1726003064/RC/22012034598622 — CC ROAD NIRMAN KARYA GRAM NARAYANGHATA (SARVJANIK KOOP SE NALE KI AUR)</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>1224492.28</v>
+        <v>7000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>1205168.98</v>
+        <v>6176</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45470</v>
+        <v>44520</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>46080</v>
+        <v>44649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035209024 — Percolation Tank Nirman karya Morsingh ke Khet Ke Pass 2024-25 Gram Jodkiya GP Narayan</t>
+          <t>1726003064/RC/22012034642889 — CC ROAD NIRMAN KARYA_2023-24_BALAJI MANDIR SE SHIVRAJ KE MAKAN TAK_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>197653.23</v>
+        <v>44000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>154829.85</v>
+        <v>43537</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45475</v>
+        <v>45118</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>45728</v>
+        <v>45265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035210967 — JGSA Feedar Chanal Nirman Kary Baag Wale koop ke pass  2024-25  Gram Narayanghata  GP Narayanghat</t>
+          <t>1726003064/RC/22012034648382 — C.C.Road 15 vit and nrega Ram Mandir se Kanwarlal ke Ghat Tak Gram Narayanghata 2023-24 GP_Narayangh</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>98859.7</v>
+        <v>27889</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>73097.64</v>
+        <v>26741</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45476</v>
+        <v>45153</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>45731</v>
+        <v>45275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035224069 — Navin Talab Nirman Hari Singh ke Khet ke Pass Gram Jodkiya _2024-25 GP_Narayanghata</t>
+          <t>1726003064/RC/22012034648384 — Nali Nirman 15 vit and nrega Devnarayan ke Mandir se nala tak Gram Jodkiya 2023-24 GP_Narayanghata</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>1285638.75</v>
+        <v>42764</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>1260000.44</v>
+        <v>42432</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45595</v>
+        <v>45188</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>45867</v>
+        <v>45275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035224070 — Navin Talab Nirman Kamal Singh ke Khet ke Pass Gram Jodkiya _2024-25 GP_Narayanghata</t>
+          <t>1726003064/RC/22012034829954 — C.C.Road Nirman 5va Vitt &amp;Narega P.M.Road Se Laxminarayan ke Makan Tak Gram Narayanghata GP Narayang</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>1263399.03</v>
+        <v>48442</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>1229219.79</v>
+        <v>46656</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45595</v>
+        <v>45636</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>45857</v>
+        <v>45711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035249618 — WATER HARVESTING POND_2024-25_KUNDIBEH RASTE PER_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
+          <t>1726003064/RC/22012034829956 — C.C.Road Nirman 15va Vitt &amp;Narega Jagdish ke Ghar se P.M.Road Ki our Gram Narayanghata GP Narayangha</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>991271.98</v>
+        <v>51261</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>971884.21</v>
+        <v>51030</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45728</v>
+        <v>45636</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>46133</v>
+        <v>45717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035249620 — WATER HARVESTING POND_2024-25_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
+          <t>1726003064/RC/22012034832833 — C.C.Road Nirman 15vaVitt &amp;Narega Papu ke Ghr se Dolji Ke Ghar Tak Gram Narayanghata GP Narayanghata</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>991035.75</v>
+        <v>101500</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>960776.64</v>
+        <v>98172</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45728</v>
+        <v>45663</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>46081</v>
+        <v>45711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035249621 — EARTHEN BUND PERCOLATION TANK_2024-25_PREMSINGH PANDAJI KE KHET KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/RC/22012034832834 — C.C.Road Nirman 15vaVitt &amp;Narega Laxminarayan ke Ghar se Ramchndar ke Ghar Tak Gram  GP</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>1421898.58</v>
+        <v>20756</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>1396093.72</v>
+        <v>20412</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45728</v>
+        <v>45663</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>46081</v>
+        <v>45711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035249622 — EARTHEN BUND PERCOLATION TANK_2024-25_JAGDISH KE KHET KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/RC/नारायाणघाटा 51/15 — ग्रेवल सडक निर्माण बाजपुरा से आम्‍बा रोड</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>1481040.94</v>
+        <v>500000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>1460654.74</v>
+        <v>65825.16</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45735</v>
+        <v>39442</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>46133</v>
+        <v>40099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035249625 — EARTHEN BUND PERCOLATION TANK_2024-25_BHAGATJI KE KHET KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/RC/नारायाणघाटा 51/16 — ग्रेवल सडक निर्माण नारायण से जोडक्‍या</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>1420867.96</v>
+        <v>500000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>1389050.66</v>
+        <v>133278</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45728</v>
+        <v>39439</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>46081</v>
+        <v>39674</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035249628 — EARTHEN BUND PERCOLATION TANK_2024-25_DEVSINGH KE KHET KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/RS/22012034201534 — COMPOSTING PIT SANDAHEDI</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>1235141.73</v>
+        <v>40000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>1206552.84</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45728</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035249631 — WATER HARVESTING POND_2024-25_ROJA WALI KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/RS/22012034396923 — SOCHALYA NIRMAN KARYA BAJPURA JITENDRA/NARAYAN SINGH</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>988536</v>
+        <v>11500</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>955611.01</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45728</v>
-[...3 lines deleted...]
-      </c>
+        <v>43137</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035256657 — EARTHEN BUND PERCOLATION TANK_2024-25_VIJAYSINGH KE KHET KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/RS/22012034697950 — NALI NIRMAN KARYA_2023-24_NARAYANSINGH KE GHAR SE NALE TAK_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>1232496.41</v>
+        <v>52915</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>1178598.76</v>
+        <v>52598</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45764</v>
+        <v>45195</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>46157</v>
+        <v>45274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035256658 — EARTHEN BUND PERCOLATION TANK_2024-25_BHOLE KE KHET KE PASS_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
+          <t>1726003064/RS/22012035134993 — Nali Nirman 15 vit and nrega Dolji Ke Ghar se Laxminaryan ke Ghar Tak Gram 2024-25 GP_</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>1015760.34</v>
+        <v>9380</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>944830.7</v>
+        <v>8748</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45764</v>
+        <v>45663</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>46157</v>
+        <v>45711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035256659 — EARTHEN BUND PERCOLATION TANK_2024-25_HARINARAYAN KI BALDI KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/WC/22012034327751 — TALAB JIRNODDWAR KARYA NARAYAN GHATA</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>1437387.17</v>
+        <v>407000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>1366070.44</v>
+        <v>344</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45764</v>
+        <v>42888</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>46157</v>
+        <v>43502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035256660 — EARTHEN BUND PERCOLATION TANK_2024-25_SANTOSH GIR KE KHET KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/WC/22012034392002 — NAVIN NISTARI TALAB NIRMAN GRAM JODKYA</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>1321552.23</v>
+        <v>1137000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>1229069.4</v>
+        <v>868123.97</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45764</v>
+        <v>43265</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>46157</v>
+        <v>44239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035264912 — JGSA_2025-2026_Recharge Structure Sarvjanik Koop Goushala Ke Pass Gram Narayanghata 3064/DP/34576926</t>
+          <t>1726003064/WC/22012034515921 — NAVIN TALAB HARISING KE KUA KE PASS VALA NALA ME JODKIYA GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>23977.32</v>
+        <v>905774.76</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>3915</v>
+        <v>873457.52</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45779</v>
+        <v>43854</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>46012</v>
+        <v>44389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035265076 — JGSA_2025-2026_Recharge Structure Sarvjanik Koop Shala Bhawan Ke Pass Gram Jodkiya 3064/IC/34886609</t>
+          <t>1726003064/WC/22012034545808 — CHECK DEM NIRMAN GANVE SE PURVA KI OR GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>23977.32</v>
+        <v>1025939.03</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>902446</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45794</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>43971</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>44895</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035265292 — JGSA_2025-2026_Recharge Structure Sarvjanik Koop Nirman Gram Narayanghata 3064/DW/9993660032</t>
+          <t>1726003064/WC/22012034545811 — NAVIN TALAB NIRMAN UNDAKHO VALA NALA PAR GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>23977.32</v>
+        <v>1498713.72</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>23394.33</v>
+        <v>1323637.05</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45779</v>
+        <v>43961</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>46018</v>
+        <v>44389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035265301 — JGSA_2025-2026_Recharge Structure Sarvjanik Koop Nirman Gram Jodkiya 3064/DP/22012034446511</t>
+          <t>1726003064/WC/22012034557587 — NAVIN TALAB NIRMAN RELWAY LINE KE PURVA KI OR GRAM JODKIYA GP NARYANAGHATA</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>23977.32</v>
+        <v>731047.67</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>610184.2</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45794</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>44001</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>44604</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035305530 — JGSA_2025-2026_RECHARGE STRUCTURE SARVJANIK PAYJAL KOOP NIRMAN_Gram NARAYANGHATA_GP NARAYANGHATA</t>
+          <t>1726003064/WC/22012034821359 — SOCK PIT HANDPUMP ROAD KE PASS_2021-2022_VILLAGE-NARAYANGHATA _GP_NARAYANGHATA</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>23977.32</v>
+        <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>45761</v>
+        <v>44301</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035305531 — JGSA_2025-2026_RECHARGE STRUCTURE SARVJANIK PAYJAL KOOP PURJI KE GHAR KE PICHHE_Gram JODKIYA</t>
+          <t>1726003064/WC/22012034922431 — PERCOLATION TANK NIRMAN_2021-22_DEV MANDIR KE PASS_GRAM JODKIYA</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>23977.32</v>
+        <v>355647.85</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>270678</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>44644</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>45178</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035326622 — WATER HARVESTING POND_2025-26_JUJHARSINGH KE KHET KE PASS_GR. JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/WC/22012034922435 — ANICUT NIRMAN KARYA_2021-22_KISHANLAL KE KHET KE PASS_GRAM JODKIYA</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>952501.65</v>
+        <v>307745.03</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>867742.34</v>
+        <v>290820.12</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>46119</v>
+        <v>44644</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>46265</v>
+        <v>45527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035326623 — WATER HARVESTING POND_2025-26_KAILASH KE KHET KE PASS_GR. JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/WC/22012034922436 — ANICUT NIRMAN KARYA_2021-22_SHIVNARAYAN KE KHET KE PASS_GRAM JODKIYA</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>979137.2</v>
+        <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>801671.7</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>46120</v>
-[...3 lines deleted...]
-      </c>
+        <v>44572</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035326624 — WATER HARVESTING POND_2025-26_RAMESH GHISAJI KE KHET KE PASS_GR. JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/WC/22012034922437 — ANICUT NIRMAN KARYA_2021-22_BAPULAL KE KHET KE PASS_GRAM JODKIYA</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>968043.37</v>
+        <v>349054.28</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>864308.84</v>
+        <v>308979.22</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>46120</v>
+        <v>44645</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>46265</v>
+        <v>45632</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035326625 — WATER HARVESTING POND_2025-26_BHANWARLAL TAILAR KE KHET KE PASS_GR. JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/WC/22012034922439 — ANICUT NIRMAN KARYA_2021-22_BHAGWANSINGH KE KHET KE PASS_GRAM JODKIYA</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>948582.93</v>
+        <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>867839.86</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>46120</v>
-[...3 lines deleted...]
-      </c>
+        <v>44572</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035326626 — WATER HARVESTING POND_2025-26_DEVSINGH KE KHET KE PASS_GR. JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/WC/22012034922441 — ANICUT NIRMAN KARYA_2021-22_JITENDRA KE KHET KE PASS_GRAM JODKIYA</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>977620.96</v>
+        <v>283989.2</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>885809.04</v>
+        <v>236876</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>46120</v>
+        <v>44691</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>46265</v>
+        <v>45341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035326627 — WATER HARVESTING POND_2025-26_RAMESH KE KHET KE PASS_GR. JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/WC/22012035011491 — NAVIN TALAB NIRMAN KARYA_2022-23_KUNDIBEH WALE RASTE KE PASS_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>934233.96</v>
+        <v>1180606.72</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>838634.24</v>
+        <v>1089564</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>46120</v>
+        <v>44901</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>46265</v>
+        <v>45264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035329027 — WATER HARVESTING POND_2025-26_SHIVNARAYAN KI BALDI KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
+          <t>1726003064/WC/22012035067547 — PERCOLATION TANK NIRMAN_2023-24_PAPPUSINGH KE KUWA KE PASS_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>866200.66</v>
+        <v>415408.09</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>710085</v>
+        <v>326417</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>46120</v>
+        <v>45097</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>46265</v>
+        <v>45440</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/22012035329252 — WATER HARVESTING POND_2025-26_BHAGWANSINGH KE KHET KE PASS_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
+          <t>1726003064/WC/22012035067549 — PERCOLATION TANK NIRMAN_2023-24_PUJARI WALA KE KHET KE PASS_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>0</v>
+        <v>423439.82</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>367206</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>46045</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>45092</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>45453</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/51940 — KAPIL DHARA KUP LACHMINARAN /NARU GI</t>
+          <t>1726003064/WC/22012035067550 — PERCOLATION TANK NIRMAN_2023-24_SAMADHIYA KE KUWA KE PASS_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>222000</v>
+        <v>415408.09</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>130827</v>
+        <v>368658</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>39523</v>
+        <v>45097</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>39969</v>
+        <v>45453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/51941 — KAPIL DHARA KUP NIRMAN JEGDISH /NARU</t>
+          <t>1726003064/WC/22012035088817 — PERCOLATION TANK NIRMAN_2023-24_TALI KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>222000</v>
+        <v>441260.67</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>61069</v>
+        <v>397342</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>39647</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>45198</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>45453</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/51942 — KAPIL DHARA KUP NIRMAN DOLGI/BABRU</t>
+          <t>1726003064/WC/22012035088819 — PERCOLATION TANK NIRMAN_2023-24_RALOTA KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>222000</v>
+        <v>459148.25</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>67317</v>
+        <v>409666</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>39554</v>
+        <v>45198</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>39980</v>
+        <v>45454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/51973 — कपील धारा कूप निर्माण देव जी पीता धूलजी</t>
+          <t>1726003064/WC/22012035136688 — Navin Talab Nirman Kharla Nala Gram Jodkiya _2023-24 GP_Narayanghata</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>222000</v>
+        <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>35090</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>39601</v>
+        <v>45201</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/51974 — कपील धारा कूप निर्माण लालजी पीता रामसीह जी</t>
+          <t>1726003064/WC/22012035145889 — Erathen Band Percolation Tank 2023-24- Unkar ki badli ke pass Gram Narayanghata_2023-24 GP_Narayangh</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>222000</v>
+        <v>1121514.31</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>42480</v>
+        <v>944032.5</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>39973</v>
-[...1 lines deleted...]
-      <c r="K537" s="3"/>
+        <v>45453</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>45630</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/51975 — कपील धारा कूप निर्माण कमल पीता बापूलाल</t>
+          <t>1726003064/WC/22012035159779 — Earthen Bund Percolatio Prem Singh karigar ke khet ke Pass ke Nale Par Gram Jodkiya_GP Narayanghata</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>222000</v>
+        <v>1018177.49</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>118452</v>
+        <v>976378.43</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>39546</v>
+        <v>45512</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>39607</v>
+        <v>45604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/51976 — कपील धारा कूप निर्माण बापूलाल पीता नारूजी</t>
+          <t>1726003064/WC/22012035180934 — NAVIN TALAB NIRMAN KARYA_2023-24_HAJARILAL KE KHET KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>222000</v>
+        <v>2188991.84</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>77010</v>
+        <v>2120556.7</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>39601</v>
+        <v>45358</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>40521</v>
+        <v>45581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/51977 — पेय जल कूप निर्माण जोडक्‍या</t>
+          <t>1726003064/WC/22012035203266 — Chek dam Nirman Samadiya Nale Par Bhagwan Singh Ke Khet  2024-25- Gram- Narayanghata  GP-  Narayang</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>300000</v>
+        <v>1487741.57</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>51500</v>
+        <v>1431880</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>39955</v>
-[...1 lines deleted...]
-      <c r="K540" s="3"/>
+        <v>45470</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>46081</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/52247 — NAVIN TALAB NIRMAN JODKIYA</t>
+          <t>1726003064/WC/22012035205234 — Earthen Bund Percolation Tank Nirman karya Morsingh ke Khet Ke Pass  2024-25 Gram Jodkiya GP Narayan</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>491000</v>
+        <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>658471</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>40299</v>
-[...3 lines deleted...]
-      </c>
+        <v>45449</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/52248 — navin tlab niraman gram jodkiya paep line ke pass</t>
+          <t>1726003064/WC/22012035207355 — Navin Talab Nirman Karya Khankra wale Nale Par _2024-25 Gram Jodkiya GP Narayanghata</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>500000</v>
+        <v>1318424.29</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>57750</v>
+        <v>1282571.06</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>40343</v>
+        <v>45470</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>40709</v>
+        <v>45846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/52496 — Saryjnk Kup namra Narygathta</t>
+          <t>1726003064/WC/22012035207365 — Navin Talab Nirman Karya Rahul ke khet ke Pass _2024-25 Gram Jodkiya GP Narayanghata</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>346000</v>
+        <v>1224492.28</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>326850</v>
+        <v>1205168.98</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>40603</v>
+        <v>45470</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>41807</v>
+        <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/52497 — Shanti dham vakahs yojan Jodkiya</t>
+          <t>1726003064/WC/22012035209024 — Percolation Tank Nirman karya Morsingh ke Khet Ke Pass 2024-25 Gram Jodkiya GP Narayan</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>197653.23</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>154829.85</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>40603</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>45475</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>45728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/52498 — Shanti dham pay jal kuo Yodyik</t>
+          <t>1726003064/WC/22012035210967 — JGSA Feedar Chanal Nirman Kary Baag Wale koop ke pass  2024-25  Gram Narayanghata  GP Narayanghat</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>248000</v>
+        <v>98859.7</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>386764</v>
+        <v>73097.64</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>40602</v>
+        <v>45476</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>40753</v>
+        <v>45731</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/52500 — Sryjnk kup yodyki</t>
+          <t>1726003064/WC/22012035224069 — Navin Talab Nirman Hari Singh ke Khet ke Pass Gram Jodkiya _2024-25 GP_Narayanghata</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>346000</v>
+        <v>1285638.75</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>334178</v>
+        <v>1260000.44</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>40634</v>
+        <v>45595</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>41807</v>
+        <v>45867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/52680 — sarvajanik koop bajpura</t>
+          <t>1726003064/WC/22012035224070 — Navin Talab Nirman Kamal Singh ke Khet ke Pass Gram Jodkiya _2024-25 GP_Narayanghata</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>346000</v>
+        <v>1263399.03</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>87707</v>
+        <v>1229219.79</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>40712</v>
+        <v>45595</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>41807</v>
+        <v>45857</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/52719 — Navin Talab Niraman Jodkiya</t>
+          <t>1726003064/WC/22012035249618 — WATER HARVESTING POND_2024-25_KUNDIBEH RASTE PER_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>500000</v>
+        <v>991271.98</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>579702</v>
+        <v>971884.21</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>40918</v>
+        <v>45728</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>42266</v>
+        <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/52949 — KAPIL DHARA KUP NIRMAN JAGDISH RAYSINGH</t>
+          <t>1726003064/WC/22012035249620 — WATER HARVESTING POND_2024-25_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>278000</v>
+        <v>991035.75</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>265412</v>
+        <v>960776.64</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>41049</v>
+        <v>45728</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>41389</v>
+        <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/53048 — bolder chek dem nirman jadkiya</t>
+          <t>1726003064/WC/22012035249621 — EARTHEN BUND PERCOLATION TANK_2024-25_PREMSINGH PANDAJI KE KHET KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>175000</v>
+        <v>1421898.58</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>185288</v>
+        <v>1396093.72</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41170</v>
+        <v>45728</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>41389</v>
+        <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/53049 — navin talab nirman narayenghata</t>
+          <t>1726003064/WC/22012035249622 — EARTHEN BUND PERCOLATION TANK_2024-25_JAGDISH KE KHET KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>500000</v>
+        <v>1481040.94</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>195112</v>
+        <v>1460654.74</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41153</v>
+        <v>45735</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>42334</v>
+        <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/53123 — navin talab nirman tanda khoyri jodkiya</t>
+          <t>1726003064/WC/22012035249625 — EARTHEN BUND PERCOLATION TANK_2024-25_BHAGATJI KE KHET KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>500000</v>
+        <v>1420867.96</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>294520</v>
+        <v>1389050.66</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>41153</v>
+        <v>45728</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>42266</v>
+        <v>46081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/9993649574 — kapildhara kup Narurjee/kalu jee</t>
+          <t>1726003064/WC/22012035249628 — EARTHEN BUND PERCOLATION TANK_2024-25_DEVSINGH KE KHET KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>0</v>
+        <v>1235141.73</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>1206552.84</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>45728</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>46081</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/VB/22012035332884 — Gabion Work Stucture Unit-5_2026-27_Dhaniya Wale Nale Per_Gram Narayanghata_GP Narayanghata</t>
+          <t>1726003064/WC/22012035249631 — WATER HARVESTING POND_2024-25_ROJA WALI KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>157720.28</v>
+        <v>988536</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>300</v>
+        <v>955611.01</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>46256</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>45728</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>46133</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/VB/22012035332885 — Loose Bolder Check Dam Unit-5_2026-27_Kundibeh Rasta Nale Per_Gram Narayanghata_GP Narayanghata</t>
+          <t>1726003064/WC/22012035256657 — EARTHEN BUND PERCOLATION TANK_2024-25_VIJAYSINGH KE KHET KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>70698.95</v>
+        <v>1232496.41</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>300</v>
+        <v>1178598.76</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>46256</v>
-[...1 lines deleted...]
-      <c r="K555" s="3"/>
+        <v>45764</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>46157</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/VB/22012035332886 — Roof Water Harvesting Work_2026-27_Samudayeek Manglik Bhawan_Gram Narayanghata_GP Narayanghata</t>
+          <t>1726003064/WC/22012035256658 — EARTHEN BUND PERCOLATION TANK_2024-25_BHOLE KE KHET KE PASS_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>30496.65</v>
+        <v>1015760.34</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>600</v>
+        <v>944830.7</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>46256</v>
-[...1 lines deleted...]
-      <c r="K556" s="3"/>
+        <v>45764</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>46157</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/ नारायणघाटा 51/1 — कपिल धारा कुप निर्माण दरीवबाइ पती हिरालाल</t>
+          <t>1726003064/WC/22012035256659 — EARTHEN BUND PERCOLATION TANK_2024-25_HARINARAYAN KI BALDI KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>222000</v>
+        <v>1437387.17</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>60334</v>
+        <v>1366070.44</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>39539</v>
+        <v>45764</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>39607</v>
+        <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/ नारायणघाटा 51/10 — कपिल धारा कुप निर्माण किशन लक्ष्‍मसिहं</t>
+          <t>1726003064/WC/22012035256660 — EARTHEN BUND PERCOLATION TANK_2024-25_SANTOSH GIR KE KHET KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>154500</v>
+        <v>1321552.23</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>63850</v>
+        <v>1229069.4</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>40561</v>
+        <v>45764</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>40593</v>
+        <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/ नारायणघाटा 51/11 — कपिल धारा कुप निर्माण भागिरथ मांगीलाल</t>
+          <t>1726003064/WC/22012035264912 — JGSA_2025-2026_Recharge Structure Sarvjanik Koop Goushala Ke Pass Gram Narayanghata 3064/DP/34576926</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>154500</v>
+        <v>23977.32</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>2755</v>
+        <v>3915</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>39942</v>
-[...1 lines deleted...]
-      <c r="K559" s="3"/>
+        <v>45779</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>46012</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/ नारायणघाटा 51/12 — कपिल धारा कुप निर्माण भारत बिहारी</t>
+          <t>1726003064/WC/22012035265076 — JGSA_2025-2026_Recharge Structure Sarvjanik Koop Shala Bhawan Ke Pass Gram Jodkiya 3064/IC/34886609</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>222000</v>
+        <v>23977.32</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>44240</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>39598</v>
+        <v>45794</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/ नारायणघाटा 51/13 — कपिल धारा कुप निर्माण बनेसिहं हिरालाल</t>
+          <t>1726003064/WC/22012035265292 — JGSA_2025-2026_Recharge Structure Sarvjanik Koop Nirman Gram Narayanghata 3064/DW/9993660032</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>222000</v>
+        <v>23977.32</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>63534</v>
+        <v>23394.33</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>39550</v>
-[...1 lines deleted...]
-      <c r="K561" s="3"/>
+        <v>45779</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>46018</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/ नारायणघाटा 51/14 — नविन तालाब निर्माण बाजपुरा</t>
+          <t>1726003064/WC/22012035265301 — JGSA_2025-2026_Recharge Structure Sarvjanik Koop Nirman Gram Jodkiya 3064/DP/22012034446511</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>500000</v>
+        <v>23977.32</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>39560</v>
+        <v>45794</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/ नारायणघाटा 51/2 — कपिल धारा कुप निर्माण कालु - भेरूलाल</t>
+          <t>1726003064/WC/22012035305530 — JGSA_2025-2026_RECHARGE STRUCTURE SARVJANIK PAYJAL KOOP NIRMAN_Gram NARAYANGHATA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>222000</v>
+        <v>23977.32</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>67366</v>
+        <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>39548</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/ नारायणघाटा 51/3 — कपिल धारा कुप निर्माण मांगीलाल - नारूजी</t>
+          <t>1726003064/WC/22012035305531 — JGSA_2025-2026_RECHARGE STRUCTURE SARVJANIK PAYJAL KOOP PURJI KE GHAR KE PICHHE_Gram JODKIYA</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>154500</v>
+        <v>23977.32</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>58573</v>
+        <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>39523</v>
+        <v>45761</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/ नारायणघाटा 51/4 — कपिल धारा कुप निर्माण जगन्‍नाथ रोडजी</t>
+          <t>1726003064/WC/22012035326622 — WATER HARVESTING POND_2025-26_JUJHARSINGH KE KHET KE PASS_GR. JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>222000</v>
+        <v>952501.65</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>68601</v>
+        <v>867742.34</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>39548</v>
+        <v>46119</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>40573</v>
+        <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/ नारायणघाटा 51/5 — कपिल धारा कुप निर्माण कमलसिहं नन्‍नुहारी</t>
+          <t>1726003064/WC/22012035326623 — WATER HARVESTING POND_2025-26_KAILASH KE KHET KE PASS_GR. JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>222000</v>
+        <v>979137.2</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>104200</v>
+        <v>801671.7</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>39556</v>
+        <v>46120</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>40573</v>
+        <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/ नारायणघाटा 51/6 — कपिल धारा कुप निर्माण जगन्‍नाथ समदाजी</t>
+          <t>1726003064/WC/22012035326624 — WATER HARVESTING POND_2025-26_RAMESH GHISAJI KE KHET KE PASS_GR. JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>222000</v>
+        <v>968043.37</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>48619</v>
+        <v>864308.84</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>39554</v>
+        <v>46120</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>39962</v>
+        <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/ नारायणघाटा 51/7 — कपिल धारा कुप निर्माण लक्ष्‍मीनारायण हिरालाल</t>
+          <t>1726003064/WC/22012035326625 — WATER HARVESTING POND_2025-26_BHANWARLAL TAILAR KE KHET KE PASS_GR. JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>222000</v>
+        <v>948582.93</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>52302</v>
+        <v>867839.86</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>39547</v>
+        <v>46120</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>39974</v>
+        <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/ नारायणघाटा 51/8 — कपिल धारा कुप निर्माण बाप़ुलाल मानसिहं</t>
+          <t>1726003064/WC/22012035326626 — WATER HARVESTING POND_2025-26_DEVSINGH KE KHET KE PASS_GR. JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>222000</v>
+        <v>977620.96</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>97204</v>
+        <v>885809.04</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>39556</v>
+        <v>46120</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>40573</v>
+        <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WC/ नारायणघाटा 51/9 — कपिल धारा कुप निर्माण प्रेम बीहारी</t>
+          <t>1726003064/WC/22012035326627 — WATER HARVESTING POND_2025-26_RAMESH KE KHET KE PASS_GR. JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>222000</v>
+        <v>934233.96</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>38752</v>
+        <v>838634.24</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>39604</v>
-[...1 lines deleted...]
-      <c r="K570" s="3"/>
+        <v>46120</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>46265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WH/22012034333357 — TALAB SUDRADIKARAN KARYA JODKYA</t>
+          <t>1726003064/WC/22012035329027 — WATER HARVESTING POND_2025-26_SHIVNARAYAN KI BALDI KE PASS_GRAM JODKIYA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>499000</v>
+        <v>866200.66</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>459145.13</v>
+        <v>708519</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>43259</v>
+        <v>46120</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>43827</v>
+        <v>46265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WH/22012034333359 — TALAB SUDRADIKARAN KARYA  JODKYA RAILVE LINE KE PASS</t>
+          <t>1726003064/WC/22012035329252 — WATER HARVESTING POND_2025-26_BHAGWANSINGH KE KHET KE PASS_GRAM NARAYANGHATA_GP NARAYANGHATA</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>492000</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>449136.14</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>43259</v>
-[...3 lines deleted...]
-      </c>
+        <v>46045</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WH/22012034440305 — Talab Gaharikaran Gram Jodkiya</t>
+          <t>1726003064/WC/51940 — KAPIL DHARA KUP LACHMINARAN /NARU GI</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>0</v>
+        <v>222000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>0</v>
+        <v>130827</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K573" s="3"/>
+        <v>39523</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>39969</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1726003064/WH/22012034941420 — JGSA Talab Jirnoddhar Work 2024-25 Gram Narayanghata  GP Narayanghata</t>
+          <t>1726003064/WC/51941 — KAPIL DHARA KUP NIRMAN JEGDISH /NARU</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>776000</v>
+        <v>222000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>739205.88</v>
+        <v>61069</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>45472</v>
-[...3 lines deleted...]
-      </c>
+        <v>39647</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C575" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D575" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E575" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F575" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/51942 — KAPIL DHARA KUP NIRMAN DOLGI/BABRU</t>
+        </is>
+      </c>
+      <c r="G575" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H575" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I575" s="2" t="n">
+        <v>67317</v>
+      </c>
+      <c r="J575" s="3" t="n">
+        <v>39554</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>39980</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C576" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D576" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E576" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F576" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/51973 — कपील धारा कूप निर्माण देव जी पीता धूलजी</t>
+        </is>
+      </c>
+      <c r="G576" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H576" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I576" s="2" t="n">
+        <v>35090</v>
+      </c>
+      <c r="J576" s="3" t="n">
+        <v>39601</v>
+      </c>
+      <c r="K576" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C577" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D577" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E577" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F577" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/51974 — कपील धारा कूप निर्माण लालजी पीता रामसीह जी</t>
+        </is>
+      </c>
+      <c r="G577" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H577" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I577" s="2" t="n">
+        <v>42480</v>
+      </c>
+      <c r="J577" s="3" t="n">
+        <v>39973</v>
+      </c>
+      <c r="K577" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C578" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D578" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E578" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F578" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/51975 — कपील धारा कूप निर्माण कमल पीता बापूलाल</t>
+        </is>
+      </c>
+      <c r="G578" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H578" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I578" s="2" t="n">
+        <v>118452</v>
+      </c>
+      <c r="J578" s="3" t="n">
+        <v>39546</v>
+      </c>
+      <c r="K578" s="3" t="n">
+        <v>39607</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C579" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D579" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E579" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F579" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/51976 — कपील धारा कूप निर्माण बापूलाल पीता नारूजी</t>
+        </is>
+      </c>
+      <c r="G579" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H579" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I579" s="2" t="n">
+        <v>77010</v>
+      </c>
+      <c r="J579" s="3" t="n">
+        <v>39601</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>40521</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C580" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D580" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E580" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F580" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/51977 — पेय जल कूप निर्माण जोडक्‍या</t>
+        </is>
+      </c>
+      <c r="G580" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H580" s="2" t="n">
+        <v>300000</v>
+      </c>
+      <c r="I580" s="2" t="n">
+        <v>51500</v>
+      </c>
+      <c r="J580" s="3" t="n">
+        <v>39955</v>
+      </c>
+      <c r="K580" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C575" s="1" t="inlineStr">
+      <c r="C581" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D581" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E581" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F581" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/52247 — NAVIN TALAB NIRMAN JODKIYA</t>
+        </is>
+      </c>
+      <c r="G581" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H581" s="2" t="n">
+        <v>491000</v>
+      </c>
+      <c r="I581" s="2" t="n">
+        <v>658471</v>
+      </c>
+      <c r="J581" s="3" t="n">
+        <v>40299</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>40335</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C582" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D582" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E582" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F582" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/52248 — navin tlab niraman gram jodkiya paep line ke pass</t>
+        </is>
+      </c>
+      <c r="G582" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H582" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I582" s="2" t="n">
+        <v>57750</v>
+      </c>
+      <c r="J582" s="3" t="n">
+        <v>40343</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>40709</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C583" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D583" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E583" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F583" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/52496 — Saryjnk Kup namra Narygathta</t>
+        </is>
+      </c>
+      <c r="G583" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H583" s="2" t="n">
+        <v>346000</v>
+      </c>
+      <c r="I583" s="2" t="n">
+        <v>326850</v>
+      </c>
+      <c r="J583" s="3" t="n">
+        <v>40603</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>41807</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C584" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D584" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+        </is>
+      </c>
+      <c r="E584" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F584" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/52497 — Shanti dham vakahs yojan Jodkiya</t>
+        </is>
+      </c>
+      <c r="G584" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H584" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I584" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J584" s="3" t="n">
+        <v>40603</v>
+      </c>
+      <c r="K584" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C585" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D585" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E585" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F585" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/52498 — Shanti dham pay jal kuo Yodyik</t>
+        </is>
+      </c>
+      <c r="G585" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H585" s="2" t="n">
+        <v>248000</v>
+      </c>
+      <c r="I585" s="2" t="n">
+        <v>386764</v>
+      </c>
+      <c r="J585" s="3" t="n">
+        <v>40602</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>40753</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C586" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D586" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E586" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F586" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/52500 — Sryjnk kup yodyki</t>
+        </is>
+      </c>
+      <c r="G586" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H586" s="2" t="n">
+        <v>346000</v>
+      </c>
+      <c r="I586" s="2" t="n">
+        <v>334178</v>
+      </c>
+      <c r="J586" s="3" t="n">
+        <v>40634</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>41807</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C587" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D587" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E587" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F587" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/52680 — sarvajanik koop bajpura</t>
+        </is>
+      </c>
+      <c r="G587" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H587" s="2" t="n">
+        <v>346000</v>
+      </c>
+      <c r="I587" s="2" t="n">
+        <v>87707</v>
+      </c>
+      <c r="J587" s="3" t="n">
+        <v>40712</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>41807</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C588" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D588" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E588" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F588" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/52719 — Navin Talab Niraman Jodkiya</t>
+        </is>
+      </c>
+      <c r="G588" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H588" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I588" s="2" t="n">
+        <v>579702</v>
+      </c>
+      <c r="J588" s="3" t="n">
+        <v>40918</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>42266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C589" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D589" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E589" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F589" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/52949 — KAPIL DHARA KUP NIRMAN JAGDISH RAYSINGH</t>
+        </is>
+      </c>
+      <c r="G589" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H589" s="2" t="n">
+        <v>278000</v>
+      </c>
+      <c r="I589" s="2" t="n">
+        <v>265412</v>
+      </c>
+      <c r="J589" s="3" t="n">
+        <v>41049</v>
+      </c>
+      <c r="K589" s="3" t="n">
+        <v>41389</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C590" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D590" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E590" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F590" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/53048 — bolder chek dem nirman jadkiya</t>
+        </is>
+      </c>
+      <c r="G590" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H590" s="2" t="n">
+        <v>175000</v>
+      </c>
+      <c r="I590" s="2" t="n">
+        <v>185288</v>
+      </c>
+      <c r="J590" s="3" t="n">
+        <v>41170</v>
+      </c>
+      <c r="K590" s="3" t="n">
+        <v>41389</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C591" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D591" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E591" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F591" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/53049 — navin talab nirman narayenghata</t>
+        </is>
+      </c>
+      <c r="G591" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H591" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I591" s="2" t="n">
+        <v>195112</v>
+      </c>
+      <c r="J591" s="3" t="n">
+        <v>41153</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>42334</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C592" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D592" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E592" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F592" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/53123 — navin talab nirman tanda khoyri jodkiya</t>
+        </is>
+      </c>
+      <c r="G592" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H592" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I592" s="2" t="n">
+        <v>294520</v>
+      </c>
+      <c r="J592" s="3" t="n">
+        <v>41153</v>
+      </c>
+      <c r="K592" s="3" t="n">
+        <v>42266</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C593" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D593" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E593" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F593" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/9993649574 — kapildhara kup Narurjee/kalu jee</t>
+        </is>
+      </c>
+      <c r="G593" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H593" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I593" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J593" s="3" t="n">
+        <v>41665</v>
+      </c>
+      <c r="K593" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C594" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D594" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E594" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F594" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/VB/22012035332884 — Gabion Work Stucture Unit-5_2026-27_Dhaniya Wale Nale Per_Gram Narayanghata_GP Narayanghata</t>
+        </is>
+      </c>
+      <c r="G594" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H594" s="2" t="n">
+        <v>157720.28</v>
+      </c>
+      <c r="I594" s="2" t="n">
+        <v>300</v>
+      </c>
+      <c r="J594" s="3" t="n">
+        <v>46256</v>
+      </c>
+      <c r="K594" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C595" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D595" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E595" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F595" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/VB/22012035332885 — Loose Bolder Check Dam Unit-5_2026-27_Kundibeh Rasta Nale Per_Gram Narayanghata_GP Narayanghata</t>
+        </is>
+      </c>
+      <c r="G595" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H595" s="2" t="n">
+        <v>70698.95</v>
+      </c>
+      <c r="I595" s="2" t="n">
+        <v>300</v>
+      </c>
+      <c r="J595" s="3" t="n">
+        <v>46256</v>
+      </c>
+      <c r="K595" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C596" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D596" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E596" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F596" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/VB/22012035332886 — Roof Water Harvesting Work_2026-27_Samudayeek Manglik Bhawan_Gram Narayanghata_GP Narayanghata</t>
+        </is>
+      </c>
+      <c r="G596" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H596" s="2" t="n">
+        <v>30496.65</v>
+      </c>
+      <c r="I596" s="2" t="n">
+        <v>600</v>
+      </c>
+      <c r="J596" s="3" t="n">
+        <v>46256</v>
+      </c>
+      <c r="K596" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C597" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D597" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E597" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F597" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/ नारायणघाटा 51/1 — कपिल धारा कुप निर्माण दरीवबाइ पती हिरालाल</t>
+        </is>
+      </c>
+      <c r="G597" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H597" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I597" s="2" t="n">
+        <v>60334</v>
+      </c>
+      <c r="J597" s="3" t="n">
+        <v>39539</v>
+      </c>
+      <c r="K597" s="3" t="n">
+        <v>39607</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C598" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D598" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E598" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F598" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/ नारायणघाटा 51/10 — कपिल धारा कुप निर्माण किशन लक्ष्‍मसिहं</t>
+        </is>
+      </c>
+      <c r="G598" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H598" s="2" t="n">
+        <v>154500</v>
+      </c>
+      <c r="I598" s="2" t="n">
+        <v>63850</v>
+      </c>
+      <c r="J598" s="3" t="n">
+        <v>40561</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>40593</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C599" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D599" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E599" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F599" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/ नारायणघाटा 51/11 — कपिल धारा कुप निर्माण भागिरथ मांगीलाल</t>
+        </is>
+      </c>
+      <c r="G599" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H599" s="2" t="n">
+        <v>154500</v>
+      </c>
+      <c r="I599" s="2" t="n">
+        <v>2755</v>
+      </c>
+      <c r="J599" s="3" t="n">
+        <v>39942</v>
+      </c>
+      <c r="K599" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C600" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D600" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E600" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F600" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/ नारायणघाटा 51/12 — कपिल धारा कुप निर्माण भारत बिहारी</t>
+        </is>
+      </c>
+      <c r="G600" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H600" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I600" s="2" t="n">
+        <v>44240</v>
+      </c>
+      <c r="J600" s="3" t="n">
+        <v>39598</v>
+      </c>
+      <c r="K600" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C601" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D601" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E601" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F601" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/ नारायणघाटा 51/13 — कपिल धारा कुप निर्माण बनेसिहं हिरालाल</t>
+        </is>
+      </c>
+      <c r="G601" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H601" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I601" s="2" t="n">
+        <v>63534</v>
+      </c>
+      <c r="J601" s="3" t="n">
+        <v>39550</v>
+      </c>
+      <c r="K601" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C602" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D602" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E602" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F602" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/ नारायणघाटा 51/14 — नविन तालाब निर्माण बाजपुरा</t>
+        </is>
+      </c>
+      <c r="G602" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H602" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I602" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J602" s="3" t="n">
+        <v>39560</v>
+      </c>
+      <c r="K602" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C603" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D603" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E603" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F603" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/ नारायणघाटा 51/2 — कपिल धारा कुप निर्माण कालु - भेरूलाल</t>
+        </is>
+      </c>
+      <c r="G603" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H603" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I603" s="2" t="n">
+        <v>67366</v>
+      </c>
+      <c r="J603" s="3" t="n">
+        <v>39548</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>39968</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C604" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D604" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E604" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F604" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/ नारायणघाटा 51/3 — कपिल धारा कुप निर्माण मांगीलाल - नारूजी</t>
+        </is>
+      </c>
+      <c r="G604" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H604" s="2" t="n">
+        <v>154500</v>
+      </c>
+      <c r="I604" s="2" t="n">
+        <v>58573</v>
+      </c>
+      <c r="J604" s="3" t="n">
+        <v>39523</v>
+      </c>
+      <c r="K604" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C605" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D605" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E605" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F605" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/ नारायणघाटा 51/4 — कपिल धारा कुप निर्माण जगन्‍नाथ रोडजी</t>
+        </is>
+      </c>
+      <c r="G605" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H605" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I605" s="2" t="n">
+        <v>68601</v>
+      </c>
+      <c r="J605" s="3" t="n">
+        <v>39548</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>40573</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C606" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D606" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E606" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F606" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/ नारायणघाटा 51/5 — कपिल धारा कुप निर्माण कमलसिहं नन्‍नुहारी</t>
+        </is>
+      </c>
+      <c r="G606" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H606" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I606" s="2" t="n">
+        <v>104200</v>
+      </c>
+      <c r="J606" s="3" t="n">
+        <v>39556</v>
+      </c>
+      <c r="K606" s="3" t="n">
+        <v>40573</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C607" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D607" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E607" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F607" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/ नारायणघाटा 51/6 — कपिल धारा कुप निर्माण जगन्‍नाथ समदाजी</t>
+        </is>
+      </c>
+      <c r="G607" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H607" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I607" s="2" t="n">
+        <v>48619</v>
+      </c>
+      <c r="J607" s="3" t="n">
+        <v>39554</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>39962</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C608" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D608" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E608" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F608" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/ नारायणघाटा 51/7 — कपिल धारा कुप निर्माण लक्ष्‍मीनारायण हिरालाल</t>
+        </is>
+      </c>
+      <c r="G608" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H608" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I608" s="2" t="n">
+        <v>52302</v>
+      </c>
+      <c r="J608" s="3" t="n">
+        <v>39547</v>
+      </c>
+      <c r="K608" s="3" t="n">
+        <v>39974</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C609" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D609" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E609" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F609" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/ नारायणघाटा 51/8 — कपिल धारा कुप निर्माण बाप़ुलाल मानसिहं</t>
+        </is>
+      </c>
+      <c r="G609" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H609" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I609" s="2" t="n">
+        <v>97204</v>
+      </c>
+      <c r="J609" s="3" t="n">
+        <v>39556</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>40573</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C610" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D610" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E610" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F610" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WC/ नारायणघाटा 51/9 — कपिल धारा कुप निर्माण प्रेम बीहारी</t>
+        </is>
+      </c>
+      <c r="G610" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H610" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I610" s="2" t="n">
+        <v>38752</v>
+      </c>
+      <c r="J610" s="3" t="n">
+        <v>39604</v>
+      </c>
+      <c r="K610" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D575" s="1" t="inlineStr">
+      <c r="D611" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E611" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F611" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WH/22012034333357 — TALAB SUDRADIKARAN KARYA JODKYA</t>
+        </is>
+      </c>
+      <c r="G611" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H611" s="2" t="n">
+        <v>499000</v>
+      </c>
+      <c r="I611" s="2" t="n">
+        <v>459145.13</v>
+      </c>
+      <c r="J611" s="3" t="n">
+        <v>43259</v>
+      </c>
+      <c r="K611" s="3" t="n">
+        <v>43827</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C612" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D612" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E612" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F612" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WH/22012034333359 — TALAB SUDRADIKARAN KARYA  JODKYA RAILVE LINE KE PASS</t>
+        </is>
+      </c>
+      <c r="G612" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H612" s="2" t="n">
+        <v>492000</v>
+      </c>
+      <c r="I612" s="2" t="n">
+        <v>449136.14</v>
+      </c>
+      <c r="J612" s="3" t="n">
+        <v>43259</v>
+      </c>
+      <c r="K612" s="3" t="n">
+        <v>43827</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C613" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D613" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E613" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F613" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WH/22012034440305 — Talab Gaharikaran Gram Jodkiya</t>
+        </is>
+      </c>
+      <c r="G613" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H613" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I613" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J613" s="3" t="n">
+        <v>43556</v>
+      </c>
+      <c r="K613" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C614" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D614" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E614" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F614" s="1" t="inlineStr">
+        <is>
+          <t>1726003064/WH/22012034941420 — JGSA Talab Jirnoddhar Work 2024-25 Gram Narayanghata  GP Narayanghata</t>
+        </is>
+      </c>
+      <c r="G614" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H614" s="2" t="n">
+        <v>776000</v>
+      </c>
+      <c r="I614" s="2" t="n">
+        <v>739205.88</v>
+      </c>
+      <c r="J614" s="3" t="n">
+        <v>45472</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>45857</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C615" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E575" s="1" t="inlineStr">
+      <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F575" s="1" t="inlineStr">
+      <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1726003064/WH/668 — Nistari talab niraman ges laian ke pass jodkiya</t>
         </is>
       </c>
-      <c r="G575" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H575" s="2" t="n">
+      <c r="G615" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H615" s="2" t="n">
         <v>500000</v>
       </c>
-      <c r="I575" s="2" t="n">
+      <c r="I615" s="2" t="n">
         <v>433496.34</v>
       </c>
-      <c r="J575" s="3" t="n">
+      <c r="J615" s="3" t="n">
         <v>40269</v>
       </c>
-      <c r="K575" s="3" t="n">
+      <c r="K615" s="3" t="n">
         <v>40289</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>