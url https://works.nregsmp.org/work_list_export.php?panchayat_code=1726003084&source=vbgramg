--- v1 (2026-09-08)
+++ v2 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K23"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 02:20:12</t>
+          <t>Exported on: 2026-10-25 12:29:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,192 +273,192 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1726003084/IF/22012035288240 — MINI PARCOLATION TANK RAJENDRA /SAJANSINGH 2024/25 SANKHEDI</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>198683.03</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45610</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1726003084/IF/22012035434089 — JGSA_Khet Talab Akhilesh S/o Kanheya lal yadav 2025-26 _Gram_Sandahedi_GP_Sandahedi</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1726003084/IF/22012035457484 — JGSA 2025 26 KHET TALAB NIRMAN KARYA BAPULAL/ RAMLAL CHHATRI RAJGARH</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1726003084/IF/22012035463741 — JGSA 2025 26 KHET TALAB NIRMAN KARYA LAXMAN/RANJIT SANKHEDI</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45761</v>
@@ -508,333 +508,333 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45358</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1726003084/RC/22012034568525 — CC ROAD NIRMAN KARYA GRAM SANKHEDI (MAIN ROAD SE LAKHAN KE GHAR TAK)</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44505</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1726003084/RC/22012034580203 — NALI NIRMAN KARY HARISINGH K MAKAN SE  MAIN ROAD TAK</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44677</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1726003084/RC/22012034613453 — PMAGY_CC ROAD NIRMAN ANUSHUCHIT JATI BASTI ME SANKHEDI</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>150000</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>0</v>
+        <v>600</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44697</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1726003084/RC/22012034830237 — CC ROAD NIRMAN KARYA PIRULAL KE MAKAN SE PURANE PANCHAYAT BHAVAN TAK</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1726003084/RS/22012034653225 — PMAGY_NALI NIRMAN ANUSHUCHIT JATI BASTI ME SANKHEDI</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>150000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44704</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1726003084/RS/22012035133729 — NALI NIRMAN KARYA_2024-25_PIRULAL KE GHAR SE PURANI PANCHAYAT BHAWAN TAK_GRAM SANKHEDI_GP SANKHEDI</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>83626</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1726003084/WH/22012034944227 — JGSA_Talab Renovation_2025-26_Sankhedi Balde Per_Gram Sankhedi_GP Sankhedi</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>674770.57</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>