--- v0 (2026-09-08)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K512"/>
+  <dimension ref="A1:K547"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 05:40:34</t>
+          <t>Exported on: 2026-10-28 03:14:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1554,51 +1554,51 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1726003086/IC/22012034890842 — SARVJANIK KUP NIRMAN KARYA RAMDEVRA KE PASS 2025-26 SAREDI GP SAREDI</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>605674.76</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45795</v>
@@ -2857,51 +2857,51 @@
       <c r="J65" s="3" t="n">
         <v>44705</v>
       </c>
       <c r="K65" s="3" t="n">
         <v>45532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/22012034565057 — HITESHI KAPIL DHRA KUP NIRMAN BIRAM SINGH / BADAN SINGH  GRAM VIRENDRAPURA  GP SAREDI</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>155415.19</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>44104</v>
@@ -2953,51 +2953,51 @@
       <c r="J67" s="3" t="n">
         <v>44002</v>
       </c>
       <c r="K67" s="3" t="n">
         <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/22012034565063 — HITESHI KAPIL DHRA KUP NIRMAN KAMAL SINGH / HINDU SINGH  GRAM VIRENDRAPURA  GP SAREDI</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>72620</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>44002</v>
@@ -3096,51 +3096,51 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/22012034684131 — HITESHI KAPILDHARA KOOP NIRMAN KARYA (BIRAMSINGH-JAGANNATH) GRAM SAREDI GP SAREDI</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>247839.67</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>133305.31</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>44306</v>
@@ -4007,51 +4007,51 @@
       <c r="J89" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>46042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/22012035448321 — JGSA khet talab Nirman Bapulal/Gopilal 2025-26 Gram_Saredi_GP_Saredi</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45761</v>
@@ -10404,51 +10404,51 @@
       <c r="J220" s="3" t="n">
         <v>44714</v>
       </c>
       <c r="K220" s="3" t="n">
         <v>44980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/3750758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121598841</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>16038</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45656</v>
@@ -11480,51 +11480,51 @@
       <c r="J242" s="3" t="n">
         <v>44712</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>44816</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/4118591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120996998</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>44692</v>
@@ -12899,73 +12899,73 @@
       <c r="J271" s="3" t="n">
         <v>45610</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/4707810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123527679</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>15552</v>
+        <v>17652</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45610</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13387,120 +13387,120 @@
       <c r="J281" s="3" t="n">
         <v>45610</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/4763743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122106294</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>13608</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/4763757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122110292</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>20790</v>
+        <v>21690</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45610</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13873,73 +13873,73 @@
       <c r="J291" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/4960566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124866529</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>14616</v>
+        <v>16716</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13969,51 +13969,51 @@
       <c r="J293" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/4961226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125537872</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45713</v>
@@ -14310,51 +14310,51 @@
       <c r="J300" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/5015699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124862783</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46118</v>
@@ -14504,73 +14504,73 @@
       <c r="J304" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/5018699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125096470</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>18792</v>
+        <v>19392</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14649,51 +14649,51 @@
       <c r="J307" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/5020877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126384293</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45969</v>
@@ -14794,51 +14794,51 @@
       <c r="J310" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/5105035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149646346</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45822</v>
@@ -14890,51 +14890,51 @@
       <c r="J312" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/59384 — Construction of IAY House -IAY REG. NO. MP-26-003-086-003/010</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>42336</v>
@@ -14986,9549 +14986,11194 @@
       <c r="J314" s="3" t="n">
         <v>42803</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>43385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6177651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124861343</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6177869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124864857</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6177895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121597671</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6179888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149644697</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6180293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126336657</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6180893 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149907862</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6180960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121446803</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>0</v>
+        <v>6300</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6183396 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121439801</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6184063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121438822</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6187811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149646126</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6188300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126334938</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6188457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148872687</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6189205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121596035</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6189660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121072145</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>12600</v>
+        <v>16800</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6190384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149644404</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>0</v>
+        <v>14700</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6193186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125522231</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6193612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149599091</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6193836 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124953429</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6196832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121447477</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6197334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124527185</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6197532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126644460</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6198168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150037350</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6201332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121601275</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6201972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121072165</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6202541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126330226</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6203157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134771153</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6203246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132101373</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6203491 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124849982</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>0</v>
+        <v>13500</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6204380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121599357</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6206670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121414202</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>18600</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6207346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128974422</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46086</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6208307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125340788</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6210100 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126350327</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6211083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149646589</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6211268 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121436784</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6211299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124952039</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6211851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121436257</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6213750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150037389</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6214046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128973398</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6216000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121432929</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6216166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126294756</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6216580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149612681</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1726003086/IF/IAY/6217240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121597269</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1726003086/IF/IAY/6334385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121399181</t>
+          <t>1726003086/IF/IAY/6262747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124952833</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>46218</v>
+        <v>46309</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1726003086/IF/IAY/6342571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124839075</t>
+          <t>1726003086/IF/IAY/6263505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125108253</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>46266</v>
+        <v>46140</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1726003086/IF/IAY/65480 — Construction of IAY House -IAY REG. NO. MP-26-003-086-003/10A</t>
+          <t>1726003086/IF/IAY/6264050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125519273</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42336</v>
+        <v>46140</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/1177 — Gramin khel maidan Saredi</t>
+          <t>1726003086/IF/IAY/6264399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126053305</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>374000</v>
+        <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>249366.5</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>41044</v>
-[...3 lines deleted...]
-      </c>
+        <v>46140</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/1396 — Maid Bandhan group no 01 saredi</t>
+          <t>1726003086/IF/IAY/6264763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125864697</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>87000</v>
+        <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>46808</v>
+        <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>41074</v>
-[...3 lines deleted...]
-      </c>
+        <v>46140</v>
+      </c>
+      <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/22012034304788 — shanti dham nirman virendrapura</t>
+          <t>1726003086/IF/IAY/6282803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126260117</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>245000</v>
+        <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42803</v>
+        <v>46309</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/22012034359223 — shanti dham nirman harjipura</t>
+          <t>1726003086/IF/IAY/6284633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121070104</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>170905</v>
+        <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>43104</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/22012034587837 — Levelling/shaping of Wasteland Land of Community_2022-23_Shantidham per_Gram Virendrapura_GP Saredi</t>
+          <t>1726003086/IF/IAY/6290799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125104247</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>431820.99</v>
+        <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>407861.75</v>
+        <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>45057</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/22012034591038 — Levelling/shaping of Wasteland Land of Community shantidham ke pass virendrapura</t>
+          <t>1726003086/IF/IAY/6295746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125303459</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>45030</v>
+        <v>46309</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/22012034591039 — Levelling/shaping of Wasteland Land of Community balaji  mandir ke pass</t>
+          <t>1726003086/IF/IAY/6296040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128977422</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>45030</v>
+        <v>46138</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/22012034591041 — Levelling/shaping of Wasteland Land of Community high school  ke pass</t>
+          <t>1726003086/IF/IAY/6303759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126296617</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>45030</v>
+        <v>46309</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/22012034591763 — Levelling/shaping of Wasteland Land of Community_2023-24_Shantidham NO 2Gram Virendrapura_GP Saredi</t>
+          <t>1726003086/IF/IAY/6311143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121017669</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>428623.44</v>
+        <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>400269.4</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>45105</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/22012034591801 — Levelling/shaping of Wasteland Land of Community 2023-2024 P. S. SCHOOL KE PAS GRAM SAREDI GP SAREDI</t>
+          <t>1726003086/IF/IAY/6311629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125359545</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>45030</v>
+        <v>46149</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/22012034591802 — Levelling/shaping of Wasteland Land of Community  2023-2024 HIGH SCHOOL KE PAS GARM SAREDI GP SAREDI</t>
+          <t>1726003086/IF/IAY/6311765 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125858658</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>583978</v>
+        <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>499825.77</v>
+        <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>46145</v>
+      </c>
+      <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/22012034596149 — Levelling/shaping of Wasteland Land of Community 2023-2024 HARIJAN BAASTI SHANTI DHAM SAREDI GP SRED</t>
+          <t>1726003086/IF/IAY/6312840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132100330</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>708971.68</v>
+        <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>644800.58</v>
+        <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>46165</v>
+      </c>
+      <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/22012034945146 — Levelling and shaping wasteland For community Panchyat Bhawan  ke Pass Gram Saredi GP Saredi</t>
+          <t>1726003086/IF/IAY/6313244 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134760613</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>45567</v>
+        <v>46309</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/22012034945147 — Levelling and shaping wasteland For community Hahuman Mandir  ke Pass Gram Saredi  GP Saredi</t>
+          <t>1726003086/IF/IAY/6313927 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125322780</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>45567</v>
+        <v>46140</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/22012034945148 — Levelling and shaping wasteland For community Govt.Midil School ke Pass  Gram Saredi  GP Saredi</t>
+          <t>1726003086/IF/IAY/6314428 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126324628</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>45567</v>
+        <v>46169</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/22012034945149 — Levelling and shaping wasteland For community Shanti Dham ke Pass  Gram Saredi  GP Saredi</t>
+          <t>1726003086/IF/IAY/6315176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150266325</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>45567</v>
+        <v>46135</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/277 — Made bandan Group-1</t>
+          <t>1726003086/IF/IAY/6315746 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126004872</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I377" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J377" s="3" t="n">
-        <v>40483</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/278 — Made bandan Group-1</t>
+          <t>1726003086/IF/IAY/6315867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124840752</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>281200</v>
+        <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>92960</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>40343</v>
-[...3 lines deleted...]
-      </c>
+        <v>46140</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/330 — Med Bandhan Saredi (Bheru/Badanji)</t>
+          <t>1726003086/IF/IAY/6316451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125352587</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>69000</v>
+        <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>10560</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>40343</v>
-[...3 lines deleted...]
-      </c>
+        <v>46145</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/3799380148 — SantiDham Vikas Yojna Harjipura</t>
+          <t>1726003086/IF/IAY/6317999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125099293</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>488000</v>
+        <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>88920</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>40514</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/3799380154 — Med Bandhan Karya group-06 Saredi</t>
+          <t>1726003086/IF/IAY/6318493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121437294</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>166000</v>
+        <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>162217</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>40511</v>
-[...3 lines deleted...]
-      </c>
+        <v>46145</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/3799380352 — Santi Dham Vikas Yojna Harjipura</t>
+          <t>1726003086/IF/IAY/6334385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121399181</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>488000</v>
+        <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>62771</v>
+        <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>40579</v>
-[...3 lines deleted...]
-      </c>
+        <v>46218</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/3799380353 — Shantidham Vikas Yojna Harjipura</t>
+          <t>1726003086/IF/IAY/6342571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124839075</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>488000</v>
+        <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>17292</v>
+        <v>12600</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>40697</v>
-[...3 lines deleted...]
-      </c>
+        <v>46266</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/3799380354 — Santi Dham Vikas Yojna Vrendrapura</t>
+          <t>1726003086/IF/IAY/6355631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128974089</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>488000</v>
+        <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>376312</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>40521</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/5801109 — Med Bandhan (Group 4) Saredi</t>
+          <t>1726003086/IF/IAY/6383423 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125539527</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>499000</v>
+        <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>171276</v>
+        <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>40343</v>
-[...3 lines deleted...]
-      </c>
+        <v>46140</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/5801110 — Med Bandhan (Group 5) Saredi</t>
+          <t>1726003086/IF/IAY/6388490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126571822</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>434000</v>
+        <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>106200</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>40343</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/5801183 — Shanti Dham vikash yojana saredi hrijan mohala gram saredi</t>
+          <t>1726003086/IF/IAY/6388914 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149907838</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>488000</v>
+        <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>327646</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>40514</v>
-[...3 lines deleted...]
-      </c>
+        <v>46140</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/71 — दुर्गाप्रसाद कंवरलाल मेडबंधन सरेडी</t>
+          <t>1726003086/IF/IAY/6392132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121596531</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>39872</v>
+        <v>46058</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/73 — रामा हिरा मेडबंधन</t>
+          <t>1726003086/IF/IAY/6392289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132102484</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>152000</v>
+        <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>70980</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>39975</v>
-[...3 lines deleted...]
-      </c>
+        <v>46169</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/74 — दुर्गाप्रसाद कंवरलाल मेडबंधन</t>
+          <t>1726003086/IF/IAY/6392381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125513037</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>39872</v>
+        <v>46169</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/911 — mad bandan  saredi   hetgray  sankiya   [6]</t>
+          <t>1726003086/IF/IAY/6397848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132096966</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>175000</v>
+        <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>13400</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>40909</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/912 — mad bandan[laxminrayan/mangilal] adi   gram  virendarapura</t>
+          <t>1726003086/IF/IAY/6409485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128978039</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>172000</v>
+        <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>88788</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>40762</v>
-[...3 lines deleted...]
-      </c>
+        <v>46138</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/913 — mad bandan[kisanlal/rodji] adi gram virendarapura</t>
+          <t>1726003086/IF/IAY/6411843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125105331</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>172000</v>
+        <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>104552</v>
+        <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>40762</v>
-[...3 lines deleted...]
-      </c>
+        <v>46076</v>
+      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/914 — med bandan narayani/naraya saredi</t>
+          <t>1726003086/IF/IAY/6418747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126582791</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>232000</v>
+        <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>134920</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>40762</v>
-[...3 lines deleted...]
-      </c>
+        <v>46058</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/917 — med bandan Ghisalal/deviram harjipura</t>
+          <t>1726003086/IF/IAY/65480 — Construction of IAY House -IAY REG. NO. MP-26-003-086-003/10A</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>47000</v>
+        <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>59764</v>
+        <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>40762</v>
-[...3 lines deleted...]
-      </c>
+        <v>42336</v>
+      </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1726003086/LD/923 — MED BANDHAN KARYA Kanhaiyalal/Hiralal Harjipura</t>
+          <t>1726003086/LD/1177 — Gramin khel maidan Saredi</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>71000</v>
+        <v>374000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>43824</v>
+        <v>249366.5</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>40762</v>
+        <v>41044</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>40777</v>
+        <v>41605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1726003086/PG/22012034365510 — khel maidan saredi</t>
+          <t>1726003086/LD/1396 — Maid Bandhan group no 01 saredi</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>186000</v>
+        <v>87000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>0</v>
+        <v>46808</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43153</v>
-[...1 lines deleted...]
-      <c r="K397" s="3"/>
+        <v>41074</v>
+      </c>
+      <c r="K397" s="3" t="n">
+        <v>41086</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1726003086/PG/9425894800 — khel medan virendrapura</t>
+          <t>1726003086/LD/22012034304788 — shanti dham nirman virendrapura</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>111000</v>
+        <v>245000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>43076.9</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>42803</v>
       </c>
-      <c r="K398" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/1016 — सरेडी से खारचाखेडी पहुच मार्ग</t>
+          <t>1726003086/LD/22012034359223 — shanti dham nirman harjipura</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>500000</v>
+        <v>180000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>65000</v>
+        <v>170905</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>40107</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>43104</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>44940</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/1236 — सरेडी से तालई खेडा पहुंच मार्ग</t>
+          <t>1726003086/LD/22012034587837 — Levelling/shaping of Wasteland Land of Community_2022-23_Shantidham per_Gram Virendrapura_GP Saredi</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>500000</v>
+        <v>431820.99</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>127263</v>
+        <v>407861.75</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>39976</v>
+        <v>45057</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>40341</v>
+        <v>45361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/1237 — हरजीपुरा  से कापुरा से मुख्‍य मार्ग</t>
+          <t>1726003086/LD/22012034591038 — Levelling/shaping of Wasteland Land of Community shantidham ke pass virendrapura</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>218364</v>
+        <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>39975</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/1238 — खारचाखेडी से सरेडी काकाड तक</t>
+          <t>1726003086/LD/22012034591039 — Levelling/shaping of Wasteland Land of Community balaji  mandir ke pass</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>291807</v>
+        <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>39955</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/1344 — Aantrik marg VIRENDRAPURA SAREDI</t>
+          <t>1726003086/LD/22012034591041 — Levelling/shaping of Wasteland Land of Community high school  ke pass</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>346512</v>
+        <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>40647</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/1616 — CC Road evam nali nirman panch parmeshwar saredi</t>
+          <t>1726003086/LD/22012034591763 — Levelling/shaping of Wasteland Land of Community_2023-24_Shantidham NO 2Gram Virendrapura_GP Saredi</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>250000</v>
+        <v>428623.44</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>211577.3</v>
+        <v>400269.4</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>41068</v>
+        <v>45105</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>41605</v>
+        <v>45363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/1617 — Antrik marg saredi</t>
+          <t>1726003086/LD/22012034591801 — Levelling/shaping of Wasteland Land of Community 2023-2024 P. S. SCHOOL KE PAS GRAM SAREDI GP SAREDI</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>497000</v>
+        <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>229608</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>41081</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034164720 — C.C. ROAD AND NALI NIRMAN PANCHPARMESHWAR HARIJAN</t>
+          <t>1726003086/LD/22012034591802 — Levelling/shaping of Wasteland Land of Community  2023-2024 HIGH SCHOOL KE PAS GARM SAREDI GP SAREDI</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>250000</v>
+        <v>583978</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>203814</v>
+        <v>499825.77</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>41396</v>
+        <v>45205</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>41557</v>
+        <v>45940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034192574 — C C Road @nali nirman (PP) Saredi  main road se su</t>
+          <t>1726003086/LD/22012034596149 — Levelling/shaping of Wasteland Land of Community 2023-2024 HARIJAN BAASTI SHANTI DHAM SAREDI GP SRED</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>250000</v>
+        <v>708971.68</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>189023.2</v>
+        <v>644800.58</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>41607</v>
+        <v>45205</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>42331</v>
+        <v>45937</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034195902 — C C Road  SAREDI M L A FUND DARJI KI GALI</t>
+          <t>1726003086/LD/22012034945146 — Levelling and shaping wasteland For community Panchyat Bhawan  ke Pass Gram Saredi GP Saredi</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>40453</v>
+        <v>45567</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034196040 — C C ROAD( M L A FUND+NREGA) SAREDI DARJI GALI</t>
+          <t>1726003086/LD/22012034945147 — Levelling and shaping wasteland For community Hahuman Mandir  ke Pass Gram Saredi  GP Saredi</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>40453</v>
+        <v>45567</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034196042 — C C ROAD( M L A FUND+NREGA) SAREDI DARJI GALI</t>
+          <t>1726003086/LD/22012034945148 — Levelling and shaping wasteland For community Govt.Midil School ke Pass  Gram Saredi  GP Saredi</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>40453</v>
+        <v>45567</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034196043 — C C ROAD( M L A FUND+NREGA) SAREDI DARJI GALI</t>
+          <t>1726003086/LD/22012034945149 — Levelling and shaping wasteland For community Shanti Dham ke Pass  Gram Saredi  GP Saredi</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>40453</v>
+        <v>45567</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034197976 — C.C. Road  Nali Nieman Vidhayak Nidhi Darji wali</t>
+          <t>1726003086/LD/277 — Made bandan Group-1</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>80000</v>
+        <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>47012</v>
+        <v>20002.5</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41648</v>
+        <v>40483</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>41708</v>
+        <v>40355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034199336 — C C ROAD @NALI NIRMAN VIRENDRAPURA BANE SINGH KE G</t>
+          <t>1726003086/LD/278 — Made bandan Group-1</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>250000</v>
+        <v>281200</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>193884.3</v>
+        <v>92960</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>41656</v>
+        <v>40343</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>42335</v>
+        <v>40356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034199338 — C C ROAD @NALI NIRMAN SAREDI HARIJAN MOHALLA MAIN</t>
+          <t>1726003086/LD/330 — Med Bandhan Saredi (Bheru/Badanji)</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>150000</v>
+        <v>69000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>142578.7</v>
+        <v>10560</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>41656</v>
+        <v>40343</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>42332</v>
+        <v>40348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034285553 — C.C.ROD AND NALI NIRMAN SAREDI BIRAM KE GHAR SE SCHOOL TAK</t>
+          <t>1726003086/LD/3799380148 — SantiDham Vikas Yojna Harjipura</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>200000</v>
+        <v>488000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>199060</v>
+        <v>88920</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42285</v>
+        <v>40514</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>42365</v>
+        <v>41605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034292911 — c c rod and nali nirman (mangilal ke ghar se sultansingh ke ghar tak _saredi )</t>
+          <t>1726003086/LD/3799380154 — Med Bandhan Karya group-06 Saredi</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>6700887000</v>
+        <v>166000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>66303</v>
+        <v>162217</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42355</v>
+        <v>40511</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>42428</v>
+        <v>40524</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034293971 — garm samprk khat sadak nirman (rambabu ke khat se gangaram ke khat tak rr)</t>
+          <t>1726003086/LD/3799380352 — Santi Dham Vikas Yojna Harjipura</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>1495000</v>
+        <v>488000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>1397572</v>
+        <v>62771</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42362</v>
+        <v>40579</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>42785</v>
+        <v>41605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034293972 — gram samprk khat sadak nirman ( rambabu ke khat se gangaram ke khat tak rr)</t>
+          <t>1726003086/LD/3799380353 — Shantidham Vikas Yojna Harjipura</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>1495000</v>
+        <v>488000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>0</v>
+        <v>17292</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K418" s="3"/>
+        <v>40697</v>
+      </c>
+      <c r="K418" s="3" t="n">
+        <v>41605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034293975 — gram samprk khat sadak nirman (gangaram ke khat se prathmik school virendrapura tak rr)</t>
+          <t>1726003086/LD/3799380354 — Santi Dham Vikas Yojna Vrendrapura</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>1475000</v>
+        <v>488000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>1111594</v>
+        <v>376312</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>42362</v>
+        <v>40521</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>42785</v>
+        <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034293976 — gram samprk khat sadak nirman (gangaram ke khat se prathmik school virendrapura tak rr)</t>
+          <t>1726003086/LD/5801109 — Med Bandhan (Group 4) Saredi</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>171276</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K420" s="3"/>
+        <v>40343</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>40355</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034305542 — antrik marg and nali nirman virendrapura</t>
+          <t>1726003086/LD/5801110 — Med Bandhan (Group 5) Saredi</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>1364000</v>
+        <v>434000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>33400</v>
+        <v>106200</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42453</v>
+        <v>40343</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>42799</v>
+        <v>40355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034305785 — shanti dham nirman saredi</t>
+          <t>1726003086/LD/5801183 — Shanti Dham vikash yojana saredi hrijan mohala gram saredi</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>1433000</v>
+        <v>488000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>404326.35</v>
+        <v>327646</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42453</v>
+        <v>40514</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>43252</v>
+        <v>41605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034330200 — c c rod and nali nirman saredi</t>
+          <t>1726003086/LD/71 — दुर्गाप्रसाद कंवरलाल मेडबंधन सरेडी</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>90000</v>
+        <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>73350</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42803</v>
-[...3 lines deleted...]
-      </c>
+        <v>39872</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034339054 — sudur sadak niramn kary gram saredi</t>
+          <t>1726003086/LD/73 — रामा हिरा मेडबंधन</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>1485000</v>
+        <v>152000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>1055541.34</v>
+        <v>70980</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>42880</v>
+        <v>39975</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>43871</v>
+        <v>41605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034383300 — C C ROAD AND NALI NIRMAN VIRENDRAPURA</t>
+          <t>1726003086/LD/74 — दुर्गाप्रसाद कंवरलाल मेडबंधन</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>253000</v>
+        <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>73554</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43153</v>
-[...3 lines deleted...]
-      </c>
+        <v>39872</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034552790 — CC ROAD NIRMAN GRAM SAREDI DPR GALI NO.1,15,16,17,22,23,24,25</t>
+          <t>1726003086/LD/911 — mad bandan  saredi   hetgray  sankiya   [6]</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>170224</v>
+        <v>175000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>181260</v>
+        <v>13400</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44181</v>
+        <v>40909</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>44196</v>
+        <v>40777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034568849 — SUDUR SADAK_2020-21_SAREDI_GRAM SAREDI_HARIJAN MOHALLA SE MALIPURA KANKAD TAK</t>
+          <t>1726003086/LD/912 — mad bandan[laxminrayan/mangilal] adi   gram  virendarapura</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>1117949.47</v>
+        <v>172000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>1056895.98</v>
+        <v>88788</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44336</v>
+        <v>40762</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>45310</v>
+        <v>40777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034568850 — SUDUR SADAK_2020-21_SAREDI_GRAM SAREDI_HARIJAN MOHALLA SE MALIPURA KANKAD TAK</t>
+          <t>1726003086/LD/913 — mad bandan[kisanlal/rodji] adi gram virendarapura</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>0</v>
+        <v>172000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>0</v>
+        <v>104552</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K428" s="3"/>
+        <v>40762</v>
+      </c>
+      <c r="K428" s="3" t="n">
+        <v>40786</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/22012034835129 — SUDUR SADAK NIRMAN SAREDI SE VIRENDRAPURA  TK  GRAM_SAREDI_2024-25_GP_SAREDI</t>
+          <t>1726003086/LD/914 — med bandan narayani/naraya saredi</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>1961465.21</v>
+        <v>232000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>1936123.81</v>
+        <v>134920</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>45692</v>
+        <v>40762</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>46181</v>
+        <v>40777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/963 — सरेडी से वीरेन्‍द्रपुरा पहुच मार्ग</t>
+          <t>1726003086/LD/917 — med bandan Ghisalal/deviram harjipura</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>96000</v>
+        <v>47000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>476482.36</v>
+        <v>59764</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>39433</v>
+        <v>40762</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>39538</v>
+        <v>40776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/989 — ग्रेवल सडक सरेडी से खारचाखेडी तक</t>
+          <t>1726003086/LD/923 — MED BANDHAN KARYA Kanhaiyalal/Hiralal Harjipura</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>0</v>
+        <v>71000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>43824</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>39171</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>40762</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>40777</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/991 — विरेन्‍द्र पुरा से सरेडी पहुंच मार्ग</t>
+          <t>1726003086/PG/22012034365510 — khel maidan saredi</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>500000</v>
+        <v>186000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>191952</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>39513</v>
-[...3 lines deleted...]
-      </c>
+        <v>43153</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/994 — ग्रेवल सडक हरजीपुरा से खजनेर रोड तक</t>
+          <t>1726003086/PG/9425894800 — khel medan virendrapura</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>500000</v>
+        <v>111000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>336161</v>
+        <v>43076.9</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>39429</v>
+        <v>42803</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>39581</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/ सरेडी 370 — ग्रेवल सडक्‍ निर्माण हरीजन मोहल्‍ला से फतेपूर तालाब तक</t>
+          <t>1726003086/RC/1016 — सरेडी से खारचाखेडी पहुच मार्ग</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>304403</v>
+        <v>65000</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>39464</v>
-[...3 lines deleted...]
-      </c>
+        <v>40107</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/सरेडी852 — पहुंच मार्ग हरजीपुरा से खुजनेर रोड तक</t>
+          <t>1726003086/RC/1236 — सरेडी से तालई खेडा पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>162040</v>
+        <v>127263</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>39541</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>39976</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>40341</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/सरेडी853 — पहुंच मार्ग सरेडी से खारचाखेडी</t>
+          <t>1726003086/RC/1237 — हरजीपुरा  से कापुरा से मुख्‍य मार्ग</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>390485</v>
+        <v>218364</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>39443</v>
+        <v>39975</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>39642</v>
+        <v>40707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RC/सरेडी856 — पहुंच मार्ग सरेडी से वीरेन्‍दपुरा</t>
+          <t>1726003086/RC/1238 — खारचाखेडी से सरेडी काकाड तक</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>246015</v>
+        <v>291807</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>39436</v>
+        <v>39955</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>39568</v>
+        <v>40008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RS/22012034502611 — CSC_2020-21_GP_SAREDI_Gram_SAREDI</t>
+          <t>1726003086/RC/1344 — Aantrik marg VIRENDRAPURA SAREDI</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>43700</v>
+        <v>500000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>13510</v>
+        <v>346512</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>44440</v>
-[...1 lines deleted...]
-      <c r="K438" s="3"/>
+        <v>40647</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>40716</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RS/22012035129366 — NALI NIRMAN KARYA  SHREE HANUMAN MANDIR SE PULIYA TAK VIRENDRAPURA</t>
+          <t>1726003086/RC/1616 — CC Road evam nali nirman panch parmeshwar saredi</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>52000</v>
+        <v>250000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>42512.96</v>
+        <v>211577.3</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>45518</v>
+        <v>41068</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>45624</v>
+        <v>41605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1726003086/RS/22012035129368 — NALI NIRMAN KARYA  SHREE HANUMAN MANDIR SE PULIYA TAK VIRENDRAPURA</t>
+          <t>1726003086/RC/1617 — Antrik marg saredi</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>0</v>
+        <v>497000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>229608</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>41081</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>41605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012034391973 — navin nistari talab  nirman karya  saredi</t>
+          <t>1726003086/RC/22012034164720 — C.C. ROAD AND NALI NIRMAN PANCHPARMESHWAR HARIJAN</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>1254000</v>
+        <v>250000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>48024</v>
+        <v>203814</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43265</v>
+        <v>41396</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>43536</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012034447321 — NAVIN TALAB NIRMAN BICHLA NALE GRAM SAREDI</t>
+          <t>1726003086/RC/22012034192574 — C C Road @nali nirman (PP) Saredi  main road se su</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>1150000</v>
+        <v>250000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>1081166.7</v>
+        <v>189023.2</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43533</v>
+        <v>41607</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>45574</v>
+        <v>42331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012034447325 — NAVIN TALAB NIRMAN KHARLA NALE ME GRAM SAREDI</t>
+          <t>1726003086/RC/22012034195902 — C C Road  SAREDI M L A FUND DARJI KI GALI</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>758000</v>
+        <v>100000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>556232.72</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43533</v>
-[...3 lines deleted...]
-      </c>
+        <v>40453</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012034558596 — NAVIN TALAB NIRMAN HOKAM SINGH KE KHET KE PAS HARJIPURA GP SAREDI</t>
+          <t>1726003086/RC/22012034196040 — C C ROAD( M L A FUND+NREGA) SAREDI DARJI GALI</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>930827.22</v>
+        <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>825163</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>44002</v>
-[...3 lines deleted...]
-      </c>
+        <v>40453</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012034558601 — NAVIN TALAB NIRMAN MARGHAT KE PASS HARJIPURA GP SAREDI</t>
+          <t>1726003086/RC/22012034196042 — C C ROAD( M L A FUND+NREGA) SAREDI DARJI GALI</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>723418.47</v>
+        <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>301403</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44002</v>
-[...3 lines deleted...]
-      </c>
+        <v>40453</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012034839399 — CTR_Soak Pit_Ramdev mandir ke pass _2021-22_GP_Saredi_Village_Saredi</t>
+          <t>1726003086/RC/22012034196043 — C C ROAD( M L A FUND+NREGA) SAREDI DARJI GALI</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>44310</v>
+        <v>40453</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012034839426 — CTR_Soak Pit _2021-22_Panchayat Bhavan Ke Pass_Village_Saredi_GP_Saredi</t>
+          <t>1726003086/RC/22012034197976 — C.C. Road  Nali Nieman Vidhayak Nidhi Darji wali</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>0</v>
+        <v>80000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>47012</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>44290</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>41648</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>41708</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035000141 — PERCOLATION TANK NIRMAN 2022-23_DP KE PASS_GRAM VIRENDRAPURA_GP_SAREDI</t>
+          <t>1726003086/RC/22012034199336 — C C ROAD @NALI NIRMAN VIRENDRAPURA BANE SINGH KE G</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>349160.42</v>
+        <v>250000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>193884.3</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>41656</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>42335</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035000142 — PERCOLATION TANK NIRMAN 2022-23_CHECK DAM KE NEECHE_GRAM VIRENDRAPURA_GP_SAREDI</t>
+          <t>1726003086/RC/22012034199338 — C C ROAD @NALI NIRMAN SAREDI HARIJAN MOHALLA MAIN</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>349160.42</v>
+        <v>150000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>142578.7</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>41656</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>42332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035000143 — PERCOLATION TANK NIRMAN 2022-23_GANGARAM KE KHET KE PASS_GRAM VIRENDRAPURA_GP_SAREDI</t>
+          <t>1726003086/RC/22012034285553 — C.C.ROD AND NALI NIRMAN SAREDI BIRAM KE GHAR SE SCHOOL TAK</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>349160.42</v>
+        <v>200000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>199060</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K450" s="3"/>
+        <v>42285</v>
+      </c>
+      <c r="K450" s="3" t="n">
+        <v>42365</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035065106 — EARTHEN BUND PERCOLATION TANK_2023-24 BICHLA BALDA NALA  SAREDI</t>
+          <t>1726003086/RC/22012034292911 — c c rod and nali nirman (mangilal ke ghar se sultansingh ke ghar tak _saredi )</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>0</v>
+        <v>6700887000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>66303</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>42355</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>42428</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035065138 — EARTHEN BUND PERCOLETION TAINK MASAN WALI KHALI VIRENDRAPURA</t>
+          <t>1726003086/RC/22012034293971 — garm samprk khat sadak nirman (rambabu ke khat se gangaram ke khat tak rr)</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>585551.9</v>
+        <v>1495000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>419176</v>
+        <v>1397572</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>45105</v>
+        <v>42362</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>45940</v>
+        <v>42785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035082401 — EARTHEN BUND PERCOLETION TAINK BADA MOVDA WALI KHALI SAREDI</t>
+          <t>1726003086/RC/22012034293972 — gram samprk khat sadak nirman ( rambabu ke khat se gangaram ke khat tak rr)</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>1495000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>45030</v>
+        <v>42279</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035082402 — EARTHEN BUND PERCOLETION TAINK KAMAL WALI KHALI VIRENDRAPURA</t>
+          <t>1726003086/RC/22012034293975 — gram samprk khat sadak nirman (gangaram ke khat se prathmik school virendrapura tak rr)</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>1475000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>0</v>
+        <v>1111594</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K454" s="3"/>
+        <v>42362</v>
+      </c>
+      <c r="K454" s="3" t="n">
+        <v>42785</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035157091 — NAVIN TALAB NIRMAN SHIV MANDIR WALI KHALI</t>
+          <t>1726003086/RC/22012034293976 — gram samprk khat sadak nirman (gangaram ke khat se prathmik school virendrapura tak rr)</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>45201</v>
+        <v>42279</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035180220 — EARTHEN BUND PERCOLATION TANK NAVI VELA KHOYRI GRAM SAREDI GP SAREDI</t>
+          <t>1726003086/RC/22012034305542 — antrik marg and nali nirman virendrapura</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>1364000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>33400</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>45327</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>42453</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>42799</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035180222 — EARTHEN BUND PERCOLATION TANK NAVI VELA KHOYRI GRAM SAREDI GP SAREDI</t>
+          <t>1726003086/RC/22012034305785 — shanti dham nirman saredi</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>0</v>
+        <v>1433000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>404326.35</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>45327</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>42453</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>43252</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035185189 — EARTHEN BUND PERCOLATION TANK NAVI VELA KHOYRI 2023-24 GRAM SAREDI GP SAREDI</t>
+          <t>1726003086/RC/22012034330200 — c c rod and nali nirman saredi</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>1195482.74</v>
+        <v>90000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>1046042.2</v>
+        <v>73350</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>45363</v>
+        <v>42803</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>46182</v>
+        <v>43422</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035185199 — NAVIN TALAB NIRMAN SHIV MANDIR WALI KHOYRI 2023-24 GRAM SAREDI GP SAREDI</t>
+          <t>1726003086/RC/22012034339054 — sudur sadak niramn kary gram saredi</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>1485000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>1055541.34</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>42880</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>43871</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035204547 — Check Dam Nirman Virendrapura Vaman Khoyari ke pass 2024-25 Gram Virendrapura Gp Saredi</t>
+          <t>1726003086/RC/22012034383300 — C C ROAD AND NALI NIRMAN VIRENDRAPURA</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>1892000.43</v>
+        <v>253000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>1777826.35</v>
+        <v>73554</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>45471</v>
+        <v>43153</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>46086</v>
+        <v>43253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035244747 — Water Harvesting Pond_2024-25_main get ke pass gram saredi gp saredi</t>
+          <t>1726003086/RC/22012034552790 — CC ROAD NIRMAN GRAM SAREDI DPR GALI NO.1,15,16,17,22,23,24,25</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>0</v>
+        <v>170224</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>181260</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>44181</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>44196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035244751 — Water Harvesting Pond_2024-25_tapri wali ke pass gram saredi gp saredi</t>
+          <t>1726003086/RC/22012034568849 — SUDUR SADAK_2020-21_SAREDI_GRAM SAREDI_HARIJAN MOHALLA SE MALIPURA KANKAD TAK</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>650620.85</v>
+        <v>1117949.47</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>1056895.98</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>44336</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>45310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035244753 — Water Harvesting Pond_2024-25_fatehpur talab ke pass gram saredi gp saredi</t>
+          <t>1726003086/RC/22012034568850 — SUDUR SADAK_2020-21_SAREDI_GRAM SAREDI_HARIJAN MOHALLA SE MALIPURA KANKAD TAK</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>624872.7</v>
+        <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45567</v>
+        <v>44222</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035244995 — Water Harvesting Pond_2024-25 shanti dham ke pass gram virendra pura gp saredi</t>
+          <t>1726003086/RC/22012034835129 — SUDUR SADAK NIRMAN SAREDI SE VIRENDRAPURA  TK  GRAM_SAREDI_2024-25_GP_SAREDI</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>1961465.21</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>1936123.81</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>45692</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>46181</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035244997 — Water Harvesting Pond_2024-25 talab ke upar gram virendra pura gp saredi</t>
+          <t>1726003086/RC/963 — सरेडी से वीरेन्‍द्रपुरा पहुच मार्ग</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>0</v>
+        <v>96000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>0</v>
+        <v>476482.36</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K465" s="3"/>
+        <v>39433</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>39538</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035303336 — JGSA_2025-2026_RECHARGE STRUCTURE SARVJANIK KOOP SHANTIDHAM KE PAS GRAM VIRENDRAPURA_GP SAREDI</t>
+          <t>1726003086/RC/989 — ग्रेवल सडक सरेडी से खारचाखेडी तक</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>20591.54</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>45798</v>
-[...3 lines deleted...]
-      </c>
+        <v>39171</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/22012035303337 — JGSA_2025-2026_RECHARGE STRUCTURE SARVJANIK KOOP BALAJI MANDIR KE PAS GRAM HARJIPURA_GP SAREDI</t>
+          <t>1726003086/RC/991 — विरेन्‍द्र पुरा से सरेडी पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>25899.46</v>
+        <v>500000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>0</v>
+        <v>191952</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K467" s="3"/>
+        <v>39513</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>39605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/ 32/45 — कपिल धारा लक्ष्‍मीनारायण पिता मांगीलाल</t>
+          <t>1726003086/RC/994 — ग्रेवल सडक हरजीपुरा से खजनेर रोड तक</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>213000</v>
+        <v>500000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>6780</v>
+        <v>336161</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>39527</v>
+        <v>39429</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>40011</v>
+        <v>39581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/51441 — सामूि‍हक कुप ि‍नर्माण ग्राम पंचायत सरेडी</t>
+          <t>1726003086/RC/ सरेडी 370 — ग्रेवल सडक्‍ निर्माण हरीजन मोहल्‍ला से फतेपूर तालाब तक</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>335000</v>
+        <v>500000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>34846.08</v>
+        <v>304403</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>39443</v>
+        <v>39464</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>40009</v>
+        <v>39490</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/51442 — कपिलधारा हिरालाल पिता बक्‍सूजी</t>
+          <t>1726003086/RC/सरेडी852 — पहुंच मार्ग हरजीपुरा से खुजनेर रोड तक</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>213000</v>
+        <v>500000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>164405.72</v>
+        <v>162040</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>39527</v>
-[...3 lines deleted...]
-      </c>
+        <v>39541</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52115 — KAPIL DARA KUP NIRMAN MATHURALAL %BABURU GRAM SARE</t>
+          <t>1726003086/RC/सरेडी853 — पहुंच मार्ग सरेडी से खारचाखेडी</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>390485</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>39473</v>
-[...1 lines deleted...]
-      <c r="K471" s="3"/>
+        <v>39443</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>39642</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52182 — मथरालाल / बाबार कपील धारा कुप निर्माण स</t>
+          <t>1726003086/RC/सरेडी856 — पहुंच मार्ग सरेडी से वीरेन्‍दपुरा</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>213000</v>
+        <v>500000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>106154</v>
+        <v>246015</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>39909</v>
+        <v>39436</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>39964</v>
+        <v>39568</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52183 — देवीसिंह /हिरालाल कपील धारा कुप निर्माण सरेडी</t>
+          <t>1726003086/RS/22012034502611 — CSC_2020-21_GP_SAREDI_Gram_SAREDI</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>213000</v>
+        <v>43700</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>101920</v>
+        <v>13510</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>39954</v>
-[...3 lines deleted...]
-      </c>
+        <v>44440</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52184 — लक्ष्‍मीनारायण /मांगीलाल कपील धारा निर्माण सरेडी</t>
+          <t>1726003086/RS/22012035129366 — NALI NIRMAN KARYA  SHREE HANUMAN MANDIR SE PULIYA TAK VIRENDRAPURA</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>0</v>
+        <v>52000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>42512.96</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>39471</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>45518</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>45624</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52185 — लक्ष्‍मीनारायण /मांगीलाल कपील धारा निर्माण सरेडी</t>
+          <t>1726003086/RS/22012035129368 — NALI NIRMAN KARYA  SHREE HANUMAN MANDIR SE PULIYA TAK VIRENDRAPURA</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>213000</v>
+        <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>119180</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>39972</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52186 — कंवरलाल /पुराजी कपील धारा कुप निर्माण सरेडी</t>
+          <t>1726003086/WC/22012034391973 — navin nistari talab  nirman karya  saredi</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>213000</v>
+        <v>1254000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>115874</v>
+        <v>48024</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>39909</v>
+        <v>43265</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>40001</v>
+        <v>43536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52187 — गोपाल /माधुजी कपील धारा निर्माण सरेडी</t>
+          <t>1726003086/WC/22012034447321 — NAVIN TALAB NIRMAN BICHLA NALE GRAM SAREDI</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>213000</v>
+        <v>1150000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>134205</v>
+        <v>1081166.7</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>39988</v>
+        <v>43533</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>40335</v>
+        <v>45574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52188 — जगन्‍नाथ/बाबार कपील धारा कुप निर्माण सरेडी</t>
+          <t>1726003086/WC/22012034447325 — NAVIN TALAB NIRMAN KHARLA NALE ME GRAM SAREDI</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>213000</v>
+        <v>758000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>139790</v>
+        <v>556232.72</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>39993</v>
+        <v>43533</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>40365</v>
+        <v>45348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52189 — दरीयावबाई /कंवरलाल कपीलधारा कुप निर्माण सरेडी</t>
+          <t>1726003086/WC/22012034558596 — NAVIN TALAB NIRMAN HOKAM SINGH KE KHET KE PAS HARJIPURA GP SAREDI</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>213000</v>
+        <v>930827.22</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>209785</v>
+        <v>825163</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>40007</v>
+        <v>44002</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>40718</v>
+        <v>44286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52190 — KAPIL DHARA KOOP NIRMAN JHABBA s/o KISHAN SAREDI</t>
+          <t>1726003086/WC/22012034558601 — NAVIN TALAB NIRMAN MARGHAT KE PASS HARJIPURA GP SAREDI</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>250000</v>
+        <v>723418.47</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>22291</v>
+        <v>301403</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>40075</v>
+        <v>44002</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>40161</v>
+        <v>45351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52391 — Sarvjanik Payjal Koop Saredi</t>
+          <t>1726003086/WC/22012034839399 — CTR_Soak Pit_Ramdev mandir ke pass _2021-22_GP_Saredi_Village_Saredi</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>330000</v>
+        <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>108672</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>40337</v>
-[...3 lines deleted...]
-      </c>
+        <v>44310</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52480 — navin talab nirman SAREDI</t>
+          <t>1726003086/WC/22012034839426 — CTR_Soak Pit _2021-22_Panchayat Bhavan Ke Pass_Village_Saredi_GP_Saredi</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>504209</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>40668</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52487 — sarvjajik santidham koop nirman [harijan mohalha ]</t>
+          <t>1726003086/WC/22012035000141 — PERCOLATION TANK NIRMAN 2022-23_DP KE PASS_GRAM VIRENDRAPURA_GP_SAREDI</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>346000</v>
+        <v>349160.42</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>257001.6</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>40612</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52552 — KAPIL DHARA KUP NIRMAN  RAJAN BAI /SULTANSINGH</t>
+          <t>1726003086/WC/22012035000142 — PERCOLATION TANK NIRMAN 2022-23_CHECK DAM KE NEECHE_GRAM VIRENDRAPURA_GP_SAREDI</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>235000</v>
+        <v>349160.42</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>219033</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>40701</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52553 — KAPIL DHARAKOOP NIRMAN GOPILAL/MOHANLAL</t>
+          <t>1726003086/WC/22012035000143 — PERCOLATION TANK NIRMAN 2022-23_GANGARAM KE KHET KE PASS_GRAM VIRENDRAPURA_GP_SAREDI</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>235000</v>
+        <v>349160.42</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>145155</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>40702</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52554 — KAPIL DHARA KUP NIRMAN  BHARET SINGH NATHULAL</t>
+          <t>1726003086/WC/22012035065106 — EARTHEN BUND PERCOLATION TANK_2023-24 BICHLA BALDA NALA  SAREDI</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>235000</v>
+        <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>230022.52</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>40702</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52555 — KAPIL DHARA KUP NIRMAN RATENLAL/KESHENLAL</t>
+          <t>1726003086/WC/22012035065138 — EARTHEN BUND PERCOLETION TAINK MASAN WALI KHALI VIRENDRAPURA</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>235000</v>
+        <v>585551.9</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>169576.36</v>
+        <v>419176</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>40701</v>
+        <v>45105</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>41028</v>
+        <v>45940</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/52769 — kapil dhara koop jagnnath / hiralal</t>
+          <t>1726003086/WC/22012035082401 — EARTHEN BUND PERCOLETION TAINK BADA MOVDA WALI KHALI SAREDI</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>235000</v>
+        <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>188735</v>
+        <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>40914</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/9993621686 — SantiDham Payjal Koop Nirman Harjipura</t>
+          <t>1726003086/WC/22012035082402 — EARTHEN BUND PERCOLETION TAINK KAMAL WALI KHALI VIRENDRAPURA</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>488000</v>
+        <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>366206</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>40528</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/9993622229 — Sarvajanik Payjal Koop,Virendrapura</t>
+          <t>1726003086/WC/22012035157091 — NAVIN TALAB NIRMAN SHIV MANDIR WALI KHALI</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>453221</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>40556</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/9993622230 — Sarvajanik Payjal Koop, Saredi</t>
+          <t>1726003086/WC/22012035180220 — EARTHEN BUND PERCOLATION TANK NAVI VELA KHOYRI GRAM SAREDI GP SAREDI</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>346000</v>
+        <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>70272</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>40668</v>
-[...3 lines deleted...]
-      </c>
+        <v>45327</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/ पंचायत सरेडी 3001 — कपील धारा कुप निर्माण नारायणसिंह पिता घीसालाल</t>
+          <t>1726003086/WC/22012035180222 — EARTHEN BUND PERCOLATION TANK NAVI VELA KHOYRI GRAM SAREDI GP SAREDI</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>213000</v>
+        <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>39541</v>
+        <v>45327</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/ पंचायत सरेडी 3002 — कपील धारा कुप निर्माण रामलाल पिता देवाजी</t>
+          <t>1726003086/WC/22012035185189 — EARTHEN BUND PERCOLATION TANK NAVI VELA KHOYRI 2023-24 GRAM SAREDI GP SAREDI</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>147000</v>
+        <v>1195482.74</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>70617</v>
+        <v>1046042.2</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>39499</v>
+        <v>45363</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>39980</v>
+        <v>46182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/ पंचायत सरेडी 3003 — कपील धारा कुप निर्माण लक्ष्‍मीनाराय पिता घीसालाल</t>
+          <t>1726003086/WC/22012035185199 — NAVIN TALAB NIRMAN SHIV MANDIR WALI KHOYRI 2023-24 GRAM SAREDI GP SAREDI</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>213000</v>
+        <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>139321</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>39541</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/ पंचायत सरेडी 3004 — कपील धारा कुप निर्माण राधेश्‍याम पिता रामलाल</t>
+          <t>1726003086/WC/22012035204547 — Check Dam Nirman Virendrapura Vaman Khoyari ke pass 2024-25 Gram Virendrapura Gp Saredi</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>213000</v>
+        <v>1892000.43</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>119506</v>
+        <v>1777826.35</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>39583</v>
+        <v>45471</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>39957</v>
+        <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/ पंचायत सरेडी  3005 — कपील धारा कुप निर्माण घीसालाल पिता भॅवरलाल</t>
+          <t>1726003086/WC/22012035244747 — Water Harvesting Pond_2024-25_main get ke pass gram saredi gp saredi</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>147000</v>
+        <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>217353</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>39527</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/ पंचायत सरेडी 3006 — कपील धारा कुप निर्माण किशनलाल पिता देवाजी</t>
+          <t>1726003086/WC/22012035244751 — Water Harvesting Pond_2024-25_tapri wali ke pass gram saredi gp saredi</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>213000</v>
+        <v>650620.85</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>101711</v>
+        <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>39499</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/ पंचायत सरेडी 3007 — कपील धारा कुप निर्माण रामप्रसाद पिता चन्‍द्ररलाल</t>
+          <t>1726003086/WC/22012035244753 — Water Harvesting Pond_2024-25_fatehpur talab ke pass gram saredi gp saredi</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>147000</v>
+        <v>624872.7</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>202685</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>39541</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/ पंचायत सरेडी 3008 — कपील धारा कुप निर्माण बीरम पिता भेरूलाल</t>
+          <t>1726003086/WC/22012035244995 — Water Harvesting Pond_2024-25 shanti dham ke pass gram virendra pura gp saredi</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>147000</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>51200</v>
+        <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>39541</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/ पंचायत सरेडी 3009 — कपील धारा कुप निर्माण भेरूसिंह पिता बदनजी</t>
+          <t>1726003086/WC/22012035244997 — Water Harvesting Pond_2024-25 talab ke upar gram virendra pura gp saredi</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>213000</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>71144</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>39569</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/ पंचायत सरेडी 3010 — कपील धारा कुप निर्माण चंद्रशेखर पिता बाबूलाल</t>
+          <t>1726003086/WC/22012035303336 — JGSA_2025-2026_RECHARGE STRUCTURE SARVJANIK KOOP SHANTIDHAM KE PAS GRAM VIRENDRAPURA_GP SAREDI</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>213000</v>
+        <v>25899.46</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>90597</v>
+        <v>20591.54</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>39576</v>
+        <v>45798</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>39977</v>
+        <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/ पंचायत सरेडी 3011 — कपील धारा कुप निर्माण मोतीलाल पिता माधूलाल</t>
+          <t>1726003086/WC/22012035303337 — JGSA_2025-2026_RECHARGE STRUCTURE SARVJANIK KOOP BALAJI MANDIR KE PAS GRAM HARJIPURA_GP SAREDI</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>213000</v>
+        <v>25899.46</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>124564</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>39541</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/ पंचायत सरेडी 3012 — कपील धारा कुप निर्माण मोतीलाल पिता पूरजी</t>
+          <t>1726003086/WC/ 32/45 — कपिल धारा लक्ष्‍मीनारायण पिता मांगीलाल</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>213000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>54680</v>
+        <v>6780</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>39499</v>
+        <v>39527</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>39987</v>
+        <v>40011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/सरेडी849 — कपिल धारा कूप निमार्ण शिवंिसह पिता देवीसिंह</t>
+          <t>1726003086/WC/51441 — सामूि‍हक कुप ि‍नर्माण ग्राम पंचायत सरेडी</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>212000</v>
+        <v>335000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>136028</v>
+        <v>34846.08</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>39548</v>
+        <v>39443</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>39897</v>
+        <v>40009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/सरेडी850 — कपिल धारा कूप निमार्ण घीसालाल पिता रामलाल</t>
+          <t>1726003086/WC/51442 — कपिलधारा हिरालाल पिता बक्‍सूजी</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>212000</v>
+        <v>213000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>25218</v>
+        <v>164405.72</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>39548</v>
+        <v>39527</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>39924</v>
+        <v>39917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/सरेडी851 — सार्वजनिक कूप निमार्ण सरेडी</t>
+          <t>1726003086/WC/52115 — KAPIL DARA KUP NIRMAN MATHURALAL %BABURU GRAM SARE</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>335000</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>201663</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>39521</v>
-[...3 lines deleted...]
-      </c>
+        <v>39473</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/सरेडी854 — कपिल धारा कूप निमार्ण अनारजी पिता निर्मलसिंह</t>
+          <t>1726003086/WC/52182 — मथरालाल / बाबार कपील धारा कुप निर्माण स</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>212000</v>
+        <v>213000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>74097</v>
+        <v>106154</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>39507</v>
+        <v>39909</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>39606</v>
+        <v>39964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1726003086/WC/सरेडी855 — कपिल धारा कूप निमार्ण गंगाराम पिता कनीराम</t>
+          <t>1726003086/WC/52183 — देवीसिंह /हिरालाल कपील धारा कुप निर्माण सरेडी</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>212000</v>
+        <v>213000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>66130</v>
+        <v>101920</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>39569</v>
+        <v>39954</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>39924</v>
+        <v>39977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1726/RC/22012034570659 — Approach road Hataikheda to Kharchakhedi Kankar via Saredi School Gram Saredi Panchayat Saredi (RES)</t>
+          <t>1726003086/WC/52184 — लक्ष्‍मीनारायण /मांगीलाल कपील धारा निर्माण सरेडी</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>3151000</v>
+        <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>3099681.46</v>
+        <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44344</v>
-[...3 lines deleted...]
-      </c>
+        <v>39471</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1726/RC/22012034614829 — Regraveling work at PMGSY road to Harjipura (RES)</t>
+          <t>1726003086/WC/52185 — लक्ष्‍मीनारायण /मांगीलाल कपील धारा निर्माण सरेडी</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>222000</v>
+        <v>213000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>137470.92</v>
+        <v>119180</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44818</v>
+        <v>39972</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>45310</v>
+        <v>40032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1726/WC/22012034390287 — तालाब पाल विस्‍तार एवं वेस्‍टवेयर का निर्माण ग्राम विरेन्‍द्रपुरा (RES)</t>
+          <t>1726003086/WC/52186 — कंवरलाल /पुराजी कपील धारा कुप निर्माण सरेडी</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>3338492</v>
+        <v>213000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>1718788.34</v>
+        <v>115874</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>43251</v>
+        <v>39909</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>43707</v>
+        <v>40001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / RAJGARH</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C512" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D512" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E512" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F512" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/52187 — गोपाल /माधुजी कपील धारा निर्माण सरेडी</t>
+        </is>
+      </c>
+      <c r="G512" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H512" s="2" t="n">
+        <v>213000</v>
+      </c>
+      <c r="I512" s="2" t="n">
+        <v>134205</v>
+      </c>
+      <c r="J512" s="3" t="n">
+        <v>39988</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>40335</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C513" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D513" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E513" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F513" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/52188 — जगन्‍नाथ/बाबार कपील धारा कुप निर्माण सरेडी</t>
+        </is>
+      </c>
+      <c r="G513" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H513" s="2" t="n">
+        <v>213000</v>
+      </c>
+      <c r="I513" s="2" t="n">
+        <v>139790</v>
+      </c>
+      <c r="J513" s="3" t="n">
+        <v>39993</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>40365</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C514" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D514" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E514" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F514" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/52189 — दरीयावबाई /कंवरलाल कपीलधारा कुप निर्माण सरेडी</t>
+        </is>
+      </c>
+      <c r="G514" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H514" s="2" t="n">
+        <v>213000</v>
+      </c>
+      <c r="I514" s="2" t="n">
+        <v>209785</v>
+      </c>
+      <c r="J514" s="3" t="n">
+        <v>40007</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>40718</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C515" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D515" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E515" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F515" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/52190 — KAPIL DHARA KOOP NIRMAN JHABBA s/o KISHAN SAREDI</t>
+        </is>
+      </c>
+      <c r="G515" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H515" s="2" t="n">
+        <v>250000</v>
+      </c>
+      <c r="I515" s="2" t="n">
+        <v>22291</v>
+      </c>
+      <c r="J515" s="3" t="n">
+        <v>40075</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>40161</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C516" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D516" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E516" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F516" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/52391 — Sarvjanik Payjal Koop Saredi</t>
+        </is>
+      </c>
+      <c r="G516" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H516" s="2" t="n">
+        <v>330000</v>
+      </c>
+      <c r="I516" s="2" t="n">
+        <v>108672</v>
+      </c>
+      <c r="J516" s="3" t="n">
+        <v>40337</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>41257</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C517" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D517" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E517" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F517" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/52480 — navin talab nirman SAREDI</t>
+        </is>
+      </c>
+      <c r="G517" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H517" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I517" s="2" t="n">
+        <v>504209</v>
+      </c>
+      <c r="J517" s="3" t="n">
+        <v>40668</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>41030</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C518" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D518" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E518" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F518" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/52487 — sarvjajik santidham koop nirman [harijan mohalha ]</t>
+        </is>
+      </c>
+      <c r="G518" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H518" s="2" t="n">
+        <v>346000</v>
+      </c>
+      <c r="I518" s="2" t="n">
+        <v>257001.6</v>
+      </c>
+      <c r="J518" s="3" t="n">
+        <v>40612</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>40891</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C519" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D519" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E519" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F519" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/52552 — KAPIL DHARA KUP NIRMAN  RAJAN BAI /SULTANSINGH</t>
+        </is>
+      </c>
+      <c r="G519" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H519" s="2" t="n">
+        <v>235000</v>
+      </c>
+      <c r="I519" s="2" t="n">
+        <v>219033</v>
+      </c>
+      <c r="J519" s="3" t="n">
+        <v>40701</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>41028</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C520" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D520" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E520" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F520" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/52553 — KAPIL DHARAKOOP NIRMAN GOPILAL/MOHANLAL</t>
+        </is>
+      </c>
+      <c r="G520" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H520" s="2" t="n">
+        <v>235000</v>
+      </c>
+      <c r="I520" s="2" t="n">
+        <v>145155</v>
+      </c>
+      <c r="J520" s="3" t="n">
+        <v>40702</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>42334</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C521" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D521" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E521" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F521" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/52554 — KAPIL DHARA KUP NIRMAN  BHARET SINGH NATHULAL</t>
+        </is>
+      </c>
+      <c r="G521" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H521" s="2" t="n">
+        <v>235000</v>
+      </c>
+      <c r="I521" s="2" t="n">
+        <v>230022.52</v>
+      </c>
+      <c r="J521" s="3" t="n">
+        <v>40702</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>41021</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C522" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D522" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E522" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F522" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/52555 — KAPIL DHARA KUP NIRMAN RATENLAL/KESHENLAL</t>
+        </is>
+      </c>
+      <c r="G522" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H522" s="2" t="n">
+        <v>235000</v>
+      </c>
+      <c r="I522" s="2" t="n">
+        <v>169576.36</v>
+      </c>
+      <c r="J522" s="3" t="n">
+        <v>40701</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>41028</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C523" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D523" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E523" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F523" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/52769 — kapil dhara koop jagnnath / hiralal</t>
+        </is>
+      </c>
+      <c r="G523" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H523" s="2" t="n">
+        <v>235000</v>
+      </c>
+      <c r="I523" s="2" t="n">
+        <v>188735</v>
+      </c>
+      <c r="J523" s="3" t="n">
+        <v>40914</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>42328</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C524" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D524" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E524" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F524" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/9993621686 — SantiDham Payjal Koop Nirman Harjipura</t>
+        </is>
+      </c>
+      <c r="G524" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H524" s="2" t="n">
+        <v>488000</v>
+      </c>
+      <c r="I524" s="2" t="n">
+        <v>366206</v>
+      </c>
+      <c r="J524" s="3" t="n">
+        <v>40528</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>41257</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C525" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D525" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E525" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F525" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/9993622229 — Sarvajanik Payjal Koop,Virendrapura</t>
+        </is>
+      </c>
+      <c r="G525" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H525" s="2" t="n">
+        <v>500000</v>
+      </c>
+      <c r="I525" s="2" t="n">
+        <v>453221</v>
+      </c>
+      <c r="J525" s="3" t="n">
+        <v>40556</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>41588</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C526" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D526" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E526" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F526" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/9993622230 — Sarvajanik Payjal Koop, Saredi</t>
+        </is>
+      </c>
+      <c r="G526" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H526" s="2" t="n">
+        <v>346000</v>
+      </c>
+      <c r="I526" s="2" t="n">
+        <v>70272</v>
+      </c>
+      <c r="J526" s="3" t="n">
+        <v>40668</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>41257</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C527" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D527" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E527" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F527" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/ पंचायत सरेडी 3001 — कपील धारा कुप निर्माण नारायणसिंह पिता घीसालाल</t>
+        </is>
+      </c>
+      <c r="G527" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H527" s="2" t="n">
+        <v>213000</v>
+      </c>
+      <c r="I527" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J527" s="3" t="n">
+        <v>39541</v>
+      </c>
+      <c r="K527" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C528" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D528" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E528" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F528" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/ पंचायत सरेडी 3002 — कपील धारा कुप निर्माण रामलाल पिता देवाजी</t>
+        </is>
+      </c>
+      <c r="G528" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H528" s="2" t="n">
+        <v>147000</v>
+      </c>
+      <c r="I528" s="2" t="n">
+        <v>70617</v>
+      </c>
+      <c r="J528" s="3" t="n">
+        <v>39499</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>39980</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C529" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D529" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E529" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F529" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/ पंचायत सरेडी 3003 — कपील धारा कुप निर्माण लक्ष्‍मीनाराय पिता घीसालाल</t>
+        </is>
+      </c>
+      <c r="G529" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H529" s="2" t="n">
+        <v>213000</v>
+      </c>
+      <c r="I529" s="2" t="n">
+        <v>139321</v>
+      </c>
+      <c r="J529" s="3" t="n">
+        <v>39541</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>39917</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C530" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D530" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E530" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F530" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/ पंचायत सरेडी 3004 — कपील धारा कुप निर्माण राधेश्‍याम पिता रामलाल</t>
+        </is>
+      </c>
+      <c r="G530" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H530" s="2" t="n">
+        <v>213000</v>
+      </c>
+      <c r="I530" s="2" t="n">
+        <v>119506</v>
+      </c>
+      <c r="J530" s="3" t="n">
+        <v>39583</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>39957</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C531" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D531" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E531" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F531" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/ पंचायत सरेडी  3005 — कपील धारा कुप निर्माण घीसालाल पिता भॅवरलाल</t>
+        </is>
+      </c>
+      <c r="G531" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H531" s="2" t="n">
+        <v>147000</v>
+      </c>
+      <c r="I531" s="2" t="n">
+        <v>217353</v>
+      </c>
+      <c r="J531" s="3" t="n">
+        <v>39527</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>39931</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C532" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D532" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E532" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F532" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/ पंचायत सरेडी 3006 — कपील धारा कुप निर्माण किशनलाल पिता देवाजी</t>
+        </is>
+      </c>
+      <c r="G532" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H532" s="2" t="n">
+        <v>213000</v>
+      </c>
+      <c r="I532" s="2" t="n">
+        <v>101711</v>
+      </c>
+      <c r="J532" s="3" t="n">
+        <v>39499</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>39924</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C533" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D533" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E533" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F533" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/ पंचायत सरेडी 3007 — कपील धारा कुप निर्माण रामप्रसाद पिता चन्‍द्ररलाल</t>
+        </is>
+      </c>
+      <c r="G533" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H533" s="2" t="n">
+        <v>147000</v>
+      </c>
+      <c r="I533" s="2" t="n">
+        <v>202685</v>
+      </c>
+      <c r="J533" s="3" t="n">
+        <v>39541</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>39847</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C534" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D534" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E534" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F534" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/ पंचायत सरेडी 3008 — कपील धारा कुप निर्माण बीरम पिता भेरूलाल</t>
+        </is>
+      </c>
+      <c r="G534" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H534" s="2" t="n">
+        <v>147000</v>
+      </c>
+      <c r="I534" s="2" t="n">
+        <v>51200</v>
+      </c>
+      <c r="J534" s="3" t="n">
+        <v>39541</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>39958</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C535" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D535" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E535" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F535" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/ पंचायत सरेडी 3009 — कपील धारा कुप निर्माण भेरूसिंह पिता बदनजी</t>
+        </is>
+      </c>
+      <c r="G535" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H535" s="2" t="n">
+        <v>213000</v>
+      </c>
+      <c r="I535" s="2" t="n">
+        <v>71144</v>
+      </c>
+      <c r="J535" s="3" t="n">
+        <v>39569</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>40084</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C536" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D536" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E536" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F536" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/ पंचायत सरेडी 3010 — कपील धारा कुप निर्माण चंद्रशेखर पिता बाबूलाल</t>
+        </is>
+      </c>
+      <c r="G536" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H536" s="2" t="n">
+        <v>213000</v>
+      </c>
+      <c r="I536" s="2" t="n">
+        <v>90597</v>
+      </c>
+      <c r="J536" s="3" t="n">
+        <v>39576</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>39977</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C537" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D537" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E537" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F537" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/ पंचायत सरेडी 3011 — कपील धारा कुप निर्माण मोतीलाल पिता माधूलाल</t>
+        </is>
+      </c>
+      <c r="G537" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H537" s="2" t="n">
+        <v>213000</v>
+      </c>
+      <c r="I537" s="2" t="n">
+        <v>124564</v>
+      </c>
+      <c r="J537" s="3" t="n">
+        <v>39541</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>39952</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C538" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D538" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E538" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F538" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/ पंचायत सरेडी 3012 — कपील धारा कुप निर्माण मोतीलाल पिता पूरजी</t>
+        </is>
+      </c>
+      <c r="G538" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H538" s="2" t="n">
+        <v>213000</v>
+      </c>
+      <c r="I538" s="2" t="n">
+        <v>54680</v>
+      </c>
+      <c r="J538" s="3" t="n">
+        <v>39499</v>
+      </c>
+      <c r="K538" s="3" t="n">
+        <v>39987</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C539" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D539" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E539" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F539" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/सरेडी849 — कपिल धारा कूप निमार्ण शिवंिसह पिता देवीसिंह</t>
+        </is>
+      </c>
+      <c r="G539" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H539" s="2" t="n">
+        <v>212000</v>
+      </c>
+      <c r="I539" s="2" t="n">
+        <v>136028</v>
+      </c>
+      <c r="J539" s="3" t="n">
+        <v>39548</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>39897</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C540" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D540" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E540" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F540" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/सरेडी850 — कपिल धारा कूप निमार्ण घीसालाल पिता रामलाल</t>
+        </is>
+      </c>
+      <c r="G540" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H540" s="2" t="n">
+        <v>212000</v>
+      </c>
+      <c r="I540" s="2" t="n">
+        <v>25218</v>
+      </c>
+      <c r="J540" s="3" t="n">
+        <v>39548</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>39924</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C541" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D541" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E541" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F541" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/सरेडी851 — सार्वजनिक कूप निमार्ण सरेडी</t>
+        </is>
+      </c>
+      <c r="G541" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H541" s="2" t="n">
+        <v>335000</v>
+      </c>
+      <c r="I541" s="2" t="n">
+        <v>201663</v>
+      </c>
+      <c r="J541" s="3" t="n">
+        <v>39521</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>40009</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C542" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D542" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E542" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F542" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/सरेडी854 — कपिल धारा कूप निमार्ण अनारजी पिता निर्मलसिंह</t>
+        </is>
+      </c>
+      <c r="G542" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H542" s="2" t="n">
+        <v>212000</v>
+      </c>
+      <c r="I542" s="2" t="n">
+        <v>74097</v>
+      </c>
+      <c r="J542" s="3" t="n">
+        <v>39507</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>39606</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C543" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D543" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E543" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F543" s="1" t="inlineStr">
+        <is>
+          <t>1726003086/WC/सरेडी855 — कपिल धारा कूप निमार्ण गंगाराम पिता कनीराम</t>
+        </is>
+      </c>
+      <c r="G543" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H543" s="2" t="n">
+        <v>212000</v>
+      </c>
+      <c r="I543" s="2" t="n">
+        <v>66130</v>
+      </c>
+      <c r="J543" s="3" t="n">
+        <v>39569</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>39924</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C512" s="1" t="inlineStr">
+      <c r="C544" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D544" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E544" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F544" s="1" t="inlineStr">
+        <is>
+          <t>1726/RC/22012034570659 — Approach road Hataikheda to Kharchakhedi Kankar via Saredi School Gram Saredi Panchayat Saredi (RES)</t>
+        </is>
+      </c>
+      <c r="G544" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H544" s="2" t="n">
+        <v>3151000</v>
+      </c>
+      <c r="I544" s="2" t="n">
+        <v>3099681.46</v>
+      </c>
+      <c r="J544" s="3" t="n">
+        <v>44344</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>44861</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C545" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D545" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E545" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Road</t>
+        </is>
+      </c>
+      <c r="F545" s="1" t="inlineStr">
+        <is>
+          <t>1726/RC/22012034614829 — Regraveling work at PMGSY road to Harjipura (RES)</t>
+        </is>
+      </c>
+      <c r="G545" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H545" s="2" t="n">
+        <v>222000</v>
+      </c>
+      <c r="I545" s="2" t="n">
+        <v>137470.92</v>
+      </c>
+      <c r="J545" s="3" t="n">
+        <v>44818</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>45310</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D512" s="1" t="inlineStr">
+      <c r="D546" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E546" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F546" s="1" t="inlineStr">
+        <is>
+          <t>1726/WC/22012034390287 — तालाब पाल विस्‍तार एवं वेस्‍टवेयर का निर्माण ग्राम विरेन्‍द्रपुरा (RES)</t>
+        </is>
+      </c>
+      <c r="G546" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H546" s="2" t="n">
+        <v>3338492</v>
+      </c>
+      <c r="I546" s="2" t="n">
+        <v>1718788.34</v>
+      </c>
+      <c r="J546" s="3" t="n">
+        <v>43251</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>43707</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / RAJGARH</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C547" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
-      <c r="E512" s="1" t="inlineStr">
+      <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F512" s="1" t="inlineStr">
+      <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1726/WC/22012034778654 — CTR_Check Dam Nirman Baman wali khoyri Gram Virendrapura Panchayat Saredi (RES)</t>
         </is>
       </c>
-      <c r="G512" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H512" s="2" t="n">
+      <c r="G547" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H547" s="2" t="n">
         <v>2089000</v>
       </c>
-      <c r="I512" s="2" t="n">
+      <c r="I547" s="2" t="n">
         <v>2070835</v>
       </c>
-      <c r="J512" s="3" t="n">
+      <c r="J547" s="3" t="n">
         <v>44513</v>
       </c>
-      <c r="K512" s="3" t="n">
+      <c r="K547" s="3" t="n">
         <v>44652</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>