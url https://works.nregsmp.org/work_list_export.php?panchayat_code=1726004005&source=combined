--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K432"/>
+  <dimension ref="A1:K435"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 21:21:11</t>
+          <t>Exported on: 2026-10-26 13:17:23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3105,51 +3105,51 @@
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/22012035093158 — (Hiteshi koop Nirman Kamla Bai s/o Prabhulal _Gram_Amlyahat_2023_24_GP_Amlyahat</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>275476.34</v>
       </c>
       <c r="I70" s="2" t="n">
-        <v>190896.4</v>
+        <v>255135.4</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45300</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
@@ -9681,78 +9681,80 @@
       <c r="J205" s="3" t="n">
         <v>44725</v>
       </c>
       <c r="K205" s="3" t="n">
         <v>44842</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/3742738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116480192</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>16800</v>
+        <v>27000</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>44682</v>
       </c>
-      <c r="K206" s="3"/>
+      <c r="K206" s="3" t="n">
+        <v>46290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9826,51 +9828,51 @@
       <c r="J208" s="3" t="n">
         <v>44723</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>45136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/3841068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116940467</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>44682</v>
@@ -10118,78 +10120,80 @@
       <c r="J214" s="3" t="n">
         <v>45125</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>45328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/4387924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116481106</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>16200</v>
+        <v>26700</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>44733</v>
       </c>
-      <c r="K215" s="3"/>
+      <c r="K215" s="3" t="n">
+        <v>46293</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11537,51 +11541,51 @@
       <c r="J243" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>45833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/4947991 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116940279</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45727</v>
@@ -11633,51 +11637,51 @@
       <c r="J245" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>45901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/4969257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127949977</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45727</v>
@@ -11729,73 +11733,73 @@
       <c r="J247" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>45833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/4969266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127954139</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>20967</v>
+        <v>25167</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>46272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
@@ -11876,100 +11880,100 @@
       <c r="J250" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>45833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/5534226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146884726</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46035</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46246</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/5536790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127954625</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45727</v>
@@ -12021,51 +12025,51 @@
       <c r="J253" s="3" t="n">
         <v>45945</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/5539596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146887664</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46035</v>
@@ -12266,8469 +12270,8612 @@
       <c r="J258" s="3" t="n">
         <v>42779</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/5799049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116478662</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>19575</v>
+        <v>23490</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45998</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/6061683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146885933</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/6061892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116940064</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/6063543 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116480839</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>13959</v>
+        <v>26259</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46182</v>
       </c>
-      <c r="K262" s="3"/>
+      <c r="K262" s="3" t="n">
+        <v>46297</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/6202577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114643227</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1726004005/IF/IAY/6207278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106752011</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>18600</v>
+        <v>27000</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/66376 — Construction of IAY House -IAY REG. NO. MP-26-004-005-002/9</t>
+          <t>1726004005/IF/IAY/6309782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106941748</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>14696</v>
+        <v>3600</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>42638</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/66380 — Construction of IAY House -IAY REG. NO. MP-26-004-005-002/11</t>
+          <t>1726004005/IF/IAY/6313276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146886539</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>14195</v>
+        <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>42638</v>
-[...3 lines deleted...]
-      </c>
+        <v>45727</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/737864 — Construction of IAY House -IAY REG. NO. MP2010381</t>
+          <t>1726004005/IF/IAY/6317163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116481039</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>42823</v>
+        <v>46153</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/737865 — Construction of IAY House -IAY REG. NO. MP2029225</t>
+          <t>1726004005/IF/IAY/66376 — Construction of IAY House -IAY REG. NO. MP-26-004-005-002/9</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>15030</v>
+        <v>14310</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>14696</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>42823</v>
-[...1 lines deleted...]
-      <c r="K268" s="3"/>
+        <v>42638</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>42747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/737867 — Construction of IAY House -IAY REG. NO. MP2070359</t>
+          <t>1726004005/IF/IAY/66380 — Construction of IAY House -IAY REG. NO. MP-26-004-005-002/11</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>15030</v>
+        <v>14310</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>14195</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>42823</v>
-[...1 lines deleted...]
-      <c r="K269" s="3"/>
+        <v>42638</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>42747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/809685 — Construction of IAY House -IAY REG. NO. MP1378317</t>
+          <t>1726004005/IF/IAY/737864 — Construction of IAY House -IAY REG. NO. MP2010381</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>42823</v>
+      </c>
+      <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/809686 — Construction of IAY House -IAY REG. NO. MP1378323</t>
+          <t>1726004005/IF/IAY/737865 — Construction of IAY House -IAY REG. NO. MP2029225</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>15138</v>
+        <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>43230</v>
-[...3 lines deleted...]
-      </c>
+        <v>42823</v>
+      </c>
+      <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/809695 — Construction of IAY House -IAY REG. NO. MP1378850</t>
+          <t>1726004005/IF/IAY/737867 — Construction of IAY House -IAY REG. NO. MP2070359</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>43011</v>
-[...3 lines deleted...]
-      </c>
+        <v>42823</v>
+      </c>
+      <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/809814 — Construction of IAY House -IAY REG. NO. MP1389196</t>
+          <t>1726004005/IF/IAY/809685 — Construction of IAY House -IAY REG. NO. MP1378317</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>15660</v>
+        <v>15504</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>43230</v>
+        <v>42891</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>43383</v>
+        <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/809815 — Construction of IAY House -IAY REG. NO. MP1389224</t>
+          <t>1726004005/IF/IAY/809686 — Construction of IAY House -IAY REG. NO. MP1378323</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>15492</v>
+        <v>15138</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>42891</v>
+        <v>43230</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>43224</v>
+        <v>43400</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/809985 — Construction of IAY House -IAY REG. NO. MP1403102</t>
+          <t>1726004005/IF/IAY/809695 — Construction of IAY House -IAY REG. NO. MP1378850</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>42891</v>
+        <v>43011</v>
       </c>
       <c r="K275" s="3" t="n">
-        <v>43074</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/817974 — Construction of IAY House -IAY REG. NO. MP2037191</t>
+          <t>1726004005/IF/IAY/809814 — Construction of IAY House -IAY REG. NO. MP1389196</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>15492</v>
+        <v>15660</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>43011</v>
+        <v>43230</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>43224</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/817989 — Construction of IAY House -IAY REG. NO. MP2038157</t>
+          <t>1726004005/IF/IAY/809815 — Construction of IAY House -IAY REG. NO. MP1389224</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>15536</v>
+        <v>15492</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>43011</v>
+        <v>42891</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>43396</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/818291 — Construction of IAY House -IAY REG. NO. MP2067314</t>
+          <t>1726004005/IF/IAY/809985 — Construction of IAY House -IAY REG. NO. MP1403102</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>15660</v>
+        <v>15480</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>43297</v>
+        <v>42891</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>43466</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/823372 — Construction of IAY House -IAY REG. NO. MP2631215</t>
+          <t>1726004005/IF/IAY/817974 — Construction of IAY House -IAY REG. NO. MP2037191</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>15480</v>
+        <v>15492</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42891</v>
+        <v>43011</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>43074</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/823434 — Construction of IAY House -IAY REG. NO. MP2639325</t>
+          <t>1726004005/IF/IAY/817989 — Construction of IAY House -IAY REG. NO. MP2038157</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>15480</v>
+        <v>15536</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>42891</v>
+        <v>43011</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>43169</v>
+        <v>43396</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/840368 — Construction of IAY House -IAY REG. NO. MP1363316</t>
+          <t>1726004005/IF/IAY/818291 — Construction of IAY House -IAY REG. NO. MP2067314</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>15480</v>
+        <v>15660</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>43011</v>
+        <v>43297</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>43169</v>
+        <v>43466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/842217 — Construction of IAY House -IAY REG. NO. MP1387081</t>
+          <t>1726004005/IF/IAY/823372 — Construction of IAY House -IAY REG. NO. MP2631215</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>15492</v>
+        <v>15480</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>42891</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>43224</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/851230 — Construction of IAY House -IAY REG. NO. MP1507298</t>
+          <t>1726004005/IF/IAY/823434 — Construction of IAY House -IAY REG. NO. MP2639325</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K283" s="3"/>
+        <v>42891</v>
+      </c>
+      <c r="K283" s="3" t="n">
+        <v>43169</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/858058 — Construction of IAY House -IAY REG. NO. MP1588430</t>
+          <t>1726004005/IF/IAY/840368 — Construction of IAY House -IAY REG. NO. MP1363316</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>42884</v>
+        <v>43011</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>43070</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/890756 — Construction of IAY House -IAY REG. NO. MP2009544</t>
+          <t>1726004005/IF/IAY/842217 — Construction of IAY House -IAY REG. NO. MP1387081</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>0</v>
+        <v>15492</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K285" s="3"/>
+        <v>42891</v>
+      </c>
+      <c r="K285" s="3" t="n">
+        <v>43224</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/890797 — Construction of IAY House -IAY REG. NO. MP2010164</t>
+          <t>1726004005/IF/IAY/851230 — Construction of IAY House -IAY REG. NO. MP1507298</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>15516</v>
+        <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/892134 — Construction of IAY House -IAY REG. NO. MP2026960</t>
+          <t>1726004005/IF/IAY/858058 — Construction of IAY House -IAY REG. NO. MP1588430</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K287" s="3"/>
+        <v>42884</v>
+      </c>
+      <c r="K287" s="3" t="n">
+        <v>43070</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/892296 — Construction of IAY House -IAY REG. NO. MP2028950</t>
+          <t>1726004005/IF/IAY/890756 — Construction of IAY House -IAY REG. NO. MP2009544</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>43011</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/892841 — Construction of IAY House -IAY REG. NO. MP2035520</t>
+          <t>1726004005/IF/IAY/890797 — Construction of IAY House -IAY REG. NO. MP2010164</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>15480</v>
+        <v>15516</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>42989</v>
+        <v>42891</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>43169</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/892846 — Construction of IAY House -IAY REG. NO. MP2035535</t>
+          <t>1726004005/IF/IAY/892134 — Construction of IAY House -IAY REG. NO. MP2026960</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/895879 — Construction of IAY House -IAY REG. NO. MP2078958</t>
+          <t>1726004005/IF/IAY/892296 — Construction of IAY House -IAY REG. NO. MP2028950</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K291" s="3"/>
+        <v>43011</v>
+      </c>
+      <c r="K291" s="3" t="n">
+        <v>43094</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/896216 — Construction of IAY House -IAY REG. NO. MP2083657</t>
+          <t>1726004005/IF/IAY/892841 — Construction of IAY House -IAY REG. NO. MP2035520</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K292" s="3"/>
+        <v>42989</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>43169</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/899415 — Construction of IAY House -IAY REG. NO. MP2129017</t>
+          <t>1726004005/IF/IAY/892846 — Construction of IAY House -IAY REG. NO. MP2035535</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>42836</v>
-[...1 lines deleted...]
-      <c r="K293" s="3"/>
+        <v>42891</v>
+      </c>
+      <c r="K293" s="3" t="n">
+        <v>43074</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/931622 — Construction of IAY House -IAY REG. NO. MP2644693</t>
+          <t>1726004005/IF/IAY/895879 — Construction of IAY House -IAY REG. NO. MP2078958</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>15498</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/937767 — Construction of IAY House -IAY REG. NO. MP2779561</t>
+          <t>1726004005/IF/IAY/896216 — Construction of IAY House -IAY REG. NO. MP2083657</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>43011</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/939062 — Construction of IAY House -IAY REG. NO. MP2808832</t>
+          <t>1726004005/IF/IAY/899415 — Construction of IAY House -IAY REG. NO. MP2129017</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>16758</v>
+        <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>42836</v>
+      </c>
+      <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1726004005/IF/IAY/978910 — Construction of IAY House -IAY REG. NO. MP3836854</t>
+          <t>1726004005/IF/IAY/931622 — Construction of IAY House -IAY REG. NO. MP2644693</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>15480</v>
+        <v>15498</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>43011</v>
+        <v>42891</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>43205</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/22012034250900 — Shanti Dham and puch marg and chabutra nirman</t>
+          <t>1726004005/IF/IAY/937767 — Construction of IAY House -IAY REG. NO. MP2779561</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>282000</v>
+        <v>15480</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>158713</v>
+        <v>15480</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42387</v>
+        <v>43011</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>42824</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/22012034301638 — Shanti dham nirman Bapcha</t>
+          <t>1726004005/IF/IAY/939062 — Construction of IAY House -IAY REG. NO. MP2808832</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>180000</v>
+        <v>17100</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>175794</v>
+        <v>16758</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42773</v>
+        <v>42891</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>43244</v>
+        <v>44152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/79390 — मेढ बधान रामलाल हीरालाल एव कवरलाल</t>
+          <t>1726004005/IF/IAY/978910 — Construction of IAY House -IAY REG. NO. MP3836854</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>153000</v>
+        <v>15480</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>32000</v>
+        <v>15480</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>40367</v>
+        <v>43011</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>40414</v>
+        <v>43205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/79391 — मानस भवन मांगीलाल डेयरी से शमशान वाले तक</t>
+          <t>1726004005/LD/22012034250900 — Shanti Dham and puch marg and chabutra nirman</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>0</v>
+        <v>282000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>158713</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>40179</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>42387</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>42824</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/79698 — मेढ बधान कार्य कोमल प्रसाद /अमरसिंह दांगी</t>
+          <t>1726004005/LD/22012034301638 — Shanti dham nirman Bapcha</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>37000</v>
+        <v>180000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>32900</v>
+        <v>175794</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>40524</v>
+        <v>42773</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>40535</v>
+        <v>43244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/79858 — मेढ बंधान रामसिह रामनारायण बन्‍शीलाल</t>
+          <t>1726004005/LD/79390 — मेढ बधान रामलाल हीरालाल एव कवरलाल</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>46300</v>
+        <v>153000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>15350</v>
+        <v>32000</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>40403</v>
+        <v>40367</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>40416</v>
+        <v>40414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/79865 — चैक डेम बडा छापरा आमल्‍याहाट</t>
+          <t>1726004005/LD/79391 — मानस भवन मांगीलाल डेयरी से शमशान वाले तक</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>4100</v>
+        <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>40403</v>
-[...3 lines deleted...]
-      </c>
+        <v>40179</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/79947 — medbandan devsingh/chandarlal amliyahat</t>
+          <t>1726004005/LD/79698 — मेढ बधान कार्य कोमल प्रसाद /अमरसिंह दांगी</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>22000</v>
+        <v>37000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>20676</v>
+        <v>32900</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>40676</v>
+        <v>40524</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>40702</v>
+        <v>40535</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/79948 — medbandan ramesur/raglal amliyahat</t>
+          <t>1726004005/LD/79858 — मेढ बंधान रामसिह रामनारायण बन्‍शीलाल</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>21000</v>
+        <v>46300</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>19456</v>
+        <v>15350</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>40676</v>
+        <v>40403</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>40702</v>
+        <v>40416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/79949 — medbandan kanyalal/esrlal amliyahat</t>
+          <t>1726004005/LD/79865 — चैक डेम बडा छापरा आमल्‍याहाट</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>21000</v>
+        <v>20000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>20188</v>
+        <v>4100</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>40674</v>
+        <v>40403</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>40702</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/79960 — kel medan amliyahat</t>
+          <t>1726004005/LD/79947 — medbandan devsingh/chandarlal amliyahat</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>497000</v>
+        <v>22000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>437831</v>
+        <v>20676</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>40704</v>
+        <v>40676</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>42129</v>
+        <v>40702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/79963 — Med bamdan Shivlal %Mangilal Chamar</t>
+          <t>1726004005/LD/79948 — medbandan ramesur/raglal amliyahat</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>25000</v>
+        <v>21000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>18408</v>
+        <v>19456</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>40704</v>
+        <v>40676</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>41191</v>
+        <v>40702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/80137 — medbandan narani bai w/o ramprasad amliya hat</t>
+          <t>1726004005/LD/79949 — medbandan kanyalal/esrlal amliyahat</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>15000</v>
+        <v>21000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>12308</v>
+        <v>20188</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>40881</v>
+        <v>40674</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>41191</v>
+        <v>40702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926709330 — med bhandhan nirman kanihiyalal % esae lal</t>
+          <t>1726004005/LD/79960 — kel medan amliyahat</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>30200</v>
+        <v>497000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>17485</v>
+        <v>437831</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>41805</v>
+        <v>40704</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926709335 — med bhandhan nirman kanta bai % devraj</t>
+          <t>1726004005/LD/79963 — Med bamdan Shivlal %Mangilal Chamar</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>18200</v>
+        <v>25000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>15787</v>
+        <v>18408</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41805</v>
+        <v>40704</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>42129</v>
+        <v>41191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926709336 — med bhandhan nirman shivnarayan % gangaram</t>
+          <t>1726004005/LD/80137 — medbandan narani bai w/o ramprasad amliya hat</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>8900</v>
+        <v>15000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>314</v>
+        <v>12308</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41806</v>
+        <v>40881</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>42139</v>
+        <v>41191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926709344 — med bhandhan nirman jaghannath % gangader</t>
+          <t>1726004005/LD/9926709330 — med bhandhan nirman kanihiyalal % esae lal</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>20600</v>
+        <v>30200</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>8408</v>
+        <v>17485</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>41805</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926709347 — med bhandhan nirman chandulal % kaluram</t>
+          <t>1726004005/LD/9926709335 — med bhandhan nirman kanta bai % devraj</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>44820</v>
+        <v>18200</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>0</v>
+        <v>15787</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>42588</v>
-[...1 lines deleted...]
-      <c r="K315" s="3"/>
+        <v>41805</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>42129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926709350 — med bhandhan nirman kaluram  gangder</t>
+          <t>1726004005/LD/9926709336 — med bhandhan nirman shivnarayan % gangaram</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>17500</v>
+        <v>8900</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>4797</v>
+        <v>314</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>41805</v>
+        <v>41806</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>42129</v>
+        <v>42139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926709351 — med bhandhan nirman mukesh % ratanlal</t>
+          <t>1726004005/LD/9926709344 — med bhandhan nirman jaghannath % gangader</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>17500</v>
+        <v>20600</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>11548</v>
+        <v>8408</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>41805</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926709352 — med bhandhan nirman rajesh % shivlal</t>
+          <t>1726004005/LD/9926709347 — med bhandhan nirman chandulal % kaluram</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>17500</v>
+        <v>44820</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>15002</v>
+        <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>41805</v>
-[...3 lines deleted...]
-      </c>
+        <v>42588</v>
+      </c>
+      <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926709353 — med bhandhan nirman devsingh % dhulilal</t>
+          <t>1726004005/LD/9926709350 — med bhandhan nirman kaluram  gangder</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>19400</v>
+        <v>17500</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>15002</v>
+        <v>4797</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>41805</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926709359 — med bhandhan nirman balapershad % ramnarayan</t>
+          <t>1726004005/LD/9926709351 — med bhandhan nirman mukesh % ratanlal</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>17700</v>
+        <v>17500</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>16258</v>
+        <v>11548</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>41805</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926709361 — med bhandhan nirman kanchan bai % gangaram</t>
+          <t>1726004005/LD/9926709352 — med bhandhan nirman rajesh % shivlal</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>19100</v>
+        <v>17500</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>942</v>
+        <v>15002</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>41806</v>
+        <v>41805</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>42139</v>
+        <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926710653 — med bhandhan nirman dolat ram % ramchander</t>
+          <t>1726004005/LD/9926709353 — med bhandhan nirman devsingh % dhulilal</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>17000</v>
+        <v>19400</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>157</v>
+        <v>15002</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>41820</v>
+        <v>41805</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>42139</v>
+        <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926710655 — med bhandhan nirman maya bai % komal prshad</t>
+          <t>1726004005/LD/9926709359 — med bhandhan nirman balapershad % ramnarayan</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>18800</v>
+        <v>17700</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>9792</v>
+        <v>16258</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>41818</v>
+        <v>41805</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926710656 — med bhandhan nirman soram bai % gokul prshad</t>
+          <t>1726004005/LD/9926709361 — med bhandhan nirman kanchan bai % gangaram</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>17700</v>
+        <v>19100</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>11362</v>
+        <v>942</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>41818</v>
+        <v>41806</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>42129</v>
+        <v>42139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926710660 — med bhandhan nirman motilal % bhima ji</t>
+          <t>1726004005/LD/9926710653 — med bhandhan nirman dolat ram % ramchander</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>13200</v>
+        <v>17000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>7024</v>
+        <v>157</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>41818</v>
+        <v>41820</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>42129</v>
+        <v>42139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926710662 — med bhandhan nirman ghanshyam % hajarilal</t>
+          <t>1726004005/LD/9926710655 — med bhandhan nirman maya bai % komal prshad</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>19900</v>
+        <v>18800</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>9664</v>
+        <v>9792</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>41818</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926710664 — med bhandhan nirman rodilal % prabulal</t>
+          <t>1726004005/LD/9926710656 — med bhandhan nirman soram bai % gokul prshad</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>17600</v>
+        <v>17700</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>7152</v>
+        <v>11362</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>41818</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926710665 — med bhandhan nirman hira bai % rodilal</t>
+          <t>1726004005/LD/9926710660 — med bhandhan nirman motilal % bhima ji</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>13200</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>5611</v>
+        <v>7024</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>41818</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926710667 — med bhandhan nirman gisalal % mehatab</t>
+          <t>1726004005/LD/9926710662 — med bhandhan nirman ghanshyam % hajarilal</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>21800</v>
+        <v>19900</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>9350</v>
+        <v>9664</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>41818</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926710669 — med bhandhan nirman dhuli bai % chabilal</t>
+          <t>1726004005/LD/9926710664 — med bhandhan nirman rodilal % prabulal</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>28100</v>
+        <v>17600</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>8222</v>
+        <v>7152</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>41818</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926710672 — med bhandhan nirman knhiyalal % ramlal</t>
+          <t>1726004005/LD/9926710665 — med bhandhan nirman hira bai % rodilal</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>6200</v>
+        <v>13200</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>8065</v>
+        <v>5611</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>41818</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1726004005/LD/9926713838 — Varash ropan Samuhik bhawan parisar me</t>
+          <t>1726004005/LD/9926710667 — med bhandhan nirman gisalal % mehatab</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>194000</v>
+        <v>21800</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>144065</v>
+        <v>9350</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>41862</v>
+        <v>41818</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>42794</v>
+        <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034199406 — panch parmeswar gangader se hanuman mander tak</t>
+          <t>1726004005/LD/9926710669 — med bhandhan nirman dhuli bai % chabilal</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>133000</v>
+        <v>28100</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>126805</v>
+        <v>8222</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>41659</v>
+        <v>41818</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034217107 — antrik marg nali nirman</t>
+          <t>1726004005/LD/9926710672 — med bhandhan nirman knhiyalal % ramlal</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>449000</v>
+        <v>6200</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>8065</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>42588</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>41818</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>42129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034217109 — pancparmiswer/kalram,gokul,kalsh ke gar se kundi t</t>
+          <t>1726004005/LD/9926713838 — Varash ropan Samuhik bhawan parisar me</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>275500</v>
+        <v>194000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>274070</v>
+        <v>144065</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>41755</v>
+        <v>41862</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>42129</v>
+        <v>42794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034218882 — khet sadak yojana harijan maholla se kelash ke khet tak</t>
+          <t>1726004005/RC/22012034199406 — panch parmeswar gangader se hanuman mander tak</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>991000</v>
+        <v>133000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>636388</v>
+        <v>126805</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>41785</v>
+        <v>41659</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>42713</v>
+        <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034226946 — Punch Parmewar C.C.Road Jalamsingh ke ghar se hanu</t>
+          <t>1726004005/RC/22012034217107 — antrik marg nali nirman</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>185000</v>
+        <v>449000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>183115</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>41862</v>
-[...3 lines deleted...]
-      </c>
+        <v>42588</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034321992 — sudur sadak</t>
+          <t>1726004005/RC/22012034217109 — pancparmiswer/kalram,gokul,kalsh ke gar se kundi t</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>0</v>
+        <v>275500</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>274070</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>42644</v>
-[...1 lines deleted...]
-      <c r="K338" s="3"/>
+        <v>41755</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>42129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034340327 — Sudur Sadak Nirman Amliyahat se motipura tak</t>
+          <t>1726004005/RC/22012034218882 — khet sadak yojana harijan maholla se kelash ke khet tak</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>1475000</v>
+        <v>991000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>1462310.56</v>
+        <v>636388</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>42901</v>
+        <v>41785</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>43646</v>
+        <v>42713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034340618 — C.C.Road 14 vith and nrega P.M.Road se Kankyalal ke ghar tak</t>
+          <t>1726004005/RC/22012034226946 — Punch Parmewar C.C.Road Jalamsingh ke ghar se hanu</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>20000</v>
+        <v>185000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>20640</v>
+        <v>183115</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>42919</v>
+        <v>41862</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>42977</v>
+        <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034340620 — C.C.Road 14 vith and nrega Kaniylal ke ghar se bagdiyakhe road tak</t>
+          <t>1726004005/RC/22012034321992 — sudur sadak</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>26000</v>
+        <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>24768</v>
+        <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>42912</v>
-[...3 lines deleted...]
-      </c>
+        <v>42644</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034340625 — C.C.Road 14 vith and nrega Mangilal ke ghar se Chitaram ke ghar tak</t>
+          <t>1726004005/RC/22012034340327 — Sudur Sadak Nirman Amliyahat se motipura tak</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>10000</v>
+        <v>1475000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>10320</v>
+        <v>1462310.56</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>42926</v>
+        <v>42901</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>42977</v>
+        <v>43646</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034342661 — C.C.Road 14 vith and nrega  Kankyalal ke ghar se vishnu  ke ghar tak</t>
+          <t>1726004005/RC/22012034340618 — C.C.Road 14 vith and nrega P.M.Road se Kankyalal ke ghar tak</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>10598</v>
+        <v>20000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>10320</v>
+        <v>20640</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>42912</v>
+        <v>42919</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>42941</v>
+        <v>42977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034344038 — C.C.Road 14 vith and nrega Badri lal ke ghar se PM road tak</t>
+          <t>1726004005/RC/22012034340620 — C.C.Road 14 vith and nrega Kaniylal ke ghar se bagdiyakhe road tak</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>4012500000</v>
+        <v>26000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>36120</v>
+        <v>24768</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42926</v>
+        <v>42912</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>42977</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034344047 — C.C.Road 14 vith and nrega Hendpump se Kanhiya Lal Ke Ghar tak</t>
+          <t>1726004005/RC/22012034340625 — C.C.Road 14 vith and nrega Mangilal ke ghar se Chitaram ke ghar tak</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>3450000000</v>
+        <v>10000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>28896</v>
+        <v>10320</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>42938</v>
+        <v>42926</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>42977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034344049 — C.C.Road 14 vith and nrega Bhanwar lal ke ghar se kanhiya lal ke ghar tak</t>
+          <t>1726004005/RC/22012034342661 — C.C.Road 14 vith and nrega  Kankyalal ke ghar se vishnu  ke ghar tak</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>9100000000</v>
+        <v>10598</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>13416</v>
+        <v>10320</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>42959</v>
+        <v>42912</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>42977</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034370569 — sudur sadak</t>
+          <t>1726004005/RC/22012034344038 — C.C.Road 14 vith and nrega Badri lal ke ghar se PM road tak</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>0</v>
+        <v>4012500000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>36120</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K347" s="3"/>
+        <v>42926</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>42977</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Rpair &amp; maint of brick/stone Kharanja Roads - Comm / Repair and maintenance of Kharanja (brick/stone) Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034395893 — C.C.Road 14 vith and nrega P.M Road Se Shantidham Tak</t>
+          <t>1726004005/RC/22012034344047 — C.C.Road 14 vith and nrega Hendpump se Kanhiya Lal Ke Ghar tak</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>117000</v>
+        <v>3450000000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>89784</v>
+        <v>28896</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>43378</v>
+        <v>42938</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>43419</v>
+        <v>42977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Rpair &amp; maint of brick/stone Kharanja Roads - Comm / Repair and maintenance of Kharanja (brick/stone) Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034395915 — C.C.Road 14th and nrega PM Road Se Shantidham Tak</t>
+          <t>1726004005/RC/22012034344049 — C.C.Road 14 vith and nrega Bhanwar lal ke ghar se kanhiya lal ke ghar tak</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>117000</v>
+        <v>9100000000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>13416</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>43220</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>42959</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>42977</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034442273 — Sudur Sadak Nirman</t>
+          <t>1726004005/RC/22012034370569 — sudur sadak</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43491</v>
+        <v>43010</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Rpair &amp; maint of brick/stone Kharanja Roads - Comm / Repair and maintenance of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034442609 — C.C.Road Nirman 14 th And Nrega  Pradhan Mantri Sadak se Chakki Wale kuwa Tak</t>
+          <t>1726004005/RC/22012034395893 — C.C.Road 14 vith and nrega P.M Road Se Shantidham Tak</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>12750000000</v>
+        <v>117000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>110664</v>
+        <v>89784</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>43514</v>
+        <v>43378</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>43554</v>
+        <v>43419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Rpair &amp; maint of brick/stone Kharanja Roads - Comm / Repair and maintenance of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034471180 — C.C.Road Nirman 14 th And Nrega  Hemraj ke ghar se Ramesh Ke Plat tak</t>
+          <t>1726004005/RC/22012034395915 — C.C.Road 14th and nrega PM Road Se Shantidham Tak</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>121000</v>
+        <v>117000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>120912</v>
+        <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>43689</v>
-[...3 lines deleted...]
-      </c>
+        <v>43220</v>
+      </c>
+      <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034471185 — C.C.Road 14th vith And Nrega Hemraj Ke ghar se dhapubai ke ghar tak</t>
+          <t>1726004005/RC/22012034442273 — Sudur Sadak Nirman</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>49000</v>
+        <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>48576</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>43717</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034508478 — C.C. Road Nirman 14th vith and Nrega Ranglal Kot ke ghar se Chakki wale kuwe tak</t>
+          <t>1726004005/RC/22012034442609 — C.C.Road Nirman 14 th And Nrega  Pradhan Mantri Sadak se Chakki Wale kuwa Tak</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>107000</v>
+        <v>12750000000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>106832</v>
+        <v>110664</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>43812</v>
+        <v>43514</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>43898</v>
+        <v>43554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034554623 — Aproj Road_2020_21_Amliyahat se High School Tak</t>
+          <t>1726004005/RC/22012034471180 — C.C.Road Nirman 14 th And Nrega  Hemraj ke ghar se Ramesh Ke Plat tak</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>0</v>
+        <v>121000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>0</v>
+        <v>120912</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K355" s="3"/>
+        <v>43689</v>
+      </c>
+      <c r="K355" s="3" t="n">
+        <v>43747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034557844 — C.C. Road 15 vith and nrega Chosarlal ke ghar se hanuman mandhir tak</t>
+          <t>1726004005/RC/22012034471185 — C.C.Road 14th vith And Nrega Hemraj Ke ghar se dhapubai ke ghar tak</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>63000</v>
+        <v>49000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>45600</v>
+        <v>48576</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>44242</v>
+        <v>43717</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>44434</v>
+        <v>43738</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034557856 — Puliya Nirman Amlyahat Khedi Mohalla Road Per</t>
+          <t>1726004005/RC/22012034508478 — C.C. Road Nirman 14th vith and Nrega Ranglal Kot ke ghar se Chakki wale kuwe tak</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>729942.9</v>
+        <v>107000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>726546</v>
+        <v>106832</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44258</v>
+        <v>43812</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>44540</v>
+        <v>43898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034609257 — Sudur Sadak Nirman 2021_22 Gram_Amliyahat se bapcha Tak GP_Amliyahat</t>
+          <t>1726004005/RC/22012034554623 — Aproj Road_2020_21_Amliyahat se High School Tak</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>1497959.57</v>
+        <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>1487911.59</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44632</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034667316 — C.C.Road MLA NREGA_Badrilal Dangi Ke Ghar Se PM Road Tak Gram Bapcha 2023-24GP_Amlyahat</t>
+          <t>1726004005/RC/22012034557844 — C.C. Road 15 vith and nrega Chosarlal ke ghar se hanuman mandhir tak</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>80000</v>
+        <v>63000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>79660</v>
+        <v>45600</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>45365</v>
+        <v>44242</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>45538</v>
+        <v>44434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034675041 — CC Rod nirman</t>
+          <t>1726004005/RC/22012034557856 — Puliya Nirman Amlyahat Khedi Mohalla Road Per</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>0</v>
+        <v>729942.9</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>0</v>
+        <v>726546</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>45398</v>
-[...1 lines deleted...]
-      <c r="K360" s="3"/>
+        <v>44258</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>44540</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034680750 — C.C.Road 15va vith NREGA_PM Road Se Kailash Ke Ghar Tak Gram Amlyahat 2023-24 GP_Amlyahat)</t>
+          <t>1726004005/RC/22012034609257 — Sudur Sadak Nirman 2021_22 Gram_Amliyahat se bapcha Tak GP_Amliyahat</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>61621</v>
+        <v>1497959.57</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>61457</v>
+        <v>1487911.59</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>45365</v>
+        <v>44632</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>45603</v>
+        <v>45537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/22012034680900 — C.C.Road 15va vith NREGA_Ramnarayan Ke Se Premnarayan Ke Ghar Tak Gram Amlyahat 2023-24 GP_Amlyahat)</t>
+          <t>1726004005/RC/22012034667316 — C.C.Road MLA NREGA_Badrilal Dangi Ke Ghar Se PM Road Tak Gram Bapcha 2023-24GP_Amlyahat</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>73206</v>
+        <v>80000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>71177</v>
+        <v>79660</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>45902</v>
+        <v>45538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/7393 — आंतरिक रोड  निर्माण कार्य</t>
+          <t>1726004005/RC/22012034675041 — CC Rod nirman</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>446000</v>
+        <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>154938</v>
+        <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>39960</v>
-[...3 lines deleted...]
-      </c>
+        <v>45398</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/75154 — पहुच मार्ग  बापचा   से Bagdikhadi tak</t>
+          <t>1726004005/RC/22012034680750 — C.C.Road 15va vith NREGA_PM Road Se Kailash Ke Ghar Tak Gram Amlyahat 2023-24 GP_Amlyahat)</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>484000</v>
+        <v>61621</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>368096</v>
+        <v>61457</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>40329</v>
+        <v>45365</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>41557</v>
+        <v>45603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/75249 — pohch marga amaleyahat se sonkch kakat tak 2</t>
+          <t>1726004005/RC/22012034680900 — C.C.Road 15va vith NREGA_Ramnarayan Ke Se Premnarayan Ke Ghar Tak Gram Amlyahat 2023-24 GP_Amlyahat)</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>462000</v>
+        <v>73206</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>513906</v>
+        <v>71177</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>40429</v>
+        <v>45365</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>41557</v>
+        <v>45902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/80994 — antrek marg nirman bapcha</t>
+          <t>1726004005/RC/7393 — आंतरिक रोड  निर्माण कार्य</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>496000</v>
+        <v>446000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>85938</v>
+        <v>154938</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>40704</v>
+        <v>39960</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>42140</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/81219 — cc karnja nali nirman vidayak mat nrega</t>
+          <t>1726004005/RC/75154 — पहुच मार्ग  बापचा   से Bagdikhadi tak</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>250000</v>
+        <v>484000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>238560</v>
+        <v>368096</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>41273</v>
+        <v>40329</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>42129</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/81345 — sansad mad +manrega=c.c.kharanja and nali nirman a</t>
+          <t>1726004005/RC/75249 — pohch marga amaleyahat se sonkch kakat tak 2</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>250000</v>
+        <v>462000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>288320</v>
+        <v>513906</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>41345</v>
+        <v>40429</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>42129</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/81346 — sansad mad +manrega=c.c.kharanja nali nirman prahe</t>
+          <t>1726004005/RC/80994 — antrek marg nirman bapcha</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>250000</v>
+        <v>496000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>245206</v>
+        <v>85938</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>41769</v>
+        <v>40704</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>42129</v>
+        <v>42140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/81363 — Panch parmeswar - C.C. Kharanja Ghitaram ke makan</t>
+          <t>1726004005/RC/81219 — cc karnja nali nirman vidayak mat nrega</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>225000</v>
+        <v>250000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>196648</v>
+        <v>238560</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>41341</v>
+        <v>41273</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>42171</v>
+        <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/81364 — Panch parmeswar - C.C. Kharanja Premnarayan ke mak</t>
+          <t>1726004005/RC/81345 — sansad mad +manrega=c.c.kharanja and nali nirman a</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>250000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>245684</v>
+        <v>288320</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>41330</v>
+        <v>41345</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/822 — ग्रेवल सडक निर्माण बापचा से गरूमहाराजा छतरी तक</t>
+          <t>1726004005/RC/81346 — sansad mad +manrega=c.c.kharanja nali nirman prahe</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>500000</v>
+        <v>250000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>12500</v>
+        <v>245206</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>40706</v>
+        <v>41769</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>40707</v>
+        <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/826 — ग्रेवल सडक निर्माण आम्‍ल्‍याहाउ से खरेरिया</t>
+          <t>1726004005/RC/81363 — Panch parmeswar - C.C. Kharanja Ghitaram ke makan</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>500000</v>
+        <v>225000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>61977</v>
+        <v>196648</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>39432</v>
+        <v>41341</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>40676</v>
+        <v>42171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/836 — पहुंच मार्ग आमल्‍याहाट से सोनकच्‍छ काकड तक</t>
+          <t>1726004005/RC/81364 — Panch parmeswar - C.C. Kharanja Premnarayan ke mak</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>500000</v>
+        <v>250000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>8310</v>
+        <v>245684</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>39465</v>
+        <v>41330</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>40707</v>
+        <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/  ग्राम पंचायत आमल्‍याहार 01/01 — ग्रेवल  पहुच मार्ग आमल्‍याहार से खरेटिया काकड तक</t>
+          <t>1726004005/RC/822 — ग्रेवल सडक निर्माण बापचा से गरूमहाराजा छतरी तक</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>380000</v>
+        <v>500000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>233834</v>
+        <v>12500</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>39432</v>
+        <v>40706</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>40676</v>
+        <v>40707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/ पंचायत आमल्‍याहाट 03/03 — ग्रेवल पहुच मार्ग आमल्‍याहाट से सोनकच्‍छ काकड तक</t>
+          <t>1726004005/RC/826 — ग्रेवल सडक निर्माण आम्‍ल्‍याहाउ से खरेरिया</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>218496</v>
+        <v>61977</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>39465</v>
+        <v>39432</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>40676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/ पंचायत आमल्‍याहाट 04/04 — पहुच मार्ग आमल्‍याहाट से खरेटिया काकड तक</t>
+          <t>1726004005/RC/836 — पहुंच मार्ग आमल्‍याहाट से सोनकच्‍छ काकड तक</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>400000</v>
+        <v>500000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>246098</v>
+        <v>8310</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>39459</v>
+        <v>39465</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>40707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RC/ पंचायत आमल्‍याहाट 05/05 — ग्रेवल पहुच मार्ग बापचे से गुरूमहाराज की छतरी निस्‍तारी तालाब तक</t>
+          <t>1726004005/RC/  ग्राम पंचायत आमल्‍याहार 01/01 — ग्रेवल  पहुच मार्ग आमल्‍याहार से खरेटिया काकड तक</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>500000</v>
+        <v>380000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>89848</v>
+        <v>233834</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>39256</v>
-[...1 lines deleted...]
-      <c r="K378" s="3"/>
+        <v>39432</v>
+      </c>
+      <c r="K378" s="3" t="n">
+        <v>40676</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RS/22012034206221 — maryadha abhiyan sochalaya nirman</t>
+          <t>1726004005/RC/ पंचायत आमल्‍याहाट 03/03 — ग्रेवल पहुच मार्ग आमल्‍याहाट से सोनकच्‍छ काकड तक</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>53000</v>
+        <v>500000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>25001</v>
+        <v>218496</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>41687</v>
+        <v>39465</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>42171</v>
+        <v>40676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RS/22012034621723 — SBM Samudayak Nadep Nirman Bapcha Road Per Amlyahat</t>
+          <t>1726004005/RC/ पंचायत आमल्‍याहाट 04/04 — पहुच मार्ग आमल्‍याहाट से खरेटिया काकड तक</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>0</v>
+        <v>400000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>246098</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>39459</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>40707</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RS/22012034621731 — SBM Samudayak Nadep Nirman PM Road Per Puliya ke pass</t>
+          <t>1726004005/RC/ पंचायत आमल्‍याहाट 05/05 — ग्रेवल पहुच मार्ग बापचे से गुरूमहाराज की छतरी निस्‍तारी तालाब तक</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>0</v>
+        <v>89848</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44471</v>
+        <v>39256</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RS/22012034621742 — SBM Samudayak Nadep Nirman  Khedi Mohall Amlyahat</t>
+          <t>1726004005/RS/22012034206221 — maryadha abhiyan sochalaya nirman</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>0</v>
+        <v>53000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>25001</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K382" s="3"/>
+        <v>41687</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>42171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RS/22012035125026 — Nali Nirman 15va vith NREGA_Jagdish Ke Makan Se Nale Tak Gram Amlyahat 2023-24 GP_Amlyahat)</t>
+          <t>1726004005/RS/22012034621723 — SBM Samudayak Nadep Nirman Bapcha Road Per Amlyahat</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>30123</v>
+        <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>221</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>45370</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RS/22012035125073 — Nali Nirman 15va vith NREGA_Kanhaiyalal Ke Ghar Se Nale Tak Gram Amlyahat 2023-24 GP_Amlyahat)</t>
+          <t>1726004005/RS/22012034621731 — SBM Samudayak Nadep Nirman PM Road Per Puliya ke pass</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>56000</v>
+        <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>221</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>45366</v>
+        <v>44471</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RS/24335 — maryada abhiyan sochalya nirman amliyahat</t>
+          <t>1726004005/RS/22012034621742 — SBM Samudayak Nadep Nirman  Khedi Mohall Amlyahat</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>88000</v>
+        <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>96796</v>
+        <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>41421</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RS/24339 — maryada abhiyan sochalya nirman  grup D amliyahat</t>
+          <t>1726004005/RS/22012035125026 — Nali Nirman 15va vith NREGA_Jagdish Ke Makan Se Nale Tak Gram Amlyahat 2023-24 GP_Amlyahat)</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>88000</v>
+        <v>30123</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>79362</v>
+        <v>221</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>41421</v>
+        <v>45370</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>42171</v>
+        <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RS/24349 — maryada abhiyan sochalya nirman amliyahat</t>
+          <t>1726004005/RS/22012035125073 — Nali Nirman 15va vith NREGA_Kanhaiyalal Ke Ghar Se Nale Tak Gram Amlyahat 2023-24 GP_Amlyahat)</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>88000</v>
+        <v>56000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>87998</v>
+        <v>221</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41421</v>
-[...3 lines deleted...]
-      </c>
+        <v>45366</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1726004005/RS/24355 — maryada abhiyan sochalya nirman amliyahat</t>
+          <t>1726004005/RS/24335 — maryada abhiyan sochalya nirman amliyahat</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>54000</v>
+        <v>88000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>96796</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>41421</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>42171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/17901750 — कपिलधारा कूप निमार्ण /नारायण/मोतीलाल</t>
+          <t>1726004005/RS/24339 — maryada abhiyan sochalya nirman  grup D amliyahat</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>77000</v>
+        <v>88000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>25797</v>
+        <v>79362</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>39971</v>
-[...1 lines deleted...]
-      <c r="K389" s="3"/>
+        <v>41421</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>42171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/17901756 — कपिलधारा कूप निमार्ण /गंगाधर/रामलाल</t>
+          <t>1726004005/RS/24349 — maryada abhiyan sochalya nirman amliyahat</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>0</v>
+        <v>88000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>0</v>
+        <v>87998</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>39649</v>
-[...1 lines deleted...]
-      <c r="K390" s="3"/>
+        <v>41421</v>
+      </c>
+      <c r="K390" s="3" t="n">
+        <v>42171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/17901757 — कपिलधारा कूप निमार्ण /गंगाधर/रामलाल</t>
+          <t>1726004005/RS/24355 — maryada abhiyan sochalya nirman amliyahat</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>24000</v>
+        <v>54000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>96796</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>39965</v>
-[...1 lines deleted...]
-      <c r="K391" s="3"/>
+        <v>41421</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>42171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/17901762 — गंगाराम /भवरलाल कूप निमार्ण/आमल्‍याहाट</t>
+          <t>1726004005/WC/17901750 — कपिलधारा कूप निमार्ण /नारायण/मोतीलाल</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>52000</v>
+        <v>77000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>38600</v>
+        <v>25797</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>39904</v>
+        <v>39971</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/17901766 — कपिलधारा/देवसिहं/चन्‍दरलाल/आमल्‍याहाट</t>
+          <t>1726004005/WC/17901756 — कपिलधारा कूप निमार्ण /गंगाधर/रामलाल</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>39588</v>
+        <v>39649</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/179017667 — कपील धारा कोमलप्रसाद /अमरसिंह दॉगी</t>
+          <t>1726004005/WC/17901757 — कपिलधारा कूप निमार्ण /गंगाधर/रामलाल</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>140000</v>
+        <v>24000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>103281</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>39904</v>
+        <v>39965</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/17901767 — कपिलधारा/देवसिहं/चन्‍दरलाल/आमल्‍याहाट</t>
+          <t>1726004005/WC/17901762 — गंगाराम /भवरलाल कूप निमार्ण/आमल्‍याहाट</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>104000</v>
+        <v>52000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>38600</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>39906</v>
+        <v>39904</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/22012034731994 — Talab Jirnodhar_2020_21_Gram_Bapcha</t>
+          <t>1726004005/WC/17901766 — कपिलधारा/देवसिहं/चन्‍दरलाल/आमल्‍याहाट</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>944568.97</v>
+        <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>44287</v>
+        <v>39588</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/22012035292648 — JGSA-2025-26-Dugwell Recharge structure-Sarvjanik kup Harjan Colo Amliyahat</t>
+          <t>1726004005/WC/179017667 — कपील धारा कोमलप्रसाद /अमरसिंह दॉगी</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>25899.46</v>
+        <v>140000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>15861</v>
+        <v>103281</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>45784</v>
-[...3 lines deleted...]
-      </c>
+        <v>39904</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/22012035292964 — JGSA-2025-26-Dugwell Recharge structure-Sarvajanik koop Naya Ganw Bapcha</t>
+          <t>1726004005/WC/17901767 — कपिलधारा/देवसिहं/चन्‍दरलाल/आमल्‍याहाट</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>25899.46</v>
+        <v>104000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>15861</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>45784</v>
-[...3 lines deleted...]
-      </c>
+        <v>39906</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/2565 — तालाब गहरीकरण कार्य बापचा</t>
+          <t>1726004005/WC/22012034731994 — Talab Jirnodhar_2020_21_Gram_Bapcha</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>10400</v>
+        <v>944568.97</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>104076</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>39928</v>
+        <v>44287</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/2666 — कार्य का नाम अतिरिक्‍त तालाब निर्माण आमल्‍याघाट 2666</t>
+          <t>1726004005/WC/22012035292648 — JGSA-2025-26-Dugwell Recharge structure-Sarvjanik kup Harjan Colo Amliyahat</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>475000</v>
+        <v>25899.46</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>208152</v>
+        <v>15861</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>39966</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>45784</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>46036</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/3069 — कपिल धारा कूप निर्माण नरसंगलाल कालुराम s\सवजी राम</t>
+          <t>1726004005/WC/22012035292964 — JGSA-2025-26-Dugwell Recharge structure-Sarvajanik koop Naya Ganw Bapcha</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>15861</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>39417</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>45784</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>46044</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/3070 — कपिल धारा कूप निर्माण नरसंग लाल कालूराम s\सवजी राम</t>
+          <t>1726004005/WC/2565 — तालाब गहरीकरण कार्य बापचा</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>99000</v>
+        <v>10400</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>70746</v>
+        <v>104076</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>39508</v>
-[...3 lines deleted...]
-      </c>
+        <v>39928</v>
+      </c>
+      <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/3071 — कपिल धारा कूप निर्माण शिवलाल मागीलाल</t>
+          <t>1726004005/WC/2666 — कार्य का नाम अतिरिक्‍त तालाब निर्माण आमल्‍याघाट 2666</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>98000</v>
+        <v>475000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>73646</v>
+        <v>208152</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>39556</v>
-[...3 lines deleted...]
-      </c>
+        <v>39966</v>
+      </c>
+      <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/3073 — कपिल धारा कुप निर्माण देवचंद धन्‍ना जी</t>
+          <t>1726004005/WC/3069 — कपिल धारा कूप निर्माण नरसंगलाल कालुराम s\सवजी राम</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>104000</v>
+        <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>98688</v>
+        <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>39540</v>
-[...3 lines deleted...]
-      </c>
+        <v>39417</v>
+      </c>
+      <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/3074 — कपिल धारा कूप निमार्ण सुरेश पिता रतनलाल</t>
+          <t>1726004005/WC/3070 — कपिल धारा कूप निर्माण नरसंग लाल कालूराम s\सवजी राम</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>104000</v>
+        <v>99000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>97344</v>
+        <v>70746</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>39557</v>
+        <v>39508</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>39637</v>
+        <v>39969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/3075 — कपिल धारा कूप निर्माण रोडीलाल प्रभुलाल</t>
+          <t>1726004005/WC/3071 — कपिल धारा कूप निर्माण शिवलाल मागीलाल</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>140000</v>
+        <v>98000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>98720</v>
+        <v>73646</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>39588</v>
+        <v>39556</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>39641</v>
+        <v>39575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/3077 — कपिल धारा कूप निर्माण गोकूल प्रसाद पिता नाथूलाल</t>
+          <t>1726004005/WC/3073 — कपिल धारा कुप निर्माण देवचंद धन्‍ना जी</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>99608</v>
+        <v>104000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>69521</v>
+        <v>98688</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>39544</v>
+        <v>39540</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>39532</v>
+        <v>39637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/3079 — कपिलधारा कोशल्‍याबाई पत्‍नी शिवनारायण दांगी ग्राम बापचा</t>
+          <t>1726004005/WC/3074 — कपिल धारा कूप निमार्ण सुरेश पिता रतनलाल</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>94948</v>
+        <v>104000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>94480</v>
+        <v>97344</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>39508</v>
+        <v>39557</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>39726</v>
+        <v>39637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/3080 — कपिलधारा बद्रीलाल पिता कन्‍हैयालाल हरिजन आमल्‍याहाट</t>
+          <t>1726004005/WC/3075 — कपिल धारा कूप निर्माण रोडीलाल प्रभुलाल</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>94948</v>
+        <v>140000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>75623</v>
+        <v>98720</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>39511</v>
+        <v>39588</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>39462</v>
+        <v>39641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/3081 — कपिल धारा कूप निर्माण मांगीलाल पिता हजारीलाल</t>
+          <t>1726004005/WC/3077 — कपिल धारा कूप निर्माण गोकूल प्रसाद पिता नाथूलाल</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>99608</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>91230</v>
+        <v>69521</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>39591</v>
+        <v>39544</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>39637</v>
+        <v>39532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/3082 — कपिल धारा कूप निमार्ण गोकुलप्रसाद पिता रामचरण</t>
+          <t>1726004005/WC/3079 — कपिलधारा कोशल्‍याबाई पत्‍नी शिवनारायण दांगी ग्राम बापचा</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>104000</v>
+        <v>94948</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>93675</v>
+        <v>94480</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>39544</v>
+        <v>39508</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>39637</v>
+        <v>39726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/3083 — कपिल धारा कूप निर्माण रामेश्‍वर रगलाल</t>
+          <t>1726004005/WC/3080 — कपिलधारा बद्रीलाल पिता कन्‍हैयालाल हरिजन आमल्‍याहाट</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>140000</v>
+        <v>94948</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>77894</v>
+        <v>75623</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>39543</v>
+        <v>39511</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>39929</v>
+        <v>39462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/3085 — कपिल धारा कूप निर्माण घीसालाल पिता मेहताब हरिजन</t>
+          <t>1726004005/WC/3081 — कपिल धारा कूप निर्माण मांगीलाल पिता हजारीलाल</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>99000</v>
+        <v>99608</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>81906</v>
+        <v>91230</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>39508</v>
+        <v>39591</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>39968</v>
+        <v>39637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/3089 — कपिल धारा कुप निर्माण रोडी बाई बने सिंह</t>
+          <t>1726004005/WC/3082 — कपिल धारा कूप निमार्ण गोकुलप्रसाद पिता रामचरण</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>99000</v>
+        <v>104000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>90250</v>
+        <v>93675</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>39550</v>
+        <v>39544</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>39641</v>
+        <v>39637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/79080 — अतिरिक्‍त तालाब निर्माण ग्राम बापचा</t>
+          <t>1726004005/WC/3083 — कपिल धारा कूप निर्माण रामेश्‍वर रगलाल</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>0</v>
+        <v>140000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>77894</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>39444</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>39543</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>39929</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/79082 — अतिरिक्‍त तालाब निर्माण बापचा</t>
+          <t>1726004005/WC/3085 — कपिल धारा कूप निर्माण घीसालाल पिता मेहताब हरिजन</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>414000</v>
+        <v>99000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>71472</v>
+        <v>81906</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>39951</v>
+        <v>39508</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>40676</v>
+        <v>39968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/79166 — बोल्‍डर चैक (कांकड वाला नाला ) ग्राम बापचा</t>
+          <t>1726004005/WC/3089 — कपिल धारा कुप निर्माण रोडी बाई बने सिंह</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>23362</v>
+        <v>99000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>4925</v>
+        <v>90250</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>40326</v>
-[...1 lines deleted...]
-      <c r="K417" s="3"/>
+        <v>39550</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>39641</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/79167 — गलीप्‍लग (कांकड वाला) ग्राम बापचा</t>
+          <t>1726004005/WC/79080 — अतिरिक्‍त तालाब निर्माण ग्राम बापचा</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>38000</v>
+        <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>17185</v>
+        <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>40319</v>
+        <v>39444</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/79585 — सार्वजनिक कुप निर्माण आमल्‍याहाट</t>
+          <t>1726004005/WC/79082 — अतिरिक्‍त तालाब निर्माण बापचा</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>252000</v>
+        <v>414000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>130296</v>
+        <v>71472</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>40563</v>
+        <v>39951</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>42140</v>
+        <v>40676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/79710 — सार्वजनिक कूप निर्माण बापचा</t>
+          <t>1726004005/WC/79166 — बोल्‍डर चैक (कांकड वाला नाला ) ग्राम बापचा</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>252000</v>
+        <v>23362</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>30290</v>
+        <v>4925</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>40638</v>
-[...3 lines deleted...]
-      </c>
+        <v>40326</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/79747 — चैक डेम बोल्‍डर आमल्‍याहाट</t>
+          <t>1726004005/WC/79167 — गलीप्‍लग (कांकड वाला) ग्राम बापचा</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>14000</v>
+        <v>38000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>2570</v>
+        <v>17185</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>40403</v>
-[...3 lines deleted...]
-      </c>
+        <v>40319</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/79779 — सार्वजनिक कूप निर्माण बापचा 2</t>
+          <t>1726004005/WC/79585 — सार्वजनिक कुप निर्माण आमल्‍याहाट</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>290000</v>
+        <v>252000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>253534</v>
+        <v>130296</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>40675</v>
+        <v>40563</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>42129</v>
+        <v>42140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/79896 — boldar chk dem nirman amliyahat</t>
+          <t>1726004005/WC/79710 — सार्वजनिक कूप निर्माण बापचा</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>14000</v>
+        <v>252000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>13890</v>
+        <v>30290</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>40676</v>
+        <v>40638</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>40702</v>
+        <v>42129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/79897 — boldar chak dem nirman amliyaht</t>
+          <t>1726004005/WC/79747 — चैक डेम बोल्‍डर आमल्‍याहाट</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>13017</v>
+        <v>2570</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>40676</v>
+        <v>40403</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>40702</v>
+        <v>42139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/8/564 — कपिल धारा कुप निर्माण मांगीलाल पिता मोतीलाल</t>
+          <t>1726004005/WC/79779 — सार्वजनिक कूप निर्माण बापचा 2</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>131000</v>
+        <v>290000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>56375</v>
+        <v>253534</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>39600</v>
-[...1 lines deleted...]
-      <c r="K425" s="3"/>
+        <v>40675</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>42129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/8/565 — कपिल धारा कूप निर्माण धुलीलाल पिता श्रीलाल दांगी</t>
+          <t>1726004005/WC/79896 — boldar chk dem nirman amliyahat</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>134000</v>
+        <v>14000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>42847</v>
+        <v>13890</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>39593</v>
-[...1 lines deleted...]
-      <c r="K426" s="3"/>
+        <v>40676</v>
+      </c>
+      <c r="K426" s="3" t="n">
+        <v>40702</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/9993652105 — sarvjanik kup nirman shala bhawan k pass</t>
+          <t>1726004005/WC/79897 — boldar chak dem nirman amliyaht</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>350000</v>
+        <v>14000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>307680</v>
+        <v>13017</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>41785</v>
+        <v>40676</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>42625</v>
+        <v>40702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WC/9993667109 — Sarvjanik kup shnati dhar ke pass</t>
+          <t>1726004005/WC/8/564 — कपिल धारा कुप निर्माण मांगीलाल पिता मोतीलाल</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>350000</v>
+        <v>131000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>336739.5</v>
+        <v>56375</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>42478</v>
-[...3 lines deleted...]
-      </c>
+        <v>39600</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1726004005/WH/19963936 — Talab Ext.Work Amlyahat</t>
+          <t>1726004005/WC/8/565 — कपिल धारा कूप निर्माण धुलीलाल पिता श्रीलाल दांगी</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>398000</v>
+        <v>134000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>354684</v>
+        <v>42847</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42906</v>
-[...3 lines deleted...]
-      </c>
+        <v>39593</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1726004/DP/71 — रतन जोत रोपण ( जीवीत बाढ )आमल्‍या</t>
+          <t>1726004005/WC/9993652105 — sarvjanik kup nirman shala bhawan k pass</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>7000</v>
+        <v>350000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>10032</v>
+        <v>307680</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>40440</v>
+        <v>41785</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>42139</v>
+        <v>42625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1726004/WC/79469 — गली प्‍लग कांकड वाला नाला बापचा</t>
+          <t>1726004005/WC/9993667109 — Sarvjanik kup shnati dhar ke pass</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>38000</v>
+        <v>350000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>17185</v>
+        <v>336739.5</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>40349</v>
+        <v>42478</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>40633</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / BIAORA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C432" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D432" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E432" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F432" s="1" t="inlineStr">
+        <is>
+          <t>1726004005/WH/19963936 — Talab Ext.Work Amlyahat</t>
+        </is>
+      </c>
+      <c r="G432" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H432" s="2" t="n">
+        <v>398000</v>
+      </c>
+      <c r="I432" s="2" t="n">
+        <v>354684</v>
+      </c>
+      <c r="J432" s="3" t="n">
+        <v>42906</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>43383</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / BIAORA</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C432" s="1" t="inlineStr">
+      <c r="C433" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D433" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E433" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F433" s="1" t="inlineStr">
+        <is>
+          <t>1726004/DP/71 — रतन जोत रोपण ( जीवीत बाढ )आमल्‍या</t>
+        </is>
+      </c>
+      <c r="G433" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H433" s="2" t="n">
+        <v>7000</v>
+      </c>
+      <c r="I433" s="2" t="n">
+        <v>10032</v>
+      </c>
+      <c r="J433" s="3" t="n">
+        <v>40440</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>42139</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / BIAORA</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D432" s="1" t="inlineStr">
+      <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E432" s="1" t="inlineStr">
+      <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F432" s="1" t="inlineStr">
+      <c r="F434" s="1" t="inlineStr">
+        <is>
+          <t>1726004/WC/79469 — गली प्‍लग कांकड वाला नाला बापचा</t>
+        </is>
+      </c>
+      <c r="G434" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H434" s="2" t="n">
+        <v>38000</v>
+      </c>
+      <c r="I434" s="2" t="n">
+        <v>17185</v>
+      </c>
+      <c r="J434" s="3" t="n">
+        <v>40349</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>40633</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / BIAORA</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C435" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D435" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E435" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1726004/WC/79470 — बोल्‍डर चैक डेम निमाण कांकड वाला नाला</t>
         </is>
       </c>
-      <c r="G432" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H432" s="2" t="n">
+      <c r="G435" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H435" s="2" t="n">
         <v>38000</v>
       </c>
-      <c r="I432" s="2" t="n">
+      <c r="I435" s="2" t="n">
         <v>4925</v>
       </c>
-      <c r="J432" s="3" t="n">
+      <c r="J435" s="3" t="n">
         <v>40349</v>
       </c>
-      <c r="K432" s="3" t="n">
+      <c r="K435" s="3" t="n">
         <v>41197</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>