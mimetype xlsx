--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K420"/>
+  <dimension ref="A1:K424"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 13:43:43</t>
+          <t>Exported on: 2026-10-22 09:21:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4350,51 +4350,51 @@
       <c r="J96" s="3" t="n">
         <v>43206</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>43290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1726005037/IF/IAY/127142 — Construction of IAY House -IAY REG. NO. MP-26-005-037-001/09A</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>42355</v>
@@ -13560,6619 +13560,6817 @@
       <c r="J284" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>45937</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1726005037/IF/IAY/60600 — Construction of IAY House -IAY REG. NO. MP-26-005-037-001/00013</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>42336</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1726005037/IF/IAY/6126674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127198243</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>7047</v>
+        <v>25047</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46169</v>
       </c>
-      <c r="K286" s="3"/>
+      <c r="K286" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1726005037/IF/IAY/6128807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116248277</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>14133</v>
+        <v>22833</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46140</v>
       </c>
-      <c r="K287" s="3"/>
+      <c r="K287" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1726005037/IF/IAY/6141114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118065464</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>14133</v>
+        <v>22833</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46140</v>
       </c>
-      <c r="K288" s="3"/>
+      <c r="K288" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1726005037/IF/IAY/6156334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117287745</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>14655</v>
+        <v>22755</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46140</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1726005037/IF/IAY/6161938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117288705</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>14655</v>
+        <v>22155</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46140</v>
       </c>
-      <c r="K290" s="3"/>
+      <c r="K290" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1726005037/IF/IAY/6175864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115733808</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>14355</v>
+        <v>22755</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46140</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1726005037/IF/IAY/6186998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115133500</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1726005037/IF/IAY/6202615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115233860</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>4200</v>
+        <v>25500</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46058</v>
       </c>
-      <c r="K293" s="3"/>
+      <c r="K293" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1726005037/IF/IAY/6211643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115129537</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1726005037/IF/IAY/6211907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115118218</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1726005037/IF/IAY/6212250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122463582</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/643516 — Construction of IAY House -IAY REG. NO. MP1214115</t>
+          <t>1726005037/IF/IAY/6320247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115322814</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>15126</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42799</v>
-[...3 lines deleted...]
-      </c>
+        <v>46303</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/76875 — Construction of IAY House -IAY REG. NO. MP-26-005-037-001/13A</t>
+          <t>1726005037/IF/IAY/6320259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115321920</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>42336</v>
+        <v>46304</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/782138 — Construction of IAY House -IAY REG. NO. MP1284496</t>
+          <t>1726005037/IF/IAY/643516 — Construction of IAY House -IAY REG. NO. MP1214115</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>15480</v>
+        <v>15126</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42877</v>
+        <v>42799</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>43035</v>
+        <v>43081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/782184 — Construction of IAY House -IAY REG. NO. MP1288176</t>
+          <t>1726005037/IF/IAY/76875 — Construction of IAY House -IAY REG. NO. MP-26-005-037-001/13A</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>43290</v>
-[...3 lines deleted...]
-      </c>
+        <v>42336</v>
+      </c>
+      <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/782635 — Construction of IAY House -IAY REG. NO. MP1325934</t>
+          <t>1726005037/IF/IAY/782138 — Construction of IAY House -IAY REG. NO. MP1284496</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>42957</v>
+        <v>43035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/783789 — Construction of IAY House -IAY REG. NO. MP1402340</t>
+          <t>1726005037/IF/IAY/782184 — Construction of IAY House -IAY REG. NO. MP1288176</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>15480</v>
+        <v>15660</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42877</v>
+        <v>43290</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>42957</v>
+        <v>43340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/784534 — Construction of IAY House -IAY REG. NO. MP1444958</t>
+          <t>1726005037/IF/IAY/782635 — Construction of IAY House -IAY REG. NO. MP1325934</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/784686 — Construction of IAY House -IAY REG. NO. MP1453926</t>
+          <t>1726005037/IF/IAY/783789 — Construction of IAY House -IAY REG. NO. MP1402340</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>42870</v>
+        <v>42877</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/789273 — Construction of IAY House -IAY REG. NO. MP1746602</t>
+          <t>1726005037/IF/IAY/784534 — Construction of IAY House -IAY REG. NO. MP1444958</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>43116</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/790339 — Construction of IAY House -IAY REG. NO. MP1814727</t>
+          <t>1726005037/IF/IAY/784686 — Construction of IAY House -IAY REG. NO. MP1453926</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>43035</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/790374 — Construction of IAY House -IAY REG. NO. MP1818641</t>
+          <t>1726005037/IF/IAY/789273 — Construction of IAY House -IAY REG. NO. MP1746602</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>42957</v>
+        <v>43116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/794643 — Construction of IAY House -IAY REG. NO. MP2136188</t>
+          <t>1726005037/IF/IAY/790339 — Construction of IAY House -IAY REG. NO. MP1814727</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>42956</v>
+        <v>43035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/794721 — Construction of IAY House -IAY REG. NO. MP2143100</t>
+          <t>1726005037/IF/IAY/790374 — Construction of IAY House -IAY REG. NO. MP1818641</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K309" s="3"/>
+        <v>42877</v>
+      </c>
+      <c r="K309" s="3" t="n">
+        <v>42957</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/794722 — Construction of IAY House -IAY REG. NO. MP2143180</t>
+          <t>1726005037/IF/IAY/794643 — Construction of IAY House -IAY REG. NO. MP2136188</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>43035</v>
+        <v>42956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/795418 — Construction of IAY House -IAY REG. NO. MP2203201</t>
+          <t>1726005037/IF/IAY/794721 — Construction of IAY House -IAY REG. NO. MP2143100</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/796011 — Construction of IAY House -IAY REG. NO. MP2245294</t>
+          <t>1726005037/IF/IAY/794722 — Construction of IAY House -IAY REG. NO. MP2143180</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>42877</v>
+        <v>42870</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>42996</v>
+        <v>43035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/796288 — Construction of IAY House -IAY REG. NO. MP2263062</t>
+          <t>1726005037/IF/IAY/795418 — Construction of IAY House -IAY REG. NO. MP2203201</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>42877</v>
+        <v>42870</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>43079</v>
+        <v>43035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/796347 — Construction of IAY House -IAY REG. NO. MP2267513</t>
+          <t>1726005037/IF/IAY/796011 — Construction of IAY House -IAY REG. NO. MP2245294</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>42948</v>
+        <v>42996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/796688 — Construction of IAY House -IAY REG. NO. MP2289507</t>
+          <t>1726005037/IF/IAY/796288 — Construction of IAY House -IAY REG. NO. MP2263062</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>42870</v>
+        <v>42877</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>43106</v>
+        <v>43079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/796981 — Construction of IAY House -IAY REG. NO. MP2317399</t>
+          <t>1726005037/IF/IAY/796347 — Construction of IAY House -IAY REG. NO. MP2267513</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>42957</v>
+        <v>42948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/797679 — Construction of IAY House -IAY REG. NO. MP2367506</t>
+          <t>1726005037/IF/IAY/796688 — Construction of IAY House -IAY REG. NO. MP2289507</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42884</v>
+        <v>42870</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>42961</v>
+        <v>43106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/797880 — Construction of IAY House -IAY REG. NO. MP2380235</t>
+          <t>1726005037/IF/IAY/796981 — Construction of IAY House -IAY REG. NO. MP2317399</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>42870</v>
+        <v>42877</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>42963</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/798358 — Construction of IAY House -IAY REG. NO. MP2420302</t>
+          <t>1726005037/IF/IAY/797679 — Construction of IAY House -IAY REG. NO. MP2367506</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>42870</v>
+        <v>42884</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>43127</v>
+        <v>42961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/798848 — Construction of IAY House -IAY REG. NO. MP2469860</t>
+          <t>1726005037/IF/IAY/797880 — Construction of IAY House -IAY REG. NO. MP2380235</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>42884</v>
+        <v>42870</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>43132</v>
+        <v>42963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/804857 — Construction of IAY House -IAY REG. NO. MP3340712</t>
+          <t>1726005037/IF/IAY/798358 — Construction of IAY House -IAY REG. NO. MP2420302</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>16228</v>
+        <v>15480</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>42877</v>
+        <v>42870</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>43363</v>
+        <v>43127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/805263 — Construction of IAY House -IAY REG. NO. MP3401264</t>
+          <t>1726005037/IF/IAY/798848 — Construction of IAY House -IAY REG. NO. MP2469860</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>15168</v>
+        <v>15480</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>42877</v>
+        <v>42884</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>43363</v>
+        <v>43132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/805350 — Construction of IAY House -IAY REG. NO. MP3417473</t>
+          <t>1726005037/IF/IAY/804857 — Construction of IAY House -IAY REG. NO. MP3340712</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>15480</v>
+        <v>16228</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>42884</v>
+        <v>42877</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>43127</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/833944 — Construction of IAY House -IAY REG. NO. MP1255695</t>
+          <t>1726005037/IF/IAY/805263 — Construction of IAY House -IAY REG. NO. MP3401264</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>15136</v>
+        <v>15168</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>42877</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>43234</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/876640 — Construction of IAY House -IAY REG. NO. MP1818580</t>
+          <t>1726005037/IF/IAY/805350 — Construction of IAY House -IAY REG. NO. MP3417473</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>43079</v>
+        <v>43127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/901412 — Construction of IAY House -IAY REG. NO. MP2155942</t>
+          <t>1726005037/IF/IAY/833944 — Construction of IAY House -IAY REG. NO. MP1255695</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>15480</v>
+        <v>15136</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>42884</v>
+        <v>42877</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>43035</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/943492 — Construction of IAY House -IAY REG. NO. MP2880898</t>
+          <t>1726005037/IF/IAY/876640 — Construction of IAY House -IAY REG. NO. MP1818580</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>42863</v>
+        <v>42884</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>42957</v>
+        <v>43079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/943721 — Construction of IAY House -IAY REG. NO. MP2886957</t>
+          <t>1726005037/IF/IAY/901412 — Construction of IAY House -IAY REG. NO. MP2155942</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>15824</v>
+        <v>15480</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>42863</v>
+        <v>42884</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>43035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/949275 — Construction of IAY House -IAY REG. NO. MP3026834</t>
+          <t>1726005037/IF/IAY/943492 — Construction of IAY House -IAY REG. NO. MP2880898</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>42870</v>
+        <v>42863</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>43132</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1726005037/IF/IAY/949282 — Construction of IAY House -IAY REG. NO. MP3027008</t>
+          <t>1726005037/IF/IAY/943721 — Construction of IAY House -IAY REG. NO. MP2886957</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>15480</v>
+        <v>15824</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>42870</v>
+        <v>42863</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>42983</v>
+        <v>43035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1726005037/LD/22012034253968 — Shantidham Shamshan Gaat Vikas Gulawta</t>
+          <t>1726005037/IF/IAY/949275 — Construction of IAY House -IAY REG. NO. MP3026834</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>414830.74</v>
+        <v>15480</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>42415</v>
+        <v>42870</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>44368</v>
+        <v>43132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1726005037/LD/22012034260329 — santidam samsangaat vikas gulawta</t>
+          <t>1726005037/IF/IAY/949282 — Construction of IAY House -IAY REG. NO. MP3027008</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>42366</v>
-[...1 lines deleted...]
-      <c r="K332" s="3"/>
+        <v>42870</v>
+      </c>
+      <c r="K332" s="3" t="n">
+        <v>42983</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1726005037/LD/22012034309967 — Khel Medhan Gulawta</t>
+          <t>1726005037/IF/VB/YD/22012035665366 — Constr of Sand filter-openwell recharge Shantidham ke pass</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>110000</v>
+        <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>42836</v>
+        <v>46297</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1726005037/LD/298 — ग्रामीण क्रीडागंन गुलावता</t>
+          <t>1726005037/LD/22012034253968 — Shantidham Shamshan Gaat Vikas Gulawta</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>311000</v>
+        <v>500000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>414830.74</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>40452</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>42415</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>44368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1726005037/LD/3799398924 — Gramin kidagan</t>
+          <t>1726005037/LD/22012034260329 — santidam samsangaat vikas gulawta</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>41378</v>
+        <v>42366</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1726005037/LD/3799399026 — samshayan ghat ka samagra vikash gulawta</t>
+          <t>1726005037/LD/22012034309967 — Khel Medhan Gulawta</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>0</v>
+        <v>110000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>41378</v>
+        <v>42836</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1726005037/LD/783 — मर्यादा अभियान के अतंगर्त शोचालय निर्माण कार्य कलस्‍टर क्र 1</t>
+          <t>1726005037/LD/298 — ग्रामीण क्रीडागंन गुलावता</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>4400</v>
+        <v>311000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>41013</v>
+        <v>40452</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034173994 — Antrik marga babadya road se babulal ke makan tak</t>
+          <t>1726005037/LD/3799398924 — Gramin kidagan</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>190000</v>
+        <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>107933.43</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>41554</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034173995 — antrik marga nali nirman lilgar kundi se dariyaw ke makan tak</t>
+          <t>1726005037/LD/3799399026 — samshayan ghat ka samagra vikash gulawta</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034176324 — panch permewer dulji ke makan se odde tak</t>
+          <t>1726005037/LD/783 — मर्यादा अभियान के अतंगर्त शोचालय निर्माण कार्य कलस्‍टर क्र 1</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>146000</v>
+        <v>4400</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>141166</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>41561</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034178213 — Panchparmiswar Mangilal se Gokul Malviya and Vikram se Madulal ke makan tak</t>
+          <t>1726005037/RC/22012034173994 — Antrik marga babadya road se babulal ke makan tak</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>0</v>
+        <v>190000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>0</v>
+        <v>107933.43</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K341" s="3"/>
+        <v>41554</v>
+      </c>
+      <c r="K341" s="3" t="n">
+        <v>42282</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034186403 — panch permeswar  mangilal ke makan se anokilal kem</t>
+          <t>1726005037/RC/22012034173995 — antrik marga nali nirman lilgar kundi se dariyaw ke makan tak</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>198000</v>
+        <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>177573</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>41547</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034204776 — Panchpermeswar Shriram ke makan se Oddi tak and Ki</t>
+          <t>1726005037/RC/22012034176324 — panch permewer dulji ke makan se odde tak</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>66000</v>
+        <v>146000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>64961</v>
+        <v>141166</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>41694</v>
+        <v>41561</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>42149</v>
+        <v>41651</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034204777 — Panchpermeswar Peerulal Prajapt se Babdliya Road t</t>
+          <t>1726005037/RC/22012034178213 — Panchparmiswar Mangilal se Gokul Malviya and Vikram se Madulal ke makan tak</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>85000</v>
+        <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>21987</v>
+        <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>41687</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034208416 — Sudur Sadak Babdliya Road se Shivram Chodri ke khe</t>
+          <t>1726005037/RC/22012034186403 — panch permeswar  mangilal ke makan se anokilal kem</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>808000</v>
+        <v>198000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>7738</v>
+        <v>177573</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>41701</v>
+        <v>41547</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>42335</v>
+        <v>42184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034331902 — 14 vitt gulawta panchayat ke side me evm 26 any</t>
+          <t>1726005037/RC/22012034204776 — Panchpermeswar Shriram ke makan se Oddi tak and Ki</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>338000</v>
+        <v>66000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>235714</v>
+        <v>64961</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>42822</v>
+        <v>41694</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>44060</v>
+        <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034505420 — CC Road Panchayat Bhawan se mangilal ke makan tak</t>
+          <t>1726005037/RC/22012034204777 — Panchpermeswar Peerulal Prajapt se Babdliya Road t</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>95000</v>
+        <v>85000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>0</v>
+        <v>21987</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K347" s="3"/>
+        <v>41687</v>
+      </c>
+      <c r="K347" s="3" t="n">
+        <v>42578</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034505421 — cc Road Khujner Road se kailash malviya ke makan tak</t>
+          <t>1726005037/RC/22012034208416 — Sudur Sadak Babdliya Road se Shivram Chodri ke khe</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>38000</v>
+        <v>808000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>0</v>
+        <v>7738</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K348" s="3"/>
+        <v>41701</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>42335</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034505423 — CC Road Khujner Road se Shantidham tak</t>
+          <t>1726005037/RC/22012034331902 — 14 vitt gulawta panchayat ke side me evm 26 any</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>102000</v>
+        <v>338000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>99897</v>
+        <v>235714</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44248</v>
+        <v>42822</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>44714</v>
+        <v>44060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034505426 — CC Road Babdliya Road se Samudayaik Bhawan tak</t>
+          <t>1726005037/RC/22012034505420 — CC Road Panchayat Bhawan se mangilal ke makan tak</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>38000</v>
+        <v>95000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>42010</v>
+        <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43787</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034505428 — CC Road Puliya se Devkaran ke makan tak</t>
+          <t>1726005037/RC/22012034505421 — cc Road Khujner Road se kailash malviya ke makan tak</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>57000</v>
+        <v>38000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034505433 — CC Road Panchayat Bhawan se Babadliya Road tak</t>
+          <t>1726005037/RC/22012034505423 — CC Road Khujner Road se Shantidham tak</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>57000</v>
+        <v>102000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>41956</v>
+        <v>99897</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>43787</v>
+        <v>44248</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>44060</v>
+        <v>44714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034505833 — CC Road Bus Stand se Dinesh k makan tak</t>
+          <t>1726005037/RC/22012034505426 — CC Road Babdliya Road se Samudayaik Bhawan tak</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>51000</v>
+        <v>38000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>50292</v>
+        <v>42010</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>43896</v>
+        <v>43787</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>44060</v>
+        <v>44024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034528152 — CC Road Samudaik Bhawan Parisar Gulawta</t>
+          <t>1726005037/RC/22012034505428 — CC Road Puliya se Devkaran ke makan tak</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>91800</v>
+        <v>57000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>80750</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>44029</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034542878 — 15 Vith CC Road Eddgah ke pass Gulawta</t>
+          <t>1726005037/RC/22012034505433 — CC Road Panchayat Bhawan se Babadliya Road tak</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>50800</v>
+        <v>57000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>49020</v>
+        <v>41956</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>44146</v>
+        <v>43787</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>44439</v>
+        <v>44060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034616771 — 15 Vith CC Road School Parisar Gulawta</t>
+          <t>1726005037/RC/22012034505833 — CC Road Bus Stand se Dinesh k makan tak</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>61700</v>
+        <v>51000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>61523</v>
+        <v>50292</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>44812</v>
+        <v>43896</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>45088</v>
+        <v>44060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034616781 — 15 Vith CC Nali Ghisulal ke makan se Handpump tak and Purani panchayat bhawan se khal tak gulawta</t>
+          <t>1726005037/RC/22012034528152 — CC Road Samudaik Bhawan Parisar Gulawta</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>0</v>
+        <v>91800</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>80750</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K357" s="3"/>
+        <v>44029</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>44185</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034624865 — 15 Vith CC Road Gitabai ke makan se Anokhi ke makan tak and badrilal ke makan se Babulal Ki boundryw</t>
+          <t>1726005037/RC/22012034542878 — 15 Vith CC Road Eddgah ke pass Gulawta</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>39600</v>
+        <v>50800</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>39338</v>
+        <v>49020</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>45066</v>
+        <v>44146</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>45122</v>
+        <v>44439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034628547 — PULIYA NIRMAN KARYA BUS STAND KE PASS GULAWTA  (RES)</t>
+          <t>1726005037/RC/22012034616771 — 15 Vith CC Road School Parisar Gulawta</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>204000</v>
+        <v>61700</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>0</v>
+        <v>61523</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44696</v>
-[...1 lines deleted...]
-      <c r="K359" s="3"/>
+        <v>44812</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>45088</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034628982 — PULIYA NIRMAN KARYA BUS STAND  GULAWTA (RES)</t>
+          <t>1726005037/RC/22012034616781 — 15 Vith CC Nali Ghisulal ke makan se Handpump tak and Purani panchayat bhawan se khal tak gulawta</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>204000</v>
+        <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>184035</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>45058</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034628983 — PULIYA NIRMAN KARYA BUS STAND  GULAWTA (RES)</t>
+          <t>1726005037/RC/22012034624865 — 15 Vith CC Road Gitabai ke makan se Anokhi ke makan tak and badrilal ke makan se Babulal Ki boundryw</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>0</v>
+        <v>39600</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>0</v>
+        <v>39338</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>44676</v>
-[...1 lines deleted...]
-      <c r="K361" s="3"/>
+        <v>45066</v>
+      </c>
+      <c r="K361" s="3" t="n">
+        <v>45122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034640903 — 15 Vith CC Nali Dhulji ke makan se Nala tak and Chandu ka ke makan se Hariom Chodri ke makan tak Gul</t>
+          <t>1726005037/RC/22012034628547 — PULIYA NIRMAN KARYA BUS STAND KE PASS GULAWTA  (RES)</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>79000</v>
+        <v>204000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>78676</v>
+        <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>45110</v>
-[...3 lines deleted...]
-      </c>
+        <v>44696</v>
+      </c>
+      <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034647666 — C.C.Nali Nirman kary Jiwan ke makan se kailash tak</t>
+          <t>1726005037/RC/22012034628982 — PULIYA NIRMAN KARYA BUS STAND  GULAWTA (RES)</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>0</v>
+        <v>204000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>0</v>
+        <v>184035</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K363" s="3"/>
+        <v>45058</v>
+      </c>
+      <c r="K363" s="3" t="n">
+        <v>45482</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034647667 — 15 Vith CC Road Mahesh ke makan se govt kup tak</t>
+          <t>1726005037/RC/22012034628983 — PULIYA NIRMAN KARYA BUS STAND  GULAWTA (RES)</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>44642</v>
+        <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>45138</v>
-[...3 lines deleted...]
-      </c>
+        <v>44676</v>
+      </c>
+      <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034647902 — 15 Vith CC Nali Nirman Jivan ke makan se   Mukesh tak</t>
+          <t>1726005037/RC/22012034640903 — 15 Vith CC Nali Dhulji ke makan se Nala tak and Chandu ka ke makan se Hariom Chodri ke makan tak Gul</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>52000</v>
+        <v>79000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>51935</v>
+        <v>78676</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>45159</v>
+        <v>45110</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>45377</v>
+        <v>45156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034647903 — 15 Vith CC Nali Nirman nagji ke makan se Govind makan</t>
+          <t>1726005037/RC/22012034647666 — C.C.Nali Nirman kary Jiwan ke makan se kailash tak</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>36000</v>
+        <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034661854 — 15 Vith CC Nali Ganesh Mandir se Nale ki aur Gulawta</t>
+          <t>1726005037/RC/22012034647667 — 15 Vith CC Road Mahesh ke makan se govt kup tak</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>22000</v>
+        <v>45000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>20374</v>
+        <v>44642</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>45205</v>
+        <v>45138</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>45600</v>
+        <v>45198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034661882 — 15 Vith CC Road Devilal ke makan se Nala ki aur and Bhadur ke makan se Nur Mohamad ke makan tak Gulw</t>
+          <t>1726005037/RC/22012034647902 — 15 Vith CC Nali Nirman Jivan ke makan se   Mukesh tak</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>35000</v>
+        <v>52000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>34034</v>
+        <v>51935</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>45205</v>
+        <v>45159</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>45377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034665265 — 15 Vith CC Nali Ghisulal ke makan se Handpump tak and Purani Panchayat Bhawan se Ghal tak Gulawta</t>
+          <t>1726005037/RC/22012034647903 — 15 Vith CC Nali Nirman nagji ke makan se Govind makan</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>84000</v>
+        <v>36000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>75470</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034823340 — 15 Vith CC Nali Rakesh ke makan se Puliya tak Gulawta</t>
+          <t>1726005037/RC/22012034661854 — 15 Vith CC Nali Ganesh Mandir se Nale ki aur Gulawta</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>24000</v>
+        <v>22000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>23679</v>
+        <v>20374</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>45616</v>
+        <v>45205</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>45637</v>
+        <v>45600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034823341 — 15 Vith CC Nali Chandersingh ke makan se Khujner Road tak Gulawta</t>
+          <t>1726005037/RC/22012034661882 — 15 Vith CC Road Devilal ke makan se Nala ki aur and Bhadur ke makan se Nur Mohamad ke makan tak Gulw</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>26000</v>
+        <v>35000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>23571</v>
+        <v>34034</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>45511</v>
+        <v>45205</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>45614</v>
+        <v>45377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034823342 — 15 Vith CC Road Eswar ke makan se Khujner Road and Devraj ke makan se Radheshyam and Punmchand ke ma</t>
+          <t>1726005037/RC/22012034665265 — 15 Vith CC Nali Ghisulal ke makan se Handpump tak and Purani Panchayat Bhawan se Ghal tak Gulawta</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>40000</v>
+        <v>84000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>38880</v>
+        <v>75470</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>45524</v>
+        <v>45206</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>45600</v>
+        <v>45837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034831736 — 15 Vith CC Road Rohit ke makan se Khujner road ki aur Gulawta</t>
+          <t>1726005037/RC/22012034823340 — 15 Vith CC Nali Rakesh ke makan se Puliya tak Gulawta</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>43000</v>
+        <v>24000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>42768</v>
+        <v>23679</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>45651</v>
+        <v>45616</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>45687</v>
+        <v>45637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034831737 — 15 Vith CC Nali Krishna Bai ke makan se Nale ki aur Babdliya jod Gulawta</t>
+          <t>1726005037/RC/22012034823341 — 15 Vith CC Nali Chandersingh ke makan se Khujner Road tak Gulawta</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>32000</v>
+        <v>26000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>31590</v>
+        <v>23571</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>45639</v>
+        <v>45511</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>45660</v>
+        <v>45614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034843362 — 15 Vith CC Nali Babadliya Road se Devkaran ke makan tak Gulawta</t>
+          <t>1726005037/RC/22012034823342 — 15 Vith CC Road Eswar ke makan se Khujner Road and Devraj ke makan se Radheshyam and Punmchand ke ma</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>23000</v>
+        <v>40000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>22185</v>
+        <v>38880</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>45803</v>
+        <v>45524</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>45837</v>
+        <v>45600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/22012034843363 — 15 Vith CC Road Handpump se Babadliya Road tak Gulawta</t>
+          <t>1726005037/RC/22012034831736 — 15 Vith CC Road Rohit ke makan se Khujner road ki aur Gulawta</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>31800</v>
+        <v>43000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>31581</v>
+        <v>42768</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>45817</v>
+        <v>45651</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>46038</v>
+        <v>45687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/321 — ग्रेवल सडक निर्माण गुलावता से डिंगलपुर रोड तक</t>
+          <t>1726005037/RC/22012034831737 — 15 Vith CC Nali Krishna Bai ke makan se Nale ki aur Babdliya jod Gulawta</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>403030</v>
+        <v>32000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>268168</v>
+        <v>31590</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>39264</v>
+        <v>45639</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>40713</v>
+        <v>45660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/40/2 — रोड निर्माण गुलावता से डिगलपूर सांरगपुर</t>
+          <t>1726005037/RC/22012034843362 — 15 Vith CC Nali Babadliya Road se Devkaran ke makan tak Gulawta</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>400000</v>
+        <v>23000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>0</v>
+        <v>22185</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>39216</v>
-[...1 lines deleted...]
-      <c r="K378" s="3"/>
+        <v>45803</v>
+      </c>
+      <c r="K378" s="3" t="n">
+        <v>45837</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/404 — c.c. रोड गूलावता</t>
+          <t>1726005037/RC/22012034843363 — 15 Vith CC Road Handpump se Babadliya Road tak Gulawta</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>200000</v>
+        <v>31800</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>83395.2</v>
+        <v>31581</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>39440</v>
+        <v>45817</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>39501</v>
+        <v>46038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/79213 — आंतरि‍क मार्ग निर्माण कार्य गुलावता</t>
+          <t>1726005037/RC/321 — ग्रेवल सडक निर्माण गुलावता से डिंगलपुर रोड तक</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>329000</v>
+        <v>403030</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>329644.8</v>
+        <v>268168</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>40275</v>
+        <v>39264</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>40628</v>
+        <v>40713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/79498 — आतंरिक मार्ग एवं नाली निर्माण कार्य दरियाव के मकान से रामप्रसाद के मकान तक</t>
+          <t>1726005037/RC/40/2 — रोड निर्माण गुलावता से डिगलपूर सांरगपुर</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>255000</v>
+        <v>400000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>250700</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>40875</v>
-[...3 lines deleted...]
-      </c>
+        <v>39216</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/79658 — आंतरिक मार्ग एवं नाली निर्माण कार्य PM Road se narayan k makhan Tak gulawata</t>
+          <t>1726005037/RC/404 — c.c. रोड गूलावता</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>397000</v>
+        <v>200000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>227063</v>
+        <v>83395.2</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>40945</v>
+        <v>39440</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>41588</v>
+        <v>39501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/79776 — आंतरिक मार्ग एवं नाली निर्माण कार्य सरस्‍वती शिशु</t>
+          <t>1726005037/RC/79213 — आंतरि‍क मार्ग निर्माण कार्य गुलावता</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>394000</v>
+        <v>329000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>218247</v>
+        <v>329644.8</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>40959</v>
+        <v>40275</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>41354</v>
+        <v>40628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/79779 — आंतरिक पथं सी सी रोड { पंच } एंव नाली निर्माण कार्</t>
+          <t>1726005037/RC/79498 — आतंरिक मार्ग एवं नाली निर्माण कार्य दरियाव के मकान से रामप्रसाद के मकान तक</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>110000</v>
+        <v>255000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>91022</v>
+        <v>250700</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>41045</v>
+        <v>40875</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>41463</v>
+        <v>41054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RC/79988 — आंतरिक पथं सी सी पचं परमेश्‍वर रोड नाली निर्माण का</t>
+          <t>1726005037/RC/79658 — आंतरिक मार्ग एवं नाली निर्माण कार्य PM Road se narayan k makhan Tak gulawata</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>162000</v>
+        <v>397000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>152054</v>
+        <v>227063</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>41348</v>
+        <v>40945</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>41361</v>
+        <v>41588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/21565 — मर्यादा अभियान शौचालय क्‍लस्‍टर 1 गुलावता</t>
+          <t>1726005037/RC/79776 — आंतरिक मार्ग एवं नाली निर्माण कार्य सरस्‍वती शिशु</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>66000</v>
+        <v>394000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>65370</v>
+        <v>218247</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>41414</v>
+        <v>40959</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>42149</v>
+        <v>41354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/22012034190539 — Maryada Abhiyan Kalster No. 8 Gulawta</t>
+          <t>1726005037/RC/79779 — आंतरिक पथं सी सी रोड { पंच } एंव नाली निर्माण कार्</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>44000</v>
+        <v>110000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>43842</v>
+        <v>91022</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41645</v>
+        <v>41045</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>42149</v>
+        <v>41463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/22012034196504 — Maryada Abhiyan Kalster No. 9 Gulawta</t>
+          <t>1726005037/RC/79988 — आंतरिक पथं सी सी पचं परमेश्‍वर रोड नाली निर्माण का</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>44000</v>
+        <v>162000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>42528</v>
+        <v>152054</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>41659</v>
+        <v>41348</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>42149</v>
+        <v>41361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/22012034245414 — Maryada Abhiyan Kalster No. 10 Gulawta</t>
+          <t>1726005037/RS/21565 — मर्यादा अभियान शौचालय क्‍लस्‍टर 1 गुलावता</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>54000</v>
+        <v>66000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>51393</v>
+        <v>65370</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41827</v>
+        <v>41414</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>42415</v>
+        <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/22012034245913 — Maryada Abhiyan Kalster No.11 Gulawta</t>
+          <t>1726005037/RS/22012034190539 — Maryada Abhiyan Kalster No. 8 Gulawta</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>54000</v>
+        <v>44000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>51393</v>
+        <v>43842</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>41876</v>
+        <v>41645</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>42415</v>
+        <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/22012034384914 — Sochalay Sangita Gopal</t>
+          <t>1726005037/RS/22012034196504 — Maryada Abhiyan Kalster No. 9 Gulawta</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>12000</v>
+        <v>44000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>42528</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>43073</v>
-[...1 lines deleted...]
-      <c r="K391" s="3"/>
+        <v>41659</v>
+      </c>
+      <c r="K391" s="3" t="n">
+        <v>42149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/22012034384916 — Sochalay Bhagirath Kaluram</t>
+          <t>1726005037/RS/22012034245414 — Maryada Abhiyan Kalster No. 10 Gulawta</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>12000</v>
+        <v>54000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>11692</v>
+        <v>51393</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>43213</v>
+        <v>41827</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>43282</v>
+        <v>42415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/22012034384917 — Sochalay Shriram Kaniram</t>
+          <t>1726005037/RS/22012034245913 — Maryada Abhiyan Kalster No.11 Gulawta</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>12000</v>
+        <v>54000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>11692</v>
+        <v>51393</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>43200</v>
+        <v>41876</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>43282</v>
+        <v>42415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/22012034502220 — CSC_2020-21_GP_Gulawta_Gram_Gulawta</t>
+          <t>1726005037/RS/22012034384914 — Sochalay Sangita Gopal</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>43700</v>
+        <v>12000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>43700</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>44169</v>
-[...3 lines deleted...]
-      </c>
+        <v>43073</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/27717 — Maryada Abhiyan Shochalay Klaster No. 2 Gulawta</t>
+          <t>1726005037/RS/22012034384916 — Sochalay Bhagirath Kaluram</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>66000</v>
+        <v>12000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>65370</v>
+        <v>11692</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>41428</v>
+        <v>43213</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>42149</v>
+        <v>43282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/37536 — Maryada Abhiyan Shochalay Gulawta Kalaster NO. 03</t>
+          <t>1726005037/RS/22012034384917 — Sochalay Shriram Kaniram</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>66000</v>
+        <v>12000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>65370</v>
+        <v>11692</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>41449</v>
+        <v>43200</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>42149</v>
+        <v>43282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/37556 — Maryada Abhiyan Shochalay Gulawta Kalaster No. 4</t>
+          <t>1726005037/RS/22012034502220 — CSC_2020-21_GP_Gulawta_Gram_Gulawta</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>88000</v>
+        <v>43700</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>86684</v>
+        <v>43700</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41449</v>
+        <v>44169</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>42149</v>
+        <v>44244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/71084 — Maryada Abhiyan Schcalay Klaster no. 5 Gulawta</t>
+          <t>1726005037/RS/27717 — Maryada Abhiyan Shochalay Klaster No. 2 Gulawta</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>44000</v>
+        <v>66000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>43280</v>
+        <v>65370</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>41547</v>
+        <v>41428</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/73230 — Maryada Abhiyan Kalster no. 6 Gulawta</t>
+          <t>1726005037/RS/37536 — Maryada Abhiyan Shochalay Gulawta Kalaster NO. 03</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>44000</v>
+        <v>66000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>43280</v>
+        <v>65370</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41554</v>
+        <v>41449</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1726005037/RS/73236 — Maryada Abhiyan Kalster no. 7 Gulawta</t>
+          <t>1726005037/RS/37556 — Maryada Abhiyan Shochalay Gulawta Kalaster No. 4</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>44000</v>
+        <v>88000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>43280</v>
+        <v>86684</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41561</v>
+        <v>41449</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/14621 — नवीन कूप निर्माण गूलावता</t>
+          <t>1726005037/RS/71084 — Maryada Abhiyan Schcalay Klaster no. 5 Gulawta</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>216000</v>
+        <v>44000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>168198.67</v>
+        <v>43280</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>39496</v>
+        <v>41547</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>39953</v>
+        <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/14796 — कपिल धारा कूप निमार्ण देवीलाल पिता तुलसीराम</t>
+          <t>1726005037/RS/73230 — Maryada Abhiyan Kalster no. 6 Gulawta</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>134000</v>
+        <v>44000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>117644.08</v>
+        <v>43280</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>39454</v>
+        <v>41554</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>39599</v>
+        <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/14810 — कपिल धारा कूप निमार्ण लीलाबाई पति बंशीलाल</t>
+          <t>1726005037/RS/73236 — Maryada Abhiyan Kalster no. 7 Gulawta</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>134000</v>
+        <v>44000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>132917.76</v>
+        <v>43280</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>39539</v>
+        <v>41561</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>39648</v>
+        <v>42149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/14814 — कपिल धारा कूप निमार्ण नाथुलाल पिता सिद्वुलाल</t>
+          <t>1726005037/RS/VB/YD/22012035140554 — Construction of Soak Pit Hanuman Mandir Parisar ke pass Gulawta</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>134000</v>
+        <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>6825</v>
+        <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>39979</v>
-[...3 lines deleted...]
-      </c>
+        <v>46297</v>
+      </c>
+      <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/14819 — कपिलधारा कूप निर्माण नाथूलाल/सिद्धुलाल</t>
+          <t>1726005037/WC/14621 — नवीन कूप निर्माण गूलावता</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>134000</v>
+        <v>216000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>99435.35</v>
+        <v>168198.67</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>39454</v>
+        <v>39496</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>40014</v>
+        <v>39953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/14821 — कपिलधारा कूप‍ निर्माण सिद्धनाथ/माधोलाल</t>
+          <t>1726005037/WC/14796 — कपिल धारा कूप निमार्ण देवीलाल पिता तुलसीराम</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>134000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>115385.41</v>
+        <v>117644.08</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>39454</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>39635</v>
+        <v>39599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/14855 — कपिल धारा कूप निर्माण ‍नंदा पिता कालू राम</t>
+          <t>1726005037/WC/14810 — कपिल धारा कूप निमार्ण लीलाबाई पति बंशीलाल</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>134000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>56417.02</v>
+        <v>132917.76</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>39454</v>
+        <v>39539</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>40398</v>
+        <v>39648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/14859 — कपिल धारा कूप निमार्ण नंदकिशोर पिता गंगाराम</t>
+          <t>1726005037/WC/14814 — कपिल धारा कूप निमार्ण नाथुलाल पिता सिद्वुलाल</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>134000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>96171.2</v>
+        <v>6825</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>39454</v>
+        <v>39979</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>39578</v>
+        <v>40013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/14876 — कपिलधारा कूप निर्माण गुलावता</t>
+          <t>1726005037/WC/14819 — कपिलधारा कूप निर्माण नाथूलाल/सिद्धुलाल</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>134000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>100390</v>
+        <v>99435.35</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>39454</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>39632</v>
+        <v>40014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/22012034476590 — soak pit</t>
+          <t>1726005037/WC/14821 — कपिलधारा कूप‍ निर्माण सिद्धनाथ/माधोलाल</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>0</v>
+        <v>134000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>115385.41</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>43642</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>39454</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>39635</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/22012034480658 — sook pit</t>
+          <t>1726005037/WC/14855 — कपिल धारा कूप निर्माण ‍नंदा पिता कालू राम</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>13427.22</v>
+        <v>134000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>7392</v>
+        <v>56417.02</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>43691</v>
+        <v>39454</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>43988</v>
+        <v>40398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/22012034757031 — CTR_2021-22_RWH_SAMUDAIK BHAWAN_GP_GULAWTA</t>
+          <t>1726005037/WC/14859 — कपिल धारा कूप निमार्ण नंदकिशोर पिता गंगाराम</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>22229.14</v>
+        <v>134000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>4153</v>
+        <v>96171.2</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>44455</v>
+        <v>39454</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>45637</v>
+        <v>39578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/22012034757035 — CTR_2021-22_RWH_HANUMAN MANDIR KE PASS_GP_GULAWTA</t>
+          <t>1726005037/WC/14876 — कपिलधारा कूप निर्माण गुलावता</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>22229.14</v>
+        <v>134000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>100390</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K413" s="3"/>
+        <v>39454</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>39632</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/32672 — शासकीय कुप निर्माण कार्य शीशु मंदिर के पीछे गुलावता</t>
+          <t>1726005037/WC/22012034476590 — soak pit</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>266000</v>
+        <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>238975</v>
+        <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>40280</v>
-[...3 lines deleted...]
-      </c>
+        <v>43642</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WC/9993634960 — nirmal  nir kup</t>
+          <t>1726005037/WC/22012034480658 — sook pit</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>0</v>
+        <v>13427.22</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>7392</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>43691</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>43988</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WH/19958671 — Stopdam Atirikt kary Gulawta</t>
+          <t>1726005037/WC/22012034757031 — CTR_2021-22_RWH_SAMUDAIK BHAWAN_GP_GULAWTA</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>81000</v>
+        <v>22229.14</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>0</v>
+        <v>4153</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42860</v>
-[...1 lines deleted...]
-      <c r="K416" s="3"/>
+        <v>44455</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>45637</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WH/19962704 — Talav Jhirnodhar kary Gulawta</t>
+          <t>1726005037/WC/22012034757035 — CTR_2021-22_RWH_HANUMAN MANDIR KE PASS_GP_GULAWTA</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>20000</v>
+        <v>22229.14</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>1204</v>
+        <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42891</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WH/19962708 — Talav Jhirnodhar kary Gulawta</t>
+          <t>1726005037/WC/32672 — शासकीय कुप निर्माण कार्य शीशु मंदिर के पीछे गुलावता</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>33000</v>
+        <v>266000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>344</v>
+        <v>238975</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42891</v>
+        <v>40280</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>43368</v>
+        <v>40697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WH/22012034447922 — Talab Gharikaran kary Gulawta</t>
+          <t>1726005037/WC/9993634960 — nirmal  nir kup</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>44287</v>
+        <v>41378</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>RAJGARH / SARANGPUR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1726005037/WH/22012034448532 — CTR_Talab Gharikaran Kary_2021-22_GP Gulawta</t>
+          <t>1726005037/WH/19958671 — Stopdam Atirikt kary Gulawta</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>0</v>
+        <v>81000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
+        <v>42860</v>
+      </c>
+      <c r="K420" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / SARANGPUR</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C421" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D421" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E421" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F421" s="1" t="inlineStr">
+        <is>
+          <t>1726005037/WH/19962704 — Talav Jhirnodhar kary Gulawta</t>
+        </is>
+      </c>
+      <c r="G421" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H421" s="2" t="n">
+        <v>20000</v>
+      </c>
+      <c r="I421" s="2" t="n">
+        <v>1204</v>
+      </c>
+      <c r="J421" s="3" t="n">
+        <v>42891</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>43368</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / SARANGPUR</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C422" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D422" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E422" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F422" s="1" t="inlineStr">
+        <is>
+          <t>1726005037/WH/19962708 — Talav Jhirnodhar kary Gulawta</t>
+        </is>
+      </c>
+      <c r="G422" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H422" s="2" t="n">
+        <v>33000</v>
+      </c>
+      <c r="I422" s="2" t="n">
+        <v>344</v>
+      </c>
+      <c r="J422" s="3" t="n">
+        <v>42891</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>43368</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / SARANGPUR</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C423" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D423" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E423" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F423" s="1" t="inlineStr">
+        <is>
+          <t>1726005037/WH/22012034447922 — Talab Gharikaran kary Gulawta</t>
+        </is>
+      </c>
+      <c r="G423" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H423" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I423" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J423" s="3" t="n">
         <v>44287</v>
       </c>
-      <c r="K420" s="3"/>
+      <c r="K423" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>RAJGARH / SARANGPUR</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C424" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D424" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E424" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F424" s="1" t="inlineStr">
+        <is>
+          <t>1726005037/WH/22012034448532 — CTR_Talab Gharikaran Kary_2021-22_GP Gulawta</t>
+        </is>
+      </c>
+      <c r="G424" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H424" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I424" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J424" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>