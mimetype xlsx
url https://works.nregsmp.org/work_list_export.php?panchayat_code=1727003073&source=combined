--- v0 (2026-09-07)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K815"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 16:08:33</t>
+          <t>Exported on: 2026-10-25 13:34:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -900,98 +900,98 @@
       <c r="J24" s="3" t="n">
         <v>44291</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>44318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of workshed for Livelihood activity (Grps) / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Constr of workshed for Livelihood activity (Grps) / Construction of Workshed for SHG for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of building/workshed for SHG</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1727003073/AV/22012034569516 — SEGREGATION SHED NIRMAN GRAM BADOH GP BADOH</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>686837.18</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>8299</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44454</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1727003073/AV/22012034571438 — DINNING HALL ME DESK OR BENCH NIRMAN M.S. BADOH</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>19093.2</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>2316</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>44463</v>
@@ -1378,51 +1378,51 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45285</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1727003073/AV/22012034651382 — KHEL MAIDAN NIRMAN MIDDLE SCHOOL BADOH(DC23310312603) GRAM PANCHAYAT BADOH</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>447226.84</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>382367.52</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45305</v>
@@ -2003,51 +2003,51 @@
       <c r="J47" s="3" t="n">
         <v>44914</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>45795</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1727003073/DP/22012034580431 — PLANTATION PANCHAYAT BHAWAN KE  PAAS GRAM BADOH</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>428456.07</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>68948</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45205</v>
@@ -2242,51 +2242,51 @@
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45285</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1727003073/DP/22012034622018 — Plantation Panchayat Bhabhan ke Samne Badoh</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45396</v>
@@ -2775,51 +2775,51 @@
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>43045</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/22012034388126 — KOOP NIRMAN GRAM BADOH GUDDDI BEE/ BALIMOHMAMD JOB 8189</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>92544</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>43489</v>
@@ -3837,51 +3837,51 @@
       <c r="J85" s="3" t="n">
         <v>44004</v>
       </c>
       <c r="K85" s="3" t="n">
         <v>44469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/22012034568027 — kapildhara koop nirman sourabh/giriraj</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>259724.75</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>101886</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>44004</v>
@@ -4466,51 +4466,51 @@
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>43971</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/22012034643217 — KAPILDHARA KOOP NIRMAN OMKARPRASAD/NATHURAM GP BADOH</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>263855.24</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>83234</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>44224</v>
@@ -6166,51 +6166,51 @@
       <c r="J134" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/22012035323678 — Hiteshi koop nirman ramratan/dhannnalal badoh (JGSA)</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>294863.37</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>26619.96</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45778</v>
@@ -6260,120 +6260,120 @@
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/22012035323703 — Hiteshi koop nirman mukesh/mahilal badoh (JGSA)</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>293291.44</v>
+        <v>298691.44</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/22012035323716 — Hiteshi koop nirman kammodi/keshri badoh (JGSA)</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>294863.37</v>
       </c>
       <c r="I138" s="2" t="n">
-        <v>118887.06</v>
+        <v>121587.06</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
@@ -6550,51 +6550,51 @@
       <c r="J142" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K142" s="3" t="n">
         <v>46109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/22012035346628 — Hiteshi Koop Parvati/Mohan GP Badoh JGSA</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45748</v>
@@ -6619,98 +6619,98 @@
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/22012035595697 — ek Bagiya maa ke naam Uma Bai/Bihari Member ID 6299710 GP Badoh</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>270536.27</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>107601</v>
+        <v>131301</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/22012035599260 — ek Bagiya maa ke naam Leela Bai/Rama Kushwaha gp Badoh</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>270536.27</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>88339.5</v>
+        <v>124939.5</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
@@ -7475,51 +7475,51 @@
       <c r="J161" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/IAY/101908 — Construction of IAY House -IAY REG. NO. MP-27-003-073-001/13683</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>42273</v>
@@ -8649,51 +8649,51 @@
       <c r="J185" s="3" t="n">
         <v>43233</v>
       </c>
       <c r="K185" s="3" t="n">
         <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/IAY/1357427 — Construction of IAY House -IAY REG. NO. MP2108347</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>43233</v>
@@ -15605,145 +15605,145 @@
       <c r="J327" s="3" t="n">
         <v>43689</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>43920</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/IAY/198226 — Construction of IAY House -IAY REG. NO. MP-27-003-073-001/13637</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>42440</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/IAY/198227 — Construction of IAY House -IAY REG. NO. MP-27-003-073-001/14768</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>42440</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/IAY/198230 — Construction of IAY House -IAY REG. NO. MP-27-003-073-001/15727</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>42440</v>
@@ -25889,51 +25889,51 @@
       <c r="J537" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K537" s="3" t="n">
         <v>45852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/IAY/5111719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152064814</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>45813</v>
@@ -26673,51 +26673,51 @@
       <c r="J553" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>45958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1727003073/IF/IAY/5707390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151412801</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45861</v>
@@ -38653,51 +38653,51 @@
       <c r="J801" s="3" t="n">
         <v>45476</v>
       </c>
       <c r="K801" s="3" t="n">
         <v>46109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
           <t>1727003073/WC/22012035210032 — Percolation Tank munna panthi ke khet ke paas badoh</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>45396</v>
@@ -38986,145 +38986,145 @@
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
           <t>1727003073/WC/22012035279467 — Percolation Tank sanjay singh ke khet ke paas badoh</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
           <t>1727003073/WC/22012035279489 — Percolation Tank shibbu ke khet ke paas badoh</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / KURWAI</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
           <t>1727003073/WC/22012035279510 — Percolation Tank vidhya ke khet ke paas badoh</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
         <v>45748</v>