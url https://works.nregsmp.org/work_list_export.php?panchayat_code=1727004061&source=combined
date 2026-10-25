--- v0 (2026-09-08)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K328"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 05:41:18</t>
+          <t>Exported on: 2026-10-25 19:10:43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -657,51 +657,51 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / BASODA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1727004061/AV/22012034628506 — Shantidham nirman gram gajnai panchayat Basariya</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>210368.32</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>1632</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44949</v>
@@ -4471,51 +4471,51 @@
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / BASODA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1727004061/IF/22012035355626 — खेत तालाब निर्माण ग्राम गजनई मे उपेंद्र रघुवंशी पुत्र श्री महेंद्र सिंह रघुवंशी</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>148710.04</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45761</v>
@@ -4859,51 +4859,51 @@
       <c r="J107" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / BASODA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1727004061/IF/22012035374880 — खेत तालाब निर्माण ग्राम गजनई मे हरिओम पुत्र हर प्रसाद  गजनई</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>145608.38</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45761</v>
@@ -5004,145 +5004,145 @@
       <c r="J110" s="3" t="n">
         <v>45806</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / BASODA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1727004061/IF/22012035456745 — खेत तालाब निर्माण ग्राम गजनई मे ललता  बाई /रतनलाल   गजनई</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / BASODA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1727004061/IF/22012035456749 — खेत तालाब निर्माण ग्राम गजनई मे बैजनाथ सिंह पुत्र कारेलाल रघुवंशी  ग्राम पंचायत बसरिया</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / BASODA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1727004061/IF/22012035456754 — खेत तालाब निर्माण ग्राम गजनई मे रेखा बाई /हरिओम श्रीवास्तव  गजनई</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45761</v>
@@ -5192,51 +5192,51 @@
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / BASODA</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1727004061/IF/22012035487197 — खेत तालाब निर्माण ग्राम गजनई मे खूब सिंह पुत्र दिमान सिंह   गजनई</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45761</v>
@@ -5719,51 +5719,51 @@
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>42474</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / BASODA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1727004061/IF/IAY/102215 — Construction of IAY House -IAY REG. NO. MP-27-004-061-003/11973</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>42278</v>
@@ -7873,51 +7873,51 @@
       <c r="J169" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>45890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / BASODA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1727004061/IF/IAY/4934380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100031703</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>23007</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45761</v>
@@ -10421,51 +10421,51 @@
       <c r="J221" s="3" t="n">
         <v>42917</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>43098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / BASODA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1727004061/IF/IAY/5179494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115940928</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>22785</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45863</v>
@@ -10911,51 +10911,51 @@
       <c r="J231" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>43059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / BASODA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1727004061/IF/IAY/5698274 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100056447</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45891</v>
@@ -13288,51 +13288,51 @@
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / BASODA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1727004061/RC/22012034651203 — Greval road nirman gram basariya dabar ki or</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>1488169.25</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>698637.05</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45205</v>