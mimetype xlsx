--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K463"/>
+  <dimension ref="A1:K471"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 10:22:46</t>
+          <t>Exported on: 2026-10-19 00:18:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -369,51 +369,51 @@
       <c r="J13" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of workshed for Livelihood activity (Grps) / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Constr of workshed for Livelihood activity (Grps) / Construction of Workshed for SHG for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of building/workshed for SHG</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1727005013/AV/22012034569622 — SLWM SEGGREGATION SHED GRAM PANCHAYAT BARKHEDA MAKHU</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>690193.13</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>3536</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45114</v>
@@ -998,51 +998,51 @@
       <c r="J26" s="3" t="n">
         <v>42900</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>43489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/22012034389293 — HITESHI KOOP mahendra singh/khuman</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>184765.34</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45358</v>
@@ -2867,192 +2867,192 @@
       <c r="J65" s="3" t="n">
         <v>45361</v>
       </c>
       <c r="K65" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/22012035366329 — JGSA recharge structure mahendra singh bapu singh barkhedamakhu</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/22012035366351 — JGSA recharge structure jitendra harnath singh barkhedamakmhu</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/22012035366395 — JGSA recharge structure kailash/raghuveer singh rajput barkhedamakhu</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/22012035381085 — JGSA recharge structure sanjeev sahu /kaluram sahu gram barkhedamakhu gp barkhedamakhu</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45770</v>
@@ -3251,98 +3251,98 @@
       <c r="J73" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K73" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/22012035492401 — JGSA khet talab ravindra singh ramnath singh barkhedamakhu</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>150032.85</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>116145</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/22012035492405 — JGSA khet talab bhupendra singh mohan singh barkhedamakhu</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>150032.85</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45787</v>
@@ -3880,51 +3880,51 @@
       <c r="J86" s="3" t="n">
         <v>42445</v>
       </c>
       <c r="K86" s="3" t="n">
         <v>42881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/101660 — Construction of IAY House -IAY REG. NO. MP-27-005-013-001/2294</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>42265</v>
@@ -5152,51 +5152,51 @@
       <c r="J112" s="3" t="n">
         <v>44033</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>45464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/2603197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4909130</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>43992</v>
@@ -6326,51 +6326,51 @@
       <c r="J136" s="3" t="n">
         <v>44764</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>45694</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/3737848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123427145</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>18370</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45367</v>
@@ -7012,51 +7012,51 @@
       <c r="J150" s="3" t="n">
         <v>44921</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>45292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4044594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117169317</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>44691</v>
@@ -7108,51 +7108,51 @@
       <c r="J152" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>45694</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4136763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126092117</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45770</v>
@@ -7204,51 +7204,51 @@
       <c r="J154" s="3" t="n">
         <v>44764</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>45132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4196803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126095102</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>18904</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45367</v>
@@ -7743,100 +7743,100 @@
       <c r="J165" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>46043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4710528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123432171</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>16524</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4741218 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106912214</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45751</v>
@@ -7937,51 +7937,51 @@
       <c r="J169" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4750185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117167992</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45799</v>
@@ -8033,51 +8033,51 @@
       <c r="J171" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4757816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119529952</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45558</v>
@@ -8276,51 +8276,51 @@
       <c r="J176" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K176" s="3" t="n">
         <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4768258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123401268</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45766</v>
@@ -8345,51 +8345,51 @@
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4772806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125286118</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>0</v>
+        <v>21663</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
@@ -8470,100 +8470,100 @@
       <c r="J180" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4775467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122740265</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>19926</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4776095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125759205</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45575</v>
@@ -8664,239 +8664,239 @@
       <c r="J184" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4973477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123399098</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45922</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4973478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123401950</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4973480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123402698</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45922</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4973482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123403469</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>0</v>
+        <v>18009</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4973483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123405604</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45922</v>
@@ -8948,120 +8948,120 @@
       <c r="J190" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4973488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123425870</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45922</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4973489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123428217</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>0</v>
+        <v>17748</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9113,149 +9113,149 @@
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4973658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119770970</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>0</v>
+        <v>14094</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4973659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119771715</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>0</v>
+        <v>17748</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K195" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4973660 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119772925</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>2100</v>
+        <v>19848</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9628,73 +9628,73 @@
       <c r="J204" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4974762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127269745</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>0</v>
+        <v>17748</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -9724,402 +9724,402 @@
       <c r="J206" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>46002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4974980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126083219</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4974981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126088521</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4974982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126090366</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4976126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118396480</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4976127 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118396733</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4976129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118399941</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>0</v>
+        <v>19575</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45955</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/4976130 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118400452</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5247025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118399319</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>0</v>
+        <v>7308</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10149,1488 +10149,1492 @@
       <c r="J215" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>45955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5289444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116503575</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>0</v>
+        <v>14355</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5612423 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123437648</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5612529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123404851</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>0</v>
+        <v>14094</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5613289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126083751</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45589</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5613413 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123430454</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5613480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123587011</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5613814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123428768</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>0</v>
+        <v>14355</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5693993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123552247</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>3654</v>
+        <v>10962</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46025</v>
       </c>
-      <c r="K223" s="3"/>
+      <c r="K223" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5728002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118184520</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>2100</v>
+        <v>16455</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46052</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5948613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127262402</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5949153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125293407</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5949710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127246989</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5950420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123427734</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5950424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123432728</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5950425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123433900</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5950426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123434444</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5952031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119770779</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5952032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119773031</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5952488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123437120</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5953788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127249379</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5955825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117165388</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5955826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117166198</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5956930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106899126</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5957070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126086306</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5957156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123020957</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5957239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119528729</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5957240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119529860</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>2100</v>
+        <v>10500</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5957264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123581498</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5957265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123582550</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5957269 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123587548</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5957313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126081609</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>46074</v>
       </c>
-      <c r="K246" s="3"/>
+      <c r="K246" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11655,756 +11659,756 @@
       <c r="J247" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5958426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125285609</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5958797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122156550</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5958956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117442037</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5958992 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123021513</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5959052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119774925</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5959382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123571556</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5960048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122743056</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5960408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123407135</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5960512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125762048</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5960967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127248659</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>2100</v>
+        <v>10500</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5960972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127259065</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5960975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127265441</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5961018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119769919</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5961105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125293880</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5961635 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125760115</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>2100</v>
+        <v>10500</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5961855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123400479</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>46074</v>
@@ -12456,9628 +12460,10006 @@
       <c r="J264" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5962450 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118399691</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5962451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118400192</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5962452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118400950</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5962739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123583893</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5963594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123438216</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5963607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116108605</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5964648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119772591</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5965239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126088059</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5965257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116657607</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46141</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5966376 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123582126</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>1200</v>
+        <v>18000</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46074</v>
       </c>
-      <c r="K274" s="3"/>
+      <c r="K274" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5966844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119528989</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/5966845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119530032</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6119642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125287311</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6119644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123434994</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6123754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126082080</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6133479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119528607</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6133481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119528808</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6133482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119529220</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6134786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123551584</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6136622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126084200</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6136624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126084673</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6138880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118397884</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6139821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126082559</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6139967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118398801</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6140134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123572482</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6145767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106896474</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6148939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127264652</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6149868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123550785</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6151749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126085105</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6152567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126092666</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6154176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122155709</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6155292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119529080</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6155295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119529156</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6160694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106901563</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6162276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127259901</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6165126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127247817</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6168015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116108569</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6168016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116108691</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6169296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118398140</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6170134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123020646</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6173275 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122166219</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6175741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119772467</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6175877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127263012</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6224577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117169534</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1727005013/IF/IAY/6224587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123433323</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/698466 — Construction of IAY House -IAY REG. NO. MP1409064</t>
+          <t>1727005013/IF/IAY/6260067 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122742767</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>42921</v>
-[...3 lines deleted...]
-      </c>
+        <v>46103</v>
+      </c>
+      <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/717178 — Construction of IAY House -IAY REG. NO. MP1655057</t>
+          <t>1727005013/IF/IAY/6260669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123412364</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>46167</v>
+      </c>
+      <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/717907 — Construction of IAY House -IAY REG. NO. MP1663983</t>
+          <t>1727005013/IF/IAY/6260763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123425273</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>46167</v>
+      </c>
+      <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/732709 — Construction of IAY House -IAY REG. NO. MP2043623</t>
+          <t>1727005013/IF/IAY/6261313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123436057</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>46167</v>
+      </c>
+      <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/733871 — Construction of IAY House -IAY REG. NO. MP2074484</t>
+          <t>1727005013/IF/IAY/6263176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125287069</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>14792</v>
+        <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>46167</v>
+      </c>
+      <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/733877 — Construction of IAY House -IAY REG. NO. MP2074586</t>
+          <t>1727005013/IF/IAY/6294625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126081121</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>46167</v>
+      </c>
+      <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/734162 — Construction of IAY House -IAY REG. NO. MP2082629</t>
+          <t>1727005013/IF/IAY/6389228 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126087347</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>46239</v>
+      </c>
+      <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/753142 — Construction of IAY House -IAY REG. NO. MP2654562</t>
+          <t>1727005013/IF/IAY/6389317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127263802</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>14964</v>
+        <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>42865</v>
-[...3 lines deleted...]
-      </c>
+        <v>46213</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/753143 — Construction of IAY House -IAY REG. NO. MP2654568</t>
+          <t>1727005013/IF/IAY/698466 — Construction of IAY House -IAY REG. NO. MP1409064</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>10516</v>
+        <v>15480</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>42865</v>
+        <v>42921</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>44055</v>
+        <v>43110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/753331 — Construction of IAY House -IAY REG. NO. MP2663135</t>
+          <t>1727005013/IF/IAY/717178 — Construction of IAY House -IAY REG. NO. MP1655057</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>15480</v>
+        <v>14448</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>43008</v>
+        <v>43011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/753332 — Construction of IAY House -IAY REG. NO. MP2663145</t>
+          <t>1727005013/IF/IAY/717907 — Construction of IAY House -IAY REG. NO. MP1663983</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>14792</v>
+        <v>14620</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>43106</v>
+        <v>43011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/754169 — Construction of IAY House -IAY REG. NO. MP2696379</t>
+          <t>1727005013/IF/IAY/732709 — Construction of IAY House -IAY REG. NO. MP2043623</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>15308</v>
+        <v>15136</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>43119</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/754170 — Construction of IAY House -IAY REG. NO. MP2696426</t>
+          <t>1727005013/IF/IAY/733871 — Construction of IAY House -IAY REG. NO. MP2074484</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>14792</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>42963</v>
+        <v>42865</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>43165</v>
+        <v>43011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/754592 — Construction of IAY House -IAY REG. NO. MP2712552</t>
+          <t>1727005013/IF/IAY/733877 — Construction of IAY House -IAY REG. NO. MP2074586</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>14620</v>
+        <v>15308</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>42865</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>43135</v>
+        <v>43008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1727005013/IF/IAY/867781 — Construction of IAY House -IAY REG. NO. MP1704475</t>
+          <t>1727005013/IF/IAY/734162 — Construction of IAY House -IAY REG. NO. MP2082629</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>14620</v>
+        <v>15308</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42921</v>
+        <v>42865</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>43252</v>
+        <v>43165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1727005013/LD/22012034245643 — khel maidan yr15-16</t>
+          <t>1727005013/IF/IAY/753142 — Construction of IAY House -IAY REG. NO. MP2654562</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>285745</v>
+        <v>15030</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>82770</v>
+        <v>14964</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42355</v>
+        <v>42865</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>43203</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1727005013/LD/22012034298322 — SHANTIDHAM NIRAM PILUKHEDI</t>
+          <t>1727005013/IF/IAY/753143 — Construction of IAY House -IAY REG. NO. MP2654568</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>180000</v>
+        <v>15030</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>501</v>
+        <v>10516</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>42816</v>
+        <v>42865</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>42944</v>
+        <v>44055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1727005013/LD/3799432162 — KHEL MEDAN  SCHOOL K PASS</t>
+          <t>1727005013/IF/IAY/753331 — Construction of IAY House -IAY REG. NO. MP2663135</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>379715</v>
+        <v>15030</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>292</v>
+        <v>15480</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>41703</v>
+        <v>42865</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>42046</v>
+        <v>43008</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034171728 — पंच परमेश्‍वर part 2  सीसी रोड सहनानी निर्माण अजबस</t>
+          <t>1727005013/IF/IAY/753332 — Construction of IAY House -IAY REG. NO. MP2663145</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>230000</v>
+        <v>15030</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>219310</v>
+        <v>14792</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>41334</v>
+        <v>42865</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>42022</v>
+        <v>43106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034200140 — PANCHPARMESHURE  03 MAHENDRA SINGH K GAR SE RAMESH</t>
+          <t>1727005013/IF/IAY/754169 — Construction of IAY House -IAY REG. NO. MP2696379</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>93000</v>
+        <v>15030</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>93735</v>
+        <v>15308</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>41661</v>
+        <v>42865</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>42022</v>
+        <v>43119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034210466 — sudoor graval raod imaliya barkheda makhu road se</t>
+          <t>1727005013/IF/IAY/754170 — Construction of IAY House -IAY REG. NO. MP2696426</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>1489000</v>
+        <v>15030</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>876731</v>
+        <v>14792</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>41703</v>
+        <v>42963</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>42516</v>
+        <v>43165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034210477 — SUDUR SAMPARK GRAVAL MAIN ROAD SE PATHARIYA TAK</t>
+          <t>1727005013/IF/IAY/754592 — Construction of IAY House -IAY REG. NO. MP2712552</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>1489000</v>
+        <v>15030</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>889353</v>
+        <v>14620</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>41703</v>
+        <v>42865</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>42515</v>
+        <v>43135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034212522 — PANCHPARMESURE GRAM 04 deevan singh ke gar se</t>
+          <t>1727005013/IF/IAY/867781 — Construction of IAY House -IAY REG. NO. MP1704475</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>157676</v>
+        <v>15480</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>153462</v>
+        <v>14620</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>41695</v>
+        <v>42921</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>42022</v>
+        <v>43252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034302102 — सी सी रोड कल्‍लू के घर से मेनरोड तक</t>
+          <t>1727005013/LD/22012034245643 — khel maidan yr15-16</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>222734</v>
+        <v>285745</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>205186</v>
+        <v>82770</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>42809</v>
+        <v>42355</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>43224</v>
+        <v>43203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034302177 — greval road nimran barkheda makhu</t>
+          <t>1727005013/LD/22012034298322 — SHANTIDHAM NIRAM PILUKHEDI</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>501</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>42816</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>42944</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034322403 — graval road</t>
+          <t>1727005013/LD/3799432162 — KHEL MEDAN  SCHOOL K PASS</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>0</v>
+        <v>379715</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>292</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K335" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K335" s="3" t="n">
+        <v>42046</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034339622 — greval rod Barkheda makhu se vardh ki or</t>
+          <t>1727005013/RC/22012034171728 — पंच परमेश्‍वर part 2  सीसी रोड सहनानी निर्माण अजबस</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>1276000</v>
+        <v>230000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>365268</v>
+        <v>219310</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>42883</v>
+        <v>41334</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>43442</v>
+        <v>42022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034339623 — greval rod Barkheda makhu se amkheda kalu ki or</t>
+          <t>1727005013/RC/22012034200140 — PANCHPARMESHURE  03 MAHENDRA SINGH K GAR SE RAMESH</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>1276000</v>
+        <v>93000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>434128</v>
+        <v>93735</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>42883</v>
+        <v>41661</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>43442</v>
+        <v>42022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034339624 — Barkheda makhu se aamkheda kalu ki or</t>
+          <t>1727005013/RC/22012034210466 — sudoor graval raod imaliya barkheda makhu road se</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>0</v>
+        <v>1489000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>0</v>
+        <v>876731</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K338" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K338" s="3" t="n">
+        <v>42516</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034339625 — Barkheda makhu se aamkheda kalu ki or</t>
+          <t>1727005013/RC/22012034210477 — SUDUR SAMPARK GRAVAL MAIN ROAD SE PATHARIYA TAK</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>1276000</v>
+        <v>1489000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>0</v>
+        <v>889353</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K339" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K339" s="3" t="n">
+        <v>42515</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034349002 — cc road harijan basti neem ke ped se ramlal ke makan tak</t>
+          <t>1727005013/RC/22012034212522 — PANCHPARMESURE GRAM 04 deevan singh ke gar se</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>47248</v>
+        <v>157676</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>47231</v>
+        <v>153462</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>42963</v>
+        <v>41695</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>43224</v>
+        <v>42022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034349013 — cc road shivnath ke makan se ganpatkedammu tak</t>
+          <t>1727005013/RC/22012034302102 — सी सी रोड कल्‍लू के घर से मेनरोड तक</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>101000</v>
+        <v>222734</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>85846</v>
+        <v>205186</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>42963</v>
+        <v>42809</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>43233</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034349277 — cc road hedpamp se girdhari tak</t>
+          <t>1727005013/RC/22012034302177 — greval road nimran barkheda makhu</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>71247</v>
+        <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>74984</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>42963</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034349284 — cc road chabutra se hira shing tak</t>
+          <t>1727005013/RC/22012034322403 — graval road</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>56361</v>
+        <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>55868</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>42963</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034349285 — cc road chabutra se hira shing tak</t>
+          <t>1727005013/RC/22012034339622 — greval rod Barkheda makhu se vardh ki or</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>0</v>
+        <v>1276000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>365268</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42854</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>42883</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>43442</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034369559 — cc road</t>
+          <t>1727005013/RC/22012034339623 — greval rod Barkheda makhu se amkheda kalu ki or</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>0</v>
+        <v>1276000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>434128</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>42883</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>43442</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034387672 — gravel road</t>
+          <t>1727005013/RC/22012034339624 — Barkheda makhu se aamkheda kalu ki or</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>43126</v>
+        <v>42839</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034433706 — cc road main road se ramlal ke makan tk</t>
+          <t>1727005013/RC/22012034339625 — Barkheda makhu se aamkheda kalu ki or</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>60000</v>
+        <v>1276000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>68556</v>
+        <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>43473</v>
-[...3 lines deleted...]
-      </c>
+        <v>42839</v>
+      </c>
+      <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034437104 — cc road chopada mandir  se main road tak</t>
+          <t>1727005013/RC/22012034349002 — cc road harijan basti neem ke ped se ramlal ke makan tak</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>127125</v>
+        <v>47248</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>132704</v>
+        <v>47231</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>43489</v>
+        <v>42963</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>43944</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034442848 — cc road</t>
+          <t>1727005013/RC/22012034349013 — cc road shivnath ke makan se ganpatkedammu tak</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>0</v>
+        <v>101000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>85846</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>42963</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>43233</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034448957 — cc nirman veerendra ke gr se ram mandir prangan me</t>
+          <t>1727005013/RC/22012034349277 — cc road hedpamp se girdhari tak</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>42375</v>
+        <v>71247</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>47220</v>
+        <v>74984</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>43533</v>
+        <v>42963</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>43944</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034448979 — cc road pilukhedi main road se jaswant ke gr tk</t>
+          <t>1727005013/RC/22012034349284 — cc road chabutra se hira shing tak</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>60000</v>
+        <v>56361</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>59632</v>
+        <v>55868</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>43533</v>
+        <v>42963</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>43625</v>
+        <v>43233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034475163 — cc road mahendra singh ke ghar se munna ke ghar tak</t>
+          <t>1727005013/RC/22012034349285 — cc road chabutra se hira shing tak</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>43692</v>
+        <v>42854</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034475164 — cc road kamal babu ke ghar se bangla prangan tak</t>
+          <t>1727005013/RC/22012034369559 — cc road</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>43692</v>
+        <v>43010</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034516931 — cc road mahendra singh ke makan se main road tak</t>
+          <t>1727005013/RC/22012034387672 — gravel road</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>97470</v>
+        <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>102180</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>43866</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034516933 — cc road shivraj ke makan se main road tak</t>
+          <t>1727005013/RC/22012034433706 — cc road main road se ramlal ke makan tk</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>54150</v>
+        <v>60000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>62364</v>
+        <v>68556</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>43866</v>
+        <v>43473</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>44338</v>
+        <v>44900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034555002 — KHET SADAK MAIN ROAD SCHOOL KE PAAS SE BHAIRO MAHARAJ, PATHARIYA BASTI KI AOR PILUKHEDI YEAR 2020-21</t>
+          <t>1727005013/RC/22012034437104 — cc road chopada mandir  se main road tak</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>0</v>
+        <v>127125</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>0</v>
+        <v>132704</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K356" s="3"/>
+        <v>43489</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>43944</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034564932 — cc road nirman shamshan ghat parishar barkheda makhu</t>
+          <t>1727005013/RC/22012034442848 — cc road</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>28178</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44300</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034597807 — gravel road main road peelukhedi se pathariyo basti tak</t>
+          <t>1727005013/RC/22012034448957 — cc nirman veerendra ke gr se ram mandir prangan me</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>0</v>
+        <v>42375</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>0</v>
+        <v>47220</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K358" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>43944</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034610957 — Gravel road (mla fund+nrega) mukhya sadak se pathariya basti ki aor</t>
+          <t>1727005013/RC/22012034448979 — cc road pilukhedi main road se jaswant ke gr tk</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>482000</v>
+        <v>60000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>484020</v>
+        <v>59632</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>44639</v>
+        <v>43533</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>45211</v>
+        <v>43625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034644586 — Gravel road (mla fund+nrega) jitendra sharma ke makan se narayan sahu ke khet ki aor</t>
+          <t>1727005013/RC/22012034475163 — cc road mahendra singh ke ghar se munna ke ghar tak</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>750000</v>
+        <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>505281.5</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>45115</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034661064 — सीसी सडक निर्माण मेन रोड से रामजानकी मंदिर की ओर ग्राम बरखेडामाखू</t>
+          <t>1727005013/RC/22012034475164 — cc road kamal babu ke ghar se bangla prangan tak</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>23902</v>
+        <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>45154</v>
+        <v>43692</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034821364 — CC ROAD NIRMAN MAHENDRA PAL SINGH KE GHER SE SBAL SINGH KE GHER KI AUR GRAM BARKHEDAMAKHU</t>
+          <t>1727005013/RC/22012034516931 — cc road mahendra singh ke makan se main road tak</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>27000</v>
+        <v>97470</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>17010</v>
+        <v>102180</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>45562</v>
+        <v>43866</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>46086</v>
+        <v>44338</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034821381 — CC ROAD NIRMAN GOVRDHAN KE GHER SE BHERO BABA KI AUR GRAM BARKHEDA MAKHU</t>
+          <t>1727005013/RC/22012034516933 — cc road shivraj ke makan se main road tak</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>43000</v>
+        <v>54150</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>20655</v>
+        <v>62364</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>45562</v>
+        <v>43866</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>46086</v>
+        <v>44338</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/22012034821942 — CC ROAD NIRMAN MAIN ROAD SE PATHMIK SHALA PILUKHEDI KI AUR GRAM PILUKHEDI</t>
+          <t>1727005013/RC/22012034555002 — KHET SADAK MAIN ROAD SCHOOL KE PAAS SE BHAIRO MAHARAJ, PATHARIYA BASTI KI AOR PILUKHEDI YEAR 2020-21</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>67000</v>
+        <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>23571</v>
+        <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>45562</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/279 — पंच परमेश्‍वर सी सी रोड सह नाली नारायणसिह के घर से मेम्‍बर के घर तक</t>
+          <t>1727005013/RC/22012034564932 — cc road nirman shamshan ghat parishar barkheda makhu</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>312000</v>
+        <v>30000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>97500</v>
+        <v>28178</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>41000</v>
+        <v>44300</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>41617</v>
+        <v>44571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RC/350 — सीसी रोड विधायकनिधि एवं मनरेगा ग्राम पंचायत बरखेडामाखू</t>
+          <t>1727005013/RC/22012034597807 — gravel road main road peelukhedi se pathariyo basti tak</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>140000</v>
+        <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>39701</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>41275</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034285269 — SBM SOCHALAYA BADRI PRASAD/GORE LAL</t>
+          <t>1727005013/RC/22012034610957 — Gravel road (mla fund+nrega) mukhya sadak se pathariya basti ki aor</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>3180</v>
+        <v>482000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>636</v>
+        <v>484020</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42270</v>
+        <v>44639</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>42374</v>
+        <v>45211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034285276 — SBM SOCHALLAYA KHILAN SINGH/POORAN SINGH</t>
+          <t>1727005013/RC/22012034644586 — Gravel road (mla fund+nrega) jitendra sharma ke makan se narayan sahu ke khet ki aor</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>3180</v>
+        <v>750000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>636</v>
+        <v>505281.5</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42270</v>
+        <v>45115</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>42374</v>
+        <v>45756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034289898 — SBM SOCHALAYA AJAB SINGH/RAJARAM DHAKAD</t>
+          <t>1727005013/RC/22012034661064 — सीसी सडक निर्माण मेन रोड से रामजानकी मंदिर की ओर ग्राम बरखेडामाखू</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>3120</v>
+        <v>23902</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>954</v>
+        <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>42298</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034289900 — SBM SOCHALAYA KALLU/GANESHRAM SHAKYA</t>
+          <t>1727005013/RC/22012034821364 — CC ROAD NIRMAN MAHENDRA PAL SINGH KE GHER SE SBAL SINGH KE GHER KI AUR GRAM BARKHEDAMAKHU</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>3120</v>
+        <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>954</v>
+        <v>17010</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42298</v>
+        <v>45562</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>42374</v>
+        <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034289901 — SBM SOCHALAYA FOOL SINGH/GORE LAL SHAKYA</t>
+          <t>1727005013/RC/22012034821381 — CC ROAD NIRMAN GOVRDHAN KE GHER SE BHERO BABA KI AUR GRAM BARKHEDA MAKHU</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>3120</v>
+        <v>43000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>954</v>
+        <v>20655</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42298</v>
+        <v>45562</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>42374</v>
+        <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034289902 — SBM SOCHALYA MALKHAN SINGH/BABU LAL</t>
+          <t>1727005013/RC/22012034821942 — CC ROAD NIRMAN MAIN ROAD SE PATHMIK SHALA PILUKHEDI KI AUR GRAM PILUKHEDI</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>3120</v>
+        <v>67000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>954</v>
+        <v>23571</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42298</v>
+        <v>45562</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>42374</v>
+        <v>46086</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034350266 — sochalya nirman makhan/malam</t>
+          <t>1727005013/RC/279 — पंच परमेश्‍वर सी सी रोड सह नाली नारायणसिह के घर से मेम्‍बर के घर तक</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>10800</v>
+        <v>312000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>9800</v>
+        <v>97500</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42892</v>
+        <v>41000</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>42964</v>
+        <v>41617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034351354 — sochalaynirman maharajsingh/suratsingh</t>
+          <t>1727005013/RC/350 — सीसी रोड विधायकनिधि एवं मनरेगा ग्राम पंचायत बरखेडामाखू</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>10800</v>
+        <v>140000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>10800</v>
+        <v>39701</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42893</v>
+        <v>41275</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>42968</v>
+        <v>41558</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034352976 — sochalyanirman manshram</t>
+          <t>1727005013/RS/22012034285269 — SBM SOCHALAYA BADRI PRASAD/GORE LAL</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>10800</v>
+        <v>3180</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>10464</v>
+        <v>636</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>42906</v>
+        <v>42270</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>42964</v>
+        <v>42374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034352979 — sochalaytularam/moja</t>
+          <t>1727005013/RS/22012034285276 — SBM SOCHALLAYA KHILAN SINGH/POORAN SINGH</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>10800</v>
+        <v>3180</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>10800</v>
+        <v>636</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>42916</v>
+        <v>42270</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>42968</v>
+        <v>42374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034352997 — sochalay bhavribai</t>
+          <t>1727005013/RS/22012034289898 — SBM SOCHALAYA AJAB SINGH/RAJARAM DHAKAD</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>10800</v>
+        <v>3120</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>10800</v>
+        <v>954</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>42916</v>
+        <v>42298</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>42968</v>
+        <v>42374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034352999 — sochalaymunnalal/toran</t>
+          <t>1727005013/RS/22012034289900 — SBM SOCHALAYA KALLU/GANESHRAM SHAKYA</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>10800</v>
+        <v>3120</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>10800</v>
+        <v>954</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>42916</v>
+        <v>42298</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>42968</v>
+        <v>42374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034353003 — sochalaygokal/pooran</t>
+          <t>1727005013/RS/22012034289901 — SBM SOCHALAYA FOOL SINGH/GORE LAL SHAKYA</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>9800</v>
+        <v>3120</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>9800</v>
+        <v>954</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42959</v>
+        <v>42298</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>43122</v>
+        <v>42374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034353416 — sochaly nirman neelesh</t>
+          <t>1727005013/RS/22012034289902 — SBM SOCHALYA MALKHAN SINGH/BABU LAL</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>10800</v>
+        <v>3120</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>11832</v>
+        <v>954</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42916</v>
+        <v>42298</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>42968</v>
+        <v>42374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034353418 — sochaly nirman girdhari/bhagirat</t>
+          <t>1727005013/RS/22012034350266 — sochalya nirman makhan/malam</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>10800</v>
+        <v>9800</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42916</v>
+        <v>42892</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>42968</v>
+        <v>42964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034353420 — sochaly nirman  rajendrasingh/ moharsingh</t>
+          <t>1727005013/RS/22012034351354 — sochalaynirman maharajsingh/suratsingh</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42916</v>
+        <v>42893</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034353422 — sochaly nirman bharosa/somat</t>
+          <t>1727005013/RS/22012034352976 — sochalyanirman manshram</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>10800</v>
+        <v>10464</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42916</v>
+        <v>42906</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>42968</v>
+        <v>42964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034353424 — sochaly nirman premsingh/dolatsingh</t>
+          <t>1727005013/RS/22012034352979 — sochalaytularam/moja</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034353432 — sochaly nirman sanmansingh/sankarlal</t>
+          <t>1727005013/RS/22012034352997 — sochalay bhavribai</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>11660</v>
+        <v>10800</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034353440 — sochaly nirman gajrajsingh/doja</t>
+          <t>1727005013/RS/22012034352999 — sochalaymunnalal/toran</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034353446 — sochaly nirman rambai/pahlad</t>
+          <t>1727005013/RS/22012034353003 — sochalaygokal/pooran</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>10800</v>
+        <v>9800</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>10800</v>
+        <v>9800</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>42916</v>
+        <v>42959</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>42968</v>
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355092 — sochalay dalip/kalla</t>
+          <t>1727005013/RS/22012034353416 — sochaly nirman neelesh</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>10800</v>
+        <v>11832</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355093 — Ajab singh/munshi sochalay</t>
+          <t>1727005013/RS/22012034353418 — sochaly nirman girdhari/bhagirat</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355094 — banbari/ramprasad sochalay</t>
+          <t>1727005013/RS/22012034353420 — sochaly nirman  rajendrasingh/ moharsingh</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355103 — ekbalkhan/halkukhan sochalay</t>
+          <t>1727005013/RS/22012034353422 — sochaly nirman bharosa/somat</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355105 — jasodabai/ bharatsingh sochalay</t>
+          <t>1727005013/RS/22012034353424 — sochaly nirman premsingh/dolatsingh</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355106 — komalbai/Harlalsochalay</t>
+          <t>1727005013/RS/22012034353432 — sochaly nirman sanmansingh/sankarlal</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>10800</v>
+        <v>11660</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355562 — mohansingh/bhamarji sochalay</t>
+          <t>1727005013/RS/22012034353440 — sochaly nirman gajrajsingh/doja</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355563 — mulchand/doulatsingh sochalay</t>
+          <t>1727005013/RS/22012034353446 — sochaly nirman rambai/pahlad</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>42969</v>
+        <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355565 — rajesh/premnath sochalay</t>
+          <t>1727005013/RS/22012034355092 — sochalay dalip/kalla</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>11660</v>
+        <v>10800</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>42969</v>
+        <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355567 — premsingh/arjun sochalay</t>
+          <t>1727005013/RS/22012034355093 — Ajab singh/munshi sochalay</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>42969</v>
+        <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355568 — sabalsingh/ajabsingh sochalay</t>
+          <t>1727005013/RS/22012034355094 — banbari/ramprasad sochalay</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>42969</v>
+        <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355569 — anoopkumar/harkisan sochalay</t>
+          <t>1727005013/RS/22012034355103 — ekbalkhan/halkukhan sochalay</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>42969</v>
+        <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355696 — halkukhan/ashin sochalay</t>
+          <t>1727005013/RS/22012034355105 — jasodabai/ bharatsingh sochalay</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>42969</v>
+        <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355705 — gurphan/rasulkhan sochalay</t>
+          <t>1727005013/RS/22012034355106 — komalbai/Harlalsochalay</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>42969</v>
+        <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355707 — gudda/babulal sochalaya</t>
+          <t>1727005013/RS/22012034355562 — mohansingh/bhamarji sochalay</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>42969</v>
+        <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355708 — lalaram/Antram sochalay</t>
+          <t>1727005013/RS/22012034355563 — mulchand/doulatsingh sochalay</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034355710 — prembai/gangaramsochalay</t>
+          <t>1727005013/RS/22012034355565 — rajesh/premnath sochalay</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>10800</v>
+        <v>11660</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>42916</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034360549 — sochalay dalip/kalla</t>
+          <t>1727005013/RS/22012034355567 — premsingh/arjun sochalay</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>12000</v>
+        <v>10800</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42891</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>42916</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>42969</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034360554 — sochalay ajabsingh/munshi</t>
+          <t>1727005013/RS/22012034355568 — sabalsingh/ajabsingh sochalay</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42906</v>
-[...1 lines deleted...]
-      <c r="K406" s="3"/>
+        <v>42916</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>42969</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034360841 — sochalay harkisan/daryav</t>
+          <t>1727005013/RS/22012034355569 — anoopkumar/harkisan sochalay</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>42940</v>
+        <v>42916</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034360842 — sochalay lalaram/raghunath</t>
+          <t>1727005013/RS/22012034355696 — halkukhan/ashin sochalay</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>42940</v>
+        <v>42916</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034360844 — sochalay ramkrishn/panna</t>
+          <t>1727005013/RS/22012034355705 — gurphan/rasulkhan sochalay</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>42940</v>
+        <v>42916</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034360849 — sochalay ashok/ghansiram</t>
+          <t>1727005013/RS/22012034355707 — gudda/babulal sochalaya</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>42940</v>
+        <v>42916</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034360980 — sochalay kailas/laxman</t>
+          <t>1727005013/RS/22012034355708 — lalaram/Antram sochalay</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42940</v>
+        <v>42916</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034360983 — sochalay narayan/lalu</t>
+          <t>1727005013/RS/22012034355710 — prembai/gangaramsochalay</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42940</v>
+        <v>42916</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034360987 — sochalay anitabai/hira</t>
+          <t>1727005013/RS/22012034360549 — sochalay dalip/kalla</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>10800</v>
+        <v>12000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>42891</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034360991 — sochalay radhabai/mahendra</t>
+          <t>1727005013/RS/22012034360554 — sochalay ajabsingh/munshi</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>42906</v>
+      </c>
+      <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034362245 — sochalay laxman/motilal</t>
+          <t>1727005013/RS/22012034360841 — sochalay harkisan/daryav</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>10752</v>
+        <v>10800</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>10752</v>
+        <v>10800</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42947</v>
+        <v>42940</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034362246 — sochalay ramcharan/ramprasad</t>
+          <t>1727005013/RS/22012034360842 — sochalay lalaram/raghunath</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>10752</v>
+        <v>10800</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>10752</v>
+        <v>10800</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42947</v>
+        <v>42940</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034362247 — sochalay khilan/pannalal</t>
+          <t>1727005013/RS/22012034360844 — sochalay ramkrishn/panna</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>9800</v>
+        <v>10800</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>11320</v>
+        <v>10800</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42947</v>
+        <v>42940</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>42965</v>
+        <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034362249 — sochalay moharbai/halkeram</t>
+          <t>1727005013/RS/22012034360849 — sochalay ashok/ghansiram</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>10752</v>
+        <v>10800</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>10752</v>
+        <v>10800</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42947</v>
+        <v>42940</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>43122</v>
+        <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034362253 — sochalay ramkrisan/ganesram</t>
+          <t>1727005013/RS/22012034360980 — sochalay kailas/laxman</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>42947</v>
+        <v>42940</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034362254 — sochalay kusambai/prathvisingh</t>
+          <t>1727005013/RS/22012034360983 — sochalay narayan/lalu</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>10752</v>
+        <v>10800</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>10752</v>
+        <v>10800</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>42947</v>
+        <v>42940</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>43122</v>
+        <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034362255 — sochalay mahendra/khuman</t>
+          <t>1727005013/RS/22012034360987 — sochalay anitabai/hira</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>10752</v>
+        <v>10800</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>10752</v>
+        <v>10800</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42947</v>
+        <v>42940</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>43122</v>
+        <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034362692 — sochaly narayan/sugru</t>
+          <t>1727005013/RS/22012034360991 — sochalay radhabai/mahendra</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>10752</v>
+        <v>10800</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>10752</v>
+        <v>10800</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42947</v>
+        <v>42940</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>43122</v>
+        <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034368689 — harbakas/mathuralal sochalay</t>
+          <t>1727005013/RS/22012034362245 — sochalay laxman/motilal</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>10800</v>
+        <v>10752</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>10800</v>
+        <v>10752</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42959</v>
+        <v>42947</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>43122</v>
+        <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034443198 — nadep panchayat bhawan ki pass barkheda makhu</t>
+          <t>1727005013/RS/22012034362246 — sochalay ramcharan/ramprasad</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>12284.01</v>
+        <v>10752</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>10752</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>42947</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>42969</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034475521 — Pmay sbm shishupal yadav/ hajarat barkhedamakhu</t>
+          <t>1727005013/RS/22012034362247 — sochalay khilan/pannalal</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>0</v>
+        <v>11320</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K425" s="3"/>
+        <v>42947</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>42965</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034500488 — nadep nirman sthan choubda mandir pr gp barkheda maaku year 2020-21</t>
+          <t>1727005013/RS/22012034362249 — sochalay moharbai/halkeram</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>12480.05</v>
+        <v>10752</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>4560</v>
+        <v>10752</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44158</v>
+        <v>42947</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>45173</v>
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034500489 — nadep nirman mata mandir per gp barkheda maaku year 2020-21</t>
+          <t>1727005013/RS/22012034362253 — sochalay ramkrisan/ganesram</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>12480.05</v>
+        <v>10800</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>2280</v>
+        <v>10800</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44158</v>
+        <v>42947</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>45173</v>
+        <v>42969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034500490 — nadep nirman pilukhedi me gp barkheda maaku year 2020-21</t>
+          <t>1727005013/RS/22012034362254 — sochalay kusambai/prathvisingh</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>12480.05</v>
+        <v>10752</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>3420</v>
+        <v>10752</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44158</v>
+        <v>42947</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>45173</v>
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034544223 — SLWM SOKPIT NIRMAN KARY  PANCHAYAT BHAVAN KE HANDPAMP KE PAAS BARKHEDA MAKHU2021-2022</t>
+          <t>1727005013/RS/22012034362255 — sochalay mahendra/khuman</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>0</v>
+        <v>10752</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>10752</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K429" s="3"/>
+        <v>42947</v>
+      </c>
+      <c r="K429" s="3" t="n">
+        <v>43122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034544226 — SLWM SOKPIT NIRMAN KARY  PLATO KE HANDPAMP KE PAAS BARKHEDA MAKHU2021-2022</t>
+          <t>1727005013/RS/22012034362692 — sochaly narayan/sugru</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>0</v>
+        <v>10752</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>10752</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>42947</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>43122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034544229 — SLWM SOKPIT NIRMAN KARY  AGANWADI BHAVAN KE HANDPAMP KE PAAS BARKHEDA MAKHU2021-2022</t>
+          <t>1727005013/RS/22012034368689 — harbakas/mathuralal sochalay</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>10800</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>42959</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>43122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034544230 — SLWM SOKPIT NIRMAN KARY  PS SHALA BHAVAN KE HANDPAMP KE PAAS BARKHEDA MAKHU2021-2022</t>
+          <t>1727005013/RS/22012034443198 — nadep panchayat bhawan ki pass barkheda makhu</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>0</v>
+        <v>12284.01</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44300</v>
+        <v>43491</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034544233 — SLWM SOKPIT NIRMAN KARY  CHABDA KE HANDPAMP KE PAAS BARKHEDA MAKHU2021-2022</t>
+          <t>1727005013/RS/22012034475521 — Pmay sbm shishupal yadav/ hajarat barkhedamakhu</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>44300</v>
+        <v>43692</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034544234 — SLWM SOKPIT NIRMAN KARY SHERI PURA KE HANDPAMP KE PAAS BARKHEDA MAKHU2021-2022</t>
+          <t>1727005013/RS/22012034500488 — nadep nirman sthan choubda mandir pr gp barkheda maaku year 2020-21</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>0</v>
+        <v>12480.05</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>4560</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>44158</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>45173</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012034686525 — segrigation shed nirman barkhedamakhu</t>
+          <t>1727005013/RS/22012034500489 — nadep nirman mata mandir per gp barkheda maaku year 2020-21</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>50130</v>
+        <v>12480.05</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>44915</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>44158</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>45173</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012035115221 — नाली निर्माण फेरन महाराज के घर से पुलिया की ओर पीलूखेडी बरखेडामाखू</t>
+          <t>1727005013/RS/22012034500490 — nadep nirman pilukhedi me gp barkheda maaku year 2020-21</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>55315</v>
+        <v>12480.05</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>43537</v>
+        <v>3420</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>45355</v>
+        <v>44158</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>45468</v>
+        <v>45173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012035122242 — नाली निर्माण कमल के घर से महाराज सिंह के घर की ओर ग्राम बरखेडामाखू</t>
+          <t>1727005013/RS/22012034544223 — SLWM SOKPIT NIRMAN KARY  PANCHAYAT BHAVAN KE HANDPAMP KE PAAS BARKHEDA MAKHU2021-2022</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>18595</v>
+        <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>14140</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>45363</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012035129148 — GREY WATER MANEGMENT CHAMBER PREM SINGH KE MAKAN SE SHRI RAM DHAKD KE GHER KI AUR GRAM BARKHEDAMAKH</t>
+          <t>1727005013/RS/22012034544226 — SLWM SOKPIT NIRMAN KARY  PLATO KE HANDPAMP KE PAAS BARKHEDA MAKHU2021-2022</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>34000</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>45451</v>
+        <v>44300</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1727005013/RS/22012035129150 — RCC NALI NIRMAN RAJENDRA YADAV KE GHER SE MAHENDRA RAJPUT KE GHER KI AUR GRAM PILUKHEDI</t>
+          <t>1727005013/RS/22012034544229 — SLWM SOKPIT NIRMAN KARY  AGANWADI BHAVAN KE HANDPAMP KE PAAS BARKHEDA MAKHU2021-2022</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>31000</v>
+        <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>45451</v>
+        <v>44300</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034355028 — bore bandhan lori pura nale me</t>
+          <t>1727005013/RS/22012034544230 — SLWM SOKPIT NIRMAN KARY  PS SHALA BHAVAN KE HANDPAMP KE PAAS BARKHEDA MAKHU2021-2022</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034355853 — bro bandhan nadi me</t>
+          <t>1727005013/RS/22012034544233 — SLWM SOKPIT NIRMAN KARY  CHABDA KE HANDPAMP KE PAAS BARKHEDA MAKHU2021-2022</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034355854 — bori bandhan sarif ke khet ke pass nadi me</t>
+          <t>1727005013/RS/22012034544234 — SLWM SOKPIT NIRMAN KARY SHERI PURA KE HANDPAMP KE PAAS BARKHEDA MAKHU2021-2022</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>13416</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034488026 — nirmal neer barkheda makhu</t>
+          <t>1727005013/RS/22012034686525 — segrigation shed nirman barkhedamakhu</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>449193.65</v>
+        <v>50130</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>455616.5</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43841</v>
-[...3 lines deleted...]
-      </c>
+        <v>44915</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034488027 — nirmal neer shantidham ke pass</t>
+          <t>1727005013/RS/22012035115221 — नाली निर्माण फेरन महाराज के घर से पुलिया की ओर पीलूखेडी बरखेडामाखू</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>448501.55</v>
+        <v>55315</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>387671.66</v>
+        <v>43537</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>43841</v>
+        <v>45355</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>44296</v>
+        <v>45468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034522043 — water harwesting pond</t>
+          <t>1727005013/RS/22012035122242 — नाली निर्माण कमल के घर से महाराज सिंह के घर की ओर ग्राम बरखेडामाखू</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>0</v>
+        <v>18595</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>14140</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>45363</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>45468</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034557588 — nalavistarikaran plato se pura tak barkheda makhu</t>
+          <t>1727005013/RS/22012035129148 — GREY WATER MANEGMENT CHAMBER PREM SINGH KE MAKAN SE SHRI RAM DHAKD KE GHER KI AUR GRAM BARKHEDAMAKH</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>362627.26</v>
+        <v>34000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>78660</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43991</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034592049 — sokpit nirman planto per barkheda maaku gp barkheda maku year 2020-21</t>
+          <t>1727005013/RS/22012035129150 — RCC NALI NIRMAN RAJENDRA YADAV KE GHER SE MAHENDRA RAJPUT KE GHER KI AUR GRAM PILUKHEDI</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>14283.77</v>
+        <v>31000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>3420</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>44158</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034592050 — sokpit nirman jamun ke pass barkhedamaku gp barkhedamaku year 2020-21</t>
+          <t>1727005013/WC/22012034355028 — bore bandhan lori pura nale me</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>14283.77</v>
+        <v>25000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>11912</v>
+        <v>14448</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44158</v>
+        <v>43006</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>44900</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034592051 — sokpit nirman pipal ke pass barkhedamaku gp barkhedamaku year 2020-21</t>
+          <t>1727005013/WC/22012034355853 — bro bandhan nadi me</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>14283.77</v>
+        <v>25000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>10754</v>
+        <v>14448</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44158</v>
+        <v>43006</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>44900</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034592055 — sokpit nirman hadpump mandir ke pass barkhedamaku gp barkhedamaku year 2020-21</t>
+          <t>1727005013/WC/22012034355854 — bori bandhan sarif ke khet ke pass nadi me</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>13416</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K450" s="3"/>
+        <v>43006</v>
+      </c>
+      <c r="K450" s="3" t="n">
+        <v>43074</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034592057 — sokpit nirman hadpump pahelapura tigadda  barkhedamaku gp barkhedamaku year 2020-21</t>
+          <t>1727005013/WC/22012034488026 — nirmal neer barkheda makhu</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>14283.77</v>
+        <v>449193.65</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>5700</v>
+        <v>455616.5</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44158</v>
+        <v>43841</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>44900</v>
+        <v>44167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034592058 — sokpit nirman hadpump harijan mohalla  barkhedamaku gp barkhedamaku year 2020-21</t>
+          <t>1727005013/WC/22012034488027 — nirmal neer shantidham ke pass</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>14283.77</v>
+        <v>448501.55</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>3420</v>
+        <v>387671.66</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44158</v>
+        <v>43841</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>44900</v>
+        <v>44296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034592059 — sokpit nirman hadpump aganbadi ke pas barkhedamaku gp barkhedamaku year 2020-21</t>
+          <t>1727005013/WC/22012034522043 — water harwesting pond</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>14283.77</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>7260</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44168</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034592060 — sokpit nirman hadpump pura  per barkhedamaku gp barkhedamaku year 2020-21</t>
+          <t>1727005013/WC/22012034557588 — nalavistarikaran plato se pura tak barkheda makhu</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>14283.77</v>
+        <v>362627.26</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>2280</v>
+        <v>78660</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44165</v>
+        <v>43991</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>44900</v>
+        <v>44174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034592061 — sokpit nirman hadpump mata mandir ke pas  barkhedamaku gp barkhedamaku year 2020-21</t>
+          <t>1727005013/WC/22012034592049 — sokpit nirman planto per barkheda maaku gp barkheda maku year 2020-21</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>9420</v>
+        <v>3420</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44165</v>
+        <v>44158</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>45106</v>
+        <v>44900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034592062 — sokpit nirman hadpump choubda mandir ke pas  barkhedamaku gp barkhedamaku year 2020-21</t>
+          <t>1727005013/WC/22012034592050 — sokpit nirman jamun ke pass barkhedamaku gp barkhedamaku year 2020-21</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>14283.77</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>9420</v>
+        <v>11912</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44165</v>
+        <v>44158</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>45106</v>
+        <v>44900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034593843 — NIRMAL NEER PEELUKHEDI BARKHEDA MAKHU YEAR 2020-21</t>
+          <t>1727005013/WC/22012034592051 — sokpit nirman pipal ke pass barkhedamaku gp barkhedamaku year 2020-21</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>470874.11</v>
+        <v>14283.77</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>464429.4</v>
+        <v>10754</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44187</v>
+        <v>44158</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>44486</v>
+        <v>44900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034614464 — water harvesting</t>
+          <t>1727005013/WC/22012034592055 — sokpit nirman hadpump mandir ke pass barkhedamaku gp barkhedamaku year 2020-21</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44287</v>
+        <v>44106</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034632570 — TALAB VISTARIKARN EVM WASTEWIER</t>
+          <t>1727005013/WC/22012034592057 — sokpit nirman hadpump pahelapura tigadda  barkhedamaku gp barkhedamaku year 2020-21</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>837010.89</v>
+        <v>14283.77</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>603512</v>
+        <v>5700</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44292</v>
+        <v>44158</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>44895</v>
+        <v>44900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034632723 — TALAB JEERNODHAAR KARYA KHERAI</t>
+          <t>1727005013/WC/22012034592058 — sokpit nirman hadpump harijan mohalla  barkhedamaku gp barkhedamaku year 2020-21</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>14283.77</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>3420</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>44158</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>44900</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012034656334 — Ctr water harvesting pond puliya peelukhedi G.P barkheda makhu</t>
+          <t>1727005013/WC/22012034592059 — sokpit nirman hadpump aganbadi ke pas barkhedamaku gp barkhedamaku year 2020-21</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>337715.44</v>
+        <v>14283.77</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>154109</v>
+        <v>7260</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44306</v>
+        <v>44168</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>45355</v>
+        <v>45106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1727005013/WC/22012035273742 — JGSA recharge structure samshan ghat barkhedamakhu</t>
+          <t>1727005013/WC/22012034592060 — sokpit nirman hadpump pura  per barkhedamaku gp barkhedamaku year 2020-21</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>25899.46</v>
+        <v>14283.77</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>2280</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>44165</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>44900</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C463" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D463" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E463" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F463" s="1" t="inlineStr">
+        <is>
+          <t>1727005013/WC/22012034592061 — sokpit nirman hadpump mata mandir ke pas  barkhedamaku gp barkhedamaku year 2020-21</t>
+        </is>
+      </c>
+      <c r="G463" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H463" s="2" t="n">
+        <v>14283.77</v>
+      </c>
+      <c r="I463" s="2" t="n">
+        <v>9420</v>
+      </c>
+      <c r="J463" s="3" t="n">
+        <v>44165</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>45106</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C464" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D464" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E464" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F464" s="1" t="inlineStr">
+        <is>
+          <t>1727005013/WC/22012034592062 — sokpit nirman hadpump choubda mandir ke pas  barkhedamaku gp barkhedamaku year 2020-21</t>
+        </is>
+      </c>
+      <c r="G464" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H464" s="2" t="n">
+        <v>14283.77</v>
+      </c>
+      <c r="I464" s="2" t="n">
+        <v>9420</v>
+      </c>
+      <c r="J464" s="3" t="n">
+        <v>44165</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>45106</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C465" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D465" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E465" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F465" s="1" t="inlineStr">
+        <is>
+          <t>1727005013/WC/22012034593843 — NIRMAL NEER PEELUKHEDI BARKHEDA MAKHU YEAR 2020-21</t>
+        </is>
+      </c>
+      <c r="G465" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H465" s="2" t="n">
+        <v>470874.11</v>
+      </c>
+      <c r="I465" s="2" t="n">
+        <v>464429.4</v>
+      </c>
+      <c r="J465" s="3" t="n">
+        <v>44187</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>44486</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C466" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D466" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E466" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F466" s="1" t="inlineStr">
+        <is>
+          <t>1727005013/WC/22012034614464 — water harvesting</t>
+        </is>
+      </c>
+      <c r="G466" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H466" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I466" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J466" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K466" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C467" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D467" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E467" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F467" s="1" t="inlineStr">
+        <is>
+          <t>1727005013/WC/22012034632570 — TALAB VISTARIKARN EVM WASTEWIER</t>
+        </is>
+      </c>
+      <c r="G467" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H467" s="2" t="n">
+        <v>837010.89</v>
+      </c>
+      <c r="I467" s="2" t="n">
+        <v>603512</v>
+      </c>
+      <c r="J467" s="3" t="n">
+        <v>44292</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>44895</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C468" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D468" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E468" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F468" s="1" t="inlineStr">
+        <is>
+          <t>1727005013/WC/22012034632723 — TALAB JEERNODHAAR KARYA KHERAI</t>
+        </is>
+      </c>
+      <c r="G468" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H468" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I468" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J468" s="3" t="n">
+        <v>44106</v>
+      </c>
+      <c r="K468" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C469" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D469" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E469" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F469" s="1" t="inlineStr">
+        <is>
+          <t>1727005013/WC/22012034656334 — Ctr water harvesting pond puliya peelukhedi G.P barkheda makhu</t>
+        </is>
+      </c>
+      <c r="G469" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H469" s="2" t="n">
+        <v>337715.44</v>
+      </c>
+      <c r="I469" s="2" t="n">
+        <v>154109</v>
+      </c>
+      <c r="J469" s="3" t="n">
+        <v>44306</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>45355</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C463" s="1" t="inlineStr">
+      <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D463" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E463" s="1" t="inlineStr">
+      <c r="D470" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
-      <c r="F463" s="1" t="inlineStr">
+      <c r="F470" s="1" t="inlineStr">
+        <is>
+          <t>1727005013/WC/22012035273742 — JGSA recharge structure samshan ghat barkhedamakhu</t>
+        </is>
+      </c>
+      <c r="G470" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H470" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I470" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J470" s="3" t="n">
+        <v>45748</v>
+      </c>
+      <c r="K470" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C471" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D471" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E471" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1727005013/WC/22012035273750 — JGSA recharge structure pilaton bala barkhedamakhu</t>
         </is>
       </c>
-      <c r="G463" s="1" t="inlineStr">
+      <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H463" s="2" t="n">
+      <c r="H471" s="2" t="n">
         <v>25899.46</v>
       </c>
-      <c r="I463" s="2" t="n">
+      <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J463" s="3" t="n">
+      <c r="J471" s="3" t="n">
         <v>45748</v>
       </c>
-      <c r="K463" s="3"/>
+      <c r="K471" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>