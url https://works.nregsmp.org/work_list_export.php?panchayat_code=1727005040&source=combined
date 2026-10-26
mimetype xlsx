--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K559"/>
+  <dimension ref="A1:K568"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 17:11:09</t>
+          <t>Exported on: 2026-10-26 18:33:49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3094,51 +3094,51 @@
       <c r="J70" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>45827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/22012035284797 — KHET TALAB NIRMAN KARYA SHRI HARI SINGH /NIRHAL SINGH GRAM DHOBIKHEDA</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45626</v>
@@ -3384,51 +3384,51 @@
       <c r="J76" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>45904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/22012035334720 — JGSA khet talab satveer yadav penjan singh dhobikheda</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45748</v>
@@ -3774,145 +3774,145 @@
       <c r="J84" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>45904</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/22012035498873 — JGSA khet talab kapil nihal singh yadav khajurisamsabad dhobikheda</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>319506.66</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/22012035498901 — JGSA khet talab bablu kirat singh yadav khajuri samshabad dhobikheda</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/22012035499056 — JGSA khet talab sevaram umrao singh khajuri shamshabad</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45748</v>
@@ -17084,51 +17084,51 @@
       <c r="J356" s="3" t="n">
         <v>44881</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>45143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4281074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132491085</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46117</v>
@@ -18058,51 +18058,51 @@
       <c r="J376" s="3" t="n">
         <v>45471</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>45485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4389553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124950831</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>20565</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45669</v>
@@ -18254,51 +18254,51 @@
       <c r="J380" s="3" t="n">
         <v>45119</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>45200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4858576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122135478</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45954</v>
@@ -18399,98 +18399,98 @@
       <c r="J383" s="3" t="n">
         <v>46012</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>46043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4858838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122821826</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4858841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122839789</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45586</v>
@@ -18532,343 +18532,343 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45953</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4859151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130770210</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45586</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4859434 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132340434</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4859437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132491103</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45586</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4859439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132529053</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4859608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124829423</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4859618 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124869678</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4859655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129609437</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45586</v>
@@ -18920,125 +18920,127 @@
       <c r="J394" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>46022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4859657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129610223</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4860102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124471581</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>17559</v>
+        <v>23859</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46075</v>
       </c>
-      <c r="K396" s="3"/>
+      <c r="K396" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19112,51 +19114,51 @@
       <c r="J398" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4860340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123768966</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45586</v>
@@ -19208,192 +19210,192 @@
       <c r="J400" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4870852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122828813</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4871375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124834285</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46075</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4871710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130005324</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/4871711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130021035</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45588</v>
@@ -19435,7463 +19437,7886 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/5634590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123499340</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/5634670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129609660</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/5635383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130726143</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/5635607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122036014</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/5635992 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123769298</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/5636534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129984049</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/5636617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132340441</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46003</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/5636897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131049394</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45957</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6119260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131373228</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6120128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130021010</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6120177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130735264</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6120832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124831210</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6121046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131025616</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6121482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129609800</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6121483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129610108</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>12327</v>
+        <v>18327</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46196</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6121499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132513057</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6121727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132491017</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6121728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132491090</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6121729 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130716171</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6121731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129609608</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6121732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132506883</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6121733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130770191</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6121974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132328067</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6122348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130740887</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6136536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123772280</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6155683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124833461</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1727005040/IF/IAY/6174925 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121624424</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/6379415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125094247</t>
+          <t>1727005040/IF/IAY/6262764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124861321</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>46209</v>
+        <v>46140</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/6380166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130724733</t>
+          <t>1727005040/IF/IAY/6269810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129609749</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>46209</v>
+        <v>46135</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/639923 — Construction of IAY House -IAY REG. NO. MP2973291</t>
+          <t>1727005040/IF/IAY/6269812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129610013</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>15608</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42787</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/690215 — Construction of IAY House -IAY REG. NO. MP1258833</t>
+          <t>1727005040/IF/IAY/6271130 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130739354</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>14946</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46140</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/700494 — Construction of IAY House -IAY REG. NO. MP1435612</t>
+          <t>1727005040/IF/IAY/6271848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132747936</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>15312</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/701090 — Construction of IAY House -IAY REG. NO. MP1443742</t>
+          <t>1727005040/IF/IAY/6282785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131035570</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>14988</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43255</v>
-[...3 lines deleted...]
-      </c>
+        <v>46135</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/722419 — Construction of IAY House -IAY REG. NO. MP1760804</t>
+          <t>1727005040/IF/IAY/6297108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130730682</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>15332</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46140</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/750973 — Construction of IAY House -IAY REG. NO. MP2576972</t>
+          <t>1727005040/IF/IAY/6297972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132503325</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>15486</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>45588</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/760351 — Construction of IAY House -IAY REG. NO. MP2973297</t>
+          <t>1727005040/IF/IAY/6377550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122031265</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>14964</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43008</v>
-[...3 lines deleted...]
-      </c>
+        <v>46140</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/776743 — Construction of IAY House -IAY REG. NO. MP3778726</t>
+          <t>1727005040/IF/IAY/6379415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125094247</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>15138</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43200</v>
-[...3 lines deleted...]
-      </c>
+        <v>46209</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/779094 — Construction of IAY House -IAY REG. NO. MP3941487</t>
+          <t>1727005040/IF/IAY/6380166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130724733</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43152</v>
-[...3 lines deleted...]
-      </c>
+        <v>46209</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/779095 — Construction of IAY House -IAY REG. NO. MP3941490</t>
+          <t>1727005040/IF/IAY/639923 — Construction of IAY House -IAY REG. NO. MP2973291</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>16932</v>
+        <v>15608</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>44945</v>
+        <v>42787</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>45057</v>
+        <v>43471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/779112 — Construction of IAY House -IAY REG. NO. MP3942597</t>
+          <t>1727005040/IF/IAY/690215 — Construction of IAY House -IAY REG. NO. MP1258833</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>14268</v>
+        <v>14946</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>43008</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43421</v>
+        <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/841884 — Construction of IAY House -IAY REG. NO. MP1382864</t>
+          <t>1727005040/IF/IAY/700494 — Construction of IAY House -IAY REG. NO. MP1435612</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>14616</v>
+        <v>15312</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>43008</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43465</v>
+        <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/843025 — Construction of IAY House -IAY REG. NO. MP1398604</t>
+          <t>1727005040/IF/IAY/701090 — Construction of IAY House -IAY REG. NO. MP1443742</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>14616</v>
+        <v>14988</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>43255</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43398</v>
+        <v>43611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/872611 — Construction of IAY House -IAY REG. NO. MP1768747</t>
+          <t>1727005040/IF/IAY/722419 — Construction of IAY House -IAY REG. NO. MP1760804</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>15136</v>
+        <v>15332</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>43008</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43240</v>
+        <v>43273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/876841 — Construction of IAY House -IAY REG. NO. MP1820918</t>
+          <t>1727005040/IF/IAY/750973 — Construction of IAY House -IAY REG. NO. MP2576972</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>15312</v>
+        <v>15486</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43255</v>
+        <v>43008</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>43531</v>
+        <v>43457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/877466 — Construction of IAY House -IAY REG. NO. MP1828780</t>
+          <t>1727005040/IF/IAY/760351 — Construction of IAY House -IAY REG. NO. MP2973297</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>14472</v>
+        <v>14964</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>43008</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43320</v>
+        <v>43405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/878115 — Construction of IAY House -IAY REG. NO. MP1837294</t>
+          <t>1727005040/IF/IAY/776743 — Construction of IAY House -IAY REG. NO. MP3778726</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>14964</v>
+        <v>15138</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43008</v>
+        <v>43200</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>43444</v>
+        <v>43432</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/917102 — Construction of IAY House -IAY REG. NO. MP2377441</t>
+          <t>1727005040/IF/IAY/779094 — Construction of IAY House -IAY REG. NO. MP3941487</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>15486</v>
+        <v>15660</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43008</v>
+        <v>43152</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>43531</v>
+        <v>43444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/920999 — Construction of IAY House -IAY REG. NO. MP2435296</t>
+          <t>1727005040/IF/IAY/779095 — Construction of IAY House -IAY REG. NO. MP3941490</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>15486</v>
+        <v>16932</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43008</v>
+        <v>44945</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43531</v>
+        <v>45057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/949817 — Construction of IAY House -IAY REG. NO. MP3040417</t>
+          <t>1727005040/IF/IAY/779112 — Construction of IAY House -IAY REG. NO. MP3942597</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>15128</v>
+        <v>14268</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>43008</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>43420</v>
+        <v>43421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/950418 — Construction of IAY House -IAY REG. NO. MP3054741</t>
+          <t>1727005040/IF/IAY/841884 — Construction of IAY House -IAY REG. NO. MP1382864</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>15426</v>
+        <v>14616</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>43008</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>43531</v>
+        <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1727005040/IF/IAY/950607 — Construction of IAY House -IAY REG. NO. MP3059208</t>
+          <t>1727005040/IF/IAY/843025 — Construction of IAY House -IAY REG. NO. MP1398604</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>14566.8</v>
+        <v>14616</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>43008</v>
+        <v>43255</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>43432</v>
+        <v>43398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1727005040/LD/22012034236906 — SHANTIDHAM NIRMAN TINSIYAI YR16-17</t>
+          <t>1727005040/IF/IAY/872611 — Construction of IAY House -IAY REG. NO. MP1768747</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>180192</v>
+        <v>15480</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>153486.4</v>
+        <v>15136</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>42754</v>
+        <v>43008</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>42926</v>
+        <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1727005040/LD/22012034236909 — Khel maidan tinsiyai yr15-16</t>
+          <t>1727005040/IF/IAY/876841 — Construction of IAY House -IAY REG. NO. MP1820918</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>159201</v>
+        <v>15480</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>59378</v>
+        <v>15312</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42383</v>
+        <v>43255</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>42754</v>
+        <v>43531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1727005040/LD/22012034301039 — shantidham dhobikheda</t>
+          <t>1727005040/IF/IAY/877466 — Construction of IAY House -IAY REG. NO. MP1828780</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>180192</v>
+        <v>15480</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>176605</v>
+        <v>14472</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42887</v>
+        <v>43008</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>42967</v>
+        <v>43320</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1727005040/LD/22012034301040 — shantidham khajuri</t>
+          <t>1727005040/IF/IAY/878115 — Construction of IAY House -IAY REG. NO. MP1837294</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>180192</v>
+        <v>15480</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>179004</v>
+        <v>14964</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42975</v>
+        <v>43008</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>43224</v>
+        <v>43444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1727005040/LD/3799423693 — SANTIDHAM NIRMAN DHOBIKHEDA</t>
+          <t>1727005040/IF/IAY/917102 — Construction of IAY House -IAY REG. NO. MP2377441</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>202091</v>
+        <v>15480</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>1606</v>
+        <v>15486</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>41669</v>
+        <v>43008</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>42046</v>
+        <v>43531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1727005040/LD/3799423749 — SANTIDHAM NIRMAN KAJURI</t>
+          <t>1727005040/IF/IAY/920999 — Construction of IAY House -IAY REG. NO. MP2435296</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>202091</v>
+        <v>15480</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>1606</v>
+        <v>15486</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>41669</v>
+        <v>43008</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>42022</v>
+        <v>43531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1727005040/LD/3799433470 — khel maidan nirmaan dhobikheda</t>
+          <t>1727005040/IF/IAY/949817 — Construction of IAY House -IAY REG. NO. MP3040417</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>205000</v>
+        <v>15480</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>146</v>
+        <v>15128</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>41704</v>
+        <v>43008</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>42022</v>
+        <v>43420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1727005040/LD/3799433663 — khel maidan khajoori</t>
+          <t>1727005040/IF/IAY/950418 — Construction of IAY House -IAY REG. NO. MP3054741</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>205000</v>
+        <v>15480</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>146</v>
+        <v>15426</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>41704</v>
+        <v>43008</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>42022</v>
+        <v>43531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1727005040/PG/22012034304433 — KHEL MEDHAN NIRMAN DHOVIKHEDA</t>
+          <t>1727005040/IF/IAY/950607 — Construction of IAY House -IAY REG. NO. MP3059208</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>153000</v>
+        <v>15480</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>344</v>
+        <v>14566.8</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>42835</v>
+        <v>43008</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>42896</v>
+        <v>43432</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034173983 — पंच परमेश्‍वर सी सी रोड सहनाली सबलसिह के घर से पहलवान सिह के घर तक तिन्‍सयाई</t>
+          <t>1727005040/LD/22012034236906 — SHANTIDHAM NIRMAN TINSIYAI YR16-17</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>200000</v>
+        <v>180192</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>61808</v>
+        <v>153486.4</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41255</v>
+        <v>42754</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>41667</v>
+        <v>42926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034195337 — पंचपरमेश्‍वर सी0सी0 बून्‍देलसिंह के घर से प्रीतम म</t>
+          <t>1727005040/LD/22012034236909 — Khel maidan tinsiyai yr15-16</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>200000</v>
+        <v>159201</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>175529</v>
+        <v>59378</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>41628</v>
+        <v>42383</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>42022</v>
+        <v>42754</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034206853 — PANCH. ROAD BHAG 3 BABULAL KE GHAR KI AUR 99</t>
+          <t>1727005040/LD/22012034301039 — shantidham dhobikheda</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>166341</v>
+        <v>180192</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>167062</v>
+        <v>176605</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>41690</v>
+        <v>42887</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>41897</v>
+        <v>42967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034211772 — graval men road pattan se  mede tak dhobikheda</t>
+          <t>1727005040/LD/22012034301040 — shantidham khajuri</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>1500000</v>
+        <v>180192</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>1022</v>
+        <v>179004</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41704</v>
+        <v>42975</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>42022</v>
+        <v>43224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034212050 — graval raod men raod se tinsyai ki or</t>
+          <t>1727005040/LD/3799423693 — SANTIDHAM NIRMAN DHOBIKHEDA</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>1500000</v>
+        <v>202091</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>1022</v>
+        <v>1606</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>41704</v>
+        <v>41669</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>42022</v>
+        <v>42046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034294682 — graval road dhobikheda vardha road se middle school  ranveer singh ke ghar ki or</t>
+          <t>1727005040/LD/3799423749 — SANTIDHAM NIRMAN KAJURI</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>957849</v>
+        <v>202091</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>246021</v>
+        <v>1606</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42376</v>
+        <v>41669</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>42726</v>
+        <v>42022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034302119 — pp cc road nirman gram dhobikheda</t>
+          <t>1727005040/LD/3799433470 — khel maidan nirmaan dhobikheda</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>0</v>
+        <v>205000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>146</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>42022</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034302122 — सी .सी. मार्ग एक तरफ नाली निर्माण ग्राम खजूरी मे बुन्देल सिंह के धर से प्यार के धर होते हुये मंदिर</t>
+          <t>1727005040/LD/3799433663 — khel maidan khajoori</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>222467</v>
+        <v>205000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>212604</v>
+        <v>146</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42593</v>
+        <v>41704</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>42754</v>
+        <v>42022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034302193 — greval road nimran gram dhobikheda</t>
+          <t>1727005040/PG/22012034304433 — KHEL MEDHAN NIRMAN DHOVIKHEDA</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>0</v>
+        <v>153000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>344</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>42835</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>42896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034325064 — cc road khajuri samandar singh ke ghar se madiya tak</t>
+          <t>1727005040/RC/22012034173983 — पंच परमेश्‍वर सी सी रोड सहनाली सबलसिह के घर से पहलवान सिह के घर तक तिन्‍सयाई</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>124245</v>
+        <v>200000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>49072</v>
+        <v>61808</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>42860</v>
+        <v>41255</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>43250</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034326472 — सी सी रोड निर्माण समंद्रर सिंह के घर से माता की मांढिया की ओर 14वित्‍त 2016-17</t>
+          <t>1727005040/RC/22012034195337 — पंचपरमेश्‍वर सी0सी0 बून्‍देलसिंह के घर से प्रीतम म</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>124307</v>
+        <v>200000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>76566</v>
+        <v>175529</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>42789</v>
+        <v>41628</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>43250</v>
+        <v>42022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034338270 — GRAVAL ROAF SUDUR SAMPARK TINSYAI SE DHATURIYA ROAD SE BHEROMAHARJ  BICHIYA KI OR 2017-18  69/0.691</t>
+          <t>1727005040/RC/22012034206853 — PANCH. ROAD BHAG 3 BABULAL KE GHAR KI AUR 99</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>1275682</v>
+        <v>166341</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>1148894</v>
+        <v>167062</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>42872</v>
+        <v>41690</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>43983</v>
+        <v>41897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034339272 — CC ROAD EK TARF NALI NIRMAN RAJAN KE GHAR SE DHATURIYA ROAD KI OR 2017-18</t>
+          <t>1727005040/RC/22012034211772 — graval men road pattan se  mede tak dhobikheda</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>100311</v>
+        <v>1500000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>115360</v>
+        <v>1022</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>42880</v>
+        <v>41704</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>43122</v>
+        <v>42022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034349754 — C.C.ROAD DONO TRF NALI NIRMAN MAN ROAD SE GHANSYAM AHIRVAR KE GHAR TAK  2017-18</t>
+          <t>1727005040/RC/22012034212050 — graval raod men raod se tinsyai ki or</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>37499</v>
+        <v>1500000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>1022</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42893</v>
-[...1 lines deleted...]
-      <c r="K479" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>42022</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034365414 — cc road puran ke makan se malkhan ke makan tak tinsayai</t>
+          <t>1727005040/RC/22012034294682 — graval road dhobikheda vardha road se middle school  ranveer singh ke ghar ki or</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>19940</v>
+        <v>957849</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>23736</v>
+        <v>246021</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>43089</v>
+        <v>42376</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>45106</v>
+        <v>42726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034365417 — cc road sah nali nirman main road se ghanshyam ahirwar ke ghar tak</t>
+          <t>1727005040/RC/22012034302119 — pp cc road nirman gram dhobikheda</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>22500</v>
+        <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>20748</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43146</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034365418 — cc road manmohan singh ke ghar se vikram singh ke ghar tak</t>
+          <t>1727005040/RC/22012034302122 — सी .सी. मार्ग एक तरफ नाली निर्माण ग्राम खजूरी मे बुन्देल सिंह के धर से प्यार के धर होते हुये मंदिर</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>24420</v>
+        <v>222467</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>22176</v>
+        <v>212604</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>43799</v>
+        <v>42593</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>44362</v>
+        <v>42754</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034369571 — cc road mukhya sadak se chandra mohan ke ghar ki or</t>
+          <t>1727005040/RC/22012034302193 — greval road nimran gram dhobikheda</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>46035</v>
+        <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>43455</v>
+        <v>42279</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034383169 — cc road sah nali niraman gram khajuri shamshabad me main road se abhishek ke ghar ki or</t>
+          <t>1727005040/RC/22012034325064 — cc road khajuri samandar singh ke ghar se madiya tak</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>83902</v>
+        <v>124245</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>77658</v>
+        <v>49072</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>43146</v>
+        <v>42860</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>45106</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034387712 — gravel road</t>
+          <t>1727005040/RC/22012034326472 — सी सी रोड निर्माण समंद्रर सिंह के घर से माता की मांढिया की ओर 14वित्‍त 2016-17</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>0</v>
+        <v>124307</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>76566</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K485" s="3"/>
+        <v>42789</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>43250</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034390425 — cc road mukhya sadak se  chandramohan ke ghar ki aur tinsyai</t>
+          <t>1727005040/RC/22012034338270 — GRAVAL ROAF SUDUR SAMPARK TINSYAI SE DHATURIYA ROAD SE BHEROMAHARJ  BICHIYA KI OR 2017-18  69/0.691</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>46035</v>
+        <v>1275682</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>40692</v>
+        <v>1148894</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>43371</v>
+        <v>42872</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>43445</v>
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034393051 — cc road gram kherkhedi main road se mandir tak</t>
+          <t>1727005040/RC/22012034339272 — CC ROAD EK TARF NALI NIRMAN RAJAN KE GHAR SE DHATURIYA ROAD KI OR 2017-18</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>60000</v>
+        <v>100311</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>74972</v>
+        <v>115360</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>43372</v>
+        <v>42880</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>45106</v>
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034395865 — cc road men road se pappu sen ke ghar ki or</t>
+          <t>1727005040/RC/22012034349754 — C.C.ROAD DONO TRF NALI NIRMAN MAN ROAD SE GHANSYAM AHIRVAR KE GHAR TAK  2017-18</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>66150</v>
+        <v>37499</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>72192</v>
+        <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43461</v>
-[...3 lines deleted...]
-      </c>
+        <v>42893</v>
+      </c>
+      <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034395888 — cc road nirmaan ranveer ke makan se raghuveer singh ke makan tak</t>
+          <t>1727005040/RC/22012034365414 — cc road puran ke makan se malkhan ke makan tak tinsayai</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>42375</v>
+        <v>19940</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>46458</v>
+        <v>23736</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>43445</v>
+        <v>43089</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>45106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034442918 — cc road</t>
+          <t>1727005040/RC/22012034365417 — cc road sah nali nirman main road se ghanshyam ahirwar ke ghar tak</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>0</v>
+        <v>22500</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>0</v>
+        <v>20748</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K490" s="3"/>
+        <v>43146</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>45341</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034467627 — cc road main road se shivji ke mandir ki aur dhobikheda</t>
+          <t>1727005040/RC/22012034365418 — cc road manmohan singh ke ghar se vikram singh ke ghar tak</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>50850</v>
+        <v>24420</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>57376</v>
+        <v>22176</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>43671</v>
+        <v>43799</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>45106</v>
+        <v>44362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034475152 — c c road main road shantidham harijan mohalla me gram tinsiyai</t>
+          <t>1727005040/RC/22012034369571 — cc road mukhya sadak se chandra mohan ke ghar ki or</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>0</v>
+        <v>46035</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>43692</v>
+        <v>43455</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034475154 — cc road devendra ke ghar  se ramcharan ke ghar se tak dhobikheda</t>
+          <t>1727005040/RC/22012034383169 — cc road sah nali niraman gram khajuri shamshabad me main road se abhishek ke ghar ki or</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>0</v>
+        <v>83902</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>77658</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>43146</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>45106</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034475155 — cc road main road se school tak dhobikheda</t>
+          <t>1727005040/RC/22012034387712 — gravel road</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>51273</v>
+        <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>53662.4</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>43764</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034475156 — gravel road naale se dhobikheda ki aur</t>
+          <t>1727005040/RC/22012034390425 — cc road mukhya sadak se  chandramohan ke ghar ki aur tinsyai</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>46035</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>40692</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>43371</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>43445</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034475385 — Grewal road ranveer ke makan se school se gram ki gram tinsiyai</t>
+          <t>1727005040/RC/22012034393051 — cc road gram kherkhedi main road se mandir tak</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>74972</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>43372</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>45106</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034508789 — CC ROAD GRAM TINASYAAI ME MAIN ROAD SE SHANTIDHAM / HARIJAN MOHALLA TAK</t>
+          <t>1727005040/RC/22012034395865 — cc road men road se pappu sen ke ghar ki or</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>83902</v>
+        <v>66150</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>81312</v>
+        <v>72192</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43810</v>
+        <v>43461</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>43978</v>
+        <v>45106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034528297 — GREVAL MARG SEETARAM KE GHAR SE SCHOOL TAK DHOBIKHEDA</t>
+          <t>1727005040/RC/22012034395888 — cc road nirmaan ranveer ke makan se raghuveer singh ke makan tak</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>1481969.17</v>
+        <v>42375</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>1088039</v>
+        <v>46458</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>44019</v>
+        <v>43445</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>45106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034535945 — cc road nirman main road se school tak tinasyai</t>
+          <t>1727005040/RC/22012034442918 — cc road</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>45900</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>45600</v>
+        <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>44081</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034538109 — cc road main road se harsh ke ghar ki aor tinasai</t>
+          <t>1727005040/RC/22012034467627 — cc road main road se shivji ke mandir ki aur dhobikheda</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>50850</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>0</v>
+        <v>57376</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K500" s="3"/>
+        <v>43671</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>45106</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034550908 — CC ROAD NIRMAN MAIN ROAD SE YADU KE GHAR EVM SHIBBU KE GHAR KI AOR GRAM DHOBIKHEDA YEAR 2020-21</t>
+          <t>1727005040/RC/22012034475152 — c c road main road shantidham harijan mohalla me gram tinsiyai</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>70380</v>
+        <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>69540</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44171</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034563413 — cc road nirman shivraj ke ghar se paniya koop ki aor</t>
+          <t>1727005040/RC/22012034475154 — cc road devendra ke ghar  se ramcharan ke ghar se tak dhobikheda</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>47736</v>
+        <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>46284</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44276</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034574791 — cc road jtendra ke ghar se samandar ke ghar ki aor</t>
+          <t>1727005040/RC/22012034475155 — cc road main road se school tak dhobikheda</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>26622</v>
+        <v>51273</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>53662.4</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>43764</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>45106</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034578772 — cc road shantidham ke paas khajuri</t>
+          <t>1727005040/RC/22012034475156 — gravel road naale se dhobikheda ki aur</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>60129</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>60023</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44446</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034641706 — Gravel road (mla fund+nrega) shivji ke mandir se pattan ki aor</t>
+          <t>1727005040/RC/22012034475385 — Grewal road ranveer ke makan se school se gram ki gram tinsiyai</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>750000</v>
+        <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>749853</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45118</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034651281 — cc sadak sah nali nirman chhote darbaje se hanuman ji mandir se hendpump ki or</t>
+          <t>1727005040/RC/22012034508789 — CC ROAD GRAM TINASYAAI ME MAIN ROAD SE SHANTIDHAM / HARIJAN MOHALLA TAK</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>67346</v>
+        <v>83902</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>67184</v>
+        <v>81312</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45182</v>
+        <v>43810</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>45336</v>
+        <v>43978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034651286 — cc sadak nirman school parisar madhymik shala dhobikheda</t>
+          <t>1727005040/RC/22012034528297 — GREVAL MARG SEETARAM KE GHAR SE SCHOOL TAK DHOBIKHEDA</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>26297</v>
+        <v>1481969.17</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>26078</v>
+        <v>1088039</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45175</v>
+        <v>44019</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>45336</v>
+        <v>45106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034658723 — सीसी सडक निर्माण श्री हनुमान मंदिर से मेन रोड की ओर धोबीखेडा</t>
+          <t>1727005040/RC/22012034535945 — cc road nirman main road se school tak tinasyai</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>43924</v>
+        <v>45900</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>45600</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>44081</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>44260</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RC/22012034658747 — सीसी सडक निर्माण देवेन्‍द्र यादव के घर से मेन रोड की ओर धोबीखेडा</t>
+          <t>1727005040/RC/22012034538109 — cc road main road se harsh ke ghar ki aor tinasai</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>18806</v>
+        <v>50850</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45154</v>
+        <v>44058</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RS/22012034352044 — sochalya nirmam bhajan/bundelsingh yadav</t>
+          <t>1727005040/RC/22012034550908 — CC ROAD NIRMAN MAIN ROAD SE YADU KE GHAR EVM SHIBBU KE GHAR KI AOR GRAM DHOBIKHEDA YEAR 2020-21</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>12000</v>
+        <v>70380</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>69540</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>42896</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>44171</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>44260</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RS/22012034354698 — shochalay nirman khilan singh yadav/ imrat singh</t>
+          <t>1727005040/RC/22012034563413 — cc road nirman shivraj ke ghar se paniya koop ki aor</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>12000</v>
+        <v>47736</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>8872</v>
+        <v>46284</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>42898</v>
+        <v>44276</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>42980</v>
+        <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RS/22012034355259 — SHOCHALAYA GAMESHRAM / KHYALIRAM</t>
+          <t>1727005040/RC/22012034574791 — cc road jtendra ke ghar se samandar ke ghar ki aor</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>12000</v>
+        <v>26622</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>10764</v>
+        <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>42898</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RS/22012034355260 — SHOCHALAYA RAMBABU/ KHYALIRAM</t>
+          <t>1727005040/RC/22012034578772 — cc road shantidham ke paas khajuri</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>12000</v>
+        <v>60129</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>10764</v>
+        <v>60023</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>42898</v>
+        <v>44446</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>42972</v>
+        <v>44571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RS/22012034355261 — SHOCHALAYA KAMAL SINGH/ PANNA LAL</t>
+          <t>1727005040/RC/22012034641706 — Gravel road (mla fund+nrega) shivji ke mandir se pattan ki aor</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>12000</v>
+        <v>750000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>0</v>
+        <v>749853</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>42906</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>45118</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>45414</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RS/22012034355262 — SHOCHALAYA GAMESHRAM/TIKAM SINGH</t>
+          <t>1727005040/RC/22012034651281 — cc sadak sah nali nirman chhote darbaje se hanuman ji mandir se hendpump ki or</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>12000</v>
+        <v>67346</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>8872</v>
+        <v>67184</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42898</v>
+        <v>45182</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>42980</v>
+        <v>45336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RS/22012034443196 — nadep nirman handpump ke pass tinsyai</t>
+          <t>1727005040/RC/22012034651286 — cc sadak nirman school parisar madhymik shala dhobikheda</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>12284.01</v>
+        <v>26297</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>0</v>
+        <v>26078</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K516" s="3"/>
+        <v>45175</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>45336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RS/22012034601664 — csc kherkhedi mandir ke paas khajuri</t>
+          <t>1727005040/RC/22012034658723 — सीसी सडक निर्माण श्री हनुमान मंदिर से मेन रोड की ओर धोबीखेडा</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>44000</v>
+        <v>43924</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>44287</v>
+        <v>45154</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RS/22012034687864 — csc kherkhedi dham dhobikheda</t>
+          <t>1727005040/RC/22012034658747 — सीसी सडक निर्माण देवेन्‍द्र यादव के घर से मेन रोड की ओर धोबीखेडा</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>44000</v>
+        <v>18806</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>43945</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45036</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RS/22012035119281 — नाली निर्माण विक्रम सिंह के घर से नाले की ओर ग्राम धोबीखेडा ग्राम पंचायत धोबीखेडा</t>
+          <t>1727005040/RS/22012034352044 — sochalya nirmam bhajan/bundelsingh yadav</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>42363</v>
+        <v>12000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>42211</v>
+        <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45208</v>
-[...3 lines deleted...]
-      </c>
+        <v>42896</v>
+      </c>
+      <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1727005040/RS/22012035119287 — नाली निर्माण बडे दरवाजे से भुजरिया वाले की ओर ग्राम धोबीखेडा ग्राम पंचायत धोबीखेडा</t>
+          <t>1727005040/RS/22012034354698 — shochalay nirman khilan singh yadav/ imrat singh</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>85224</v>
+        <v>12000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>85085</v>
+        <v>8872</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45208</v>
+        <v>42898</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>46149</v>
+        <v>42980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/219 — स्‍टाप डेम निर्माण धौबीखेडा</t>
+          <t>1727005040/RS/22012034355259 — SHOCHALAYA GAMESHRAM / KHYALIRAM</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>496000</v>
+        <v>12000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>271600</v>
+        <v>10764</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>40330</v>
+        <v>42898</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>41366</v>
+        <v>42972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034440361 — nirmal neer shantidham ke paas dhobikheda</t>
+          <t>1727005040/RS/22012034355260 — SHOCHALAYA RAMBABU/ KHYALIRAM</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>535000</v>
+        <v>12000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>484876.86</v>
+        <v>10764</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>43525</v>
+        <v>42898</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>46112</v>
+        <v>42972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034441200 — nirmal neer tinsiyai</t>
+          <t>1727005040/RS/22012034355261 — SHOCHALAYA KAMAL SINGH/ PANNA LAL</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>535000</v>
+        <v>12000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>492076.35</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>43525</v>
-[...3 lines deleted...]
-      </c>
+        <v>42906</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034488000 — nirmal neer shantidham gram khajuri me</t>
+          <t>1727005040/RS/22012034355262 — SHOCHALAYA GAMESHRAM/TIKAM SINGH</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>449193.65</v>
+        <v>12000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>8872</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>42898</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>42980</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034488002 — nirmal neer shantidham ke ange gram dhobhikheda</t>
+          <t>1727005040/RS/22012034443196 — nadep nirman handpump ke pass tinsyai</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>449193.65</v>
+        <v>12284.01</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>43692</v>
+        <v>43491</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034488004 — nirmal neer bhagvat khet nala ke pas gram tinshiyai</t>
+          <t>1727005040/RS/22012034601664 — csc kherkhedi mandir ke paas khajuri</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>449193.65</v>
+        <v>44000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>431629.81</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>43953</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034522059 — water harwesting pond</t>
+          <t>1727005040/RS/22012034687864 — csc kherkhedi dham dhobikheda</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>43945</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>45036</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>45218</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034546002 — percolation tank nirman tinsyai</t>
+          <t>1727005040/RS/22012035119281 — नाली निर्माण विक्रम सिंह के घर से नाले की ओर ग्राम धोबीखेडा ग्राम पंचायत धोबीखेडा</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>855723.29</v>
+        <v>42363</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>769860.5</v>
+        <v>42211</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>43969</v>
+        <v>45208</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>44180</v>
+        <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034546290 — stopdam cum causeway nirman dhobikheda</t>
+          <t>1727005040/RS/22012035119287 — नाली निर्माण बडे दरवाजे से भुजरिया वाले की ओर ग्राम धोबीखेडा ग्राम पंचायत धोबीखेडा</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>0</v>
+        <v>85224</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>85085</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K529" s="3"/>
+        <v>45208</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>46149</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034546730 — stopdam cum causeway nirman tinsiyai se dhaturiya marg par gram tinsiyai</t>
+          <t>1727005040/WC/219 — स्‍टाप डेम निर्माण धौबीखेडा</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>1423403.56</v>
+        <v>496000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>1235270</v>
+        <v>271600</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>43987</v>
+        <v>40330</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>44260</v>
+        <v>41366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034557342 — nala vistar bhujariya ghat se rajan or dinesh ke khet ki or gram tinsyai</t>
+          <t>1727005040/WC/22012034440361 — nirmal neer shantidham ke paas dhobikheda</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>499077.41</v>
+        <v>535000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>131100</v>
+        <v>484876.86</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>43991</v>
+        <v>43525</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>44195</v>
+        <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034614496 — water harwesting pond</t>
+          <t>1727005040/WC/22012034441200 — nirmal neer tinsiyai</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>0</v>
+        <v>535000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>492076.35</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>43525</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>44180</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034624416 — stop dam chandrmohan ke khet ke paas tinsyai</t>
+          <t>1727005040/WC/22012034488000 — nirmal neer shantidham gram khajuri me</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>0</v>
+        <v>449193.65</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44218</v>
+        <v>43692</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034624695 — Stop dam cum cause way Chandra mohan ke khet ke pas gram tinsiyai</t>
+          <t>1727005040/WC/22012034488002 — nirmal neer shantidham ke ange gram dhobhikheda</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>449193.65</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44260</v>
+        <v>43692</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034656057 — Ctr water harvesting pond mai road pr dhobikheda</t>
+          <t>1727005040/WC/22012034488004 — nirmal neer bhagvat khet nala ke pas gram tinshiyai</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>337715.44</v>
+        <v>449193.65</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>269813</v>
+        <v>431629.81</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>44313</v>
+        <v>43953</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>45488</v>
+        <v>44180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034656070 — Ctr water harvesting pond khair khedi road khajuri</t>
+          <t>1727005040/WC/22012034522059 — water harwesting pond</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>337715.44</v>
+        <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>205159</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>44313</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034756406 — CTR ROOF WATER HARVESTING AAGAN BADI BHAWAN DHOBIKHEDA</t>
+          <t>1727005040/WC/22012034546002 — percolation tank nirman tinsyai</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>0</v>
+        <v>855723.29</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>769860.5</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K537" s="3"/>
+        <v>43969</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>44180</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034756470 — CTR ROOF WATER HARVESTING m/s bhawan dhobikheda</t>
+          <t>1727005040/WC/22012034546290 — stopdam cum causeway nirman dhobikheda</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>44287</v>
+        <v>43935</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034756477 — CTR ROOF WATER HARVESTING p/s bhawan dhobikheda</t>
+          <t>1727005040/WC/22012034546730 — stopdam cum causeway nirman tinsiyai se dhaturiya marg par gram tinsiyai</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>0</v>
+        <v>1423403.56</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>1235270</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>43987</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>44260</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034756486 — CTR ROOF WATER HARVESTING p/s bhawan yinsyai</t>
+          <t>1727005040/WC/22012034557342 — nala vistar bhujariya ghat se rajan or dinesh ke khet ki or gram tinsyai</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>0</v>
+        <v>499077.41</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>0</v>
+        <v>131100</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K540" s="3"/>
+        <v>43991</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>44195</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034756495 — CTR ROOF WATER HARVESTING P/S BHAWAN KHAJURI</t>
+          <t>1727005040/WC/22012034614496 — water harwesting pond</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>44287</v>
+        <v>44217</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034899794 — stop dam jhinodhdhar kodhar nale par gram khajuri g.p. dhobhikheda</t>
+          <t>1727005040/WC/22012034624416 — stop dam chandrmohan ke khet ke paas tinsyai</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>398583.89</v>
+        <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>148480</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>44661</v>
-[...3 lines deleted...]
-      </c>
+        <v>44218</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012034899802 — Stop dam jhidhodhar satveer ke khet ke  pas gram khajuri g.p. dhobhikheda</t>
+          <t>1727005040/WC/22012034624695 — Stop dam cum cause way Chandra mohan ke khet ke pas gram tinsiyai</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>248868.89</v>
+        <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>222786</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44661</v>
-[...3 lines deleted...]
-      </c>
+        <v>44260</v>
+      </c>
+      <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035074700 — Nirmal neer nirman gram tinsiyai gp dhobikheda</t>
+          <t>1727005040/WC/22012034656057 — Ctr water harvesting pond mai road pr dhobikheda</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>524485.81</v>
+        <v>337715.44</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>310697</v>
+        <v>269813</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45291</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>44313</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>45488</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035074701 — Nirmal neer nirman khajuri samshabad dhobikheda</t>
+          <t>1727005040/WC/22012034656070 — Ctr water harvesting pond khair khedi road khajuri</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>532307.43</v>
+        <v>337715.44</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>402975.94</v>
+        <v>205159</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>45207</v>
+        <v>44313</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>46112</v>
+        <v>44510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035074709 — water harvesting pond dhubghata nale par</t>
+          <t>1727005040/WC/22012034756406 — CTR ROOF WATER HARVESTING AAGAN BADI BHAWAN DHOBIKHEDA</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>350433.91</v>
+        <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>297245</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>45086</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035139241 — वाटर हार्वेस्टिंग पोंड बलराम यादव के खेत के पास ग्राम धोबीखेडा</t>
+          <t>1727005040/WC/22012034756470 — CTR ROOF WATER HARVESTING m/s bhawan dhobikheda</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>350433.91</v>
+        <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>297245</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>45207</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035180087 — जल संचयन तालाब सरकारी भूमि खसरा 184(एस) पर</t>
+          <t>1727005040/WC/22012034756477 — CTR ROOF WATER HARVESTING p/s bhawan dhobikheda</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>359284.5</v>
+        <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>303037</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45358</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035180106 — जल सिचाई तालाब मरघट के पास खजुरी खसरा 199</t>
+          <t>1727005040/WC/22012034756486 — CTR ROOF WATER HARVESTING p/s bhawan yinsyai</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>359284.5</v>
+        <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>304553</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45358</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035180113 — जल सिचाई तालाब खजूरी रास्ते के पास</t>
+          <t>1727005040/WC/22012034756495 — CTR ROOF WATER HARVESTING P/S BHAWAN KHAJURI</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>359284.5</v>
+        <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>304767</v>
+        <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>45358</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035180528 — जल सिचाई तालाब टगर के पास 254(s)</t>
+          <t>1727005040/WC/22012034899794 — stop dam jhinodhdhar kodhar nale par gram khajuri g.p. dhobhikheda</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>359284.5</v>
+        <v>398583.89</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>304555</v>
+        <v>148480</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>45358</v>
+        <v>44661</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>45488</v>
+        <v>45190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035180634 — जल सिचाई तालाब खाईखेड़ा नाले के पास 351(s)</t>
+          <t>1727005040/WC/22012034899802 — Stop dam jhidhodhar satveer ke khet ke  pas gram khajuri g.p. dhobhikheda</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>359925.21</v>
+        <v>248868.89</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>304740</v>
+        <v>222786</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>45358</v>
+        <v>44661</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>45488</v>
+        <v>45190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035198806 — Water harversting pond Ram mohan ke khet ke pass gram khjuri 336(s)</t>
+          <t>1727005040/WC/22012035074700 — Nirmal neer nirman gram tinsiyai gp dhobikheda</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>359284.5</v>
+        <v>524485.81</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>304737</v>
+        <v>310697</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>45368</v>
-[...3 lines deleted...]
-      </c>
+        <v>45291</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035198879 — Water harvesting pond Sanjee ke khet ke pass 460(s)</t>
+          <t>1727005040/WC/22012035074701 — Nirmal neer nirman khajuri samshabad dhobikheda</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>359284.5</v>
+        <v>532307.43</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>304416</v>
+        <v>402975.94</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>45368</v>
+        <v>45207</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>45636</v>
+        <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035239363 — WATER HARVESTING POND NIRMAN KARYA NIRANJAN SINGH KE KHET KE PASS GRAM DHOBIKHEDA</t>
+          <t>1727005040/WC/22012035074709 — water harvesting pond dhubghata nale par</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>384950.66</v>
+        <v>350433.91</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>295808.4</v>
+        <v>297245</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>45723</v>
+        <v>45086</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>46132</v>
+        <v>45348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035277841 — JGSA recharge structure nirmal neer dhobhikheda gp dhobhikheda</t>
+          <t>1727005040/WC/22012035139241 — वाटर हार्वेस्टिंग पोंड बलराम यादव के खेत के पास ग्राम धोबीखेडा</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>25899.46</v>
+        <v>350433.91</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>261</v>
+        <v>297245</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>45771</v>
+        <v>45207</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>46141</v>
+        <v>45488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035277845 — JGSA recharge structure nirmal neer khajuri gp dhobhikheda</t>
+          <t>1727005040/WC/22012035180087 — जल संचयन तालाब सरकारी भूमि खसरा 184(एस) पर</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>25899.46</v>
+        <v>359284.5</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>261</v>
+        <v>303037</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>45771</v>
+        <v>45358</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>46141</v>
+        <v>45638</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1727005040/WC/22012035302598 — JGSA khet talab nale ke pass gp dhobikheda</t>
+          <t>1727005040/WC/22012035180106 — जल सिचाई तालाब मरघट के पास खजुरी खसरा 199</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>319506.66</v>
+        <v>359284.5</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>0</v>
+        <v>304553</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>46151</v>
-[...1 lines deleted...]
-      <c r="K558" s="3"/>
+        <v>45358</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>45488</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C559" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D559" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E559" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F559" s="1" t="inlineStr">
+        <is>
+          <t>1727005040/WC/22012035180113 — जल सिचाई तालाब खजूरी रास्ते के पास</t>
+        </is>
+      </c>
+      <c r="G559" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H559" s="2" t="n">
+        <v>359284.5</v>
+      </c>
+      <c r="I559" s="2" t="n">
+        <v>304767</v>
+      </c>
+      <c r="J559" s="3" t="n">
+        <v>45358</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>45488</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C560" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D560" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E560" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F560" s="1" t="inlineStr">
+        <is>
+          <t>1727005040/WC/22012035180528 — जल सिचाई तालाब टगर के पास 254(s)</t>
+        </is>
+      </c>
+      <c r="G560" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H560" s="2" t="n">
+        <v>359284.5</v>
+      </c>
+      <c r="I560" s="2" t="n">
+        <v>304555</v>
+      </c>
+      <c r="J560" s="3" t="n">
+        <v>45358</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>45488</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C561" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D561" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E561" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F561" s="1" t="inlineStr">
+        <is>
+          <t>1727005040/WC/22012035180634 — जल सिचाई तालाब खाईखेड़ा नाले के पास 351(s)</t>
+        </is>
+      </c>
+      <c r="G561" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H561" s="2" t="n">
+        <v>359925.21</v>
+      </c>
+      <c r="I561" s="2" t="n">
+        <v>304740</v>
+      </c>
+      <c r="J561" s="3" t="n">
+        <v>45358</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>45488</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C562" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D562" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E562" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F562" s="1" t="inlineStr">
+        <is>
+          <t>1727005040/WC/22012035198806 — Water harversting pond Ram mohan ke khet ke pass gram khjuri 336(s)</t>
+        </is>
+      </c>
+      <c r="G562" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H562" s="2" t="n">
+        <v>359284.5</v>
+      </c>
+      <c r="I562" s="2" t="n">
+        <v>304737</v>
+      </c>
+      <c r="J562" s="3" t="n">
+        <v>45368</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>45636</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C563" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D563" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E563" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F563" s="1" t="inlineStr">
+        <is>
+          <t>1727005040/WC/22012035198879 — Water harvesting pond Sanjee ke khet ke pass 460(s)</t>
+        </is>
+      </c>
+      <c r="G563" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H563" s="2" t="n">
+        <v>359284.5</v>
+      </c>
+      <c r="I563" s="2" t="n">
+        <v>304416</v>
+      </c>
+      <c r="J563" s="3" t="n">
+        <v>45368</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>45636</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C564" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D564" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E564" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F564" s="1" t="inlineStr">
+        <is>
+          <t>1727005040/WC/22012035239363 — WATER HARVESTING POND NIRMAN KARYA NIRANJAN SINGH KE KHET KE PASS GRAM DHOBIKHEDA</t>
+        </is>
+      </c>
+      <c r="G564" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H564" s="2" t="n">
+        <v>384950.66</v>
+      </c>
+      <c r="I564" s="2" t="n">
+        <v>295808.4</v>
+      </c>
+      <c r="J564" s="3" t="n">
+        <v>45723</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>46132</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C559" s="1" t="inlineStr">
+      <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D559" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E559" s="1" t="inlineStr">
+      <c r="D565" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E565" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F565" s="1" t="inlineStr">
+        <is>
+          <t>1727005040/WC/22012035277841 — JGSA recharge structure nirmal neer dhobhikheda gp dhobhikheda</t>
+        </is>
+      </c>
+      <c r="G565" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H565" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I565" s="2" t="n">
+        <v>261</v>
+      </c>
+      <c r="J565" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>46141</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C566" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D566" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E566" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F566" s="1" t="inlineStr">
+        <is>
+          <t>1727005040/WC/22012035277845 — JGSA recharge structure nirmal neer khajuri gp dhobhikheda</t>
+        </is>
+      </c>
+      <c r="G566" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H566" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I566" s="2" t="n">
+        <v>261</v>
+      </c>
+      <c r="J566" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>46141</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C567" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D567" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
-      <c r="F559" s="1" t="inlineStr">
+      <c r="F567" s="1" t="inlineStr">
+        <is>
+          <t>1727005040/WC/22012035302598 — JGSA khet talab nale ke pass gp dhobikheda</t>
+        </is>
+      </c>
+      <c r="G567" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H567" s="2" t="n">
+        <v>319506.66</v>
+      </c>
+      <c r="I567" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J567" s="3" t="n">
+        <v>46151</v>
+      </c>
+      <c r="K567" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C568" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D568" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E568" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1727005040/WC/22012035306644 — JGSA khet talab nale ke pass gram khajuri shamshabad gp dhobikheda</t>
         </is>
       </c>
-      <c r="G559" s="1" t="inlineStr">
+      <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="H559" s="2" t="n">
+      <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I559" s="2" t="n">
+      <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J559" s="3" t="n">
+      <c r="J568" s="3" t="n">
         <v>45748</v>
       </c>
-      <c r="K559" s="3"/>
+      <c r="K568" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>