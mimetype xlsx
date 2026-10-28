--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K569"/>
+  <dimension ref="A1:K578"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 02:19:16</t>
+          <t>Exported on: 2026-10-28 10:31:24</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1727005041/AV/22012034389924 — Anganwadi bhawan bherobag</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>32229</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43371</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1727005041/AV/22012034389926 — Anganwadi bhawan goriyakheda</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>34733</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43371</v>
@@ -414,51 +414,51 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1727005041/AV/22012034598305 — NMS GORIYA KHEDA ME DAINING HALL NIRMAN GRAM GORIYA KHEDA GP AMARPUR</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>16093.2</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>1544</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44490</v>
@@ -749,51 +749,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1727005041/DP/22012034593400 — vasudha vandhan- amrit vatika-  praimary school bheronbag parisar</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>221</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45207</v>
@@ -1613,51 +1613,51 @@
       <c r="J39" s="3" t="n">
         <v>43990</v>
       </c>
       <c r="K39" s="3" t="n">
         <v>44061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/22012035364261 — JGSA khet talab ramswarup sharma /premnrayan sharma</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>369740.21</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45748</v>
@@ -1905,51 +1905,51 @@
       <c r="J45" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/22012035365664 — JGSA khet talab kamal singh yadav/halkuram goriyaheda amarpura</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>369740.21</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>253431</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45771</v>
@@ -2052,51 +2052,51 @@
       <c r="J48" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K48" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/22012035379722 — JGSA recharge structure naresh yadav /kailash yadav gram bherobag gp amarpura</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45761</v>
@@ -2295,51 +2295,51 @@
       <c r="J53" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/22012035526741 — JGSA khet talab ramcharan narayan singh bheron bhag amarpura</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45748</v>
@@ -4694,51 +4694,51 @@
       <c r="J102" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/2586340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4064227</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>43972</v>
@@ -11062,51 +11062,51 @@
       <c r="J232" s="3" t="n">
         <v>44702</v>
       </c>
       <c r="K232" s="3" t="n">
         <v>44852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/3435313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5436550</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>44808</v>
@@ -14637,51 +14637,51 @@
       <c r="J305" s="3" t="n">
         <v>45443</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>46043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/4471735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151932448</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45352</v>
@@ -14733,51 +14733,51 @@
       <c r="J307" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/4506849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151882900</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45454</v>
@@ -14976,98 +14976,100 @@
       <c r="J312" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>45820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/4702951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118721182</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>23154</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46195</v>
       </c>
-      <c r="K313" s="3"/>
+      <c r="K313" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/4703360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120244722</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46065</v>
@@ -15364,51 +15366,51 @@
       <c r="J320" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/4803044 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151932552</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45545</v>
@@ -15607,100 +15609,100 @@
       <c r="J325" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>45944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5153447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125865097</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5156037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118721317</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45700</v>
@@ -15899,51 +15901,51 @@
       <c r="J331" s="3" t="n">
         <v>45946</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5226151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121723773</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45700</v>
@@ -16093,51 +16095,51 @@
       <c r="J335" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5370503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119689606</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>46023</v>
@@ -16289,1631 +16291,1653 @@
       <c r="J339" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>46074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5709258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121724543</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>22470</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5902762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118721341</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>23262</v>
+        <v>24762</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>46122</v>
       </c>
-      <c r="K341" s="3"/>
+      <c r="K341" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5903087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117396035</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5903509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120277786</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5904125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121724971</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5904760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123566930</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5905674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123564214</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5905930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123576309</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>20454</v>
+        <v>26154</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46174</v>
       </c>
-      <c r="K347" s="3"/>
+      <c r="K347" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5906028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119568617</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>20454</v>
+        <v>26154</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>46174</v>
       </c>
-      <c r="K348" s="3"/>
+      <c r="K348" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5906479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121723386</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>18627</v>
+        <v>26127</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46195</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5907077 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121727109</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5908472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121721482</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5909047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121725802</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5912278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119568678</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>20454</v>
+        <v>26154</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>46174</v>
       </c>
-      <c r="K353" s="3"/>
+      <c r="K353" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5912345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123597156</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>16254</v>
+        <v>24654</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5912490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116947111</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5914325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119690830</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5914333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119690514</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>23100</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>46071</v>
       </c>
-      <c r="K357" s="3"/>
+      <c r="K357" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5914352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123573195</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>20454</v>
+        <v>26154</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>46174</v>
       </c>
-      <c r="K358" s="3"/>
+      <c r="K358" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5915760 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120235766</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5916750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121719289</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5917453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116729926</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5917671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117396307</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>25200</v>
+        <v>26700</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46071</v>
       </c>
-      <c r="K362" s="3"/>
+      <c r="K362" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5918316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123198633</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5918651 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120279831</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5918697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118721538</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5918898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123566510</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5919024 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119568752</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5919528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123537936</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>8400</v>
+        <v>26700</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46071</v>
       </c>
-      <c r="K368" s="3"/>
+      <c r="K368" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5919628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123538722</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5919757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120278698</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5919945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119568961</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>23016</v>
+        <v>24516</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46158</v>
       </c>
-      <c r="K371" s="3"/>
+      <c r="K371" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5920190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123580360</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>4200</v>
+        <v>26700</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46071</v>
       </c>
-      <c r="K372" s="3"/>
+      <c r="K372" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5921440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121729096</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>18816</v>
+        <v>22116</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46141</v>
       </c>
-      <c r="K373" s="3"/>
+      <c r="K373" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -17938,1416 +17962,1426 @@
       <c r="J374" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5922215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123597930</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5923894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120245047</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5924858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123794702</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5926258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116947580</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5927465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120279609</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5927750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118721292</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5928335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118721276</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5928839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120280259</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5929203 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123596354</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>12600</v>
+        <v>26700</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46071</v>
       </c>
-      <c r="K383" s="3"/>
+      <c r="K383" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5929273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118721215</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>23262</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>46122</v>
       </c>
-      <c r="K384" s="3"/>
+      <c r="K384" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5929290 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120278489</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5930212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126122724</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5930798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118721421</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5931092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118721477</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5931488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118721500</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5999025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123587034</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5999068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123199018</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5999340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123555183</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>23016</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46141</v>
       </c>
-      <c r="K392" s="3"/>
+      <c r="K392" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5999658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123769794</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>4200</v>
+        <v>20700</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/5999860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120280047</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6000205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116947873</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>25200</v>
+        <v>26700</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46073</v>
       </c>
-      <c r="K395" s="3"/>
+      <c r="K395" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6000206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121726228</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6000688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123566072</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6000803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117395939</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>23016</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6000873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123581278</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6001032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118721370</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6001110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123192282</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6001503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119689755</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6001504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119689957</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>16800</v>
+        <v>26700</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46071</v>
       </c>
-      <c r="K403" s="3"/>
+      <c r="K403" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6001507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126179787</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46071</v>
@@ -19399,7939 +19433,8370 @@
       <c r="J405" s="3" t="n">
         <v>46122</v>
       </c>
       <c r="K405" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6001763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126177808</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6001911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119690971</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6002126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121723022</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6002545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123563737</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6002657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123541142</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>25200</v>
+        <v>26700</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46071</v>
       </c>
-      <c r="K410" s="3"/>
+      <c r="K410" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6002658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119568998</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6002661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123572053</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6002665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123577365</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>23508</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46174</v>
       </c>
-      <c r="K413" s="3"/>
+      <c r="K413" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6002666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123579888</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>16800</v>
+        <v>26700</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46071</v>
       </c>
-      <c r="K414" s="3"/>
+      <c r="K414" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6002667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123581687</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6002668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123582621</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6002670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123585261</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6002671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123585716</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>16800</v>
+        <v>26700</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46071</v>
       </c>
-      <c r="K418" s="3"/>
+      <c r="K418" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6003190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123569861</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6003253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121725383</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>20454</v>
+        <v>24654</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6003768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123592370</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1727005041/IF/IAY/6003803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123586584</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/6330341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116947511</t>
+          <t>1727005041/IF/IAY/6255882 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118721397</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>46217</v>
+        <v>46161</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/6349818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120237994</t>
+          <t>1727005041/IF/IAY/6258981 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121722190</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>46210</v>
+        <v>46312</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/6379743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121722626</t>
+          <t>1727005041/IF/IAY/6260866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123193798</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>46210</v>
+        <v>46165</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/6380122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121720325</t>
+          <t>1727005041/IF/IAY/6261121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123584374</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>46237</v>
+        <v>46301</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/691234 — Construction of IAY House -IAY REG. NO. MP1299163</t>
+          <t>1727005041/IF/IAY/6298337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120278272</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>15308</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46161</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/697727 — Construction of IAY House -IAY REG. NO. MP1398523</t>
+          <t>1727005041/IF/IAY/6299248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123594883</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46165</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/698054 — Construction of IAY House -IAY REG. NO. MP1402984</t>
+          <t>1727005041/IF/IAY/6300620 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123538347</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46161</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/722618 — Construction of IAY House -IAY REG. NO. MP1765973</t>
+          <t>1727005041/IF/IAY/6303578 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121684433</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>14788</v>
+        <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46161</v>
+      </c>
+      <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/723559 — Construction of IAY House -IAY REG. NO. MP1787085</t>
+          <t>1727005041/IF/IAY/6330341 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116947511</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>43251</v>
-[...3 lines deleted...]
-      </c>
+        <v>46217</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/723692 — Construction of IAY House -IAY REG. NO. MP1790960</t>
+          <t>1727005041/IF/IAY/6349818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120237994</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46210</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/725459 — Construction of IAY House -IAY REG. NO. MP1838489</t>
+          <t>1727005041/IF/IAY/6379743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121722626</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46210</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/729388 — Construction of IAY House -IAY REG. NO. MP1948315</t>
+          <t>1727005041/IF/IAY/6380122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121720325</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46237</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/744861 — Construction of IAY House -IAY REG. NO. MP2368638</t>
+          <t>1727005041/IF/IAY/6415667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123577789</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42814</v>
+        <v>46071</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/745017 — Construction of IAY House -IAY REG. NO. MP2373185</t>
+          <t>1727005041/IF/IAY/691234 — Construction of IAY House -IAY REG. NO. MP1299163</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>42864</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>43119</v>
+        <v>43131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/745050 — Construction of IAY House -IAY REG. NO. MP2373611</t>
+          <t>1727005041/IF/IAY/697727 — Construction of IAY House -IAY REG. NO. MP1398523</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>42864</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>43111</v>
+        <v>43119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/745254 — Construction of IAY House -IAY REG. NO. MP2379252</t>
+          <t>1727005041/IF/IAY/698054 — Construction of IAY House -IAY REG. NO. MP1402984</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>42864</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>43119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/745857 — Construction of IAY House -IAY REG. NO. MP2397008</t>
+          <t>1727005041/IF/IAY/722618 — Construction of IAY House -IAY REG. NO. MP1765973</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>15480</v>
+        <v>14788</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42932</v>
+        <v>42872</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>43119</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/746121 — Construction of IAY House -IAY REG. NO. MP2405133</t>
+          <t>1727005041/IF/IAY/723559 — Construction of IAY House -IAY REG. NO. MP1787085</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43254</v>
+        <v>43251</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>43373</v>
+        <v>43318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/746339 — Construction of IAY House -IAY REG. NO. MP2411429</t>
+          <t>1727005041/IF/IAY/723692 — Construction of IAY House -IAY REG. NO. MP1790960</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>14616</v>
+        <v>15480</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43332</v>
+        <v>42864</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>43453</v>
+        <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/746571 — Construction of IAY House -IAY REG. NO. MP2418508</t>
+          <t>1727005041/IF/IAY/725459 — Construction of IAY House -IAY REG. NO. MP1838489</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42971</v>
+        <v>42864</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/761717 — Construction of IAY House -IAY REG. NO. MP3040583</t>
+          <t>1727005041/IF/IAY/729388 — Construction of IAY House -IAY REG. NO. MP1948315</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42872</v>
+        <v>42864</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/763267 — Construction of IAY House -IAY REG. NO. MP3112093</t>
+          <t>1727005041/IF/IAY/744861 — Construction of IAY House -IAY REG. NO. MP2368638</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>15484</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42872</v>
-[...3 lines deleted...]
-      </c>
+        <v>42814</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/763516 — Construction of IAY House -IAY REG. NO. MP3123122</t>
+          <t>1727005041/IF/IAY/745017 — Construction of IAY House -IAY REG. NO. MP2373185</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>42864</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43164</v>
+        <v>43119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/763520 — Construction of IAY House -IAY REG. NO. MP3123211</t>
+          <t>1727005041/IF/IAY/745050 — Construction of IAY House -IAY REG. NO. MP2373611</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>16512</v>
+        <v>15308</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42971</v>
+        <v>42864</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43064</v>
+        <v>43111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/764046 — Construction of IAY House -IAY REG. NO. MP3145560</t>
+          <t>1727005041/IF/IAY/745254 — Construction of IAY House -IAY REG. NO. MP2379252</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>42864</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43164</v>
+        <v>43119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/764047 — Construction of IAY House -IAY REG. NO. MP3145583</t>
+          <t>1727005041/IF/IAY/745857 — Construction of IAY House -IAY REG. NO. MP2397008</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>16170</v>
+        <v>15480</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42872</v>
+        <v>42932</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43302</v>
+        <v>43119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/774224 — Construction of IAY House -IAY REG. NO. MP3628848</t>
+          <t>1727005041/IF/IAY/746121 — Construction of IAY House -IAY REG. NO. MP2405133</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>16026</v>
+        <v>15660</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42971</v>
+        <v>43254</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>45092</v>
+        <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/775642 — Construction of IAY House -IAY REG. NO. MP3710679</t>
+          <t>1727005041/IF/IAY/746339 — Construction of IAY House -IAY REG. NO. MP2411429</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>15480</v>
+        <v>14616</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42971</v>
+        <v>43332</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43164</v>
+        <v>43453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/776104 — Construction of IAY House -IAY REG. NO. MP3739728</t>
+          <t>1727005041/IF/IAY/746571 — Construction of IAY House -IAY REG. NO. MP2418508</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42864</v>
+        <v>42971</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/919314 — Construction of IAY House -IAY REG. NO. MP2410850</t>
+          <t>1727005041/IF/IAY/761717 — Construction of IAY House -IAY REG. NO. MP3040583</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42864</v>
+        <v>42872</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/922597 — Construction of IAY House -IAY REG. NO. MP2464317</t>
+          <t>1727005041/IF/IAY/763267 — Construction of IAY House -IAY REG. NO. MP3112093</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>15308</v>
+        <v>15484</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42864</v>
+        <v>42872</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43111</v>
+        <v>43289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/922598 — Construction of IAY House -IAY REG. NO. MP2464349</t>
+          <t>1727005041/IF/IAY/763516 — Construction of IAY House -IAY REG. NO. MP3123122</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>42864</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/927760 — Construction of IAY House -IAY REG. NO. MP2562535</t>
+          <t>1727005041/IF/IAY/763520 — Construction of IAY House -IAY REG. NO. MP3123211</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>14454</v>
+        <v>16512</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42864</v>
+        <v>42971</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>43276</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/949822 — Construction of IAY House -IAY REG. NO. MP3040499</t>
+          <t>1727005041/IF/IAY/764046 — Construction of IAY House -IAY REG. NO. MP3145560</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>15936</v>
+        <v>15480</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42872</v>
+        <v>42864</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>45232</v>
+        <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1727005041/IF/IAY/954045 — Construction of IAY House -IAY REG. NO. MP3148064</t>
+          <t>1727005041/IF/IAY/764047 — Construction of IAY House -IAY REG. NO. MP3145583</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>15480</v>
+        <v>16170</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>43164</v>
+        <v>43302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1727005041/LD/22012034239428 — khel maidan bherobaag</t>
+          <t>1727005041/IF/IAY/774224 — Construction of IAY House -IAY REG. NO. MP3628848</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>246102</v>
+        <v>17100</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>6489</v>
+        <v>16026</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42341</v>
+        <v>42971</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>43240</v>
+        <v>45092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1727005041/LD/22012034240647 — shanti dham nirmaan bhero baag</t>
+          <t>1727005041/IF/IAY/775642 — Construction of IAY House -IAY REG. NO. MP3710679</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>180100</v>
+        <v>15030</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>165337.5</v>
+        <v>15480</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42887</v>
+        <v>42971</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>42991</v>
+        <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1727005041/LD/22012034313488 — Shantidham nirman amarpura</t>
+          <t>1727005041/IF/IAY/776104 — Construction of IAY House -IAY REG. NO. MP3739728</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>180000</v>
+        <v>15030</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>168261.5</v>
+        <v>15480</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42870</v>
+        <v>42864</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>42991</v>
+        <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1727005041/LD/22012034313492 — Shantidham nirman bairkhedi ghat</t>
+          <t>1727005041/IF/IAY/919314 — Construction of IAY House -IAY REG. NO. MP2410850</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>180200</v>
+        <v>15480</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>167746</v>
+        <v>15480</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42873</v>
+        <v>42864</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>42980</v>
+        <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1727005041/LD/22012034313496 — Shantidham nirman goriyakheda</t>
+          <t>1727005041/IF/IAY/922597 — Construction of IAY House -IAY REG. NO. MP2464317</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>180100</v>
+        <v>15480</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>162929.54</v>
+        <v>15308</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42998</v>
+        <v>42864</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>43240</v>
+        <v>43111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1727005041/LD/3799395259 — मेढ बंधान कन्‍ना/बलदेव</t>
+          <t>1727005041/IF/IAY/922598 — Construction of IAY House -IAY REG. NO. MP2464349</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>40000</v>
+        <v>15480</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>8460</v>
+        <v>15480</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>41437</v>
+        <v>42864</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>41572</v>
+        <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1727005041/PG/9425895393 — khel maidan nirmaan goriyakheda</t>
+          <t>1727005041/IF/IAY/927760 — Construction of IAY House -IAY REG. NO. MP2562535</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>153000</v>
+        <v>15480</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>14454</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>42822</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>42864</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>43276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/103 — सी सी रोड निर्माण भैरोबा्ग</t>
+          <t>1727005041/IF/IAY/949822 — Construction of IAY House -IAY REG. NO. MP3040499</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>400000</v>
+        <v>17100</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>15032</v>
+        <v>15936</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>40186</v>
+        <v>42872</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>39938</v>
+        <v>45232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034173935 — पंच परमेश्‍वर सीसी रोड सहनाली निर्माण कमरसिह के मक</t>
+          <t>1727005041/IF/IAY/954045 — Construction of IAY House -IAY REG. NO. MP3148064</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>200000</v>
+        <v>15480</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>100511</v>
+        <v>15480</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41341</v>
+        <v>42872</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>41452</v>
+        <v>43164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034197845 — पंचपरमेश्‍वर सी0सी0 +मनरेगा मंदिर से बीरेन्‍द्रसिं</t>
+          <t>1727005041/LD/22012034239428 — khel maidan bherobaag</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>87137</v>
+        <v>246102</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>86672</v>
+        <v>6489</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>41648</v>
+        <v>42341</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>41754</v>
+        <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034203102 — पंचपरमेश्‍वर सी0सी0रोड चंद्रपालसिंह के मकान से राम</t>
+          <t>1727005041/LD/22012034240647 — shanti dham nirmaan bhero baag</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>87137</v>
+        <v>180100</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>71556</v>
+        <v>165337.5</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>41676</v>
+        <v>42887</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>42063</v>
+        <v>42991</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034213281 — graval raod se kasbakhedi ki or</t>
+          <t>1727005041/LD/22012034313488 — Shantidham nirman amarpura</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>1500000</v>
+        <v>180000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>1022</v>
+        <v>168261.5</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41711</v>
+        <v>42870</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>42022</v>
+        <v>42991</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034223925 — ppy cc road goriyakheda men road se beerendra ke m</t>
+          <t>1727005041/LD/22012034313492 — Shantidham nirman bairkhedi ghat</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>171947</v>
+        <v>180200</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>115769</v>
+        <v>167746</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>41823</v>
+        <v>42873</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>42246</v>
+        <v>42980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034285836 — ppy+nrega cc raod gram goriyakheda beerendra ke makan se prathmik shala 2015-16</t>
+          <t>1727005041/LD/22012034313496 — Shantidham nirman goriyakheda</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>222000</v>
+        <v>180100</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>173452</v>
+        <v>162929.54</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42278</v>
+        <v>42998</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>42646</v>
+        <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034294050 — Gravel road goriya kheda school se beenjh road ki aur amarpura</t>
+          <t>1727005041/LD/3799395259 — मेढ बंधान कन्‍ना/बलदेव</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>0</v>
+        <v>40000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>8460</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42309</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>41437</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>41572</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034294053 — gravel road goriyakheda school se beenjh road ki aur</t>
+          <t>1727005041/PG/9425895393 — khel maidan nirmaan goriyakheda</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>957849</v>
+        <v>153000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>169960</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42362</v>
-[...3 lines deleted...]
-      </c>
+        <v>42822</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034302090 — pp cc road nirman gram amarpura</t>
+          <t>1727005041/RC/103 — सी सी रोड निर्माण भैरोबा्ग</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>0</v>
+        <v>400000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>15032</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>40186</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>39938</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034302158 — greval road nimran amarpura</t>
+          <t>1727005041/RC/22012034173935 — पंच परमेश्‍वर सीसी रोड सहनाली निर्माण कमरसिह के मक</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>0</v>
+        <v>100511</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K475" s="3"/>
+        <v>41341</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>41452</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034322041 — cc road 14 vitt</t>
+          <t>1727005041/RC/22012034197845 — पंचपरमेश्‍वर सी0सी0 +मनरेगा मंदिर से बीरेन्‍द्रसिं</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>0</v>
+        <v>87137</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>86672</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>41648</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>41754</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034322043 — graval road</t>
+          <t>1727005041/RC/22012034203102 — पंचपरमेश्‍वर सी0सी0रोड चंद्रपालसिंह के मकान से राम</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>0</v>
+        <v>87137</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>71556</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>41676</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>42063</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034326332 — CC ROAD EK TARF NALI pirita, ke gar se kisan ke gar tak 2016-17</t>
+          <t>1727005041/RC/22012034213281 — graval raod se kasbakhedi ki or</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>46948</v>
+        <v>1500000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>46950</v>
+        <v>1022</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>42775</v>
+        <v>41711</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>42845</v>
+        <v>42022</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034330025 — cc road nirman himmat Singh ke makan se hendpap tak</t>
+          <t>1727005041/RC/22012034223925 — ppy cc road goriyakheda men road se beerendra ke m</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>93896</v>
+        <v>171947</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>93355</v>
+        <v>115769</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42803</v>
+        <v>41823</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>42845</v>
+        <v>42246</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034333126 — सी सी रोड प्रहलाद सिंह के मकान से मैन रोडतक 2016-17</t>
+          <t>1727005041/RC/22012034285836 — ppy+nrega cc raod gram goriyakheda beerendra ke makan se prathmik shala 2015-16</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>125000</v>
+        <v>222000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>123632</v>
+        <v>173452</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>42942</v>
+        <v>42278</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>43122</v>
+        <v>42646</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034338225 — Greval road goriyakheda se binjh ki or</t>
+          <t>1727005041/RC/22012034294050 — Gravel road goriya kheda school se beenjh road ki aur amarpura</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>1248000</v>
+        <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>180084</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>42880</v>
-[...3 lines deleted...]
-      </c>
+        <v>42309</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034349112 — prahalad singh ke makan se men road tak goriyakheda II</t>
+          <t>1727005041/RC/22012034294053 — gravel road goriyakheda school se beenjh road ki aur</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>249700</v>
+        <v>957849</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>245864</v>
+        <v>169960</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42957</v>
+        <v>42362</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>43462</v>
+        <v>42727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034360248 — Cc road nirman pahalbansingh ke makan se raghuveer singh ke makan tak</t>
+          <t>1727005041/RC/22012034302090 — pp cc road nirman gram amarpura</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>46948</v>
+        <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>47668</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034360432 — Cc road nirman mandir se men road tak bairkhedi ghat</t>
+          <t>1727005041/RC/22012034302158 — greval road nimran amarpura</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>86697</v>
+        <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>86272</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034369553 — cc road</t>
+          <t>1727005041/RC/22012034322041 — cc road 14 vitt</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43010</v>
+        <v>42645</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034385108 — cc road sah nali nirman halka ke ghar se main road tak goriya kheda</t>
+          <t>1727005041/RC/22012034322043 — graval road</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>64800</v>
+        <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>62640</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>43332</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034385109 — cc road sah nali nirman handpump se harijan basti goriyakheda</t>
+          <t>1727005041/RC/22012034326332 — CC ROAD EK TARF NALI pirita, ke gar se kisan ke gar tak 2016-17</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>43200</v>
+        <v>46948</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>41760</v>
+        <v>46950</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>43318</v>
+        <v>42775</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>43555</v>
+        <v>42845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034385110 — cc road sah nali nirman main road se malam singh ke ghar se udaybhan ke ghar tak goriyakheda</t>
+          <t>1727005041/RC/22012034330025 — cc road nirman himmat Singh ke makan se hendpap tak</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>43200</v>
+        <v>93896</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>42978</v>
+        <v>93355</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43297</v>
+        <v>42803</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>44286</v>
+        <v>42845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034385111 — cc road sah nali nirman raghuveer ke ghar se main road tak bherobag</t>
+          <t>1727005041/RC/22012034333126 — सी सी रोड प्रहलाद सिंह के मकान से मैन रोडतक 2016-17</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>29745</v>
+        <v>125000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>28200</v>
+        <v>123632</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>43508</v>
+        <v>42942</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>43921</v>
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034387666 — gravel road</t>
+          <t>1727005041/RC/22012034338225 — Greval road goriyakheda se binjh ki or</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>0</v>
+        <v>1248000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>0</v>
+        <v>180084</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K490" s="3"/>
+        <v>42880</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>43921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034396590 — cc road main road se kamal singh ke ghar tak &amp; main road se nihal singh ke ghar ki aur goriyakheda</t>
+          <t>1727005041/RC/22012034349112 — prahalad singh ke makan se men road tak goriyakheda II</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>45000</v>
+        <v>249700</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>43188</v>
+        <v>245864</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>43533</v>
+        <v>42957</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>43921</v>
+        <v>43462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034397533 — amarpura main road se omprakash ke makan tak</t>
+          <t>1727005041/RC/22012034360248 — Cc road nirman pahalbansingh ke makan se raghuveer singh ke makan tak</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>47520</v>
+        <v>46948</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>46458</v>
+        <v>47668</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>43481</v>
+        <v>43006</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>44286</v>
+        <v>43325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034397543 — cc road nirman amarpura harijan basti kup ke pas</t>
+          <t>1727005041/RC/22012034360432 — Cc road nirman mandir se men road tak bairkhedi ghat</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>25920</v>
+        <v>86697</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>32898</v>
+        <v>86272</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>43522</v>
+        <v>43006</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>43921</v>
+        <v>43325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034397545 — cc road nirman bhairobag main road se prakash singh yadav ke makan tak</t>
+          <t>1727005041/RC/22012034369553 — cc road</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>64800</v>
+        <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>62640</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>43457</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034397547 — cc road nirman main road hendpap se bablu ke makan tak</t>
+          <t>1727005041/RC/22012034385108 — cc road sah nali nirman halka ke ghar se main road tak goriya kheda</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>39150</v>
+        <v>64800</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>350</v>
+        <v>62640</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>43522</v>
+        <v>43332</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>43921</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034436488 — cc road</t>
+          <t>1727005041/RC/22012034385109 — cc road sah nali nirman handpump se harijan basti goriyakheda</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>43200</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>41760</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>43318</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>43555</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034462877 — CC Road main Road se durga ji ke chabutra tak</t>
+          <t>1727005041/RC/22012034385110 — cc road sah nali nirman main road se malam singh ke ghar se udaybhan ke ghar tak goriyakheda</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>69120</v>
+        <v>43200</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>69828</v>
+        <v>42978</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43533</v>
+        <v>43297</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>44071</v>
+        <v>44286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034476121 — बैजनाथ सिंह के मकान से रणवीर सिंह के मकान तक बेरखेड़ी घाट</t>
+          <t>1727005041/RC/22012034385111 — cc road sah nali nirman raghuveer ke ghar se main road tak bherobag</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>29745</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>28200</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>43508</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>43921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034476122 — मैन रोड से दुर्गा जी के चबूतरा की ओर भैरोबाग</t>
+          <t>1727005041/RC/22012034387666 — gravel road</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43692</v>
+        <v>43126</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034476123 — दुर्गा जी चबूतरा से जींद बाबा चबूतरा तक भैरोबाग</t>
+          <t>1727005041/RC/22012034396590 — cc road main road se kamal singh ke ghar tak &amp; main road se nihal singh ke ghar ki aur goriyakheda</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>0</v>
+        <v>43188</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K500" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>43921</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034476124 — मेन रोड से प्रा. शाला तक भैरोबाग</t>
+          <t>1727005041/RC/22012034397533 — amarpura main road se omprakash ke makan tak</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>0</v>
+        <v>47520</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>46458</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>43481</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>44286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034504985 — रंजीत के घर से चंद्रपाल के घर की ओर सी सी रोड सह नाली निर्माण ग्राम अमरपुरा</t>
+          <t>1727005041/RC/22012034397543 — cc road nirman amarpura harijan basti kup ke pas</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>57963</v>
+        <v>25920</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>57024</v>
+        <v>32898</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>43778</v>
+        <v>43522</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>43864</v>
+        <v>43921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034504994 — प्रधान मंत्री सडक से भगबान सिंह के घर तक सी सी रोड मरमम्त  कार्य ग्राम अमरपुरा</t>
+          <t>1727005041/RC/22012034397545 — cc road nirman bhairobag main road se prakash singh yadav ke makan tak</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>35280</v>
+        <v>64800</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>31680</v>
+        <v>62640</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>43778</v>
+        <v>43457</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>43864</v>
+        <v>43921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034505000 — मलखान सिंह मीणा के घर से मंशाराम के घर तक एवं धन्नालाल के घर तक सी सी रोड सह नाली निर्माण अमरपुरा</t>
+          <t>1727005041/RC/22012034397547 — cc road nirman main road hendpap se bablu ke makan tak</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>50490</v>
+        <v>39150</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>52800</v>
+        <v>350</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43778</v>
+        <v>43522</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>43864</v>
+        <v>43921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034552532 — cc road nirman bhairo maharaj prangan amarpura year 2020-21</t>
+          <t>1727005041/RC/22012034436488 — cc road</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>52530</v>
+        <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>45953</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44177</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034552619 — CC ROAD NIRMAN MAIN ROAD SE MANDIR TAK GRAM BHAIROBAG YEAR 2020-21</t>
+          <t>1727005041/RC/22012034462877 — CC Road main Road se durga ji ke chabutra tak</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>63000</v>
+        <v>69120</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>45292</v>
+        <v>69828</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44177</v>
+        <v>43533</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>44602</v>
+        <v>44071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034558718 — grvel road</t>
+          <t>1727005041/RC/22012034476121 — बैजनाथ सिंह के मकान से रणवीर सिंह के मकान तक बेरखेड़ी घाट</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44287</v>
+        <v>43692</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034592200 — cc road bhairo maharaj mandir prangan poorv disha me bhairobag</t>
+          <t>1727005041/RC/22012034476122 — मैन रोड से दुर्गा जी के चबूतरा की ओर भैरोबाग</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>84788</v>
+        <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>83762</v>
+        <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44503</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034592204 — cc road damar road se shree hanuman ji mandir bhairobag</t>
+          <t>1727005041/RC/22012034476123 — दुर्गा जी चबूतरा से जींद बाबा चबूतरा तक भैरोबाग</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>79943</v>
+        <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>78551</v>
+        <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44503</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034618441 — cc road sah nali nirman mukya marg se bhairo baba mandir Tak Gram Bhairobag</t>
+          <t>1727005041/RC/22012034476124 — मेन रोड से प्रा. शाला तक भैरोबाग</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>15300</v>
+        <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>15096</v>
+        <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44867</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034618442 — cc road sah nali nirman bhairav maharaj parisar ke pass Gram Berkhedighat</t>
+          <t>1727005041/RC/22012034504985 — रंजीत के घर से चंद्रपाल के घर की ओर सी सी रोड सह नाली निर्माण ग्राम अमरपुरा</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>15300</v>
+        <v>57963</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>15096</v>
+        <v>57024</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44875</v>
+        <v>43778</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>44996</v>
+        <v>43864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034629567 — cc road vidhayaksah nali nirman gram bheron bag me dhiraj singh sen se raju raghuwanshi k ghar ki or</t>
+          <t>1727005041/RC/22012034504994 — प्रधान मंत्री सडक से भगबान सिंह के घर तक सी सी रोड मरमम्त  कार्य ग्राम अमरपुरा</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>63710</v>
+        <v>35280</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>62322</v>
+        <v>31680</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45062</v>
+        <v>43778</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>45106</v>
+        <v>43864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034633930 — cc sadak nirman parvat singh ke ghar se hendpump ki or gram bheronbhag</t>
+          <t>1727005041/RC/22012034505000 — मलखान सिंह मीणा के घर से मंशाराम के घर तक एवं धन्नालाल के घर तक सी सी रोड सह नाली निर्माण अमरपुरा</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>18335</v>
+        <v>50490</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>18122</v>
+        <v>52800</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45092</v>
+        <v>43778</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>45114</v>
+        <v>43864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034640409 — gravel road aanganwadi bhavan ke saamne se sc basti tak</t>
+          <t>1727005041/RC/22012034552532 — cc road nirman bhairo maharaj prangan amarpura year 2020-21</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>750000</v>
+        <v>52530</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>574158</v>
+        <v>45953</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45103</v>
+        <v>44177</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>45446</v>
+        <v>44469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034645785 — cc sadak nirman pritam singh ke ghar hemraj yadav ke ghar ki or</t>
+          <t>1727005041/RC/22012034552619 — CC ROAD NIRMAN MAIN ROAD SE MANDIR TAK GRAM BHAIROBAG YEAR 2020-21</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>52668</v>
+        <v>63000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>51051</v>
+        <v>45292</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45129</v>
+        <v>44177</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>45364</v>
+        <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034667572 — सीसी सडक निर्माण रामस्‍वरूप शर्मा के मकान के सामने से रोड की ओर एंव हनुमान मंदिर परिसर एंव प्राथमिक</t>
+          <t>1727005041/RC/22012034558718 — grvel road</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>49316</v>
+        <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>47736</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45207</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/22012034819220 — सीसी सडक निर्माण विशन सिंह के मकान से हनुमान मंदिर की ओर ग्राम बेरखेडीघाट ग्राम पंचायत अमरपुरा</t>
+          <t>1727005041/RC/22012034592200 — cc road bhairo maharaj mandir prangan poorv disha me bhairobag</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>104019</v>
+        <v>84788</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>83762</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45406</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>44503</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>44571</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/309 — पंच परमेश्‍वर सी सी रोड मालमसिह के मकान से कैलाश महाराज के घर की ओर</t>
+          <t>1727005041/RC/22012034592204 — cc road damar road se shree hanuman ji mandir bhairobag</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>253000</v>
+        <v>79943</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>152752</v>
+        <v>78551</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>41092</v>
+        <v>44503</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>41577</v>
+        <v>44571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RC/391 — 1727005041/RC/391</t>
+          <t>1727005041/RC/22012034618441 — cc road sah nali nirman mukya marg se bhairo baba mandir Tak Gram Bhairobag</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>0</v>
+        <v>15300</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>41976</v>
+        <v>15096</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>41326</v>
+        <v>44867</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>42043</v>
+        <v>45074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034328530 — Shochalay nirman samndar singh/misrilal</t>
+          <t>1727005041/RC/22012034618442 — cc road sah nali nirman bhairav maharaj parisar ke pass Gram Berkhedighat</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>12000</v>
+        <v>15300</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>10002</v>
+        <v>15096</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>42798</v>
+        <v>44875</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>42845</v>
+        <v>44996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034328541 — Shochalay nirman kamar singh/komal singh</t>
+          <t>1727005041/RC/22012034629567 — cc road vidhayaksah nali nirman gram bheron bag me dhiraj singh sen se raju raghuwanshi k ghar ki or</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>12000</v>
+        <v>63710</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>12006</v>
+        <v>62322</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>42803</v>
+        <v>45062</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>42845</v>
+        <v>45106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034328563 — Shochalay nirman khilan singh/gorelal</t>
+          <t>1727005041/RC/22012034633930 — cc sadak nirman parvat singh ke ghar se hendpump ki or gram bheronbhag</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>12000</v>
+        <v>18335</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>12006</v>
+        <v>18122</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>42803</v>
+        <v>45092</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>42845</v>
+        <v>45114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034328565 — Sochalay nirman mahendra singh /sandher Singh</t>
+          <t>1727005041/RC/22012034640409 — gravel road aanganwadi bhavan ke saamne se sc basti tak</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>10800</v>
+        <v>750000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>10764</v>
+        <v>574158</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>42914</v>
+        <v>45103</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>43122</v>
+        <v>45446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034329010 — shochalay nirman kailashnarayan/nathuram</t>
+          <t>1727005041/RC/22012034645785 — cc sadak nirman pritam singh ke ghar hemraj yadav ke ghar ki or</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>12000</v>
+        <v>52668</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>11004</v>
+        <v>51051</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>42803</v>
+        <v>45129</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>42850</v>
+        <v>45364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034329013 — Shochalay nirman kamal singh/udhamsingh</t>
+          <t>1727005041/RC/22012034667572 — सीसी सडक निर्माण रामस्‍वरूप शर्मा के मकान के सामने से रोड की ओर एंव हनुमान मंदिर परिसर एंव प्राथमिक</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>12000</v>
+        <v>49316</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>12006</v>
+        <v>47736</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>42803</v>
+        <v>45207</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>42845</v>
+        <v>45559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034334691 — Shochalay nirman rajmohan/gorelal</t>
+          <t>1727005041/RC/22012034819220 — सीसी सडक निर्माण विशन सिंह के मकान से हनुमान मंदिर की ओर ग्राम बेरखेडीघाट ग्राम पंचायत अमरपुरा</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>12000</v>
+        <v>104019</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>12006</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>42804</v>
-[...3 lines deleted...]
-      </c>
+        <v>45406</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034443472 — sarvjanik nadep nirman dharu singh k makan k pas bhaironbag</t>
+          <t>1727005041/RC/309 — पंच परमेश्‍वर सी सी रोड मालमसिह के मकान से कैलाश महाराज के घर की ओर</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>12284.01</v>
+        <v>253000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>152752</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43626</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>41092</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>41577</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034443473 — sarvjanik nadep nirman mohan singh k makan k pas bhaironbag</t>
+          <t>1727005041/RC/391 — 1727005041/RC/391</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>12284.01</v>
+        <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>0</v>
+        <v>41976</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>43626</v>
-[...1 lines deleted...]
-      <c r="K528" s="3"/>
+        <v>41326</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>42043</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034641293 — csc nirman bhairobag</t>
+          <t>1727005041/RS/22012034328530 — Shochalay nirman samndar singh/misrilal</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>44000</v>
+        <v>12000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>43538</v>
+        <v>10002</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>44602</v>
+        <v>42798</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>44917</v>
+        <v>42845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034682775 — सामुदायिक लिचपीट निर्माण भैरोबाबा मंदिर के पास अमरपुरा</t>
+          <t>1727005041/RS/22012034328541 — Shochalay nirman kamar singh/komal singh</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>6900</v>
+        <v>12000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>0</v>
+        <v>12006</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44921</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>42803</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>42845</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034682779 — सामुदायिक लिचपीट निर्माण हरिजन बस्ती गोरियाखेडा</t>
+          <t>1727005041/RS/22012034328563 — Shochalay nirman khilan singh/gorelal</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>6900</v>
+        <v>12000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>12006</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44864</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>42803</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>42845</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034682784 — सामुदायिक प्लीज वेट निर्माण आदिवासी बस्ती बेरखेड़ी घाट</t>
+          <t>1727005041/RS/22012034328565 — Sochalay nirman mahendra singh /sandher Singh</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>6900</v>
+        <v>10800</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>10764</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44921</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>42914</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>43122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034682789 — सामुदायिक लीच पिट निर्माण मजरा महुआ खेड़ा</t>
+          <t>1727005041/RS/22012034329010 — shochalay nirman kailashnarayan/nathuram</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>6900</v>
+        <v>12000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>0</v>
+        <v>11004</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44921</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>42803</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>42850</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012034682791 — सामुदायिक लीच पिट निर्माण होली वाले नल के पास भैरोबाग</t>
+          <t>1727005041/RS/22012034329013 — Shochalay nirman kamal singh/udhamsingh</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>12006</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44864</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>42803</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>42845</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012035118624 — नाली निर्माण शासकीय कूप से कोमलबाई के घर की ओर ग्राम अमरपुरा</t>
+          <t>1727005041/RS/22012034334691 — Shochalay nirman rajmohan/gorelal</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>36492</v>
+        <v>12000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>36023</v>
+        <v>12006</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>45207</v>
+        <v>42804</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>45429</v>
+        <v>42845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012035118705 — नाली निर्माण गोपाल महाराज के घर से दोनो रोड की ओर भैंरोबाग ग्राम पंचायत अमरपुरा</t>
+          <t>1727005041/RS/22012034443472 — sarvjanik nadep nirman dharu singh k makan k pas bhaironbag</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>28520</v>
+        <v>12284.01</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>27923</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45207</v>
-[...3 lines deleted...]
-      </c>
+        <v>43626</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1727005041/RS/22012035128091 — RCC nali Nirman imli ke ped se samunder singh ke makan se bhero maharaj ke aur Gram Berkhedi ghat</t>
+          <t>1727005041/RS/22012034443473 — sarvjanik nadep nirman mohan singh k makan k pas bhaironbag</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>70000</v>
+        <v>12284.01</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>65853</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>45485</v>
-[...3 lines deleted...]
-      </c>
+        <v>43626</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1727005041/SK/1169 — Bharat Nirman Rajeev Gandhi Sewa Kendra,AMARPUR</t>
+          <t>1727005041/RS/22012034641293 — csc nirman bhairobag</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>1285000</v>
+        <v>44000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>192101</v>
+        <v>43538</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>41549</v>
+        <v>44602</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>43356</v>
+        <v>44917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034355851 — bori bandhan goriyakheda magrila nala par</t>
+          <t>1727005041/RS/22012034682775 — सामुदायिक लिचपीट निर्माण भैरोबाबा मंदिर के पास अमरपुरा</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>25000</v>
+        <v>6900</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>44921</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034355852 — bori bandhan bherobag nadi me</t>
+          <t>1727005041/RS/22012034682779 — सामुदायिक लिचपीट निर्माण हरिजन बस्ती गोरियाखेडा</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>25000</v>
+        <v>6900</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>13416</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>44864</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034356018 — Bori bandhan pathrila ghat magrila nala goriyakheda</t>
+          <t>1727005041/RS/22012034682784 — सामुदायिक प्लीज वेट निर्माण आदिवासी बस्ती बेरखेड़ी घाट</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>25000</v>
+        <v>6900</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>43006</v>
-[...3 lines deleted...]
-      </c>
+        <v>44921</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034356093 — Bori bandhan garru ghat bhairobag nala</t>
+          <t>1727005041/RS/22012034682789 — सामुदायिक लीच पिट निर्माण मजरा महुआ खेड़ा</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>25000</v>
+        <v>6900</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>42993</v>
+        <v>44921</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034470695 — loose boulder check dam karan singh ke khet ke pass gram goriyakheda</t>
+          <t>1727005041/RS/22012034682791 — सामुदायिक लीच पिट निर्माण होली वाले नल के पास भैरोबाग</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43626</v>
+        <v>44864</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034470696 — loose boulder check dam pratap ke khet ke pass gram goriyakheda</t>
+          <t>1727005041/RS/22012035118624 — नाली निर्माण शासकीय कूप से कोमलबाई के घर की ओर ग्राम अमरपुरा</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>25911.03</v>
+        <v>36492</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>36023</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>43626</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>45207</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>45429</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034470697 — loose boulder check dam  tulsiram ke khet ke pass gram bherobhag</t>
+          <t>1727005041/RS/22012035118705 — नाली निर्माण गोपाल महाराज के घर से दोनो रोड की ओर भैंरोबाग ग्राम पंचायत अमरपुरा</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>33049.98</v>
+        <v>28520</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>27923</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>43626</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>45207</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>45559</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034470698 — loose boulder check dam naryan singh ke khet ke pass gram bherobhag</t>
+          <t>1727005041/RS/22012035128091 — RCC nali Nirman imli ke ped se samunder singh ke makan se bhero maharaj ke aur Gram Berkhedi ghat</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>34469.35</v>
+        <v>70000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>65853</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>43626</v>
-[...1 lines deleted...]
-      <c r="K546" s="3"/>
+        <v>45485</v>
+      </c>
+      <c r="K546" s="3" t="n">
+        <v>45795</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034470821 — loose boulder check dem nirman karan singh ke khet ke pass goriyakheda</t>
+          <t>1727005041/SK/1169 — Bharat Nirman Rajeev Gandhi Sewa Kendra,AMARPUR</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>28770.04</v>
+        <v>1285000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>192101</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>43626</v>
-[...1 lines deleted...]
-      <c r="K547" s="3"/>
+        <v>41549</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>43356</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034496816 — sarvjanik pond nirman banjara sthan gram goriyakheda</t>
+          <t>1727005041/WC/22012034355851 — bori bandhan goriyakheda magrila nala par</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>310629.11</v>
+        <v>25000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>43006</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>43074</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034496817 — sarvjanik pond nirman pathariya sthan gram goriyakheda</t>
+          <t>1727005041/WC/22012034355852 — bori bandhan bherobag nadi me</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>310385.56</v>
+        <v>25000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>78496</v>
+        <v>13416</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>43744</v>
+        <v>43006</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>44021</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034522037 — water harwesting pond</t>
+          <t>1727005041/WC/22012034356018 — Bori bandhan pathrila ghat magrila nala goriyakheda</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K550" s="3"/>
+        <v>43006</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>43074</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034546734 — stopdam cum causeway nirman goriyakheda se pipaldhar marg par goriyakheda</t>
+          <t>1727005041/WC/22012034356093 — Bori bandhan garru ghat bhairobag nala</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>1406473.43</v>
+        <v>25000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>1173508.51</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>44034</v>
-[...3 lines deleted...]
-      </c>
+        <v>42993</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034558833 — nala vistar karya gouriyakheda part 1</t>
+          <t>1727005041/WC/22012034470695 — loose boulder check dam karan singh ke khet ke pass gram goriyakheda</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>403539.1</v>
+        <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>51300</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44155</v>
-[...3 lines deleted...]
-      </c>
+        <v>43626</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034558834 — nala vistar karya gouriyakheda part 2</t>
+          <t>1727005041/WC/22012034470696 — loose boulder check dam pratap ke khet ke pass gram goriyakheda</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>403541.55</v>
+        <v>25911.03</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>43922</v>
+        <v>43626</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034599478 — WATER HARVESTING POND MAIN ROAD KE PAAS GRAM AMARPURA YEAR 2020-21</t>
+          <t>1727005041/WC/22012034470697 — loose boulder check dam  tulsiram ke khet ke pass gram bherobhag</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>332962.02</v>
+        <v>33049.98</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>145847</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44180</v>
-[...3 lines deleted...]
-      </c>
+        <v>43626</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034656188 — Ctr water harvesting pond bhairo bag G.P aamrpura</t>
+          <t>1727005041/WC/22012034470698 — loose boulder check dam naryan singh ke khet ke pass gram bherobhag</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>337715.44</v>
+        <v>34469.35</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44287</v>
+        <v>43626</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034656195 — Ctr water harvesting pond goriya kheda</t>
+          <t>1727005041/WC/22012034470821 — loose boulder check dem nirman karan singh ke khet ke pass goriyakheda</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>337715.44</v>
+        <v>28770.04</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44287</v>
+        <v>43626</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034656202 — Ctr water harvesting pond gram amar pura G.p amarpur</t>
+          <t>1727005041/WC/22012034496816 — sarvjanik pond nirman banjara sthan gram goriyakheda</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>337715.44</v>
+        <v>310629.11</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44287</v>
+        <v>43692</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034756862 — CTR ROOF WATER HARVESTING AAGANBADI BAWAN AAMARPURA</t>
+          <t>1727005041/WC/22012034496817 — sarvjanik pond nirman pathariya sthan gram goriyakheda</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>22173.14</v>
+        <v>310385.56</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>0</v>
+        <v>78496</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K558" s="3"/>
+        <v>43744</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>44021</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034756869 — CTR ROOF WATER HARVESTING PANCHAYAT BAWAN AAMARPURA</t>
+          <t>1727005041/WC/22012034522037 — water harwesting pond</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>22173.14</v>
+        <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44287</v>
+        <v>43740</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034756875 — CTR ROOF WATER HARVESTING M/S BAWAN GOURIYAKHEDI G.P. AAMARPURA</t>
+          <t>1727005041/WC/22012034546734 — stopdam cum causeway nirman goriyakheda se pipaldhar marg par goriyakheda</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>22173.14</v>
+        <v>1406473.43</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>0</v>
+        <v>1173508.51</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K560" s="3"/>
+        <v>44034</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>45266</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034852149 — NIRMAL NEER SAMUDHAHIK KOOPN  NIRMAN  SHANTIDHAM KE PASS BHAIROBAG  GP AMARPUR</t>
+          <t>1727005041/WC/22012034558833 — nala vistar karya gouriyakheda part 1</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>535597.67</v>
+        <v>403539.1</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>479168</v>
+        <v>51300</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44892</v>
+        <v>44155</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>46086</v>
+        <v>44244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012034852158 — NIRMAL NEER SAMUDHAHIK KOOP  NIRMAN  SHANTIDHAM KE PASS AMARPUR GP AMARPUR</t>
+          <t>1727005041/WC/22012034558834 — nala vistar karya gouriyakheda part 2</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>485779.15</v>
+        <v>403541.55</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>448036.8</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>45101</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012035003087 — Nirmal Neer Shantidham ke pass Bhairobag</t>
+          <t>1727005041/WC/22012034599478 — WATER HARVESTING POND MAIN ROAD KE PAAS GRAM AMARPURA YEAR 2020-21</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>0</v>
+        <v>145847</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K563" s="3"/>
+        <v>44180</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>45554</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012035003091 — Nirmal Neer Shantidham ke pass Amarpura</t>
+          <t>1727005041/WC/22012034656188 — Ctr water harvesting pond bhairo bag G.P aamrpura</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>0</v>
+        <v>337715.44</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44789</v>
+        <v>44287</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012035234106 — WATER HARVESTING POND PANCHAYAT BHAWAN KE PASS GRAM AMARPURA</t>
+          <t>1727005041/WC/22012034656195 — Ctr water harvesting pond goriya kheda</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>383199.82</v>
+        <v>337715.44</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>298485</v>
+        <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>45681</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012035237210 — WATER HARVESTINGH POND NIRMAN GRAM PANCHAYAT BHAWAN KE PASS AMARPURA</t>
+          <t>1727005041/WC/22012034656202 — Ctr water harvesting pond gram amar pura G.p amarpur</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>337715.44</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>45595</v>
+        <v>44287</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012035237212 — WATER HARVESTING POND NIRMAN KARYA BAGICHE KE NICHE GRAM BHEROBAG AMARPURA</t>
+          <t>1727005041/WC/22012034756862 — CTR ROOF WATER HARVESTING AAGANBADI BAWAN AAMARPURA</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>45595</v>
+        <v>44287</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012035275896 — JGSA recharge structure shantidham ke pas gram bherobag gp amarpura</t>
+          <t>1727005041/WC/22012034756869 — CTR ROOF WATER HARVESTING PANCHAYAT BAWAN AAMARPURA</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>25899.46</v>
+        <v>22173.14</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>12789</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>45788</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1727005041/WC/22012035275901 — JGSA pas recharge structure panchayat bhavan ke gram amarpura gp amarpura</t>
+          <t>1727005041/WC/22012034756875 — CTR ROOF WATER HARVESTING M/S BAWAN GOURIYAKHEDI G.P. AAMARPURA</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>25899.46</v>
+        <v>22173.14</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K569" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C570" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D570" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E570" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F570" s="1" t="inlineStr">
+        <is>
+          <t>1727005041/WC/22012034852149 — NIRMAL NEER SAMUDHAHIK KOOPN  NIRMAN  SHANTIDHAM KE PASS BHAIROBAG  GP AMARPUR</t>
+        </is>
+      </c>
+      <c r="G570" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H570" s="2" t="n">
+        <v>535597.67</v>
+      </c>
+      <c r="I570" s="2" t="n">
+        <v>479168</v>
+      </c>
+      <c r="J570" s="3" t="n">
+        <v>44892</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>46086</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C571" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D571" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E571" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F571" s="1" t="inlineStr">
+        <is>
+          <t>1727005041/WC/22012034852158 — NIRMAL NEER SAMUDHAHIK KOOP  NIRMAN  SHANTIDHAM KE PASS AMARPUR GP AMARPUR</t>
+        </is>
+      </c>
+      <c r="G571" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H571" s="2" t="n">
+        <v>485779.15</v>
+      </c>
+      <c r="I571" s="2" t="n">
+        <v>448036.8</v>
+      </c>
+      <c r="J571" s="3" t="n">
+        <v>45101</v>
+      </c>
+      <c r="K571" s="3" t="n">
+        <v>46079</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C572" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D572" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E572" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F572" s="1" t="inlineStr">
+        <is>
+          <t>1727005041/WC/22012035003087 — Nirmal Neer Shantidham ke pass Bhairobag</t>
+        </is>
+      </c>
+      <c r="G572" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H572" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I572" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J572" s="3" t="n">
+        <v>44789</v>
+      </c>
+      <c r="K572" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C573" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D573" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E573" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F573" s="1" t="inlineStr">
+        <is>
+          <t>1727005041/WC/22012035003091 — Nirmal Neer Shantidham ke pass Amarpura</t>
+        </is>
+      </c>
+      <c r="G573" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H573" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I573" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J573" s="3" t="n">
+        <v>44789</v>
+      </c>
+      <c r="K573" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C574" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D574" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E574" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F574" s="1" t="inlineStr">
+        <is>
+          <t>1727005041/WC/22012035234106 — WATER HARVESTING POND PANCHAYAT BHAWAN KE PASS GRAM AMARPURA</t>
+        </is>
+      </c>
+      <c r="G574" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H574" s="2" t="n">
+        <v>383199.82</v>
+      </c>
+      <c r="I574" s="2" t="n">
+        <v>298485</v>
+      </c>
+      <c r="J574" s="3" t="n">
+        <v>45681</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>46198</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C575" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D575" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E575" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F575" s="1" t="inlineStr">
+        <is>
+          <t>1727005041/WC/22012035237210 — WATER HARVESTINGH POND NIRMAN GRAM PANCHAYAT BHAWAN KE PASS AMARPURA</t>
+        </is>
+      </c>
+      <c r="G575" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H575" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I575" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J575" s="3" t="n">
+        <v>45595</v>
+      </c>
+      <c r="K575" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C576" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D576" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E576" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F576" s="1" t="inlineStr">
+        <is>
+          <t>1727005041/WC/22012035237212 — WATER HARVESTING POND NIRMAN KARYA BAGICHE KE NICHE GRAM BHEROBAG AMARPURA</t>
+        </is>
+      </c>
+      <c r="G576" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H576" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I576" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J576" s="3" t="n">
+        <v>45595</v>
+      </c>
+      <c r="K576" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C577" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D577" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+        </is>
+      </c>
+      <c r="E577" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F577" s="1" t="inlineStr">
+        <is>
+          <t>1727005041/WC/22012035275896 — JGSA recharge structure shantidham ke pas gram bherobag gp amarpura</t>
+        </is>
+      </c>
+      <c r="G577" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H577" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I577" s="2" t="n">
+        <v>12789</v>
+      </c>
+      <c r="J577" s="3" t="n">
+        <v>45788</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>46201</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C578" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D578" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E578" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F578" s="1" t="inlineStr">
+        <is>
+          <t>1727005041/WC/22012035275901 — JGSA pas recharge structure panchayat bhavan ke gram amarpura gp amarpura</t>
+        </is>
+      </c>
+      <c r="G578" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H578" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I578" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J578" s="3" t="n">
         <v>45761</v>
       </c>
-      <c r="K569" s="3"/>
+      <c r="K578" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>