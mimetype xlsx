--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K293"/>
+  <dimension ref="A1:K294"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 15:44:19</t>
+          <t>Exported on: 2026-10-26 23:17:13</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -433,63 +433,65 @@
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Culvert</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1727005067/AV/22012034640902 — nali nirman soudan kushwah ke ghar se harisingh ke ghar ki or gurod</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>1326</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45155</v>
       </c>
-      <c r="K15" s="3"/>
+      <c r="K15" s="3" t="n">
+        <v>46304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Culvert</t>
@@ -657,51 +659,51 @@
         <v>197428.69</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1727005067/DP/22012034603224 — VASUDHA VANDAN AMRIT VATIKA GRAM GUROD ME SARVAJANIK PARISAR SAGAD NADI KE PASS GP GUROD</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>6201</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45180</v>
@@ -1566,145 +1568,147 @@
       <c r="J38" s="3" t="n">
         <v>43992</v>
       </c>
       <c r="K38" s="3" t="n">
         <v>44075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1727005067/IF/22012035373999 — JGSA recharge structure mohan singh raghuwanshi ke ghar ke pass gurod</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1727005067/IF/22012035374069 — JGSA khet talab ram singh adiwashi ke khet me gurod</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>80494.75</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45785</v>
       </c>
-      <c r="K40" s="3"/>
+      <c r="K40" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1727005067/IF/22012035374082 — JGSA khet talab ramswarup nirpat adiwashi ke khet me gurod</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>80494.75</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45785</v>
@@ -10885,51 +10889,51 @@
       <c r="J229" s="3" t="n">
         <v>44160</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>44256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1727005067/RC/22012034555139 — CC ROAD (15FC+NREGA) RAMRATAN BHOI KE GHAR SE HANUMAN MANDIR KI AOR EVM MATA MANDIR KI AOR YEAR 2020</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>106575</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>13185</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>44202</v>
@@ -11126,78 +11130,80 @@
       <c r="J234" s="3" t="n">
         <v>45152</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>45314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1727005067/RC/22012034845740 — CC ROAD NIRMAN MONU KE GARAJ SE MARKHEDA ROAD KI AUR GUROD</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46165</v>
       </c>
-      <c r="K235" s="3"/>
+      <c r="K235" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
@@ -12440,76 +12446,76 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>43808</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>44136</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>44775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1727005067/RS/22012035138180 — GREY WATER MANEGMENT WITH CHAMBER SAHRIYA MOHALLA MAI RAMMU KE GHER SE VINOD SAHRIYA KE GHER GUROD</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
@@ -13449,98 +13455,98 @@
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1727005067/WC/22012035203207 — Water Harvesting pond मजरा मदिया रामस्वरूप के खेत के पास गुरोद</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1727005067/WC/22012035206857 — Water Harvesting pond peera jora Shyamlal Aadiwasi ke khet ke pass gram gurod</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45451</v>
@@ -13592,51 +13598,51 @@
       <c r="J286" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>46108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1727005067/WC/22012035261807 — JGSA khet talab ramswarup ke khet ke pass majra madiya gurod</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>349781.64</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>87957</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45786</v>
@@ -13914,50 +13920,97 @@
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1727005067/WC/47 — हेंडपंप रिचार्ज आदिवासी मोहल्‍ला गुरोद</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>40000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>7876</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>39600</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>39448</v>
       </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C294" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D294" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E294" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F294" s="1" t="inlineStr">
+        <is>
+          <t>1727005067/WC/VB/YD/22012035337074 — Roof top rain wat. har. str. in gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="G294" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="n">
+        <v>30496.65</v>
+      </c>
+      <c r="I294" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J294" s="3" t="n">
+        <v>46297</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>