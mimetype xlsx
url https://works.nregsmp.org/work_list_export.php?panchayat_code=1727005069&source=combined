--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K361"/>
+  <dimension ref="A1:K363"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 14:28:16</t>
+          <t>Exported on: 2026-10-23 12:53:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1349,51 +1349,51 @@
       <c r="J33" s="3" t="n">
         <v>42901</v>
       </c>
       <c r="K33" s="3" t="n">
         <v>44036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1727005069/DP/22012034591900 — VASUDHA VANDAN AMRIT VATIKA HIGH SCHOOL KE PASS GP PADARIYA JAGIR</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>13845</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45157</v>
@@ -2795,98 +2795,98 @@
       <c r="J63" s="3" t="n">
         <v>44880</v>
       </c>
       <c r="K63" s="3" t="n">
         <v>45488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/22012034992785 — hiteshi koop gopal bai/gulabsingh</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>193581</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/22012034992791 — hiteshi koop suratsingh/banfoola</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>99467</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>44880</v>
@@ -3085,51 +3085,51 @@
       <c r="J69" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K69" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/22012035330285 — JGSA Recharge Structure Gulab bai sambal singh yadav</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45748</v>
@@ -5872,51 +5872,51 @@
       <c r="J126" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>44507</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/IAY/3660411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124163431</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>3060</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>44738</v>
@@ -7244,51 +7244,51 @@
       <c r="J154" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>45727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/IAY/4941822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114104207</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>4410</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45744</v>
@@ -7585,51 +7585,51 @@
       <c r="J161" s="3" t="n">
         <v>45744</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>45862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/IAY/4941922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114146966</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>4419</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45744</v>
@@ -9347,7929 +9347,8041 @@
       <c r="J197" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/IAY/5954542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115250953</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>19362</v>
+        <v>23562</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>46145</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/IAY/5954867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114975657</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>26916</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>46127</v>
       </c>
-      <c r="K199" s="3"/>
+      <c r="K199" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/IAY/5959698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114172858</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>23262</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>46152</v>
       </c>
-      <c r="K200" s="3"/>
+      <c r="K200" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/IAY/5960492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114977573</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>26916</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>46127</v>
       </c>
-      <c r="K201" s="3"/>
+      <c r="K201" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/IAY/5960913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114146667</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>26916</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>46127</v>
       </c>
-      <c r="K202" s="3"/>
+      <c r="K202" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/IAY/5961180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115257669</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>26916</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>46127</v>
       </c>
-      <c r="K203" s="3"/>
+      <c r="K203" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/IAY/5961564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115034091</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>26916</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46127</v>
       </c>
-      <c r="K204" s="3"/>
+      <c r="K204" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/IAY/5966556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114181349</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>23262</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>46145</v>
       </c>
-      <c r="K205" s="3"/>
+      <c r="K205" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/IAY/5966563 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114974852</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>26916</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>46127</v>
       </c>
-      <c r="K206" s="3"/>
+      <c r="K206" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/IAY/6131456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114976929</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>12300</v>
+        <v>22800</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>46067</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1727005069/IF/IAY/6349814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114974702</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>46210</v>
+        <v>46275</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1727005069/IF/IAY/639869 — Construction of IAY House -IAY REG. NO. MP3746753</t>
+          <t>1727005069/IF/IAY/6349961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123212499</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>15420</v>
+        <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>42817</v>
-[...3 lines deleted...]
-      </c>
+        <v>46067</v>
+      </c>
+      <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1727005069/IF/IAY/836483 — Construction of IAY House -IAY REG. NO. MP1304244</t>
+          <t>1727005069/IF/IAY/639869 — Construction of IAY House -IAY REG. NO. MP3746753</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>15504</v>
+        <v>15420</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>43006</v>
+        <v>42817</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>43366</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1727005069/IF/IAY/836635 — Construction of IAY House -IAY REG. NO. MP1306701</t>
+          <t>1727005069/IF/IAY/836483 — Construction of IAY House -IAY REG. NO. MP1304244</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>15504</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>43006</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>43362</v>
+        <v>43366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1727005069/IF/IAY/838734 — Construction of IAY House -IAY REG. NO. MP1340563</t>
+          <t>1727005069/IF/IAY/836635 — Construction of IAY House -IAY REG. NO. MP1306701</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>15480</v>
+        <v>15504</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>42866</v>
+        <v>43006</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>43119</v>
+        <v>43362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1727005069/IF/IAY/874999 — Construction of IAY House -IAY REG. NO. MP1797369</t>
+          <t>1727005069/IF/IAY/838734 — Construction of IAY House -IAY REG. NO. MP1340563</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>42978</v>
+        <v>42866</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>43131</v>
+        <v>43119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1727005069/IF/IAY/878675 — Construction of IAY House -IAY REG. NO. MP1844447</t>
+          <t>1727005069/IF/IAY/874999 — Construction of IAY House -IAY REG. NO. MP1797369</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>15178</v>
+        <v>15480</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>43255</v>
+        <v>42978</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>43618</v>
+        <v>43131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1727005069/IF/IAY/888703 — Construction of IAY House -IAY REG. NO. MP1981743</t>
+          <t>1727005069/IF/IAY/878675 — Construction of IAY House -IAY REG. NO. MP1844447</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>15480</v>
+        <v>15178</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>42915</v>
+        <v>43255</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>43111</v>
+        <v>43618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1727005069/IF/IAY/949670 — Construction of IAY House -IAY REG. NO. MP3037024</t>
+          <t>1727005069/IF/IAY/888703 — Construction of IAY House -IAY REG. NO. MP1981743</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>42972</v>
+        <v>42915</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>43165</v>
+        <v>43111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1727005069/IF/IAY/950309 — Construction of IAY House -IAY REG. NO. MP3052301</t>
+          <t>1727005069/IF/IAY/949670 — Construction of IAY House -IAY REG. NO. MP3037024</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>42915</v>
+        <v>42972</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>43089</v>
+        <v>43165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1727005069/IF/IAY/951047 — Construction of IAY House -IAY REG. NO. MP3068813</t>
+          <t>1727005069/IF/IAY/950309 — Construction of IAY House -IAY REG. NO. MP3052301</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>42978</v>
+        <v>42915</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>43111</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1727005069/IF/IAY/951451 — Construction of IAY House -IAY REG. NO. MP3080692</t>
+          <t>1727005069/IF/IAY/951047 — Construction of IAY House -IAY REG. NO. MP3068813</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>14484</v>
+        <v>15480</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>43006</v>
+        <v>42978</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>43421</v>
+        <v>43111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1727005069/IF/IAY/951602 — Construction of IAY House -IAY REG. NO. MP3084836</t>
+          <t>1727005069/IF/IAY/951451 — Construction of IAY House -IAY REG. NO. MP3080692</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>15480</v>
+        <v>14484</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>42978</v>
+        <v>43006</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>43111</v>
+        <v>43421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1727005069/IF/IAY/975783 — Construction of IAY House -IAY REG. NO. MP3715932</t>
+          <t>1727005069/IF/IAY/951602 — Construction of IAY House -IAY REG. NO. MP3084836</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>15504</v>
+        <v>15480</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>43006</v>
+        <v>42978</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>43362</v>
+        <v>43111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1727005069/IF/IAY/975926 — Construction of IAY House -IAY REG. NO. MP3721439</t>
+          <t>1727005069/IF/IAY/975783 — Construction of IAY House -IAY REG. NO. MP3715932</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>15480</v>
+        <v>15504</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>42950</v>
+        <v>43006</v>
       </c>
       <c r="K222" s="3" t="n">
-        <v>43047</v>
+        <v>43362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1727005069/LD/22012034298285 — KHEL MAIDAN NAGADA</t>
+          <t>1727005069/IF/IAY/975926 — Construction of IAY House -IAY REG. NO. MP3721439</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>835</v>
+        <v>15480</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>42754</v>
+        <v>42950</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>43240</v>
+        <v>43047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1727005069/LD/22012034298318 — SHANTIDHAM NIRMAN GAJANYAI</t>
+          <t>1727005069/LD/22012034298285 — KHEL MAIDAN NAGADA</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>178963.8</v>
+        <v>835</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>43966</v>
+        <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1727005069/LD/22012034307465 — शांतिधाम निर्माण नगधा 2016-17</t>
+          <t>1727005069/LD/22012034298318 — SHANTIDHAM NIRMAN GAJANYAI</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>180190</v>
+        <v>180000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>0</v>
+        <v>178963.8</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>42817</v>
-[...1 lines deleted...]
-      <c r="K225" s="3"/>
+        <v>42754</v>
+      </c>
+      <c r="K225" s="3" t="n">
+        <v>43966</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1727005069/LD/22012034514787 — khel maidan higher school parishar padariya jagir 2020</t>
+          <t>1727005069/LD/22012034307465 — शांतिधाम निर्माण नगधा 2016-17</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>393576.46</v>
+        <v>180190</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>265243</v>
+        <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>43990</v>
-[...3 lines deleted...]
-      </c>
+        <v>42817</v>
+      </c>
+      <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1727005069/LD/3799419107 — शांतिधाम निर्माण प‍डरियाजागीर</t>
+          <t>1727005069/LD/22012034514787 — khel maidan higher school parishar padariya jagir 2020</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>202091</v>
+        <v>393576.46</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>91030.18</v>
+        <v>265243</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>41655</v>
+        <v>43990</v>
       </c>
       <c r="K227" s="3" t="n">
-        <v>42307</v>
+        <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1727005069/LD/3799425370 — खेल मैदान  पडरियाजागीर</t>
+          <t>1727005069/LD/3799419107 — शांतिधाम निर्माण प‍डरियाजागीर</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>0</v>
+        <v>202091</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>0</v>
+        <v>91030.18</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="K228" s="3"/>
+        <v>41655</v>
+      </c>
+      <c r="K228" s="3" t="n">
+        <v>42307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1727005069/LD/3799425371 — KHEL MAIDAN NIRMAN</t>
+          <t>1727005069/LD/3799425370 — खेल मैदान  पडरियाजागीर</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>41365</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1727005069/LD/3799425372 — खेल मैदान  निर्माण</t>
+          <t>1727005069/LD/3799425371 — KHEL MAIDAN NIRMAN</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>229565</v>
+        <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>118958.9</v>
+        <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>41676</v>
-[...3 lines deleted...]
-      </c>
+        <v>41365</v>
+      </c>
+      <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034171129 — पंच परमेश्‍वर सी सी रोड सहनाली निर्माण धनसिह साहू</t>
+          <t>1727005069/LD/3799425372 — खेल मैदान  निर्माण</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>230000</v>
+        <v>229565</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>199951.8</v>
+        <v>118958.9</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>41341</v>
+        <v>41676</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>41470</v>
+        <v>42363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034181979 — पंचपरमेश्‍वर +मनरेगा भाग तीन रहूप खां के मकान से न</t>
+          <t>1727005069/RC/22012034171129 — पंच परमेश्‍वर सी सी रोड सहनाली निर्माण धनसिह साहू</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>157541</v>
+        <v>230000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>155208</v>
+        <v>199951.8</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>41531</v>
+        <v>41341</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>41866</v>
+        <v>41470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034203074 — पंचपरमेश्‍वर सी0सी0रोड भाग 4 चांद खां के मकान से द</t>
+          <t>1727005069/RC/22012034181979 — पंचपरमेश्‍वर +मनरेगा भाग तीन रहूप खां के मकान से न</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>202226</v>
+        <v>157541</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>199904</v>
+        <v>155208</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>41676</v>
+        <v>41531</v>
       </c>
       <c r="K233" s="3" t="n">
-        <v>41759</v>
+        <v>41866</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034203079 — पंचपरमेश्‍वर सी0सी0रोड भाग 5 वीरेन्‍द्र कुशवाह के</t>
+          <t>1727005069/RC/22012034203074 — पंचपरमेश्‍वर सी0सी0रोड भाग 4 चांद खां के मकान से द</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>152902</v>
+        <v>202226</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>151855</v>
+        <v>199904</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>41759</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034203082 — ग्रेवल रोड सुदूर निर्माण वियजसिंह के घर से नदी के</t>
+          <t>1727005069/RC/22012034203079 — पंचपरमेश्‍वर सी0सी0रोड भाग 5 वीरेन्‍द्र कुशवाह के</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>1133039</v>
+        <v>152902</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>526430.44</v>
+        <v>151855</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>42727</v>
+        <v>41759</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034208801 — sodoor graval road padariya jageer se nanakpur</t>
+          <t>1727005069/RC/22012034203082 — ग्रेवल रोड सुदूर निर्माण वियजसिंह के घर से नदी के</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>1435948</v>
+        <v>1133039</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>451319.93</v>
+        <v>526430.44</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>41697</v>
+        <v>41676</v>
       </c>
       <c r="K236" s="3" t="n">
-        <v>42881</v>
+        <v>42727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034267315 — PP+NREGA PADARIYA ME KISAN BALI GALI OR KELASHBAI BALI GALI DARJI BALE CHORHA SE SARKARI HENDP15-16</t>
+          <t>1727005069/RC/22012034208801 — sodoor graval road padariya jageer se nanakpur</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>232638</v>
+        <v>1435948</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>184335.6</v>
+        <v>451319.93</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>42208</v>
+        <v>41697</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>42646</v>
+        <v>42881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034267316 — PP+NREGA CC padariya me kisan bali gali or kelash bali gali darji bale chorha se hend pamp15-16</t>
+          <t>1727005069/RC/22012034267315 — PP+NREGA PADARIYA ME KISAN BALI GALI OR KELASHBAI BALI GALI DARJI BALE CHORHA SE SARKARI HENDP15-16</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>232638</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>0</v>
+        <v>184335.6</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>42185</v>
-[...1 lines deleted...]
-      <c r="K238" s="3"/>
+        <v>42208</v>
+      </c>
+      <c r="K238" s="3" t="n">
+        <v>42646</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034295688 — 14 vitta+mgnrega cc road darji bale chourahe se hand pump ki or</t>
+          <t>1727005069/RC/22012034267316 — PP+NREGA CC padariya me kisan bali gali or kelash bali gali darji bale chorha se hend pamp15-16</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>159000</v>
+        <v>232638</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>158262.6</v>
+        <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>42376</v>
-[...3 lines deleted...]
-      </c>
+        <v>42185</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034302152 — ppy cc road padriya jageer</t>
+          <t>1727005069/RC/22012034295688 — 14 vitta+mgnrega cc road darji bale chourahe se hand pump ki or</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>0</v>
+        <v>159000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>0</v>
+        <v>158262.6</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K240" s="3"/>
+        <v>42376</v>
+      </c>
+      <c r="K240" s="3" t="n">
+        <v>42643</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034306702 — cc road marg ek tarf nali nirman gram padriyajagir me ward no.3 k shaskiy hand pamp babulal 14wa bit</t>
+          <t>1727005069/RC/22012034302152 — ppy cc road padriya jageer</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>222000</v>
+        <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>178687</v>
+        <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>42453</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034306706 — cc road marg ek tarf nali nirman gram padriyajagir khumansingh k ghar se mokamk ghar ki or 14wa bit</t>
+          <t>1727005069/RC/22012034306702 — cc road marg ek tarf nali nirman gram padriyajagir me ward no.3 k shaskiy hand pamp babulal 14wa bit</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>201000</v>
+        <v>222000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>153254</v>
+        <v>178687</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>42453</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>42646</v>
+        <v>42937</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034321439 — ग्रेवल रोड निर्माण कार्य पड़रियाजागीर से किशनपुर</t>
+          <t>1727005069/RC/22012034306706 — cc road marg ek tarf nali nirman gram padriyajagir khumansingh k ghar se mokamk ghar ki or 14wa bit</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>1248412</v>
+        <v>201000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>1046925</v>
+        <v>153254</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>42754</v>
+        <v>42453</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>44069</v>
+        <v>42646</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034325024 — cc road rajesh ke ghar se bhairomaharaj ke chabutere ki or</t>
+          <t>1727005069/RC/22012034321439 — ग्रेवल रोड निर्माण कार्य पड़रियाजागीर से किशनपुर</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>41583</v>
+        <v>1248412</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>24104</v>
+        <v>1046925</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>42943</v>
+        <v>42754</v>
       </c>
       <c r="K244" s="3" t="n">
-        <v>43812</v>
+        <v>44069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034325025 — graval road padariya se nagada ki aur</t>
+          <t>1727005069/RC/22012034325024 — cc road rajesh ke ghar se bhairomaharaj ke chabutere ki or</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>0</v>
+        <v>41583</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>0</v>
+        <v>24104</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K245" s="3"/>
+        <v>42943</v>
+      </c>
+      <c r="K245" s="3" t="n">
+        <v>43812</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034326513 — सी सी रोड निर्माण वीरेन्‍द्रसिंह के घर से माता मंदिर तक 14 वित्‍त 2016-17</t>
+          <t>1727005069/RC/22012034325025 — graval road padariya se nagada ki aur</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>123528</v>
+        <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>72809</v>
+        <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>42796</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034377012 — cc road bharat singh ke ghar se mangi lal ke ghar tak</t>
+          <t>1727005069/RC/22012034326513 — सी सी रोड निर्माण वीरेन्‍द्रसिंह के घर से माता मंदिर तक 14 वित्‍त 2016-17</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>84510</v>
+        <v>123528</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>64728</v>
+        <v>72809</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>43368</v>
+        <v>42796</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>43636</v>
+        <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034387804 — cc road rajesh ke ghar se rahmaan ke  ghar ki aur</t>
+          <t>1727005069/RC/22012034377012 — cc road bharat singh ke ghar se mangi lal ke ghar tak</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>104000</v>
+        <v>84510</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>103664</v>
+        <v>64728</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>43676</v>
+        <v>43368</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>44174</v>
+        <v>43636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034393133 — cc road padriya jageer me munna lal ahirwar ke ghar se nadi wale mod tak</t>
+          <t>1727005069/RC/22012034387804 — cc road rajesh ke ghar se rahmaan ke  ghar ki aur</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>64395</v>
+        <v>104000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>60734</v>
+        <v>103664</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>43369</v>
+        <v>43676</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>45140</v>
+        <v>44174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034393134 — cc road mangi lal ke ghar se high school ki or</t>
+          <t>1727005069/RC/22012034393133 — cc road padriya jageer me munna lal ahirwar ke ghar se nadi wale mod tak</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>91553</v>
+        <v>64395</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>84564</v>
+        <v>60734</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>43368</v>
+        <v>43369</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>45097</v>
+        <v>45140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034393446 — cc road sah nali padriya jageer me harijan mohlla me</t>
+          <t>1727005069/RC/22012034393134 — cc road mangi lal ke ghar se high school ki or</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>73500</v>
+        <v>91553</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>71622</v>
+        <v>84564</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>43369</v>
+        <v>43368</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>43812</v>
+        <v>45097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034393461 — cc road sah nali padriya jageer me akhe singh ke ghar se kishan singh meena ke ghar ki or</t>
+          <t>1727005069/RC/22012034393446 — cc road sah nali padriya jageer me harijan mohlla me</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>91083</v>
+        <v>73500</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>98846</v>
+        <v>71622</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>43369</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>44174</v>
+        <v>43812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034393462 — cc road sah nali padriya jageer me shivnarayan ki dukan se khuman singh ke bade ki or</t>
+          <t>1727005069/RC/22012034393461 — cc road sah nali padriya jageer me akhe singh ke ghar se kishan singh meena ke ghar ki or</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>75120</v>
+        <v>91083</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>74782</v>
+        <v>98846</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>43369</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>45882</v>
+        <v>44174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034443273 — gravel</t>
+          <t>1727005069/RC/22012034393462 — cc road sah nali padriya jageer me shivnarayan ki dukan se khuman singh ke bade ki or</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>0</v>
+        <v>75120</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>0</v>
+        <v>74782</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K254" s="3"/>
+        <v>43369</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>45882</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034476638 — gravel roadschool ki aor nagda</t>
+          <t>1727005069/RC/22012034443273 — gravel</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>43692</v>
+        <v>43491</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034476639 — gravel road majhe singh ke ghar se nagda ki aor</t>
+          <t>1727005069/RC/22012034476638 — gravel roadschool ki aor nagda</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>43327</v>
+        <v>43692</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034478469 — cc road mukhay marge se chatersingh ke ghar kee or</t>
+          <t>1727005069/RC/22012034476639 — gravel road majhe singh ke ghar se nagda ki aor</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>43692</v>
+        <v>43327</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034478470 — cc road aganbadi se moharsingh ke makan kee or</t>
+          <t>1727005069/RC/22012034478469 — cc road mukhay marge se chatersingh ke ghar kee or</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034478471 — cc road peer khan ke ghar se age nadi ghat kee or gajanyai</t>
+          <t>1727005069/RC/22012034478470 — cc road aganbadi se moharsingh ke makan kee or</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034478472 — cc road hanif khan ke ghar se halke ke ghar kee or gajanyai</t>
+          <t>1727005069/RC/22012034478471 — cc road peer khan ke ghar se age nadi ghat kee or gajanyai</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034478473 — cc road mata mandir se mukhay sadak marg kee or nagda</t>
+          <t>1727005069/RC/22012034478472 — cc road hanif khan ke ghar se halke ke ghar kee or gajanyai</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034479860 — cc road mukhya marg se chatar singh ke ghar ki aur</t>
+          <t>1727005069/RC/22012034478473 — cc road mata mandir se mukhay sadak marg kee or nagda</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>68850</v>
+        <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>67936</v>
+        <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>43757</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034504826 — cc road haneef shah ke ghar se halke ke ghar tak gajnayai</t>
+          <t>1727005069/RC/22012034479860 — cc road mukhya marg se chatar singh ke ghar ki aur</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>28909</v>
+        <v>68850</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>28512</v>
+        <v>67936</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>43818</v>
+        <v>43757</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>44174</v>
+        <v>43951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034504827 — cc road haneef shah ke ghar se anganwadi tak gajanyai</t>
+          <t>1727005069/RC/22012034504826 — cc road haneef shah ke ghar se halke ke ghar tak gajnayai</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>30773</v>
+        <v>28909</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>30624</v>
+        <v>28512</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>43789</v>
+        <v>43818</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>44174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034504828 — cc road karamat khan ke ghar se rakesh ke makan ki aur gajnayai</t>
+          <t>1727005069/RC/22012034504827 — cc road haneef shah ke ghar se anganwadi tak gajanyai</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>76275</v>
+        <v>30773</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>0</v>
+        <v>30624</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K265" s="3"/>
+        <v>43789</v>
+      </c>
+      <c r="K265" s="3" t="n">
+        <v>44174</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034504829 — cc road peer khan ki dukan se nadi ki aur gajanyai</t>
+          <t>1727005069/RC/22012034504828 — cc road karamat khan ke ghar se rakesh ke makan ki aur gajnayai</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>47025</v>
+        <v>76275</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>49632</v>
+        <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>43839</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034504831 — cc road saeed khan ke ghar se masjid tak</t>
+          <t>1727005069/RC/22012034504829 — cc road peer khan ki dukan se nadi ki aur gajanyai</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>10800</v>
+        <v>47025</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>10560</v>
+        <v>49632</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>43818</v>
+        <v>43839</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>44174</v>
+        <v>43965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034512696 — cc road mata mandir se main road tak nagda</t>
+          <t>1727005069/RC/22012034504831 — cc road saeed khan ke ghar se masjid tak</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>95343</v>
+        <v>10800</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>95424</v>
+        <v>10560</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>43867</v>
+        <v>43818</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>44012</v>
+        <v>44174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034516230 — gravel road</t>
+          <t>1727005069/RC/22012034512696 — cc road mata mandir se main road tak nagda</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>0</v>
+        <v>95343</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>95424</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K269" s="3"/>
+        <v>43867</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>44012</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034525615 — graval sadak nirman gopal singh ke ghar se school ki road gram nagdha</t>
+          <t>1727005069/RC/22012034516230 — gravel road</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>1498420.49</v>
+        <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>1098005.13</v>
+        <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>44011</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034546318 — cc road nirman madhyamik sala parisar padariya gp padariya jagir</t>
+          <t>1727005069/RC/22012034525615 — graval sadak nirman gopal singh ke ghar se school ki road gram nagdha</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>68850</v>
+        <v>1498420.49</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>68400</v>
+        <v>1098005.13</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>44132</v>
+        <v>44011</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>44191</v>
+        <v>45124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034564862 — cc hanif kee dhukan se shivnarayan kee dhukan kee or</t>
+          <t>1727005069/RC/22012034546318 — cc road nirman madhyamik sala parisar padariya gp padariya jagir</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>34425</v>
+        <v>68850</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>32406</v>
+        <v>68400</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>44277</v>
+        <v>44132</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>44338</v>
+        <v>44191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034564908 — cc road ramkran ke hgar se bhavani ke ghar kee or</t>
+          <t>1727005069/RC/22012034564862 — cc hanif kee dhukan se shivnarayan kee dhukan kee or</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>19125</v>
+        <v>34425</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>18510</v>
+        <v>32406</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>44277</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>44338</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034564989 — cc road narkhede bale ke ghar se shantidham kee or gajanyai</t>
+          <t>1727005069/RC/22012034564908 — cc road ramkran ke hgar se bhavani ke ghar kee or</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>0</v>
+        <v>19125</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>0</v>
+        <v>18510</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K274" s="3"/>
+        <v>44277</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>44338</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034564990 — cc road narkhede bale ke ghar se shantidham kee or gajanyai</t>
+          <t>1727005069/RC/22012034564989 — cc road narkhede bale ke ghar se shantidham kee or gajanyai</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>42075</v>
+        <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>41670</v>
+        <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>44277</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034586527 — cc road mukesh ke ghar se main road ki aor padariya jagir</t>
+          <t>1727005069/RC/22012034564990 — cc road narkhede bale ke ghar se shantidham kee or gajanyai</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>61785</v>
+        <v>42075</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>61374</v>
+        <v>41670</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>44475</v>
+        <v>44277</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>44503</v>
+        <v>44357</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034619529 — CC ROAD NIRMAN CHAND KHAN KE MAKAN SE SARBES KE GHAR TAK PADARIYA JAGEER</t>
+          <t>1727005069/RC/22012034586527 — cc road mukesh ke ghar se main road ki aor padariya jagir</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>12750</v>
+        <v>61785</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>12240</v>
+        <v>61374</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>44907</v>
+        <v>44475</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>45152</v>
+        <v>44503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034620576 — Cc road kallu thakur ke ghar se mata mandir tak padariya jagir</t>
+          <t>1727005069/RC/22012034619529 — CC ROAD NIRMAN CHAND KHAN KE MAKAN SE SARBES KE GHAR TAK PADARIYA JAGEER</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>19125</v>
+        <v>12750</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>0</v>
+        <v>12240</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K278" s="3"/>
+        <v>44907</v>
+      </c>
+      <c r="K278" s="3" t="n">
+        <v>45152</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034632603 — cc road mukhya marg se mumtaj ke ghar tak padariyajageer</t>
+          <t>1727005069/RC/22012034620576 — Cc road kallu thakur ke ghar se mata mandir tak padariya jagir</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>24000</v>
+        <v>19125</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>19890</v>
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>45081</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034646668 — cc road sah nali nirman jardar ke ghar se husen ke ghar tak</t>
+          <t>1727005069/RC/22012034632603 — cc road mukhya marg se mumtaj ke ghar tak padariyajageer</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>50000</v>
+        <v>24000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>48620</v>
+        <v>19890</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>45143</v>
+        <v>45081</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>45371</v>
+        <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034647459 — graval road nirman harinarayan ke ghar se nanakpur ki or tak gram padariyajageer</t>
+          <t>1727005069/RC/22012034646668 — cc road sah nali nirman jardar ke ghar se husen ke ghar tak</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>1499313.87</v>
+        <v>50000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>1406195.4</v>
+        <v>48620</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>45136</v>
+        <v>45143</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>46185</v>
+        <v>45371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034656618 — सीसी सडक निर्माण स्‍कूल से मेन रास्‍ते की ओर नगदा ग्राम पंचायत पडरियाजागीर</t>
+          <t>1727005069/RC/22012034647459 — graval road nirman harinarayan ke ghar se nanakpur ki or tak gram padariyajageer</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>68910</v>
+        <v>1499313.87</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>67534</v>
+        <v>1406195.4</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>45203</v>
+        <v>45136</v>
       </c>
       <c r="K282" s="3" t="n">
-        <v>45488</v>
+        <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034820299 — cc sadak nirman shashi bai ke gher se babulal ke gher ki aur gram Padariya Jagir</t>
+          <t>1727005069/RC/22012034656618 — सीसी सडक निर्माण स्‍कूल से मेन रास्‍ते की ओर नगदा ग्राम पंचायत पडरियाजागीर</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>52000</v>
+        <v>68910</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>46656</v>
+        <v>67534</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>45490</v>
+        <v>45203</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>45765</v>
+        <v>45488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034820301 — CC sadak nirman karamat bee ke gher se Rahman ke gher ki aur Gram gajnai</t>
+          <t>1727005069/RC/22012034820299 — cc sadak nirman shashi bai ke gher se babulal ke gher ki aur gram Padariya Jagir</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>74000</v>
+        <v>52000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>73530.18</v>
+        <v>46656</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>45517</v>
+        <v>45490</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>45562</v>
+        <v>45765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034821311 — CC ROAD NIRMAN MAIN GALI SE KAILASH KE GHER TAK AVM ISAK KE GHER KE PASS GRAM PADRIYA JAGIR</t>
+          <t>1727005069/RC/22012034820301 — CC sadak nirman karamat bee ke gher se Rahman ke gher ki aur Gram gajnai</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>25000</v>
+        <v>74000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>24786</v>
+        <v>73530.18</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>45665</v>
+        <v>45517</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>45765</v>
+        <v>45562</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034838533 — CC ROAD NIRMAN RANI KE GHER SE DULARI KE  GHER KI AUR GRAM PADARIYA JAGIR</t>
+          <t>1727005069/RC/22012034821311 — CC ROAD NIRMAN MAIN GALI SE KAILASH KE GHER TAK AVM ISAK KE GHER KE PASS GRAM PADRIYA JAGIR</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>57000</v>
+        <v>25000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>56895</v>
+        <v>24786</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>45742</v>
+        <v>45665</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>45814</v>
+        <v>45765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034838538 — CC ROAD NIRMAN DULARI BAI KE GHER SE RAMBABU KE GHER KI AUR GRAM PADARIYA JAGIR</t>
+          <t>1727005069/RC/22012034838533 — CC ROAD NIRMAN RANI KE GHER SE DULARI KE  GHER KI AUR GRAM PADARIYA JAGIR</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>58000</v>
+        <v>57000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>56778</v>
+        <v>56895</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>45735</v>
+        <v>45742</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>46078</v>
+        <v>45814</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034844207 — CC ROAD NIRMAN AABID KE GHER SE AAGANWDI TAK GRAM PADARIYA JAGIR</t>
+          <t>1727005069/RC/22012034838538 — CC ROAD NIRMAN DULARI BAI KE GHER SE RAMBABU KE GHER KI AUR GRAM PADARIYA JAGIR</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>66000</v>
+        <v>58000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>63684</v>
+        <v>56778</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>45889</v>
+        <v>45735</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>46114</v>
+        <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034845830 — CC ROAD NIRMAN POLU KALAWAT KE GHER SE RAMBABU MALVIYA KE GHER KI AUR PADARIYA JAGIR</t>
+          <t>1727005069/RC/22012034844207 — CC ROAD NIRMAN AABID KE GHER SE AAGANWDI TAK GRAM PADARIYA JAGIR</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>0</v>
+        <v>66000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>0</v>
+        <v>63684</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K289" s="3"/>
+        <v>45889</v>
+      </c>
+      <c r="K289" s="3" t="n">
+        <v>46114</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/22012034845831 — CC ROAD NIRMAN POLU KALAWAT KE GHER SE RAMBABU MALVIYA KE GHER KI AUR PADARIYA JAGIR</t>
+          <t>1727005069/RC/22012034845830 — CC ROAD NIRMAN POLU KALAWAT KE GHER SE RAMBABU MALVIYA KE GHER KI AUR PADARIYA JAGIR</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>49000</v>
+        <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>48546</v>
+        <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>45861</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RC/289 — पंच परमेश्‍वर सी सी रोड फैयाद खां के घर से मखतूम ख</t>
+          <t>1727005069/RC/22012034845831 — CC ROAD NIRMAN POLU KALAWAT KE GHER SE RAMBABU MALVIYA KE GHER KI AUR PADARIYA JAGIR</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>183000</v>
+        <v>49000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>46644</v>
+        <v>48546</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>41005</v>
+        <v>45861</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>41111</v>
+        <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034322891 — nadep padariya</t>
+          <t>1727005069/RC/289 — पंच परमेश्‍वर सी सी रोड फैयाद खां के घर से मखतूम ख</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>0</v>
+        <v>183000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>46644</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K292" s="3"/>
+        <v>41005</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>41111</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034322892 — nadep gajnayai</t>
+          <t>1727005069/RS/22012034322891 — nadep padariya</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034354911 — SHOCHALAY NIRMAN KASAM KHAN / ASRAF KHAN</t>
+          <t>1727005069/RS/22012034322892 — nadep gajnayai</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>10796</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>42943</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034354912 — SHOCHALAY NIRMAN RAMESH / POORAN SINGH</t>
+          <t>1727005069/RS/22012034354911 — SHOCHALAY NIRMAN KASAM KHAN / ASRAF KHAN</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>10796</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>43135</v>
+        <v>42943</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>43285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034354915 — SHOCHALAY NIRMAN GOPALDAS / RAMPRAYADAS</t>
+          <t>1727005069/RS/22012034354912 — SHOCHALAY NIRMAN RAMESH / POORAN SINGH</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>12478</v>
+        <v>9800</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>10796</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>42901</v>
-[...1 lines deleted...]
-      <c r="K296" s="3"/>
+        <v>43135</v>
+      </c>
+      <c r="K296" s="3" t="n">
+        <v>43285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034354916 — SHOCHALAY NIRMAN BEJAN SINGH / KARAN SINGH</t>
+          <t>1727005069/RS/22012034354915 — SHOCHALAY NIRMAN GOPALDAS / RAMPRAYADAS</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>9800</v>
+        <v>12478</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>10646</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>43135</v>
-[...3 lines deleted...]
-      </c>
+        <v>42901</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034354917 — SHOCHALAY NIRMAN MOOLCHAND / MAAN SINGH</t>
+          <t>1727005069/RS/22012034354916 — SHOCHALAY NIRMAN BEJAN SINGH / KARAN SINGH</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>10796</v>
+        <v>10646</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>43135</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034354936 — SHOCHALAY NIRMAN CHANDRABHAN SINGH /DAL SINGH</t>
+          <t>1727005069/RS/22012034354917 — SHOCHALAY NIRMAN MOOLCHAND / MAAN SINGH</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>12478</v>
+        <v>9800</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>0</v>
+        <v>10796</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42901</v>
-[...1 lines deleted...]
-      <c r="K299" s="3"/>
+        <v>43135</v>
+      </c>
+      <c r="K299" s="3" t="n">
+        <v>43240</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034354938 — SHOCHALAY NIRMAN RASHID / JAKOOB KHAN</t>
+          <t>1727005069/RS/22012034354936 — SHOCHALAY NIRMAN CHANDRABHAN SINGH /DAL SINGH</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>12478</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>42901</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034354940 — SHOCHALAY NIRMAN NARAYAN SINGH / SHRIRAM</t>
+          <t>1727005069/RS/22012034354938 — SHOCHALAY NIRMAN RASHID / JAKOOB KHAN</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>12478</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>42901</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034354941 — SHOCHALAY NIRMAN PYARELAL / HARKISHAN</t>
+          <t>1727005069/RS/22012034354940 — SHOCHALAY NIRMAN NARAYAN SINGH / SHRIRAM</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>12478</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>42901</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034355112 — SHOCHALAY NIRMAN MUNNI BAI /DANGAL SINGH</t>
+          <t>1727005069/RS/22012034354941 — SHOCHALAY NIRMAN PYARELAL / HARKISHAN</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>9800</v>
+        <v>12478</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>42901</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034355113 — SHOCHALAY NIRMAN RAMSWAROOP</t>
+          <t>1727005069/RS/22012034355112 — SHOCHALAY NIRMAN MUNNI BAI /DANGAL SINGH</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>10796</v>
+        <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43135</v>
-[...3 lines deleted...]
-      </c>
+        <v>42901</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034355114 — SHOCHALAY NIRMAN RAMBABU/ DHANNALAL</t>
+          <t>1727005069/RS/22012034355113 — SHOCHALAY NIRMAN RAMSWAROOP</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>10796</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>42943</v>
+        <v>43135</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>43240</v>
+        <v>43285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034355932 — SHOCHALAY NIRMAN NARAYAN SINGH/ DOLAT SINGH</t>
+          <t>1727005069/RS/22012034355114 — SHOCHALAY NIRMAN RAMBABU/ DHANNALAL</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>9764</v>
+        <v>10796</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>43135</v>
+        <v>42943</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>43285</v>
+        <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034355933 — SHOCHALAY NIRMAN DHAN SINGH / MAAN SINGH</t>
+          <t>1727005069/RS/22012034355932 — SHOCHALAY NIRMAN NARAYAN SINGH/ DOLAT SINGH</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>10796</v>
+        <v>9764</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>43135</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>43240</v>
+        <v>43285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034386054 — SHOCHALAY NIRMAN RAHUP /NIVAJ KHAN</t>
+          <t>1727005069/RS/22012034355933 — SHOCHALAY NIRMAN DHAN SINGH / MAAN SINGH</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>9996</v>
+        <v>10796</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>43135</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034386056 — SHOCHALAY NIRMAN ROOP SINGH /</t>
+          <t>1727005069/RS/22012034386054 — SHOCHALAY NIRMAN RAHUP /NIVAJ KHAN</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>10796</v>
+        <v>9996</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>43135</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034386057 — SHOCHALAY NIRMAN NANNE KHAN</t>
+          <t>1727005069/RS/22012034386056 — SHOCHALAY NIRMAN ROOP SINGH /</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>10796</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>43135</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034393247 — sochalay nirman AVADH NARAYAN /JAGANNATH</t>
+          <t>1727005069/RS/22012034386057 — SHOCHALAY NIRMAN NANNE KHAN</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>9764</v>
+        <v>10796</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>43135</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034394412 — SHOCHALAY NIRMAN BHARAT SINGH &amp; DULARI</t>
+          <t>1727005069/RS/22012034393247 — sochalay nirman AVADH NARAYAN /JAGANNATH</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>0</v>
+        <v>9764</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>43101</v>
-[...1 lines deleted...]
-      <c r="K312" s="3"/>
+        <v>43135</v>
+      </c>
+      <c r="K312" s="3" t="n">
+        <v>43240</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034476373 — shubham maharaj ke ghar ke pass nadep nirman padaria jagir</t>
+          <t>1727005069/RS/22012034394412 — SHOCHALAY NIRMAN BHARAT SINGH &amp; DULARI</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>12284.01</v>
+        <v>9800</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>43692</v>
+        <v>43101</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034476374 — kamalsingh ke ghaur ke pass nadep nirmanpadaria jagir</t>
+          <t>1727005069/RS/22012034476373 — shubham maharaj ke ghar ke pass nadep nirman padaria jagir</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>12284.01</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034476375 — munni bai ke ghar ke pass nadep nirman padariya jagir</t>
+          <t>1727005069/RS/22012034476374 — kamalsingh ke ghaur ke pass nadep nirmanpadaria jagir</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>0</v>
+        <v>12284.01</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034476376 — high school bale raste ke pass nadep nirman padaria jagir</t>
+          <t>1727005069/RS/22012034476375 — munni bai ke ghar ke pass nadep nirman padariya jagir</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034476377 — rahman ke khere ke pass nadep nirman gajanyai</t>
+          <t>1727005069/RS/22012034476376 — high school bale raste ke pass nadep nirman padaria jagir</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034544638 — SLWM NADEP NIRMAN KARYKAILASH YADAV KEGHAR KE PASS  PADARIYA JAGIR 2021-2022</t>
+          <t>1727005069/RS/22012034476377 — rahman ke khere ke pass nadep nirman gajanyai</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>12630.91</v>
+        <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>12266</v>
+        <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>44460</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034544639 — SLWM NADEP NIRMAN KARY SHAMSHAN GHAT KE PAASS  NAGDA 2021-2022</t>
+          <t>1727005069/RS/22012034544638 — SLWM NADEP NIRMAN KARYKAILASH YADAV KEGHAR KE PASS  PADARIYA JAGIR 2021-2022</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>0</v>
+        <v>12630.91</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>0</v>
+        <v>12266</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K319" s="3"/>
+        <v>44460</v>
+      </c>
+      <c r="K319" s="3" t="n">
+        <v>45152</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034544641 — SLWM SOKPIT NIRMAN KARY SCHOOL KE HANDPAMP KE PAASS  NAGDA 2021-2022</t>
+          <t>1727005069/RS/22012034544639 — SLWM NADEP NIRMAN KARY SHAMSHAN GHAT KE PAASS  NAGDA 2021-2022</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034544642 — SLWM SOKPIT NIRMAN KARY JASHRATH SINGH KE GHAR KE HANDPAMP KE PAASS  NAGDA 2021-2022</t>
+          <t>1727005069/RS/22012034544641 — SLWM SOKPIT NIRMAN KARY SCHOOL KE HANDPAMP KE PAASS  NAGDA 2021-2022</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034544643 — SLWM SOKPIT NIRMAN KARY JASHRATH SINGH KE GHAR KE HANDPAMP KE PAASS  NAGDA 2021-2022</t>
+          <t>1727005069/RS/22012034544642 — SLWM SOKPIT NIRMAN KARY JASHRATH SINGH KE GHAR KE HANDPAMP KE PAASS  NAGDA 2021-2022</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034544647 — SLWM SOKPIT NIRMAN KARYRAGHUVEER KE GHAR  KE HANDPAMP KE PAASS  NAGDA 2021-2022</t>
+          <t>1727005069/RS/22012034544643 — SLWM SOKPIT NIRMAN KARY JASHRATH SINGH KE GHAR KE HANDPAMP KE PAASS  NAGDA 2021-2022</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034561137 — SLWM NADEP NIRMAN KARY KABRISTAN KE PAAS PADARIYA JADIR 2021-2022</t>
+          <t>1727005069/RS/22012034544647 — SLWM SOKPIT NIRMAN KARYRAGHUVEER KE GHAR  KE HANDPAMP KE PAASS  NAGDA 2021-2022</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>12630.91</v>
+        <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>12266</v>
+        <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44460</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034561138 — SLWM NADEP NIRMAN KARY HARIJAN MOHOLLA PADARIYA JADIR 2021-2022</t>
+          <t>1727005069/RS/22012034561137 — SLWM NADEP NIRMAN KARY KABRISTAN KE PAAS PADARIYA JADIR 2021-2022</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>0</v>
+        <v>12630.91</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>12266</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K325" s="3"/>
+        <v>44460</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>44671</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034561140 — SLWM NADEP NIRMAN KARYINDER SINGH KE GHAR KE PAAS PADARIYA JADIR 2021-2022</t>
+          <t>1727005069/RS/22012034561138 — SLWM NADEP NIRMAN KARY HARIJAN MOHOLLA PADARIYA JADIR 2021-2022</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>12630.91</v>
+        <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>12266</v>
+        <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>44460</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034561141 — SLWM NADEP NIRMAN KARY IRAJMAL KE GHAR KE PAAS PADARIYA JADIR 2021-2022</t>
+          <t>1727005069/RS/22012034561140 — SLWM NADEP NIRMAN KARYINDER SINGH KE GHAR KE PAAS PADARIYA JADIR 2021-2022</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>12266</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>44460</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>44671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034561142 — SLWM NADEP NIRMAN KARY KAILASH YADAV KE KHEDE KE PAAS PADARIYA JADIR 2021-2022</t>
+          <t>1727005069/RS/22012034561141 — SLWM NADEP NIRMAN KARY IRAJMAL KE GHAR KE PAAS PADARIYA JADIR 2021-2022</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>0</v>
+        <v>12630.91</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>12266</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>44460</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>44671</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034561143 — SLWM NADEP NIRMAN KARY SHIVRAJSINGH KE GHAR KE PAAS PADARIYA JADIR 2021-2022</t>
+          <t>1727005069/RS/22012034561142 — SLWM NADEP NIRMAN KARY KAILASH YADAV KE KHEDE KE PAAS PADARIYA JADIR 2021-2022</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>12630.91</v>
+        <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>12266</v>
+        <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>44460</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034561144 — SLWM NADEP NIRMAN KARY KHACHORA /HARPAL KE KHEDE KE PAAS PADARIYA JADIR 2021-2022</t>
+          <t>1727005069/RS/22012034561143 — SLWM NADEP NIRMAN KARY SHIVRAJSINGH KE GHAR KE PAAS PADARIYA JADIR 2021-2022</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>12266</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>44460</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>44671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034676064 — LEACH PIT (Comunity) High school ke paas padariya jagir</t>
+          <t>1727005069/RS/22012034561144 — SLWM NADEP NIRMAN KARY KHACHORA /HARPAL KE KHEDE KE PAAS PADARIYA JADIR 2021-2022</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>6900</v>
+        <v>12630.91</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>6732</v>
+        <v>12266</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>44887</v>
+        <v>44460</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>45196</v>
+        <v>44671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034676068 — LEACH PIT (Comunity) mata mandir ke paas padariya jagir</t>
+          <t>1727005069/RS/22012034676064 — LEACH PIT (Comunity) High school ke paas padariya jagir</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>6900</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>6732</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>44880</v>
+        <v>44887</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>45118</v>
+        <v>45196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034676072 — LEACH PIT (Comunity) Sc Basti ke paas padariya jagir</t>
+          <t>1727005069/RS/22012034676068 — LEACH PIT (Comunity) mata mandir ke paas padariya jagir</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>6900</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>6732</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>44880</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>45196</v>
+        <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034687937 — leach pit nirman samudaik mandir ke pass gajnai</t>
+          <t>1727005069/RS/22012034676072 — LEACH PIT (Comunity) Sc Basti ke paas padariya jagir</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>6900</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>0</v>
+        <v>6732</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44942</v>
-[...1 lines deleted...]
-      <c r="K334" s="3"/>
+        <v>44880</v>
+      </c>
+      <c r="K334" s="3" t="n">
+        <v>45196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012034687941 — leach pit school k pas nl pr gajanyai</t>
+          <t>1727005069/RS/22012034687937 — leach pit nirman samudaik mandir ke pass gajnai</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>6900</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>44942</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012035122233 — नाली निर्माण पवन के घर से स्‍कूल की ओर ग्राम प‍डरियाजागीर</t>
+          <t>1727005069/RS/22012034687941 — leach pit school k pas nl pr gajanyai</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>19311</v>
+        <v>6900</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>18380</v>
+        <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>45364</v>
-[...3 lines deleted...]
-      </c>
+        <v>44942</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012035122235 — नाली निर्माण ग्राम नगदा में राजेश के घर से मेन नाली की ओर ग्राम नगदा ग्राम पंचायत पडरियाजागीर</t>
+          <t>1727005069/RS/22012035122233 — नाली निर्माण पवन के घर से स्‍कूल की ओर ग्राम प‍डरियाजागीर</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>8639</v>
+        <v>19311</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>0</v>
+        <v>18380</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>45108</v>
-[...1 lines deleted...]
-      <c r="K337" s="3"/>
+        <v>45364</v>
+      </c>
+      <c r="K337" s="3" t="n">
+        <v>45488</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012035129235 — GREY WATER MANEGMENT CHAMBER ROOP SINGH KE GHER SE MAIN NALI TAK GRAM PADRIYA JAGIR</t>
+          <t>1727005069/RS/22012035122235 — नाली निर्माण ग्राम नगदा में राजेश के घर से मेन नाली की ओर ग्राम नगदा ग्राम पंचायत पडरियाजागीर</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>28000</v>
+        <v>8639</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>27702</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>45566</v>
-[...3 lines deleted...]
-      </c>
+        <v>45108</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012035134998 — GREY WATER MANEGMENT WITH CHAMBER KARAN SINGH KE GHER SE KANYA SHALA KI AUR GRAM PADRIYA JAGIR</t>
+          <t>1727005069/RS/22012035129235 — GREY WATER MANEGMENT CHAMBER ROOP SINGH KE GHER SE MAIN NALI TAK GRAM PADRIYA JAGIR</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>0</v>
+        <v>28000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>0</v>
+        <v>27702</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>45595</v>
-[...1 lines deleted...]
-      <c r="K339" s="3"/>
+        <v>45566</v>
+      </c>
+      <c r="K339" s="3" t="n">
+        <v>45795</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1727005069/RS/22012035135213 — GREY WATER MANEGMENT WITH CHAMBER KARAN SINGH KE GHER SE KANYA SHALA KI AUR GRAM PADRIYA JAGIR</t>
+          <t>1727005069/RS/22012035134998 — GREY WATER MANEGMENT WITH CHAMBER KARAN SINGH KE GHER SE KANYA SHALA KI AUR GRAM PADRIYA JAGIR</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>13000</v>
+        <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>11664</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>45672</v>
-[...3 lines deleted...]
-      </c>
+        <v>45595</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1727005069/SK/9993647599 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PADARIYA JAGIR</t>
+          <t>1727005069/RS/22012035135213 — GREY WATER MANEGMENT WITH CHAMBER KARAN SINGH KE GHER SE KANYA SHALA KI AUR GRAM PADRIYA JAGIR</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>1285000</v>
+        <v>13000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>992538.61</v>
+        <v>11664</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>42215</v>
+        <v>45672</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>44069</v>
+        <v>45798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034513128 — Bolder chackdem nirman ashu Mata mandir ke peche jarne par</t>
+          <t>1727005069/SK/9993647599 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PADARIYA JAGIR</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>0</v>
+        <v>1285000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>0</v>
+        <v>992538.61</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>43770</v>
-[...1 lines deleted...]
-      <c r="K342" s="3"/>
+        <v>42215</v>
+      </c>
+      <c r="K342" s="3" t="n">
+        <v>44069</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034513130 — boldar check them nirman  rambabu ke ghar ke pass gharne par</t>
+          <t>1727005069/WC/22012034513128 — Bolder chackdem nirman ashu Mata mandir ke peche jarne par</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>43770</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034545772 — nirmal neer shantidham ke pass nagdha</t>
+          <t>1727005069/WC/22012034513130 — boldar check them nirman  rambabu ke ghar ke pass gharne par</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>451646.95</v>
+        <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>384541</v>
+        <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>43967</v>
-[...3 lines deleted...]
-      </c>
+        <v>43770</v>
+      </c>
+      <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034614478 — CHECH DAM</t>
+          <t>1727005069/WC/22012034545772 — nirmal neer shantidham ke pass nagdha</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>0</v>
+        <v>451646.95</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>384541</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>43967</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>44191</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034614479 — CHECH DAM</t>
+          <t>1727005069/WC/22012034614478 — CHECH DAM</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034656000 — CTR WATER HARVESTING POND AMBIKA KE KHET KE PAAS 2021-2022</t>
+          <t>1727005069/WC/22012034614479 — CHECH DAM</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>337715.44</v>
+        <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>224887</v>
+        <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44312</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034756203 — CTR ROOF RAIN WATER HARVESTING PANCHAYAT BHAVAN PADARIYA</t>
+          <t>1727005069/WC/22012034656000 — CTR WATER HARVESTING POND AMBIKA KE KHET KE PAAS 2021-2022</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>22173.14</v>
+        <v>337715.44</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>0</v>
+        <v>224887</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K348" s="3"/>
+        <v>44312</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>45118</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034756206 — CTR ROOF RAIN WATER HARVESTING ANGANBADI BHAVAN</t>
+          <t>1727005069/WC/22012034756203 — CTR ROOF RAIN WATER HARVESTING PANCHAYAT BHAVAN PADARIYA</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034756210 — CTR ROOF RAIN WATER HARVESTING MIDDIL SCHOOL</t>
+          <t>1727005069/WC/22012034756206 — CTR ROOF RAIN WATER HARVESTING ANGANBADI BHAVAN</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>21290</v>
+        <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>44389</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034756218 — CTR ROOF RAIN WATER HARVESTING E KAKSH</t>
+          <t>1727005069/WC/22012034756210 — CTR ROOF RAIN WATER HARVESTING MIDDIL SCHOOL</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>22173.14</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>0</v>
+        <v>21290</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K351" s="3"/>
+        <v>44389</v>
+      </c>
+      <c r="K351" s="3" t="n">
+        <v>44671</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034821966 — SLWM SOKPIT NIRMAN KARY  SCHOOL KE HANDPAMP KE PAAS PADARIYA JAGIR 2021-2022</t>
+          <t>1727005069/WC/22012034756218 — CTR ROOF RAIN WATER HARVESTING E KAKSH</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>44423</v>
+        <v>44300</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034821968 — SLWM SOKPIT NIRMAN KARY  JASHRATH KE GHAR  KE PAAS PADARIYA JAGIR 2021-2022</t>
+          <t>1727005069/WC/22012034821966 — SLWM SOKPIT NIRMAN KARY  SCHOOL KE HANDPAMP KE PAAS PADARIYA JAGIR 2021-2022</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034821969 — SLWM SOKPIT NIRMAN KARY  INDER SINGH  KE GHAR  KE PAAS PADARIYA JAGIR 2021-2022</t>
+          <t>1727005069/WC/22012034821968 — SLWM SOKPIT NIRMAN KARY  JASHRATH KE GHAR  KE PAAS PADARIYA JAGIR 2021-2022</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034821970 — SLWM SOKPIT NIRMAN KARY  PANCHAM SINGH  KE GHAR  KE PAAS PADARIYA JAGIR 2021-2022</t>
+          <t>1727005069/WC/22012034821969 — SLWM SOKPIT NIRMAN KARY  INDER SINGH  KE GHAR  KE PAAS PADARIYA JAGIR 2021-2022</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034821971 — SLWM SOKPIT NIRMAN KARY  CHATAR SINGH  KE GHAR  KE PAAS PADARIYA JAGIR 2021-2022</t>
+          <t>1727005069/WC/22012034821970 — SLWM SOKPIT NIRMAN KARY  PANCHAM SINGH  KE GHAR  KE PAAS PADARIYA JAGIR 2021-2022</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034983869 — Water harvesting pond soudan ke khet ke paas padariya jagir</t>
+          <t>1727005069/WC/22012034821971 — SLWM SOKPIT NIRMAN KARY  CHATAR SINGH  KE GHAR  KE PAAS PADARIYA JAGIR 2021-2022</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>356340.1</v>
+        <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>265797</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012034983887 — Water harvesting pond seetaram ke khet ke paas padariya jagir</t>
+          <t>1727005069/WC/22012034983869 — Water harvesting pond soudan ke khet ke paas padariya jagir</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>176292</v>
+        <v>265797</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>44708</v>
       </c>
-      <c r="K358" s="3"/>
+      <c r="K358" s="3" t="n">
+        <v>45629</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012035215364 — STOP DEM CUM PULIYA NIRMAN PADARIYA JAGIR BABURAM KE KHET KE PASS</t>
+          <t>1727005069/WC/22012034983887 — Water harvesting pond seetaram ke khet ke paas padariya jagir</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>2116000</v>
+        <v>356340.1</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>1916771.76</v>
+        <v>176292</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>45483</v>
-[...1 lines deleted...]
-      <c r="K359" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012035270255 — JGSA recharge structure shantidham ke pass nagdha padariyajageer</t>
+          <t>1727005069/WC/22012035215364 — STOP DEM CUM PULIYA NIRMAN PADARIYA JAGIR BABURAM KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>25899.46</v>
+        <v>2116000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>24255</v>
+        <v>1916771.76</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>45774</v>
-[...3 lines deleted...]
-      </c>
+        <v>45483</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1727005069/WC/22012035270271 — JGSA recharge structure high school ke pass padariyajageer</t>
+          <t>1727005069/WC/22012035270255 — JGSA recharge structure shantidham ke pass nagdha padariyajageer</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>22689</v>
+        <v>24255</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>45768</v>
+        <v>45774</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>46110</v>
       </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C362" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D362" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E362" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F362" s="1" t="inlineStr">
+        <is>
+          <t>1727005069/WC/22012035270271 — JGSA recharge structure high school ke pass padariyajageer</t>
+        </is>
+      </c>
+      <c r="G362" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H362" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I362" s="2" t="n">
+        <v>22689</v>
+      </c>
+      <c r="J362" s="3" t="n">
+        <v>45768</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>46110</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>VIDISHA / NATERAN</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C363" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D363" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E363" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F363" s="1" t="inlineStr">
+        <is>
+          <t>1727005069/WC/VB/YD/22012035336810 — Roof top rain wat. har. str. 0n high school building padariya</t>
+        </is>
+      </c>
+      <c r="G363" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H363" s="2" t="n">
+        <v>30496.65</v>
+      </c>
+      <c r="I363" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J363" s="3" t="n">
+        <v>46297</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>