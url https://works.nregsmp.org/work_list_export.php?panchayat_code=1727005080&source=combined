--- v0 (2026-09-07)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K313"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 13:31:51</t>
+          <t>Exported on: 2026-10-27 18:47:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1474,98 +1474,98 @@
       <c r="J36" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K36" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/22012035367820 — JGSA khet talab pooran diviya gp khajuridas</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>154409.42</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/22012035367829 — JGSA khet talab parsu kamodi khajuridas</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>154409.42</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45771</v>
@@ -4900,51 +4900,51 @@
       <c r="J106" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K106" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/IAY/4713725 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127257063</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>7560</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45729</v>
@@ -5241,73 +5241,73 @@
       <c r="J113" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K113" s="3" t="n">
         <v>45890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/IAY/4804486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151965240</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I114" s="2" t="n">
-        <v>7560</v>
+        <v>9660</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -5484,125 +5484,127 @@
       <c r="J118" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>46003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/IAY/4805149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151937002</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/IAY/4805150 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151937065</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45882</v>
       </c>
-      <c r="K120" s="3"/>
+      <c r="K120" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -5627,51 +5629,51 @@
       <c r="J121" s="3" t="n">
         <v>45660</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/IAY/4805152 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151937092</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45866</v>
@@ -5970,98 +5972,98 @@
       <c r="J128" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K128" s="3" t="n">
         <v>45911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/IAY/4806927 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151989452</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45538</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/IAY/4816987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP152004041</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45863</v>
@@ -6103,130 +6105,130 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>46003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/IAY/5136327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143399393</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/IAY/5136788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143401725</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6746,120 +6748,122 @@
       <c r="J144" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>46003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/IAY/5142828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127987677</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>22380</v>
+        <v>23580</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>46128</v>
       </c>
-      <c r="K145" s="3"/>
+      <c r="K145" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/IAY/5144125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143398507</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>4500</v>
+        <v>13500</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7183,51 +7187,51 @@
       <c r="J153" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/IAY/5709750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132304374</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>46128</v>
@@ -7279,73 +7283,73 @@
       <c r="J155" s="3" t="n">
         <v>46056</v>
       </c>
       <c r="K155" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1727005080/IF/IAY/5727758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114961640</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>11745</v>
+        <v>20745</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>46175</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -11508,51 +11512,51 @@
       <c r="J242" s="3" t="n">
         <v>45585</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1727005080/RC/22012034827553 — CC ROAD NIRMAN RAJENDRA SINGH KE GHER SE SAUDAN SINGH KE GHER KI AUR GRAM CHMRAH</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>22000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45534</v>
@@ -12799,51 +12803,51 @@
       <c r="J269" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>45446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1727005080/RS/22012035134339 — GREY WATER MANEGMENT WITH CHAMBER AJIT SINGH KE GHER SE MATA KE CHABUTRA KI AUR GRAM KHAJURIDAS</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>26000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45567</v>
@@ -14713,51 +14717,51 @@
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45292</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>VIDISHA / NATERAN</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1727005080/WC/22012035261429 — JGSA recharge structure shantidham parisar me chamraha</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45748</v>