--- v0 (2026-08-08)
+++ v1 (2026-10-10)
@@ -12,54 +12,55 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Work List" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
-    <numFmt numFmtId="166" formatCode="[$$-1009]#,##0.00;[RED]\-[$$-1009]#,##0.00"/>
+    <numFmt numFmtId="166" formatCode="&quot;₹&quot;#,##0.00;[RED]\-&quot;₹&quot;#,##0.00"/>
+    <numFmt numFmtId="167" formatCode="YYYY\-MM\-DD"/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
@@ -82,15104 +83,17040 @@
   <cellStyleXfs count="20">
     <xf applyAlignment="true" applyBorder="true" applyFont="true" applyProtection="true" borderId="0" fillId="0" fontId="0" numFmtId="164">
       <alignment horizontal="general" indent="0" shrinkToFit="false" textRotation="0" vertical="bottom" wrapText="false"/>
       <protection hidden="false" locked="true"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="2" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="43"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="41"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="44"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="42"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="1" numFmtId="9"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="164" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
     <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf applyAlignment="false" applyBorder="false" applyFont="true" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="167" xfId="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I349"/>
+  <dimension ref="A1:K359"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
-      <c r="A1" s="1" t="inlineStr">
-[...41 lines deleted...]
-          <t>Start / completed date</t>
+      <c r="A1" s="0" t="inlineStr">
+        <is>
+          <t>Exported on: 2026-10-10 04:16:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
-      <c r="A2" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2019-06-10 - </t>
+      <c r="A2" s="0" t="inlineStr">
+        <is>
+          <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
-      <c r="A3" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2019-07-01 - 2024-05-23</t>
+      <c r="A3" s="0" t="inlineStr">
+        <is>
+          <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
-      <c r="A4" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2021-04-14 - </t>
+      <c r="A4" s="0" t="inlineStr">
+        <is>
+          <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
-      <c r="A5" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2021-10-02 - </t>
+      <c r="A5" s="0" t="inlineStr">
+        <is>
+          <t>  Block: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
-      <c r="A6" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2022-04-14 - </t>
+      <c r="A6" s="0" t="inlineStr">
+        <is>
+          <t>  Panchayat: BARRICHHEER KHEDA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
-      <c r="A7" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2022-04-14 - </t>
+      <c r="A7" s="0" t="inlineStr">
+        <is>
+          <t>  Status: Any</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
-      <c r="A8" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2022-09-05 - 2022-09-25</t>
+      <c r="A8" s="0" t="inlineStr">
+        <is>
+          <t>  Financial year: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
-      <c r="A9" s="1" t="inlineStr">
-[...37 lines deleted...]
-          <t>2022-08-15 - </t>
+      <c r="A9" s="0" t="inlineStr">
+        <is>
+          <t>  New work type: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
-      <c r="A10" s="1" t="inlineStr">
-[...39 lines deleted...]
-      </c>
+      <c r="A10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>District / Block / Panchayat</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>Financial year</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Master category / Category</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Work type / Work type (new module)</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>1728001071/AV/22012034631319 — पाईप नाली निर्माण एव सोख पिट -कमलेश के घर से अजमेर के घर तक ग्राम बर्री छीरखेडा</t>
+          <t>New work type</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...10 lines deleted...]
-          <t>2022-08-16 - </t>
+          <t>Work code / name</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Status</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>Sanc. wage / material</t>
+        </is>
+      </c>
+      <c r="I11" s="2" t="inlineStr">
+        <is>
+          <t>Wage / material booked (since inception)</t>
+        </is>
+      </c>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
+          <t>Work Started Date</t>
+        </is>
+      </c>
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>1728001071/AV/22012034631322 — पाईप नाली निर्माण एव सोख पिट -कमलेश के घर से अजमेर के घर तक ग्राम बर्री छीरखेडा</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>190000</v>
+          <t>1728001071/AV/22012034465291 — GO SHALA BARRICHEER KHEDA PANCHAYAT BHAVN KA PICHE</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H12" s="2" t="n">
-        <v>188547</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I12" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J12" s="3" t="n">
+        <v>43626</v>
+      </c>
+      <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>1728001071/AV/22012034631323 — पाईप नाली निर्माण एव सोख पिट -सराफत खा के घर से शोकत खान के घर तक ग्राम भोरासा</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>180000</v>
+          <t>1728001071/AV/22012034465293 — GO SHALA BARRICHEER KHEDA PANCHAYAT BHAVN KA PICHE</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H13" s="2" t="n">
-        <v>178704</v>
-[...4 lines deleted...]
-        </is>
+        <v>2771628.29</v>
+      </c>
+      <c r="I13" s="2" t="n">
+        <v>2721918.14</v>
+      </c>
+      <c r="J13" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K13" s="3" t="n">
+        <v>45435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>1728001071/AV/22012034631883 — Rani ghati model Gaushala Nirman karye gram barricheer kheda</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>7750000</v>
+          <t>1728001071/AV/22012034587784 — डाइनिंग टेबल कार्य नि‍मार्ण ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H14" s="2" t="n">
-        <v>6052668.92</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I14" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J14" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>1728001071/AV/22012034637236 — शमशान शेड निर्माण ग्राम भौरासा नहरिया</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
+          <t>1728001071/AV/22012034611620 — Rani ghati madal gaushala purani gaushala ke pas Barricheer kheda</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I15" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I15" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J15" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>1728001071/AV/22012034637237 — शमशान शेड निर्माण ग्राम भौरासा नहरिया</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/AV/22012034619664 — Rani ghati modal gaushala purani gaushala ke pas Barricheer kheda</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I16" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I16" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J16" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>1728001071/AV/22012034645086 — शमशान शेड निर्माण ग्राम भौरासा नहरिया</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
+          <t>1728001071/AV/22012034620243 — Rani ghati madal gaushala purani gaushala ke pas Barricheer kheda</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I17" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I17" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>1728001071/AV/22012034645095 — पुलिया निर्माण कार्य ग्राम भौंरासा नहरिया से पंचवटी मार्ग ग्राम पंचायत बैरीछीर खेड़ा</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>1475311.81</v>
+          <t>1728001071/AV/22012034621356 — सेग्रीगेशन शेड निर्माण ग्राम पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H18" s="2" t="n">
-        <v>1467912.26</v>
-[...4 lines deleted...]
-        </is>
+        <v>20000</v>
+      </c>
+      <c r="I18" s="2" t="n">
+        <v>19584</v>
+      </c>
+      <c r="J18" s="3" t="n">
+        <v>44809</v>
+      </c>
+      <c r="K18" s="3" t="n">
+        <v>44829</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>1728001071/AV/22012034645097 — नाली निर्माण कार्य कल्लू के घर से नाले की ओर ग्राम भोरासा नहरिया</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
+          <t>1728001071/AV/22012034625809 — रानी घाटी माडल गौशाला निर्माण कार्य ग्राम पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I19" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I19" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J19" s="3" t="n">
+        <v>44788</v>
+      </c>
+      <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert / cross drainage structues for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>1728001071/AV/22012034657735 — पुलिया निर्माण कार्य तीन टपरिया भौंरासा नहरिया के पस ग्राम पंचायत बर्रीछीर खेड़ा</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>New</t>
-[...2 lines deleted...]
-      <c r="G20" s="2" t="n">
+          <t>1728001071/AV/22012034625810 — रानी घाटी माडल गौशाला निर्माण कार्य ग्राम पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="n">
+        <v>7750000</v>
+      </c>
+      <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="H20" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="J20" s="3" t="n">
+        <v>44788</v>
+      </c>
+      <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>1728001071/DP/22012034444216 — Koop nirman barricheer kheda</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>535032.26</v>
+          <t>1728001071/AV/22012034631319 — पाईप नाली निर्माण एव सोख पिट -कमलेश के घर से अजमेर के घर तक ग्राम बर्री छीरखेडा</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H21" s="2" t="n">
-        <v>522</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I21" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J21" s="3" t="n">
+        <v>44789</v>
+      </c>
+      <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>1728001071/DP/318 — निर्मल वाटिका हितग्राही 20 बर्रीछीरखेडा</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>84580</v>
+          <t>1728001071/AV/22012034631322 — पाईप नाली निर्माण एव सोख पिट -कमलेश के घर से अजमेर के घर तक ग्राम बर्री छीरखेडा</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H22" s="2" t="n">
-        <v>58015.8</v>
-[...4 lines deleted...]
-        </is>
+        <v>190000</v>
+      </c>
+      <c r="I22" s="2" t="n">
+        <v>188547</v>
+      </c>
+      <c r="J22" s="3" t="n">
+        <v>45047</v>
+      </c>
+      <c r="K22" s="3" t="n">
+        <v>45161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>1728001071/DP/376 — निर्मल वाटिका हित 68 ग्राम भोरासा</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>355000</v>
+          <t>1728001071/AV/22012034631323 — पाईप नाली निर्माण एव सोख पिट -सराफत खा के घर से शोकत खान के घर तक ग्राम भोरासा</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H23" s="2" t="n">
-        <v>64410</v>
-[...4 lines deleted...]
-        </is>
+        <v>180000</v>
+      </c>
+      <c r="I23" s="2" t="n">
+        <v>178704</v>
+      </c>
+      <c r="J23" s="3" t="n">
+        <v>45047</v>
+      </c>
+      <c r="K23" s="3" t="n">
+        <v>45140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Cattle Shelter for Community / Construction of Cattle Shelter for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>1728001071/DP/46 — व़क्षारोपण जेटोपा</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>59127</v>
+          <t>1728001071/AV/22012034631883 — Rani ghati model Gaushala Nirman karye gram barricheer kheda</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H24" s="2" t="n">
-        <v>30885</v>
-[...5 lines deleted...]
-      </c>
+        <v>7750000</v>
+      </c>
+      <c r="I24" s="2" t="n">
+        <v>6052668.92</v>
+      </c>
+      <c r="J24" s="3" t="n">
+        <v>45069</v>
+      </c>
+      <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/02 — जमनाप्रसाद मेडबन्धान</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>43263</v>
+          <t>1728001071/AV/22012034637236 — शमशान शेड निर्माण ग्राम भौरासा नहरिया</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>37683</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I25" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="n">
+        <v>45085</v>
+      </c>
+      <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034315661 — कूप निमाेणओमकार चंदनसिह बरीछीर खेडा</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>230000</v>
+          <t>1728001071/AV/22012034637237 — शमशान शेड निर्माण ग्राम भौरासा नहरिया</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>158556</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I26" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="n">
+        <v>45085</v>
+      </c>
+      <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034315683 — कूप निर्माण रमेश कुमार/परशराम भौरासा</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>230000</v>
+          <t>1728001071/AV/22012034645086 — शमशान शेड निर्माण ग्राम भौरासा नहरिया</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>222550</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I27" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="n">
+        <v>45153</v>
+      </c>
+      <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034315696 — कूप निर्माण प्रेम बाई बर्रिचीर खेड़ा</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/AV/22012034645095 — पुलिया निर्माण कार्य ग्राम भौंरासा नहरिया से पंचवटी मार्ग ग्राम पंचायत बैरीछीर खेड़ा</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>1475311.81</v>
+      </c>
+      <c r="I28" s="2" t="n">
+        <v>1467912.26</v>
+      </c>
+      <c r="J28" s="3" t="n">
+        <v>45568</v>
+      </c>
+      <c r="K28" s="3" t="n">
+        <v>45599</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of drain for coastal protection for Comm. / Construction of Storm Water drain for coastal protection for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034315715 — कूप निर्माण कार्य  बरीछीर खेड़ा चतरसिह  /विक्रमसिंह</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>230000</v>
+          <t>1728001071/AV/22012034645097 — नाली निर्माण कार्य कल्लू के घर से नाले की ओर ग्राम भोरासा नहरिया</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>229732</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I29" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="n">
+        <v>45153</v>
+      </c>
+      <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034315724 — कूप निर्माण बरीछीर खेरा सुन्दर बाई</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/AV/22012034657735 — पुलिया निर्माण कार्य तीन टपरिया भौंरासा नहरिया के पस ग्राम पंचायत बर्रीछीर खेड़ा</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I30" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I30" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>230000</v>
+          <t>1728001071/DP/22012034444216 — Koop nirman barricheer kheda</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>10344</v>
-[...5 lines deleted...]
-      </c>
+        <v>535032.26</v>
+      </c>
+      <c r="I31" s="2" t="n">
+        <v>522</v>
+      </c>
+      <c r="J31" s="3" t="n">
+        <v>43528</v>
+      </c>
+      <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>Vermi Composting / Construction of Vermi Compost structure for Individual</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034315751 — नाडेप जसोदि अहिर्वार</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/DP/318 — निर्मल वाटिका हितग्राही 20 बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>84580</v>
+      </c>
+      <c r="I32" s="2" t="n">
+        <v>58015.8</v>
+      </c>
+      <c r="J32" s="3" t="n">
+        <v>40547</v>
+      </c>
+      <c r="K32" s="3" t="n">
+        <v>41312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>335000</v>
+          <t>1728001071/DP/376 — निर्मल वाटिका हित 68 ग्राम भोरासा</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>28036</v>
-[...4 lines deleted...]
-        </is>
+        <v>355000</v>
+      </c>
+      <c r="I33" s="2" t="n">
+        <v>64410</v>
+      </c>
+      <c r="J33" s="3" t="n">
+        <v>40941</v>
+      </c>
+      <c r="K33" s="3" t="n">
+        <v>41018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>335000</v>
+          <t>1728001071/DP/46 — व़क्षारोपण जेटोपा</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H34" s="2" t="n">
-        <v>23908</v>
-[...4 lines deleted...]
-        </is>
+        <v>59127</v>
+      </c>
+      <c r="I34" s="2" t="n">
+        <v>30885</v>
+      </c>
+      <c r="J34" s="3" t="n">
+        <v>39692</v>
+      </c>
+      <c r="K34" s="3" t="n">
+        <v>41333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>Poultry Shelter / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Poultry Shelter</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034363970 — घरेलू शौचालय पन्‍नालाल/रतिराम ग्राम बर्रीछीरखेडा</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1728001071/IF/02 — जमनाप्रसाद मेडबन्धान</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H35" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>43263</v>
+      </c>
+      <c r="I35" s="2" t="n">
+        <v>37683</v>
+      </c>
+      <c r="J35" s="3" t="n">
+        <v>42296</v>
+      </c>
+      <c r="K35" s="3" t="n">
+        <v>42505</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034367738 — व्रक्षारोपण चैनसिंह कुशवाह/शंकरसिह ग्राम भौरासा सड्क किनारे</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/IF/22012034315661 — कूप निमाेणओमकार चंदनसिह बरीछीर खेडा</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H36" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>230000</v>
+      </c>
+      <c r="I36" s="2" t="n">
+        <v>158556</v>
+      </c>
+      <c r="J36" s="3" t="n">
+        <v>42842</v>
+      </c>
+      <c r="K36" s="3" t="n">
+        <v>45793</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034368096 — व्रक्षारोपण ग्राम बर्रीछीरखेडा सड्क किनारे</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/IF/22012034315683 — कूप निर्माण रमेश कुमार/परशराम भौरासा</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H37" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>230000</v>
+      </c>
+      <c r="I37" s="2" t="n">
+        <v>222550</v>
+      </c>
+      <c r="J37" s="3" t="n">
+        <v>42877</v>
+      </c>
+      <c r="K37" s="3" t="n">
+        <v>44010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>210000</v>
+          <t>1728001071/IF/22012034315696 — कूप निर्माण प्रेम बाई बर्रिचीर खेड़ा</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>207236</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I38" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="n">
+        <v>42761</v>
+      </c>
+      <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>210000</v>
+          <t>1728001071/IF/22012034315715 — कूप निर्माण कार्य  बरीछीर खेड़ा चतरसिह  /विक्रमसिंह</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>209604</v>
-[...4 lines deleted...]
-        </is>
+        <v>230000</v>
+      </c>
+      <c r="I39" s="2" t="n">
+        <v>229732</v>
+      </c>
+      <c r="J39" s="3" t="n">
+        <v>42842</v>
+      </c>
+      <c r="K39" s="3" t="n">
+        <v>44501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034438282 — निजी खेत में वृक्षारोपण 250 पौधे कलाबाई/मिश्रीलाल ग्राम बर्रीछीरखेडा</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>120000</v>
+          <t>1728001071/IF/22012034315724 — कूप निर्माण बरीछीर खेरा सुन्दर बाई</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H40" s="2" t="n">
-        <v>11374</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I40" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="n">
+        <v>44303</v>
+      </c>
+      <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034438289 — निजी खेत में वृक्षारोपण 400 पौधे राघवेन्द्र सिंह/महेन्द्र सिंह  ग्राम पं बर्रीछीरखेडा</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>155000</v>
+          <t>1728001071/IF/22012034315741 — कूप निर्माण प्रकाश कुशवाह/फूलसहि  भौरासा</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H41" s="2" t="n">
-        <v>112968</v>
-[...4 lines deleted...]
-        </is>
+        <v>230000</v>
+      </c>
+      <c r="I41" s="2" t="n">
+        <v>10344</v>
+      </c>
+      <c r="J41" s="3" t="n">
+        <v>42842</v>
+      </c>
+      <c r="K41" s="3" t="n">
+        <v>42855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Vermi Composting / Construction of Vermi Compost structure for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034449042 — हितेषी कूप निर्माण दीप्ति किरान/रूपेश ग्राम प बर्रीछीरखेडा</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>210000</v>
+          <t>1728001071/IF/22012034315751 — नाडेप जसोदि अहिर्वार</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I42" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I42" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="n">
+        <v>44303</v>
+      </c>
+      <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>Line Plntation of Shelter Belt for Individual / Line Plantation of Shelter Belt Trees for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/IF/22012034342952 — व़क्षा रोपण पंचायत भवन और शमशान के पास ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>335000</v>
+      </c>
+      <c r="I43" s="2" t="n">
+        <v>28036</v>
+      </c>
+      <c r="J43" s="3" t="n">
+        <v>42884</v>
+      </c>
+      <c r="K43" s="3" t="n">
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/IF/22012034349214 — VIRCHHA ROPARN GRAM BHONRASA</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>335000</v>
+      </c>
+      <c r="I44" s="2" t="n">
+        <v>23908</v>
+      </c>
+      <c r="J44" s="3" t="n">
+        <v>42905</v>
+      </c>
+      <c r="K44" s="3" t="n">
+        <v>43317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Poultry Shelter / Construction of Poultry Livestock_Shelter for Individuals</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034457057 — koop nirman</t>
+          <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
+          <t>1728001071/IF/22012034363970 — घरेलू शौचालय पन्‍नालाल/रतिराम ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="G45" s="2" t="n">
+      <c r="H45" s="2" t="n">
+        <v>12000</v>
+      </c>
+      <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="H45" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="J45" s="3" t="n">
+        <v>42929</v>
+      </c>
+      <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Other Works</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034457060 — koop nirman</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
+          <t>1728001071/IF/22012034367738 — व्रक्षारोपण चैनसिंह कुशवाह/शंकरसिह ग्राम भौरासा सड्क किनारे</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
           <t>Deleted</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I46" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I46" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="n">
+        <v>44303</v>
+      </c>
+      <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
+          <t>1728001071/IF/22012034368096 — व्रक्षारोपण ग्राम बर्रीछीरखेडा सड्क किनारे</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
           <t>Deleted</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I47" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I47" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="n">
+        <v>42839</v>
+      </c>
+      <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>Drainage of chaur/waterlogged Land for Indiv / Drainage of chaur or waterlogged areas Land for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034457111 — koop nirman bhounrasa</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/IF/22012034385955 — राधेश्‍याम गुर्जर कूप नि‍मार्ण ग्राम बर्रीछीरखेेडा</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H48" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>210000</v>
+      </c>
+      <c r="I48" s="2" t="n">
+        <v>207236</v>
+      </c>
+      <c r="J48" s="3" t="n">
+        <v>43220</v>
+      </c>
+      <c r="K48" s="3" t="n">
+        <v>43703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...2 lines deleted...]
-      <c r="G49" s="2" t="n">
+          <t>1728001071/IF/22012034417915 — कूप निर्माण लक्ष्‍मीनारायण/कन्‍हैयालाल ग्राम प बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="n">
         <v>210000</v>
       </c>
-      <c r="H49" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I49" s="2" t="n">
+        <v>209604</v>
+      </c>
+      <c r="J49" s="3" t="n">
+        <v>43514</v>
+      </c>
+      <c r="K49" s="3" t="n">
+        <v>43703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034630749 — काशीराम/हरिसिह कूप नि‍मार्ण ग्राम भौरासा ग्राम पंचायत बर्रीछीरखेडा</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>291397.77</v>
+          <t>1728001071/IF/22012034438282 — निजी खेत में वृक्षारोपण 250 पौधे कलाबाई/मिश्रीलाल ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H50" s="2" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>120000</v>
+      </c>
+      <c r="I50" s="2" t="n">
+        <v>11374</v>
+      </c>
+      <c r="J50" s="3" t="n">
+        <v>43378</v>
+      </c>
+      <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034630753 — कूप नि‍मार्ण  वि‍जयराम/सुंदरलाल ग्राम बर्रीछीरखेडा</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>291397.77</v>
+          <t>1728001071/IF/22012034438289 — निजी खेत में वृक्षारोपण 400 पौधे राघवेन्द्र सिंह/महेन्द्र सिंह  ग्राम पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H51" s="2" t="n">
-        <v>199090</v>
-[...4 lines deleted...]
-        </is>
+        <v>155000</v>
+      </c>
+      <c r="I51" s="2" t="n">
+        <v>112968</v>
+      </c>
+      <c r="J51" s="3" t="n">
+        <v>43377</v>
+      </c>
+      <c r="K51" s="3" t="n">
+        <v>44208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
+          <t>1728001071/IF/22012034449042 — हितेषी कूप निर्माण दीप्ति किरान/रूपेश ग्राम प बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="G52" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H52" s="2" t="n">
+        <v>210000</v>
+      </c>
+      <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I52" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J52" s="3" t="n">
+        <v>44303</v>
+      </c>
+      <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Line Plntation of Shelter Belt for Individual / Line Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034929014 — कूप निर्माण शिवनारायण/रमेश ग्राम पं बर्रीछीरखेडा</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
+          <t>1728001071/IF/22012034454681 — koop nirman deewan singh barricheer kheda</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
           <t>Deleted</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I53" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I53" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J53" s="3" t="n">
+        <v>43126</v>
+      </c>
+      <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034945403 — राघवेन्‍द्र के खेत में पोखर तालाब निर्माण</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/IF/22012034455234 — koop nirman vijay ram sunder lal barricheer kheda</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I54" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="n">
+        <v>43126</v>
+      </c>
+      <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Wasteland Block Plntation Horti-TreesIndividual / Wasteland Block Plantation of Horticulture Trees for Individuals</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012034992292 — कूप निर्माण शिवनारायण/रमेश ग्राम भौरासा ग्राम प बर्रीछीरखेड़ा</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>293861.77</v>
+          <t>1728001071/IF/22012034457057 — koop nirman</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H55" s="2" t="n">
-        <v>139721.3</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Bondry Block - Coastal Shelter Belt-Individuals / Boundary Block Plantation of Coastal Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035011212 — माँ की बगिया हिमांशी के घर ग्राम बर्री छीर खेड़ा</t>
+          <t>Other Works</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>6059</v>
+          <t>1728001071/IF/22012034457060 — koop nirman</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H56" s="2" t="n">
-        <v>3060</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>6059</v>
+          <t>1728001071/IF/22012034457063 — koop nirman</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H57" s="2" t="n">
-        <v>2448</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Drainage of chaur/waterlogged Land for Indiv / Drainage of chaur or waterlogged areas Land for Individuals</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035011249 — माँ की बगिया परी के घर पर ग्राम भोरासा</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>6059</v>
+          <t>1728001071/IF/22012034457111 — koop nirman bhounrasa</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H58" s="2" t="n">
-        <v>2448</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035132364 — खेत तलाव ममता बाई ग्राम भौंरासा</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>126762.84</v>
+          <t>1728001071/IF/22012034465930 — koop nirmaan ramsingh/devlal</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H59" s="2" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>210000</v>
+      </c>
+      <c r="I59" s="2" t="n">
+        <v>10174</v>
+      </c>
+      <c r="J59" s="3" t="n">
+        <v>43521</v>
+      </c>
+      <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035132370 — खेत तालाब बलराम पिता लालसिंह ग्राम बरीछीरखेड़ा</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
+          <t>1728001071/IF/22012034630749 — काशीराम/हरिसिह कूप नि‍मार्ण ग्राम भौरासा ग्राम पंचायत बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="G60" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H60" s="2" t="n">
+        <v>291397.77</v>
+      </c>
+      <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I60" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J60" s="3" t="n">
+        <v>44106</v>
+      </c>
+      <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035132373 — खेत तालाब लालजीराम ग्राम बरीछीरखेड़ा</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>126762.84</v>
+          <t>1728001071/IF/22012034630753 — कूप नि‍मार्ण  वि‍जयराम/सुंदरलाल ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H61" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>291397.77</v>
+      </c>
+      <c r="I61" s="2" t="n">
+        <v>199090</v>
+      </c>
+      <c r="J61" s="3" t="n">
+        <v>44162</v>
+      </c>
+      <c r="K61" s="3" t="n">
+        <v>45793</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035400665 — खेत तालाब निर्माण प्रकाश ग्राम भौंरासा</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>185441.45</v>
+          <t>1728001071/IF/22012034696385 — koop nirman munni bai gram bhounrasa</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H62" s="2" t="n">
-        <v>44109</v>
-[...5 lines deleted...]
-      </c>
+        <v>294161.33</v>
+      </c>
+      <c r="I62" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J62" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035400805 — खेत तालाब निर्माण अशोक कुशवाह ग्राम भौंरासा</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>185441.45</v>
+          <t>1728001071/IF/22012034929014 — कूप निर्माण शिवनारायण/रमेश ग्राम पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H63" s="2" t="n">
-        <v>51939</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I63" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J63" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Pebble graded Bund for Individuals / Construction of Pebble graded Bund for Individuals</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035401073 — रिचार्ज फिट निर्माण कार्य शिवनारायण अहिरवार ग्राम भौंरासा</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>25899.46</v>
+          <t>1728001071/IF/22012034945403 — राघवेन्‍द्र के खेत में पोखर तालाब निर्माण</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H64" s="2" t="n">
-        <v>6525</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I64" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J64" s="3" t="n">
+        <v>44587</v>
+      </c>
+      <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035401134 — रिचार्ज फिट निर्माण कार्य ओमकार सिंह ग्राम बरीछीर खेड़ा</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>25899.46</v>
+          <t>1728001071/IF/22012034992292 — कूप निर्माण शिवनारायण/रमेश ग्राम भौरासा ग्राम प बर्रीछीरखेड़ा</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H65" s="2" t="n">
-        <v>15660</v>
-[...5 lines deleted...]
-      </c>
+        <v>293861.77</v>
+      </c>
+      <c r="I65" s="2" t="n">
+        <v>139721.3</v>
+      </c>
+      <c r="J65" s="3" t="n">
+        <v>44706</v>
+      </c>
+      <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035424065 — रिचार्ज फीट निर्माण कार्य ग्राम बरीछीर खेड़ा विजय राम सुंदर</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
-[...3 lines deleted...]
-        <v>25899.46</v>
+          <t>1728001071/IF/22012035011212 — माँ की बगिया हिमांशी के घर ग्राम बर्री छीर खेड़ा</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H66" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>6059</v>
+      </c>
+      <c r="I66" s="2" t="n">
+        <v>3060</v>
+      </c>
+      <c r="J66" s="3" t="n">
+        <v>44802</v>
+      </c>
+      <c r="K66" s="3" t="n">
+        <v>45554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035424207 — खेत तालाब निर्माण मोबत सिंह ग्राम भौंरासा</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...3 lines deleted...]
-        <v>185441.45</v>
+          <t>1728001071/IF/22012035011224 — माँ की बगिया मायरा के घर ग्राम बर्री छीर खेड़ा</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H67" s="2" t="n">
-        <v>166002.42</v>
-[...4 lines deleted...]
-        </is>
+        <v>6059</v>
+      </c>
+      <c r="I67" s="2" t="n">
+        <v>2448</v>
+      </c>
+      <c r="J67" s="3" t="n">
+        <v>44802</v>
+      </c>
+      <c r="K67" s="3" t="n">
+        <v>45554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035457074 — खेत तालाब निर्माण कार्य ग्राम भौरासा बबलू पाल पिता देवचंद पाल  ग्राम पंचायत बर्रीछीरखेड़ा</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>185441.45</v>
+          <t>1728001071/IF/22012035011249 — माँ की बगिया परी के घर पर ग्राम भोरासा</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H68" s="2" t="n">
-        <v>261</v>
-[...4 lines deleted...]
-        </is>
+        <v>6059</v>
+      </c>
+      <c r="I68" s="2" t="n">
+        <v>2448</v>
+      </c>
+      <c r="J68" s="3" t="n">
+        <v>44802</v>
+      </c>
+      <c r="K68" s="3" t="n">
+        <v>45554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>185441.45</v>
+          <t>1728001071/IF/22012035132364 — खेत तलाव ममता बाई ग्राम भौंरासा</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H69" s="2" t="n">
-        <v>261</v>
-[...5 lines deleted...]
-      </c>
+        <v>126762.84</v>
+      </c>
+      <c r="I69" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J69" s="3" t="n">
+        <v>45017</v>
+      </c>
+      <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...3 lines deleted...]
-        <v>185441.45</v>
+          <t>1728001071/IF/22012035132370 — खेत तालाब बलराम पिता लालसिंह ग्राम बरीछीरखेड़ा</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H70" s="2" t="n">
-        <v>145645.5</v>
-[...5 lines deleted...]
-      </c>
+        <v>126762.84</v>
+      </c>
+      <c r="I70" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J70" s="3" t="n">
+        <v>45017</v>
+      </c>
+      <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
-[...3 lines deleted...]
-        <v>185441.45</v>
+          <t>1728001071/IF/22012035132373 — खेत तालाब लालजीराम ग्राम बरीछीरखेड़ा</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H71" s="2" t="n">
+        <v>126762.84</v>
+      </c>
+      <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I71" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J71" s="3" t="n">
+        <v>45017</v>
+      </c>
+      <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...2 lines deleted...]
-      <c r="G72" s="2" t="n">
+          <t>1728001071/IF/22012035400665 — खेत तालाब निर्माण प्रकाश ग्राम भौंरासा</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="n">
         <v>185441.45</v>
       </c>
-      <c r="H72" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I72" s="2" t="n">
+        <v>44109</v>
+      </c>
+      <c r="J72" s="3" t="n">
+        <v>45774</v>
+      </c>
+      <c r="K72" s="3" t="n">
+        <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...2 lines deleted...]
-      <c r="G73" s="2" t="n">
+          <t>1728001071/IF/22012035400805 — खेत तालाब निर्माण अशोक कुशवाह ग्राम भौंरासा</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H73" s="2" t="n">
         <v>185441.45</v>
       </c>
-      <c r="H73" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I73" s="2" t="n">
+        <v>51939</v>
+      </c>
+      <c r="J73" s="3" t="n">
+        <v>45773</v>
+      </c>
+      <c r="K73" s="3" t="n">
+        <v>46094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035579664 — संजय कुशवाह पीएम आवास ग्राम बरीछीर खेड़ा</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
-[...3 lines deleted...]
-        <v>24000</v>
+          <t>1728001071/IF/22012035401073 — रिचार्ज फिट निर्माण कार्य शिवनारायण अहिरवार ग्राम भौंरासा</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H74" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>25899.46</v>
+      </c>
+      <c r="I74" s="2" t="n">
+        <v>6525</v>
+      </c>
+      <c r="J74" s="3" t="n">
+        <v>45773</v>
+      </c>
+      <c r="K74" s="3" t="n">
+        <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035587071 — लीला बाई/भवानी मेहर पीएम आवास बैरीछीर खेड़ा</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/IF/22012035401134 — रिचार्ज फिट निर्माण कार्य ओमकार सिंह ग्राम बरीछीर खेड़ा</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H75" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>25899.46</v>
+      </c>
+      <c r="I75" s="2" t="n">
+        <v>15660</v>
+      </c>
+      <c r="J75" s="3" t="n">
+        <v>45773</v>
+      </c>
+      <c r="K75" s="3" t="n">
+        <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035658051 — PM awas leela bai mehar Barrichheer kheda</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>25000</v>
+          <t>1728001071/IF/22012035424065 — रिचार्ज फीट निर्माण कार्य ग्राम बरीछीर खेड़ा विजय राम सुंदर</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
       </c>
       <c r="H76" s="2" t="n">
-        <v>21402</v>
-[...5 lines deleted...]
-      </c>
+        <v>25899.46</v>
+      </c>
+      <c r="I76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J76" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/22012035658060 — Nabal singh gurjar PM awas</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>25000</v>
+          <t>1728001071/IF/22012035424207 — खेत तालाब निर्माण मोबत सिंह ग्राम भौंरासा</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H77" s="2" t="n">
-        <v>21924</v>
-[...4 lines deleted...]
-        </is>
+        <v>185441.45</v>
+      </c>
+      <c r="I77" s="2" t="n">
+        <v>166002.42</v>
+      </c>
+      <c r="J77" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K77" s="3" t="n">
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/633 — कुप निर्मान जयराम हरचंद बर्रीछीर खेडा</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>198000</v>
+          <t>1728001071/IF/22012035457074 — खेत तालाब निर्माण कार्य ग्राम भौरासा बबलू पाल पिता देवचंद पाल  ग्राम पंचायत बर्रीछीरखेड़ा</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H78" s="2" t="n">
-        <v>184912.5</v>
-[...5 lines deleted...]
-      </c>
+        <v>185441.45</v>
+      </c>
+      <c r="I78" s="2" t="n">
+        <v>261</v>
+      </c>
+      <c r="J78" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/673 — कूप र्नि‍माण अनि‍शा  वी  /तौफीक  खां</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>304000</v>
+          <t>1728001071/IF/22012035457125 — खेत तालाब निर्माण कार्य ग्राम भौरासा संतोष पल पिता देवचंद पाल ग्राम पंचायत बर्रीछीरखेड़ा</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H79" s="2" t="n">
-        <v>309943.27</v>
-[...5 lines deleted...]
-      </c>
+        <v>185441.45</v>
+      </c>
+      <c r="I79" s="2" t="n">
+        <v>261</v>
+      </c>
+      <c r="J79" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/680 — कूप निर्माण बलराम लालसिंह</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>198000</v>
+          <t>1728001071/IF/22012035506562 — खेत तालाब निर्माण कार्य मोहम्मद आजम ग्राम भौंरासा</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H80" s="2" t="n">
-        <v>140995.21</v>
-[...4 lines deleted...]
-        </is>
+        <v>185441.45</v>
+      </c>
+      <c r="I80" s="2" t="n">
+        <v>145645.5</v>
+      </c>
+      <c r="J80" s="3" t="n">
+        <v>45793</v>
+      </c>
+      <c r="K80" s="3" t="n">
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/681 — कूप निर्माण शकुनबाई /रतनसिंह ग्राम बर्रीछीरखेडा</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>198000</v>
+          <t>1728001071/IF/22012035540426 — खेत तालाब निर्माण कार्य शिवनारायण अहिरवार ग्राम भौंरासा</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
       </c>
       <c r="H81" s="2" t="n">
-        <v>215861</v>
-[...5 lines deleted...]
-      </c>
+        <v>185441.45</v>
+      </c>
+      <c r="I81" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J81" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/9993678386 — मवेशी शेड रामदयाल/देवलाल ग्रां पं बर्रीछीरखेडा</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>35000</v>
+          <t>1728001071/IF/22012035554007 — खेत तालाब निर्माण कार्य आमना बी/शराफत खा ग्राम भौंरासा</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H82" s="2" t="n">
-        <v>33955.95</v>
-[...5 lines deleted...]
-      </c>
+        <v>185441.45</v>
+      </c>
+      <c r="I82" s="2" t="n">
+        <v>6786</v>
+      </c>
+      <c r="J82" s="3" t="n">
+        <v>45825</v>
+      </c>
+      <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/9993678391 — मवेशी शेड जमनाप्रसाद/लक्ष्‍मण सिंह ग्रां पं बर्रीछीरखेडा</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>35000</v>
+          <t>1728001071/IF/22012035554015 — खेत तालाब निर्माण कार्य असलम खा ग्राम भौंरासा</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H83" s="2" t="n">
-        <v>33953.33</v>
-[...4 lines deleted...]
-        </is>
+        <v>185441.45</v>
+      </c>
+      <c r="I83" s="2" t="n">
+        <v>141207.54</v>
+      </c>
+      <c r="J83" s="3" t="n">
+        <v>45820</v>
+      </c>
+      <c r="K83" s="3" t="n">
+        <v>46130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>14310</v>
+          <t>1728001071/IF/22012035579664 — संजय कुशवाह पीएम आवास ग्राम बरीछीर खेड़ा</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
       </c>
       <c r="H84" s="2" t="n">
-        <v>18567</v>
-[...5 lines deleted...]
-      </c>
+        <v>24000</v>
+      </c>
+      <c r="I84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J84" s="3" t="n">
+        <v>45813</v>
+      </c>
+      <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>14310</v>
+          <t>1728001071/IF/22012035587071 — लीला बाई/भवानी मेहर पीएम आवास बैरीछीर खेड़ा</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H85" s="2" t="n">
-        <v>13891</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I85" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J85" s="3" t="n">
+        <v>45813</v>
+      </c>
+      <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/9993697055 — राघवेन्‍द्र सिंह गुर्जर कूप नि‍मार्ण बरीछीरखेडा</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>353600</v>
+          <t>1728001071/IF/22012035658051 — PM awas leela bai mehar Barrichheer kheda</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H86" s="2" t="n">
-        <v>315244.39</v>
-[...4 lines deleted...]
-        </is>
+        <v>25000</v>
+      </c>
+      <c r="I86" s="2" t="n">
+        <v>21402</v>
+      </c>
+      <c r="J86" s="3" t="n">
+        <v>46049</v>
+      </c>
+      <c r="K86" s="3" t="n">
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/9993697073 — शि‍वराज/मि‍श्रीलाल कूप नि‍मार्ण बर्रीछीरखेडृा</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>353600</v>
+          <t>1728001071/IF/22012035658060 — Nabal singh gurjar PM awas</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H87" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>25000</v>
+      </c>
+      <c r="I87" s="2" t="n">
+        <v>21924</v>
+      </c>
+      <c r="J87" s="3" t="n">
+        <v>46062</v>
+      </c>
+      <c r="K87" s="3" t="n">
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
-      <c r="D88" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="E88" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>353600</v>
+          <t>1728001071/IF/633 — कुप निर्मान जयराम हरचंद बर्रीछीर खेडा</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H88" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>198000</v>
+      </c>
+      <c r="I88" s="2" t="n">
+        <v>184912.5</v>
+      </c>
+      <c r="J88" s="3" t="n">
+        <v>39873</v>
+      </c>
+      <c r="K88" s="3" t="n">
+        <v>40076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
-      <c r="D89" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="E89" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>353600</v>
+          <t>1728001071/IF/673 — कूप र्नि‍माण अनि‍शा  वी  /तौफीक  खां</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H89" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>304000</v>
+      </c>
+      <c r="I89" s="2" t="n">
+        <v>309943.27</v>
+      </c>
+      <c r="J89" s="3" t="n">
+        <v>39935</v>
+      </c>
+      <c r="K89" s="3" t="n">
+        <v>42526</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
-      <c r="D90" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>353000</v>
+          <t>1728001071/IF/680 — कूप निर्माण बलराम लालसिंह</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H90" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>198000</v>
+      </c>
+      <c r="I90" s="2" t="n">
+        <v>140995.21</v>
+      </c>
+      <c r="J90" s="3" t="n">
+        <v>39942</v>
+      </c>
+      <c r="K90" s="3" t="n">
+        <v>40095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
-      <c r="D91" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/IF/681 — कूप निर्माण शकुनबाई /रतनसिंह ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H91" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>198000</v>
+      </c>
+      <c r="I91" s="2" t="n">
+        <v>215861</v>
+      </c>
+      <c r="J91" s="3" t="n">
+        <v>39953</v>
+      </c>
+      <c r="K91" s="3" t="n">
+        <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/9993721622 — कूप नि‍मार्ण शाहीदखां /शामीरखां भौरासा</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/IF/9993678386 — मवेशी शेड रामदयाल/देवलाल ग्रां पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H92" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>35000</v>
+      </c>
+      <c r="I92" s="2" t="n">
+        <v>33955.95</v>
+      </c>
+      <c r="J92" s="3" t="n">
+        <v>42338</v>
+      </c>
+      <c r="K92" s="3" t="n">
+        <v>42470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/9993721625 — कूप नि‍मार्ण राधेश्‍याम गुर्जर/इमरतसि‍ह बर्रीछीरखेडा</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/IF/9993678391 — मवेशी शेड जमनाप्रसाद/लक्ष्‍मण सिंह ग्रां पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H93" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>35000</v>
+      </c>
+      <c r="I93" s="2" t="n">
+        <v>33953.33</v>
+      </c>
+      <c r="J93" s="3" t="n">
+        <v>42338</v>
+      </c>
+      <c r="K93" s="3" t="n">
+        <v>42470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D94" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1728001071/IF/9993682194 — इंदिरा आवास निर्माण कल्‍लोबाई/संदेरसिंह ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H94" s="2" t="n">
-        <v>14152</v>
-[...4 lines deleted...]
-        </is>
+        <v>14310</v>
+      </c>
+      <c r="I94" s="2" t="n">
+        <v>18567</v>
+      </c>
+      <c r="J94" s="3" t="n">
+        <v>42310</v>
+      </c>
+      <c r="K94" s="3" t="n">
+        <v>42669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
+          <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1728001071/IF/9993682197 — इंदिरा आवास उषाबाई/नवलसिंह ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H95" s="2" t="n">
-        <v>14384</v>
-[...4 lines deleted...]
-        </is>
+        <v>14310</v>
+      </c>
+      <c r="I95" s="2" t="n">
+        <v>13891</v>
+      </c>
+      <c r="J95" s="3" t="n">
+        <v>42310</v>
+      </c>
+      <c r="K95" s="3" t="n">
+        <v>42683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/IAY/1199603 — Construction of IAY House -IAY REG. NO. MP2419703</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1728001071/IF/9993697055 — राघवेन्‍द्र सिंह गुर्जर कूप नि‍मार्ण बरीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H96" s="2" t="n">
-        <v>14848</v>
-[...4 lines deleted...]
-        </is>
+        <v>353600</v>
+      </c>
+      <c r="I96" s="2" t="n">
+        <v>315244.39</v>
+      </c>
+      <c r="J96" s="3" t="n">
+        <v>42359</v>
+      </c>
+      <c r="K96" s="3" t="n">
+        <v>42778</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/IAY/1199611 — Construction of IAY House -IAY REG. NO. MP2430185</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1728001071/IF/9993697073 — शि‍वराज/मि‍श्रीलाल कूप नि‍मार्ण बर्रीछीरखेडृा</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H97" s="2" t="n">
-        <v>14372</v>
-[...5 lines deleted...]
-      </c>
+        <v>353600</v>
+      </c>
+      <c r="I97" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J97" s="3" t="n">
+        <v>42354</v>
+      </c>
+      <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/IAY/1614694 — Construction of IAY House -IAY REG. NO. MP2522224</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15660</v>
+          <t>1728001071/IF/9993697078 — ओमकार सि‍ह/चंदनसि‍हं कूप नि‍मार्ण बर्रीछीर खेडा</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H98" s="2" t="n">
-        <v>14442</v>
-[...5 lines deleted...]
-      </c>
+        <v>353600</v>
+      </c>
+      <c r="I98" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J98" s="3" t="n">
+        <v>42231</v>
+      </c>
+      <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/IAY/1614728 — Construction of IAY House -IAY REG. NO. MP2594046</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15660</v>
+          <t>1728001071/IF/9993697085 — दीनदयाल/रमेश कूप नि‍मार्ण भौरासा</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H99" s="2" t="n">
-        <v>14268</v>
-[...5 lines deleted...]
-      </c>
+        <v>353600</v>
+      </c>
+      <c r="I99" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J99" s="3" t="n">
+        <v>42354</v>
+      </c>
+      <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/IAY/1880091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4356971</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15660</v>
+          <t>1728001071/IF/9993721542 — प्रकाश कुशवाह/फूलसि‍ह कूप नि‍मार्ण भौरासा</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H100" s="2" t="n">
-        <v>14964</v>
-[...5 lines deleted...]
-      </c>
+        <v>353000</v>
+      </c>
+      <c r="I100" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J100" s="3" t="n">
+        <v>42232</v>
+      </c>
+      <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/IAY/1881594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5287666</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15660</v>
+          <t>1728001071/IF/9993721620 — कूप नि‍मार्ण हरवंशसि‍ह/वि‍क्रमसि‍ह बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H101" s="2" t="n">
-        <v>14964</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I101" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J101" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/IAY/1882063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5329475</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15660</v>
+          <t>1728001071/IF/9993721622 — कूप नि‍मार्ण शाहीदखां /शामीरखां भौरासा</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H102" s="2" t="n">
-        <v>14964</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I102" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J102" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
-          <t>1728001071/IF/IAY/1882064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5327784</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15660</v>
+          <t>1728001071/IF/9993721625 — कूप नि‍मार्ण राधेश्‍याम गुर्जर/इमरतसि‍ह बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H103" s="2" t="n">
-        <v>13920</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I103" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J103" s="3" t="n">
+        <v>42030</v>
+      </c>
+      <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15660</v>
+          <t>1728001071/IF/IAY/1199562 — Construction of IAY House -IAY REG. NO. MP2355281</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H104" s="2" t="n">
-        <v>14616</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I104" s="2" t="n">
+        <v>14152</v>
+      </c>
+      <c r="J104" s="3" t="n">
+        <v>43143</v>
+      </c>
+      <c r="K104" s="3" t="n">
+        <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15660</v>
+          <t>1728001071/IF/IAY/1199581 — Construction of IAY House -IAY REG. NO. MP2386606</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H105" s="2" t="n">
-        <v>14964</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I105" s="2" t="n">
+        <v>14384</v>
+      </c>
+      <c r="J105" s="3" t="n">
+        <v>43150</v>
+      </c>
+      <c r="K105" s="3" t="n">
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15660</v>
+          <t>1728001071/IF/IAY/1199603 — Construction of IAY House -IAY REG. NO. MP2419703</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H106" s="2" t="n">
-        <v>14964</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I106" s="2" t="n">
+        <v>14848</v>
+      </c>
+      <c r="J106" s="3" t="n">
+        <v>43143</v>
+      </c>
+      <c r="K106" s="3" t="n">
+        <v>43277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15660</v>
+          <t>1728001071/IF/IAY/1199611 — Construction of IAY House -IAY REG. NO. MP2430185</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H107" s="2" t="n">
-        <v>14616</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I107" s="2" t="n">
+        <v>14372</v>
+      </c>
+      <c r="J107" s="3" t="n">
+        <v>43143</v>
+      </c>
+      <c r="K107" s="3" t="n">
+        <v>43308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G108" s="2" t="n">
+          <t>1728001071/IF/IAY/1614694 — Construction of IAY House -IAY REG. NO. MP2522224</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="n">
         <v>15660</v>
       </c>
-      <c r="H108" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I108" s="2" t="n">
+        <v>14442</v>
+      </c>
+      <c r="J108" s="3" t="n">
+        <v>43264</v>
+      </c>
+      <c r="K108" s="3" t="n">
+        <v>43326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G109" s="2" t="n">
+          <t>1728001071/IF/IAY/1614728 — Construction of IAY House -IAY REG. NO. MP2594046</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="n">
         <v>15660</v>
       </c>
-      <c r="H109" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I109" s="2" t="n">
+        <v>14268</v>
+      </c>
+      <c r="J109" s="3" t="n">
+        <v>43270</v>
+      </c>
+      <c r="K109" s="3" t="n">
+        <v>43318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G110" s="2" t="n">
+          <t>1728001071/IF/IAY/1880091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4356971</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H110" s="2" t="n">
         <v>15660</v>
       </c>
-      <c r="H110" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I110" s="2" t="n">
+        <v>14964</v>
+      </c>
+      <c r="J110" s="3" t="n">
+        <v>43339</v>
+      </c>
+      <c r="K110" s="3" t="n">
+        <v>43395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G111" s="2" t="n">
+          <t>1728001071/IF/IAY/1881594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5287666</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H111" s="2" t="n">
         <v>15660</v>
       </c>
-      <c r="H111" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I111" s="2" t="n">
+        <v>14964</v>
+      </c>
+      <c r="J111" s="3" t="n">
+        <v>43339</v>
+      </c>
+      <c r="K111" s="3" t="n">
+        <v>43395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G112" s="2" t="n">
+          <t>1728001071/IF/IAY/1882063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5329475</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="n">
         <v>15660</v>
       </c>
-      <c r="H112" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I112" s="2" t="n">
+        <v>14964</v>
+      </c>
+      <c r="J112" s="3" t="n">
+        <v>43339</v>
+      </c>
+      <c r="K112" s="3" t="n">
+        <v>43474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G113" s="2" t="n">
+          <t>1728001071/IF/IAY/1882064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5327784</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H113" s="2" t="n">
         <v>15660</v>
       </c>
-      <c r="H113" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I113" s="2" t="n">
+        <v>13920</v>
+      </c>
+      <c r="J113" s="3" t="n">
+        <v>43325</v>
+      </c>
+      <c r="K113" s="3" t="n">
+        <v>43381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G114" s="2" t="n">
+          <t>1728001071/IF/IAY/1887414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4056987</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="n">
         <v>15660</v>
       </c>
-      <c r="H114" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I114" s="2" t="n">
+        <v>14616</v>
+      </c>
+      <c r="J114" s="3" t="n">
+        <v>43378</v>
+      </c>
+      <c r="K114" s="3" t="n">
+        <v>43430</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G115" s="2" t="n">
+          <t>1728001071/IF/IAY/1887585 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4129098</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H115" s="2" t="n">
         <v>15660</v>
       </c>
-      <c r="H115" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I115" s="2" t="n">
+        <v>14964</v>
+      </c>
+      <c r="J115" s="3" t="n">
+        <v>43339</v>
+      </c>
+      <c r="K115" s="3" t="n">
+        <v>43402</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15840</v>
+          <t>1728001071/IF/IAY/1889402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5327873</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H116" s="2" t="n">
-        <v>14784</v>
-[...4 lines deleted...]
-        </is>
+        <v>15660</v>
+      </c>
+      <c r="I116" s="2" t="n">
+        <v>14964</v>
+      </c>
+      <c r="J116" s="3" t="n">
+        <v>43325</v>
+      </c>
+      <c r="K116" s="3" t="n">
+        <v>43381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15840</v>
+          <t>1728001071/IF/IAY/1896536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4288891</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H117" s="2" t="n">
-        <v>14784</v>
-[...4 lines deleted...]
-        </is>
+        <v>15660</v>
+      </c>
+      <c r="I117" s="2" t="n">
+        <v>14616</v>
+      </c>
+      <c r="J117" s="3" t="n">
+        <v>43325</v>
+      </c>
+      <c r="K117" s="3" t="n">
+        <v>43516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15840</v>
+          <t>1728001071/IF/IAY/1897118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4866188</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H118" s="2" t="n">
-        <v>14784</v>
-[...4 lines deleted...]
-        </is>
+        <v>15660</v>
+      </c>
+      <c r="I118" s="2" t="n">
+        <v>14964</v>
+      </c>
+      <c r="J118" s="3" t="n">
+        <v>43325</v>
+      </c>
+      <c r="K118" s="3" t="n">
+        <v>43381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D119" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15840</v>
+          <t>1728001071/IF/IAY/1902711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5332653</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H119" s="2" t="n">
+        <v>15660</v>
+      </c>
+      <c r="I119" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I119" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J119" s="3" t="n">
+        <v>43661</v>
+      </c>
+      <c r="K119" s="3" t="n">
+        <v>43732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D120" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15840</v>
+          <t>1728001071/IF/IAY/1902776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5375291</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H120" s="2" t="n">
-        <v>14400</v>
-[...4 lines deleted...]
-        </is>
+        <v>15660</v>
+      </c>
+      <c r="I120" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J120" s="3" t="n">
+        <v>43661</v>
+      </c>
+      <c r="K120" s="3" t="n">
+        <v>43717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D121" s="1" t="inlineStr">
+      <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E121" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15840</v>
+          <t>1728001071/IF/IAY/1902777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5375401</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H121" s="2" t="n">
+        <v>15660</v>
+      </c>
+      <c r="I121" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I121" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J121" s="3" t="n">
+        <v>43696</v>
+      </c>
+      <c r="K121" s="3" t="n">
+        <v>43794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15840</v>
+          <t>1728001071/IF/IAY/1903050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5379782</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H122" s="2" t="n">
+        <v>15660</v>
+      </c>
+      <c r="I122" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I122" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J122" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K122" s="3" t="n">
+        <v>43709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15840</v>
+          <t>1728001071/IF/IAY/1903052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5379877</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H123" s="2" t="n">
-        <v>14868</v>
-[...4 lines deleted...]
-        </is>
+        <v>15660</v>
+      </c>
+      <c r="I123" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J123" s="3" t="n">
+        <v>43703</v>
+      </c>
+      <c r="K123" s="3" t="n">
+        <v>43763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D124" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15840</v>
+          <t>1728001071/IF/IAY/1906295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5380139</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H124" s="2" t="n">
+        <v>15660</v>
+      </c>
+      <c r="I124" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I124" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J124" s="3" t="n">
+        <v>43759</v>
+      </c>
+      <c r="K124" s="3" t="n">
+        <v>43815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15840</v>
+          <t>1728001071/IF/IAY/1906301 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5389161</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H125" s="2" t="n">
-        <v>14784</v>
-[...4 lines deleted...]
-        </is>
+        <v>15660</v>
+      </c>
+      <c r="I125" s="2" t="n">
+        <v>14616</v>
+      </c>
+      <c r="J125" s="3" t="n">
+        <v>43388</v>
+      </c>
+      <c r="K125" s="3" t="n">
+        <v>43516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D126" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G126" s="2" t="n">
+          <t>1728001071/IF/IAY/2100093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4144122</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H126" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H126" s="2" t="n">
+      <c r="I126" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I126" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J126" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K126" s="3" t="n">
+        <v>43702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G127" s="2" t="n">
+          <t>1728001071/IF/IAY/2117430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4490165</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H127" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H127" s="2" t="n">
+      <c r="I127" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I127" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J127" s="3" t="n">
+        <v>43675</v>
+      </c>
+      <c r="K127" s="3" t="n">
+        <v>43863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D128" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E128" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G128" s="2" t="n">
+          <t>1728001071/IF/IAY/2118372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4509095</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H128" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H128" s="2" t="n">
+      <c r="I128" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I128" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J128" s="3" t="n">
+        <v>43682</v>
+      </c>
+      <c r="K128" s="3" t="n">
+        <v>43779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D129" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E129" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G129" s="2" t="n">
+          <t>1728001071/IF/IAY/2118444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4510688</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H129" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H129" s="2" t="n">
+      <c r="I129" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I129" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J129" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K129" s="3" t="n">
+        <v>43702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D130" s="1" t="inlineStr">
+      <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G130" s="2" t="n">
+          <t>1728001071/IF/IAY/2118524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4512169</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H130" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H130" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I130" s="2" t="n">
+        <v>14400</v>
+      </c>
+      <c r="J130" s="3" t="n">
+        <v>43682</v>
+      </c>
+      <c r="K130" s="3" t="n">
+        <v>43997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D131" s="1" t="inlineStr">
+      <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E131" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G131" s="2" t="n">
+          <t>1728001071/IF/IAY/2118530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4512236</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H131" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H131" s="2" t="n">
+      <c r="I131" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I131" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J131" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K131" s="3" t="n">
+        <v>43702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D132" s="1" t="inlineStr">
+      <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E132" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1728001071/IF/IAY/2118654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4514651</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H132" s="2" t="n">
-        <v>14736</v>
-[...4 lines deleted...]
-        </is>
+        <v>15840</v>
+      </c>
+      <c r="I132" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J132" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K132" s="3" t="n">
+        <v>43745</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D133" s="1" t="inlineStr">
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E133" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G133" s="2" t="n">
+          <t>1728001071/IF/IAY/2118663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4514782</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H133" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H133" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I133" s="2" t="n">
+        <v>14868</v>
+      </c>
+      <c r="J133" s="3" t="n">
+        <v>43717</v>
+      </c>
+      <c r="K133" s="3" t="n">
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D134" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E134" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G134" s="2" t="n">
+          <t>1728001071/IF/IAY/2118960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4520374</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H134" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H134" s="2" t="n">
+      <c r="I134" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I134" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J134" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K134" s="3" t="n">
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D135" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E135" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G135" s="2" t="n">
+          <t>1728001071/IF/IAY/2118974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4520556</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H135" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H135" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I135" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J135" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K135" s="3" t="n">
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D136" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E136" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G136" s="2" t="n">
+          <t>1728001071/IF/IAY/2119045 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4522306</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H136" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H136" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I136" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J136" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K136" s="3" t="n">
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D137" s="1" t="inlineStr">
+      <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E137" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G137" s="2" t="n">
+          <t>1728001071/IF/IAY/2119060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4522510</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H137" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H137" s="2" t="n">
+      <c r="I137" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I137" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J137" s="3" t="n">
+        <v>43682</v>
+      </c>
+      <c r="K137" s="3" t="n">
+        <v>43871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D138" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E138" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1728001071/IF/IAY/2119101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4523611</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H138" s="2" t="n">
-        <v>14400</v>
-[...4 lines deleted...]
-        </is>
+        <v>15840</v>
+      </c>
+      <c r="I138" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J138" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K138" s="3" t="n">
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D139" s="1" t="inlineStr">
+      <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E139" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G139" s="2" t="n">
+          <t>1728001071/IF/IAY/2119296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4528523</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H139" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H139" s="2" t="n">
+      <c r="I139" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I139" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J139" s="3" t="n">
+        <v>43661</v>
+      </c>
+      <c r="K139" s="3" t="n">
+        <v>43716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D140" s="1" t="inlineStr">
+      <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E140" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G140" s="2" t="n">
+          <t>1728001071/IF/IAY/2119300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4528588</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H140" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H140" s="2" t="n">
+      <c r="I140" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I140" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J140" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K140" s="3" t="n">
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D141" s="1" t="inlineStr">
+      <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E141" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G141" s="2" t="n">
+          <t>1728001071/IF/IAY/2119307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4528705</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H141" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H141" s="2" t="n">
+      <c r="I141" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I141" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J141" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K141" s="3" t="n">
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D142" s="1" t="inlineStr">
+      <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E142" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G142" s="2" t="n">
+          <t>1728001071/IF/IAY/2119318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4528834</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H142" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I142" s="2" t="n">
+        <v>14736</v>
+      </c>
+      <c r="J142" s="3" t="n">
+        <v>43717</v>
+      </c>
+      <c r="K142" s="3" t="n">
+        <v>44082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D143" s="1" t="inlineStr">
+      <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E143" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G143" s="2" t="n">
+          <t>1728001071/IF/IAY/2134190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4866256</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H143" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H143" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I143" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J143" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K143" s="3" t="n">
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D144" s="1" t="inlineStr">
+      <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E144" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1728001071/IF/IAY/2134191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4866266</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H144" s="2" t="n">
-        <v>15372</v>
-[...4 lines deleted...]
-        </is>
+        <v>15840</v>
+      </c>
+      <c r="I144" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J144" s="3" t="n">
+        <v>43675</v>
+      </c>
+      <c r="K144" s="3" t="n">
+        <v>43732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D145" s="1" t="inlineStr">
+      <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E145" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G145" s="2" t="n">
+          <t>1728001071/IF/IAY/2134961 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4885536</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H145" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I145" s="2" t="n">
+        <v>14484</v>
+      </c>
+      <c r="J145" s="3" t="n">
+        <v>43717</v>
+      </c>
+      <c r="K145" s="3" t="n">
+        <v>44010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D146" s="1" t="inlineStr">
+      <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E146" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G146" s="2" t="n">
+          <t>1728001071/IF/IAY/2135291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4893652</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H146" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H146" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I146" s="2" t="n">
+        <v>14868</v>
+      </c>
+      <c r="J146" s="3" t="n">
+        <v>43717</v>
+      </c>
+      <c r="K146" s="3" t="n">
+        <v>43968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D147" s="1" t="inlineStr">
+      <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E147" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G147" s="2" t="n">
+          <t>1728001071/IF/IAY/2136209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4913631</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H147" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I147" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J147" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K147" s="3" t="n">
+        <v>43745</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D148" s="1" t="inlineStr">
+      <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E148" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15840</v>
+          <t>1728001071/IF/IAY/2136349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4914403</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H148" s="2" t="n">
-        <v>14784</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I148" s="2" t="n">
+        <v>14400</v>
+      </c>
+      <c r="J148" s="3" t="n">
+        <v>43717</v>
+      </c>
+      <c r="K148" s="3" t="n">
+        <v>44081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D149" s="1" t="inlineStr">
+      <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E149" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G149" s="2" t="n">
+          <t>1728001071/IF/IAY/2136629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4924411</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H149" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H149" s="2" t="n">
+      <c r="I149" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I149" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J149" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K149" s="3" t="n">
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D150" s="1" t="inlineStr">
+      <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E150" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G150" s="2" t="n">
+          <t>1728001071/IF/IAY/2136718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4927343</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H150" s="2" t="n">
+      <c r="I150" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I150" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J150" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K150" s="3" t="n">
+        <v>43857</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D151" s="1" t="inlineStr">
+      <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G151" s="2" t="n">
+          <t>1728001071/IF/IAY/2136806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4929899</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H151" s="2" t="n">
+      <c r="I151" s="2" t="n">
         <v>14784</v>
       </c>
-      <c r="I151" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J151" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K151" s="3" t="n">
+        <v>43711</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D152" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E152" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15840</v>
+          <t>1728001071/IF/IAY/2136956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4935208</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H152" s="2" t="n">
-        <v>14784</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I152" s="2" t="n">
+        <v>14952</v>
+      </c>
+      <c r="J152" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K152" s="3" t="n">
+        <v>44158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D153" s="1" t="inlineStr">
+      <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E153" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G153" s="2" t="n">
+          <t>1728001071/IF/IAY/2136977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4936065</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H153" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I153" s="2" t="n">
+        <v>14952</v>
+      </c>
+      <c r="J153" s="3" t="n">
+        <v>43696</v>
+      </c>
+      <c r="K153" s="3" t="n">
+        <v>43968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D154" s="1" t="inlineStr">
+      <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E154" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G154" s="2" t="n">
+          <t>1728001071/IF/IAY/2137014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4937291</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="n">
         <v>17100</v>
       </c>
-      <c r="H154" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I154" s="2" t="n">
+        <v>15372</v>
+      </c>
+      <c r="J154" s="3" t="n">
+        <v>43725</v>
+      </c>
+      <c r="K154" s="3" t="n">
+        <v>44123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D155" s="1" t="inlineStr">
+      <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E155" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G155" s="2" t="n">
+          <t>1728001071/IF/IAY/2137310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4945185</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H155" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I155" s="2" t="n">
+        <v>15664</v>
+      </c>
+      <c r="J155" s="3" t="n">
+        <v>43661</v>
+      </c>
+      <c r="K155" s="3" t="n">
+        <v>43718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D156" s="1" t="inlineStr">
+      <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E156" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G156" s="2" t="n">
+          <t>1728001071/IF/IAY/2137503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4950313</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H156" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I156" s="2" t="n">
+        <v>15664</v>
+      </c>
+      <c r="J156" s="3" t="n">
+        <v>43661</v>
+      </c>
+      <c r="K156" s="3" t="n">
+        <v>43724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D157" s="1" t="inlineStr">
+      <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E157" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G157" s="2" t="n">
+          <t>1728001071/IF/IAY/2138153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4968287</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H157" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H157" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I157" s="2" t="n">
+        <v>14952</v>
+      </c>
+      <c r="J157" s="3" t="n">
+        <v>43675</v>
+      </c>
+      <c r="K157" s="3" t="n">
+        <v>43961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D158" s="1" t="inlineStr">
+      <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E158" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G158" s="2" t="n">
+          <t>1728001071/IF/IAY/2138156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4968350</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H158" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I158" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J158" s="3" t="n">
+        <v>43647</v>
+      </c>
+      <c r="K158" s="3" t="n">
+        <v>43702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D159" s="1" t="inlineStr">
+      <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E159" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G159" s="2" t="n">
+          <t>1728001071/IF/IAY/2151863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5310341</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H159" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I159" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J159" s="3" t="n">
+        <v>43696</v>
+      </c>
+      <c r="K159" s="3" t="n">
+        <v>43877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D160" s="1" t="inlineStr">
+      <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E160" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1728001071/IF/IAY/2155312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5388806</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H160" s="2" t="n">
-        <v>14400</v>
-[...4 lines deleted...]
-        </is>
+        <v>15840</v>
+      </c>
+      <c r="I160" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J160" s="3" t="n">
+        <v>43682</v>
+      </c>
+      <c r="K160" s="3" t="n">
+        <v>43863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D161" s="1" t="inlineStr">
+      <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E161" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G161" s="2" t="n">
+          <t>1728001071/IF/IAY/2155477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5392356</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="n">
         <v>15840</v>
       </c>
-      <c r="H161" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I161" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J161" s="3" t="n">
+        <v>43661</v>
+      </c>
+      <c r="K161" s="3" t="n">
+        <v>43716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D162" s="1" t="inlineStr">
+      <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E162" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>17100</v>
+          <t>1728001071/IF/IAY/2155497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5392656</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H162" s="2" t="n">
-        <v>14400</v>
-[...4 lines deleted...]
-        </is>
+        <v>15840</v>
+      </c>
+      <c r="I162" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J162" s="3" t="n">
+        <v>43661</v>
+      </c>
+      <c r="K162" s="3" t="n">
+        <v>43863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E163" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15030</v>
+          <t>1728001071/IF/IAY/2155655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5396402</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H163" s="2" t="n">
-        <v>14951</v>
-[...4 lines deleted...]
-        </is>
+        <v>15840</v>
+      </c>
+      <c r="I163" s="2" t="n">
+        <v>14718</v>
+      </c>
+      <c r="J163" s="3" t="n">
+        <v>43682</v>
+      </c>
+      <c r="K163" s="3" t="n">
+        <v>43983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E164" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15030</v>
+          <t>1728001071/IF/IAY/2167898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5721109</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>14104</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I164" s="2" t="n">
+        <v>14400</v>
+      </c>
+      <c r="J164" s="3" t="n">
+        <v>43717</v>
+      </c>
+      <c r="K164" s="3" t="n">
+        <v>44137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E165" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15030</v>
+          <t>1728001071/IF/IAY/2168143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5727047</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>15159</v>
-[...4 lines deleted...]
-        </is>
+        <v>15840</v>
+      </c>
+      <c r="I165" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J165" s="3" t="n">
+        <v>43682</v>
+      </c>
+      <c r="K165" s="3" t="n">
+        <v>43836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D166" s="1" t="inlineStr">
+      <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E166" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>18360</v>
+          <t>1728001071/IF/IAY/2271804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2487684</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H166" s="2" t="n">
-        <v>17136</v>
-[...4 lines deleted...]
-        </is>
+        <v>15840</v>
+      </c>
+      <c r="I166" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J166" s="3" t="n">
+        <v>43682</v>
+      </c>
+      <c r="K166" s="3" t="n">
+        <v>43779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D167" s="1" t="inlineStr">
+      <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E167" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>23490</v>
+          <t>1728001071/IF/IAY/2271865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2326506</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>21150</v>
-[...4 lines deleted...]
-        </is>
+        <v>15840</v>
+      </c>
+      <c r="I167" s="2" t="n">
+        <v>14784</v>
+      </c>
+      <c r="J167" s="3" t="n">
+        <v>43682</v>
+      </c>
+      <c r="K167" s="3" t="n">
+        <v>43779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D168" s="1" t="inlineStr">
+      <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E168" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>18360</v>
+          <t>1728001071/IF/IAY/2352019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4315848</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H168" s="2" t="n">
-        <v>17340</v>
-[...4 lines deleted...]
-        </is>
+        <v>15840</v>
+      </c>
+      <c r="I168" s="2" t="n">
+        <v>14400</v>
+      </c>
+      <c r="J168" s="3" t="n">
+        <v>43878</v>
+      </c>
+      <c r="K168" s="3" t="n">
+        <v>43997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D169" s="1" t="inlineStr">
+      <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E169" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>23490</v>
+          <t>1728001071/IF/IAY/2352031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4523601</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H169" s="2" t="n">
-        <v>21150</v>
-[...4 lines deleted...]
-        </is>
+        <v>15840</v>
+      </c>
+      <c r="I169" s="2" t="n">
+        <v>14400</v>
+      </c>
+      <c r="J169" s="3" t="n">
+        <v>43878</v>
+      </c>
+      <c r="K169" s="3" t="n">
+        <v>43997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D170" s="1" t="inlineStr">
+      <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E170" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>23490</v>
+          <t>1728001071/IF/IAY/2352057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5306816</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H170" s="2" t="n">
-        <v>18225</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I170" s="2" t="n">
+        <v>14400</v>
+      </c>
+      <c r="J170" s="3" t="n">
+        <v>43878</v>
+      </c>
+      <c r="K170" s="3" t="n">
+        <v>44095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D171" s="1" t="inlineStr">
+      <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E171" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>18360</v>
+          <t>1728001071/IF/IAY/2352322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2419906</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H171" s="2" t="n">
-        <v>18360</v>
-[...4 lines deleted...]
-        </is>
+        <v>15840</v>
+      </c>
+      <c r="I171" s="2" t="n">
+        <v>14400</v>
+      </c>
+      <c r="J171" s="3" t="n">
+        <v>43878</v>
+      </c>
+      <c r="K171" s="3" t="n">
+        <v>43997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D172" s="1" t="inlineStr">
+      <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E172" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>18360</v>
+          <t>1728001071/IF/IAY/2352338 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1192981</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>18360</v>
-[...4 lines deleted...]
-        </is>
+        <v>17100</v>
+      </c>
+      <c r="I172" s="2" t="n">
+        <v>14400</v>
+      </c>
+      <c r="J172" s="3" t="n">
+        <v>43878</v>
+      </c>
+      <c r="K172" s="3" t="n">
+        <v>44095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E173" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>18360</v>
+          <t>1728001071/IF/IAY/280887 — Construction of IAY House -IAY REG. NO. MP1391367</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>18336</v>
-[...4 lines deleted...]
-        </is>
+        <v>15030</v>
+      </c>
+      <c r="I173" s="2" t="n">
+        <v>14951</v>
+      </c>
+      <c r="J173" s="3" t="n">
+        <v>42765</v>
+      </c>
+      <c r="K173" s="3" t="n">
+        <v>43091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E174" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>18360</v>
+          <t>1728001071/IF/IAY/283365 — Construction of IAY House -IAY REG. NO. MP1336471</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>17136</v>
-[...4 lines deleted...]
-        </is>
+        <v>15030</v>
+      </c>
+      <c r="I174" s="2" t="n">
+        <v>14104</v>
+      </c>
+      <c r="J174" s="3" t="n">
+        <v>42765</v>
+      </c>
+      <c r="K174" s="3" t="n">
+        <v>42932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E175" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>18360</v>
+          <t>1728001071/IF/IAY/283488 — Construction of IAY House -IAY REG. NO. MP1391370</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>17952</v>
-[...4 lines deleted...]
-        </is>
+        <v>15030</v>
+      </c>
+      <c r="I175" s="2" t="n">
+        <v>15159</v>
+      </c>
+      <c r="J175" s="3" t="n">
+        <v>42765</v>
+      </c>
+      <c r="K175" s="3" t="n">
+        <v>43213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D176" s="1" t="inlineStr">
+      <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E176" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G176" s="2" t="n">
+          <t>1728001071/IF/IAY/3657336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106209328</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H176" s="2" t="n">
         <v>18360</v>
       </c>
-      <c r="H176" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I176" s="2" t="n">
+        <v>17136</v>
+      </c>
+      <c r="J176" s="3" t="n">
+        <v>44774</v>
+      </c>
+      <c r="K176" s="3" t="n">
+        <v>44831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D177" s="1" t="inlineStr">
+      <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E177" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>18360</v>
+          <t>1728001071/IF/IAY/3660033 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113490563</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>18360</v>
-[...4 lines deleted...]
-        </is>
+        <v>23490</v>
+      </c>
+      <c r="I177" s="2" t="n">
+        <v>21150</v>
+      </c>
+      <c r="J177" s="3" t="n">
+        <v>45600</v>
+      </c>
+      <c r="K177" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D178" s="1" t="inlineStr">
+      <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E178" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G178" s="2" t="n">
+          <t>1728001071/IF/IAY/3660034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113490667</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H178" s="2" t="n">
         <v>18360</v>
       </c>
-      <c r="H178" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I178" s="2" t="n">
+        <v>17340</v>
+      </c>
+      <c r="J178" s="3" t="n">
+        <v>44879</v>
+      </c>
+      <c r="K178" s="3" t="n">
+        <v>45122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D179" s="1" t="inlineStr">
+      <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E179" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>18360</v>
+          <t>1728001071/IF/IAY/3660035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113491240</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>17136</v>
-[...4 lines deleted...]
-        </is>
+        <v>23490</v>
+      </c>
+      <c r="I179" s="2" t="n">
+        <v>21150</v>
+      </c>
+      <c r="J179" s="3" t="n">
+        <v>45593</v>
+      </c>
+      <c r="K179" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D180" s="1" t="inlineStr">
+      <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E180" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>18360</v>
+          <t>1728001071/IF/IAY/3660322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113992046</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>17136</v>
-[...4 lines deleted...]
-        </is>
+        <v>23490</v>
+      </c>
+      <c r="I180" s="2" t="n">
+        <v>18225</v>
+      </c>
+      <c r="J180" s="3" t="n">
+        <v>45593</v>
+      </c>
+      <c r="K180" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D181" s="1" t="inlineStr">
+      <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E181" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G181" s="2" t="n">
+          <t>1728001071/IF/IAY/3660323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113992081</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H181" s="2" t="n">
         <v>18360</v>
       </c>
-      <c r="H181" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I181" s="2" t="n">
+        <v>18360</v>
+      </c>
+      <c r="J181" s="3" t="n">
+        <v>44739</v>
+      </c>
+      <c r="K181" s="3" t="n">
+        <v>44846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D182" s="1" t="inlineStr">
+      <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E182" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>18360</v>
+          <t>1728001071/IF/IAY/3661842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115795052</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>18360</v>
       </c>
-      <c r="I182" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="I182" s="2" t="n">
+        <v>18360</v>
+      </c>
+      <c r="J182" s="3" t="n">
+        <v>44739</v>
+      </c>
+      <c r="K182" s="3" t="n">
+        <v>44846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D183" s="1" t="inlineStr">
+      <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E183" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>18360</v>
+          <t>1728001071/IF/IAY/3661843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115795744</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>18360</v>
       </c>
-      <c r="I183" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="I183" s="2" t="n">
+        <v>18336</v>
+      </c>
+      <c r="J183" s="3" t="n">
+        <v>45621</v>
+      </c>
+      <c r="K183" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D184" s="1" t="inlineStr">
+      <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E184" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G184" s="2" t="n">
+          <t>1728001071/IF/IAY/3661844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115795821</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H184" s="2" t="n">
         <v>18360</v>
       </c>
-      <c r="H184" s="2" t="n">
+      <c r="I184" s="2" t="n">
         <v>17136</v>
       </c>
-      <c r="I184" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J184" s="3" t="n">
+        <v>44760</v>
+      </c>
+      <c r="K184" s="3" t="n">
+        <v>44858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D185" s="1" t="inlineStr">
+      <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E185" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G185" s="2" t="n">
+          <t>1728001071/IF/IAY/3661846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115800205</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H185" s="2" t="n">
         <v>18360</v>
       </c>
-      <c r="H185" s="2" t="n">
+      <c r="I185" s="2" t="n">
         <v>17952</v>
       </c>
-      <c r="I185" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J185" s="3" t="n">
+        <v>44739</v>
+      </c>
+      <c r="K185" s="3" t="n">
+        <v>44850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D186" s="1" t="inlineStr">
+      <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E186" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G186" s="2" t="n">
+          <t>1728001071/IF/IAY/3661936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115901113</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H186" s="2" t="n">
         <v>18360</v>
       </c>
-      <c r="H186" s="2" t="n">
+      <c r="I186" s="2" t="n">
         <v>15912</v>
       </c>
-      <c r="I186" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J186" s="3" t="n">
+        <v>44760</v>
+      </c>
+      <c r="K186" s="3" t="n">
+        <v>44858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D187" s="1" t="inlineStr">
+      <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E187" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G187" s="2" t="n">
+          <t>1728001071/IF/IAY/3698368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115891076</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H187" s="2" t="n">
         <v>18360</v>
       </c>
-      <c r="H187" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I187" s="2" t="n">
+        <v>18360</v>
+      </c>
+      <c r="J187" s="3" t="n">
+        <v>44739</v>
+      </c>
+      <c r="K187" s="3" t="n">
+        <v>44846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D188" s="1" t="inlineStr">
+      <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E188" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G188" s="2" t="n">
+          <t>1728001071/IF/IAY/3717561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113991491</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H188" s="2" t="n">
         <v>18360</v>
       </c>
-      <c r="H188" s="2" t="n">
+      <c r="I188" s="2" t="n">
         <v>17136</v>
       </c>
-      <c r="I188" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J188" s="3" t="n">
+        <v>44739</v>
+      </c>
+      <c r="K188" s="3" t="n">
+        <v>44808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D189" s="1" t="inlineStr">
+      <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E189" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G189" s="2" t="n">
+          <t>1728001071/IF/IAY/3717562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113991599</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H189" s="2" t="n">
         <v>18360</v>
       </c>
-      <c r="H189" s="2" t="n">
+      <c r="I189" s="2" t="n">
         <v>17136</v>
       </c>
-      <c r="I189" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J189" s="3" t="n">
+        <v>44760</v>
+      </c>
+      <c r="K189" s="3" t="n">
+        <v>44858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D190" s="1" t="inlineStr">
+      <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E190" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>21870</v>
+          <t>1728001071/IF/IAY/3717564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113991844</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>21384</v>
-[...4 lines deleted...]
-        </is>
+        <v>18360</v>
+      </c>
+      <c r="I190" s="2" t="n">
+        <v>17136</v>
+      </c>
+      <c r="J190" s="3" t="n">
+        <v>44760</v>
+      </c>
+      <c r="K190" s="3" t="n">
+        <v>44858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D191" s="1" t="inlineStr">
+      <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E191" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>21870</v>
+          <t>1728001071/IF/IAY/3807691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113991946</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>20412</v>
-[...4 lines deleted...]
-        </is>
+        <v>18360</v>
+      </c>
+      <c r="I191" s="2" t="n">
+        <v>17136</v>
+      </c>
+      <c r="J191" s="3" t="n">
+        <v>44760</v>
+      </c>
+      <c r="K191" s="3" t="n">
+        <v>44858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D192" s="1" t="inlineStr">
+      <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E192" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>21870</v>
+          <t>1728001071/IF/IAY/3841417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116968602</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>21870</v>
-[...4 lines deleted...]
-        </is>
+        <v>18360</v>
+      </c>
+      <c r="I192" s="2" t="n">
+        <v>18360</v>
+      </c>
+      <c r="J192" s="3" t="n">
+        <v>44739</v>
+      </c>
+      <c r="K192" s="3" t="n">
+        <v>44846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D193" s="1" t="inlineStr">
+      <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E193" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>23490</v>
+          <t>1728001071/IF/IAY/3972960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115896622</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>21888</v>
-[...4 lines deleted...]
-        </is>
+        <v>18360</v>
+      </c>
+      <c r="I193" s="2" t="n">
+        <v>18360</v>
+      </c>
+      <c r="J193" s="3" t="n">
+        <v>44739</v>
+      </c>
+      <c r="K193" s="3" t="n">
+        <v>44846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D194" s="1" t="inlineStr">
+      <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E194" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>23490</v>
+          <t>1728001071/IF/IAY/4032468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149479229</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>20898</v>
-[...4 lines deleted...]
-        </is>
+        <v>18360</v>
+      </c>
+      <c r="I194" s="2" t="n">
+        <v>17136</v>
+      </c>
+      <c r="J194" s="3" t="n">
+        <v>44760</v>
+      </c>
+      <c r="K194" s="3" t="n">
+        <v>45124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D195" s="1" t="inlineStr">
+      <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E195" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>23490</v>
+          <t>1728001071/IF/IAY/4140312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113991564</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>21168</v>
-[...4 lines deleted...]
-        </is>
+        <v>18360</v>
+      </c>
+      <c r="I195" s="2" t="n">
+        <v>17952</v>
+      </c>
+      <c r="J195" s="3" t="n">
+        <v>44739</v>
+      </c>
+      <c r="K195" s="3" t="n">
+        <v>44833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D196" s="1" t="inlineStr">
+      <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E196" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>23490</v>
+          <t>1728001071/IF/IAY/4140314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113992318</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>13608</v>
-[...4 lines deleted...]
-        </is>
+        <v>18360</v>
+      </c>
+      <c r="I196" s="2" t="n">
+        <v>15912</v>
+      </c>
+      <c r="J196" s="3" t="n">
+        <v>44753</v>
+      </c>
+      <c r="K196" s="3" t="n">
+        <v>45435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D197" s="1" t="inlineStr">
+      <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E197" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>23490</v>
+          <t>1728001071/IF/IAY/4275638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113991815</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>6804</v>
-[...4 lines deleted...]
-        </is>
+        <v>18360</v>
+      </c>
+      <c r="I197" s="2" t="n">
+        <v>17136</v>
+      </c>
+      <c r="J197" s="3" t="n">
+        <v>44774</v>
+      </c>
+      <c r="K197" s="3" t="n">
+        <v>44871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D198" s="1" t="inlineStr">
+      <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E198" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>23490</v>
+          <t>1728001071/IF/IAY/4276462 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115890991</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>22878</v>
-[...4 lines deleted...]
-        </is>
+        <v>18360</v>
+      </c>
+      <c r="I198" s="2" t="n">
+        <v>17136</v>
+      </c>
+      <c r="J198" s="3" t="n">
+        <v>44774</v>
+      </c>
+      <c r="K198" s="3" t="n">
+        <v>44871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D199" s="1" t="inlineStr">
+      <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E199" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>23490</v>
+          <t>1728001071/IF/IAY/4281300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144540667</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>22878</v>
-[...4 lines deleted...]
-        </is>
+        <v>18360</v>
+      </c>
+      <c r="I199" s="2" t="n">
+        <v>17136</v>
+      </c>
+      <c r="J199" s="3" t="n">
+        <v>44774</v>
+      </c>
+      <c r="K199" s="3" t="n">
+        <v>44871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D200" s="1" t="inlineStr">
+      <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E200" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>23490</v>
+          <t>1728001071/IF/IAY/4543985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106443631</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>21627</v>
-[...4 lines deleted...]
-        </is>
+        <v>21870</v>
+      </c>
+      <c r="I200" s="2" t="n">
+        <v>21384</v>
+      </c>
+      <c r="J200" s="3" t="n">
+        <v>45621</v>
+      </c>
+      <c r="K200" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D201" s="1" t="inlineStr">
+      <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E201" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>23490</v>
+          <t>1728001071/IF/IAY/4547875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106209290</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>21627</v>
-[...4 lines deleted...]
-        </is>
+        <v>21870</v>
+      </c>
+      <c r="I201" s="2" t="n">
+        <v>20412</v>
+      </c>
+      <c r="J201" s="3" t="n">
+        <v>45593</v>
+      </c>
+      <c r="K201" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D202" s="1" t="inlineStr">
+      <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E202" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>23490</v>
+          <t>1728001071/IF/IAY/4553547 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113991888</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>22968</v>
-[...4 lines deleted...]
-        </is>
+        <v>21870</v>
+      </c>
+      <c r="I202" s="2" t="n">
+        <v>21870</v>
+      </c>
+      <c r="J202" s="3" t="n">
+        <v>45593</v>
+      </c>
+      <c r="K202" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D203" s="1" t="inlineStr">
+      <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E203" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G203" s="2" t="n">
+          <t>1728001071/IF/IAY/4561799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115895530</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H203" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H203" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I203" s="2" t="n">
+        <v>21888</v>
+      </c>
+      <c r="J203" s="3" t="n">
+        <v>45614</v>
+      </c>
+      <c r="K203" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D204" s="1" t="inlineStr">
+      <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E204" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G204" s="2" t="n">
+          <t>1728001071/IF/IAY/4563431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115794692</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H204" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H204" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I204" s="2" t="n">
+        <v>20898</v>
+      </c>
+      <c r="J204" s="3" t="n">
+        <v>45628</v>
+      </c>
+      <c r="K204" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D205" s="1" t="inlineStr">
+      <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E205" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G205" s="2" t="n">
+          <t>1728001071/IF/IAY/4563439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115795796</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H205" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H205" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I205" s="2" t="n">
+        <v>21168</v>
+      </c>
+      <c r="J205" s="3" t="n">
+        <v>45705</v>
+      </c>
+      <c r="K205" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D206" s="1" t="inlineStr">
+      <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E206" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G206" s="2" t="n">
+          <t>1728001071/IF/IAY/4569571 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116967348</t>
+        </is>
+      </c>
+      <c r="G206" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H206" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="I206" s="2" t="n">
+        <v>13608</v>
+      </c>
+      <c r="J206" s="3" t="n">
+        <v>45649</v>
+      </c>
+      <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D207" s="1" t="inlineStr">
+      <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E207" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
-[...2 lines deleted...]
-      <c r="G207" s="2" t="n">
+          <t>1728001071/IF/IAY/4596241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121975699</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H207" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H207" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="I207" s="2" t="n">
+        <v>6804</v>
+      </c>
+      <c r="J207" s="3" t="n">
+        <v>45649</v>
+      </c>
+      <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D208" s="1" t="inlineStr">
+      <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E208" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
-[...2 lines deleted...]
-      <c r="G208" s="2" t="n">
+          <t>1728001071/IF/IAY/4792642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144540764</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H208" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H208" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I208" s="2" t="n">
+        <v>22878</v>
+      </c>
+      <c r="J208" s="3" t="n">
+        <v>45621</v>
+      </c>
+      <c r="K208" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D209" s="1" t="inlineStr">
+      <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E209" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G209" s="2" t="n">
+          <t>1728001071/IF/IAY/4792644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144540851</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H209" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H209" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I209" s="2" t="n">
+        <v>22878</v>
+      </c>
+      <c r="J209" s="3" t="n">
+        <v>45621</v>
+      </c>
+      <c r="K209" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D210" s="1" t="inlineStr">
+      <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E210" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G210" s="2" t="n">
+          <t>1728001071/IF/IAY/4848577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115897293</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H210" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I210" s="2" t="n">
+        <v>21627</v>
+      </c>
+      <c r="J210" s="3" t="n">
+        <v>45663</v>
+      </c>
+      <c r="K210" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D211" s="1" t="inlineStr">
+      <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E211" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G211" s="2" t="n">
+          <t>1728001071/IF/IAY/4878680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121975986</t>
+        </is>
+      </c>
+      <c r="G211" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H211" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H211" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I211" s="2" t="n">
+        <v>21627</v>
+      </c>
+      <c r="J211" s="3" t="n">
+        <v>45663</v>
+      </c>
+      <c r="K211" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D212" s="1" t="inlineStr">
+      <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E212" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G212" s="2" t="n">
+          <t>1728001071/IF/IAY/4990893 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113490452</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H212" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I212" s="2" t="n">
+        <v>22968</v>
+      </c>
+      <c r="J212" s="3" t="n">
+        <v>45762</v>
+      </c>
+      <c r="K212" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D213" s="1" t="inlineStr">
+      <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E213" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G213" s="2" t="n">
+          <t>1728001071/IF/IAY/4991690 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113991529</t>
+        </is>
+      </c>
+      <c r="G213" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H213" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H213" s="2" t="n">
+      <c r="I213" s="2" t="n">
         <v>21924</v>
       </c>
-      <c r="I213" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J213" s="3" t="n">
+        <v>45817</v>
+      </c>
+      <c r="K213" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D214" s="1" t="inlineStr">
+      <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E214" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...2 lines deleted...]
-      <c r="G214" s="2" t="n">
+          <t>1728001071/IF/IAY/4991691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113991632</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H214" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I214" s="2" t="n">
+        <v>21420</v>
+      </c>
+      <c r="J214" s="3" t="n">
+        <v>45789</v>
+      </c>
+      <c r="K214" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D215" s="1" t="inlineStr">
+      <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E215" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...2 lines deleted...]
-      <c r="G215" s="2" t="n">
+          <t>1728001071/IF/IAY/4991694 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113992232</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H215" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I215" s="2" t="n">
+        <v>21924</v>
+      </c>
+      <c r="J215" s="3" t="n">
+        <v>45824</v>
+      </c>
+      <c r="K215" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D216" s="1" t="inlineStr">
+      <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E216" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...2 lines deleted...]
-      <c r="G216" s="2" t="n">
+          <t>1728001071/IF/IAY/4991695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113992387</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H216" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I216" s="2" t="n">
+        <v>21924</v>
+      </c>
+      <c r="J216" s="3" t="n">
+        <v>45817</v>
+      </c>
+      <c r="K216" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D217" s="1" t="inlineStr">
+      <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E217" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G217" s="2" t="n">
+          <t>1728001071/IF/IAY/4991696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113992432</t>
+        </is>
+      </c>
+      <c r="G217" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H217" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H217" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="I217" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J217" s="3" t="n">
+        <v>45698</v>
+      </c>
+      <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D218" s="1" t="inlineStr">
+      <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E218" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...2 lines deleted...]
-      <c r="G218" s="2" t="n">
+          <t>1728001071/IF/IAY/4992772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106441369</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H218" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H218" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="I218" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J218" s="3" t="n">
+        <v>45698</v>
+      </c>
+      <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D219" s="1" t="inlineStr">
+      <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E219" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G219" s="2" t="n">
+          <t>1728001071/IF/IAY/4992773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106441467</t>
+        </is>
+      </c>
+      <c r="G219" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H219" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H219" s="2" t="n">
+      <c r="I219" s="2" t="n">
         <v>21924</v>
       </c>
-      <c r="I219" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J219" s="3" t="n">
+        <v>45922</v>
+      </c>
+      <c r="K219" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D220" s="1" t="inlineStr">
+      <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E220" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G220" s="2" t="n">
+          <t>1728001071/IF/IAY/4992777 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106443495</t>
+        </is>
+      </c>
+      <c r="G220" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H220" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H220" s="2" t="n">
+      <c r="I220" s="2" t="n">
         <v>21924</v>
       </c>
-      <c r="I220" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J220" s="3" t="n">
+        <v>45866</v>
+      </c>
+      <c r="K220" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D221" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D221" s="1" t="inlineStr">
+      <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E221" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G221" s="2" t="n">
+          <t>1728001071/IF/IAY/4997752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115892478</t>
+        </is>
+      </c>
+      <c r="G221" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H221" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H221" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I221" s="2" t="n">
+        <v>21663</v>
+      </c>
+      <c r="J221" s="3" t="n">
+        <v>45762</v>
+      </c>
+      <c r="K221" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D222" s="1" t="inlineStr">
+      <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E222" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
-[...2 lines deleted...]
-      <c r="G222" s="2" t="n">
+          <t>1728001071/IF/IAY/4997753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115892506</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H222" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I222" s="2" t="n">
+        <v>22185</v>
+      </c>
+      <c r="J222" s="3" t="n">
+        <v>45762</v>
+      </c>
+      <c r="K222" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D223" s="1" t="inlineStr">
+      <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E223" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
-[...2 lines deleted...]
-      <c r="G223" s="2" t="n">
+          <t>1728001071/IF/IAY/4997754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115892543</t>
+        </is>
+      </c>
+      <c r="G223" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H223" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H223" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I223" s="2" t="n">
+        <v>21924</v>
+      </c>
+      <c r="J223" s="3" t="n">
+        <v>45817</v>
+      </c>
+      <c r="K223" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D224" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D224" s="1" t="inlineStr">
+      <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E224" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G224" s="2" t="n">
+          <t>1728001071/IF/IAY/4997762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115895460</t>
+        </is>
+      </c>
+      <c r="G224" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H224" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="I224" s="2" t="n">
+        <v>1827</v>
+      </c>
+      <c r="J224" s="3" t="n">
+        <v>46193</v>
+      </c>
+      <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D225" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D225" s="1" t="inlineStr">
+      <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E225" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G225" s="2" t="n">
+          <t>1728001071/IF/IAY/4997763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115895652</t>
+        </is>
+      </c>
+      <c r="G225" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H225" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H225" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="I225" s="2" t="n">
+        <v>5481</v>
+      </c>
+      <c r="J225" s="3" t="n">
+        <v>46174</v>
+      </c>
+      <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D226" s="1" t="inlineStr">
+      <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E226" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G226" s="2" t="n">
+          <t>1728001071/IF/IAY/4997832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115912456</t>
+        </is>
+      </c>
+      <c r="G226" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H226" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H226" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="I226" s="2" t="n">
+        <v>22707</v>
+      </c>
+      <c r="J226" s="3" t="n">
+        <v>46055</v>
+      </c>
+      <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E227" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
-[...2 lines deleted...]
-      <c r="G227" s="2" t="n">
+          <t>1728001071/IF/IAY/4999178 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115800032</t>
+        </is>
+      </c>
+      <c r="G227" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H227" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H227" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I227" s="2" t="n">
+        <v>21924</v>
+      </c>
+      <c r="J227" s="3" t="n">
+        <v>45838</v>
+      </c>
+      <c r="K227" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E228" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E228" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>14310</v>
+          <t>1728001071/IF/IAY/5003070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117773697</t>
+        </is>
+      </c>
+      <c r="G228" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>23490</v>
+      </c>
+      <c r="I228" s="2" t="n">
+        <v>19053</v>
+      </c>
+      <c r="J228" s="3" t="n">
+        <v>46041</v>
+      </c>
+      <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D229" s="1" t="inlineStr">
+      <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E229" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...2 lines deleted...]
-      <c r="G229" s="2" t="n">
+          <t>1728001071/IF/IAY/5003185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116063895</t>
+        </is>
+      </c>
+      <c r="G229" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H229" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H229" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I229" s="2" t="n">
+        <v>21924</v>
+      </c>
+      <c r="J229" s="3" t="n">
+        <v>45817</v>
+      </c>
+      <c r="K229" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D230" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D230" s="1" t="inlineStr">
+      <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E230" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G230" s="2" t="n">
+          <t>1728001071/IF/IAY/5482592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147205808</t>
+        </is>
+      </c>
+      <c r="G230" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H230" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H230" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I230" s="2" t="n">
+        <v>21924</v>
+      </c>
+      <c r="J230" s="3" t="n">
+        <v>45803</v>
+      </c>
+      <c r="K230" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D231" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D231" s="1" t="inlineStr">
+      <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E231" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G231" s="2" t="n">
+          <t>1728001071/IF/IAY/5482639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124775208</t>
+        </is>
+      </c>
+      <c r="G231" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H231" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H231" s="2" t="n">
+      <c r="I231" s="2" t="n">
         <v>21924</v>
       </c>
-      <c r="I231" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J231" s="3" t="n">
+        <v>45803</v>
+      </c>
+      <c r="K231" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D232" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D232" s="1" t="inlineStr">
+      <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E232" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
+          <t>1728001071/IF/IAY/5482779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115799978</t>
+        </is>
+      </c>
+      <c r="G232" s="1" t="inlineStr">
+        <is>
           <t>Approved</t>
         </is>
       </c>
-      <c r="G232" s="2" t="n">
+      <c r="H232" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H232" s="2" t="n">
+      <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I232" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J232" s="3" t="n">
+        <v>45742</v>
+      </c>
+      <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D233" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D233" s="1" t="inlineStr">
+      <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E233" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...2 lines deleted...]
-      <c r="G233" s="2" t="n">
+          <t>1728001071/IF/IAY/5485131 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113992204</t>
+        </is>
+      </c>
+      <c r="G233" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H233" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H233" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="I233" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J233" s="3" t="n">
+        <v>45740</v>
+      </c>
+      <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D234" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D234" s="1" t="inlineStr">
+      <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E234" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
-[...2 lines deleted...]
-      <c r="G234" s="2" t="n">
+          <t>1728001071/IF/IAY/5485211 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149183483</t>
+        </is>
+      </c>
+      <c r="G234" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H234" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H234" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I234" s="2" t="n">
+        <v>21924</v>
+      </c>
+      <c r="J234" s="3" t="n">
+        <v>45838</v>
+      </c>
+      <c r="K234" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D235" s="1" t="inlineStr">
+        <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D235" s="1" t="inlineStr">
+      <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E235" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
-[...2 lines deleted...]
-      <c r="G235" s="2" t="n">
+          <t>1728001071/IF/IAY/5485860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141506359</t>
+        </is>
+      </c>
+      <c r="G235" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H235" s="2" t="n">
         <v>23490</v>
       </c>
-      <c r="H235" s="2" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="I235" s="2" t="n">
+        <v>21924</v>
+      </c>
+      <c r="J235" s="3" t="n">
+        <v>45824</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E236" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E236" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15030</v>
+          <t>1728001071/IF/IAY/5486408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113992579</t>
+        </is>
+      </c>
+      <c r="G236" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>14238</v>
-[...4 lines deleted...]
-        </is>
+        <v>23490</v>
+      </c>
+      <c r="I236" s="2" t="n">
+        <v>21924</v>
+      </c>
+      <c r="J236" s="3" t="n">
+        <v>45803</v>
+      </c>
+      <c r="K236" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D237" s="1" t="inlineStr">
+        <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D237" s="1" t="inlineStr">
+      <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E237" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1728001071/IF/IAY/55027 — Construction of IAY House -IAY REG. NO. MP-28-001-071-002/17</t>
+        </is>
+      </c>
+      <c r="G237" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>14792</v>
-[...5 lines deleted...]
-      </c>
+        <v>23490</v>
+      </c>
+      <c r="I237" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J237" s="3" t="n">
+        <v>42354</v>
+      </c>
+      <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D238" s="1" t="inlineStr">
+        <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
-      <c r="D238" s="1" t="inlineStr">
+      <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E238" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1728001071/IF/IAY/55028 — Construction of IAY House -IAY REG. NO. MP-28-001-071-003/11</t>
+        </is>
+      </c>
+      <c r="G238" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>14792</v>
-[...5 lines deleted...]
-      </c>
+        <v>14310</v>
+      </c>
+      <c r="I238" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J238" s="3" t="n">
+        <v>43248</v>
+      </c>
+      <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E239" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E239" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1728001071/IF/IAY/5635634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115912398</t>
+        </is>
+      </c>
+      <c r="G239" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>15480</v>
-[...5 lines deleted...]
-      </c>
+        <v>23490</v>
+      </c>
+      <c r="I239" s="2" t="n">
+        <v>18009</v>
+      </c>
+      <c r="J239" s="3" t="n">
+        <v>46055</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E240" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E240" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1728001071/IF/IAY/5716027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124773903</t>
+        </is>
+      </c>
+      <c r="G240" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>15480</v>
-[...4 lines deleted...]
-        </is>
+        <v>23490</v>
+      </c>
+      <c r="I240" s="2" t="n">
+        <v>21402</v>
+      </c>
+      <c r="J240" s="3" t="n">
+        <v>45964</v>
+      </c>
+      <c r="K240" s="3" t="n">
+        <v>46069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E241" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E241" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1728001071/IF/IAY/5787473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113991920</t>
+        </is>
+      </c>
+      <c r="G241" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>15136</v>
-[...4 lines deleted...]
-        </is>
+        <v>23490</v>
+      </c>
+      <c r="I241" s="2" t="n">
+        <v>21924</v>
+      </c>
+      <c r="J241" s="3" t="n">
+        <v>45922</v>
+      </c>
+      <c r="K241" s="3" t="n">
+        <v>46069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E242" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E242" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1728001071/IF/IAY/5787474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113991978</t>
+        </is>
+      </c>
+      <c r="G242" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>14620</v>
-[...5 lines deleted...]
-      </c>
+        <v>23490</v>
+      </c>
+      <c r="I242" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J242" s="3" t="n">
+        <v>45740</v>
+      </c>
+      <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E243" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E243" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1728001071/IF/IAY/5788003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144541222</t>
+        </is>
+      </c>
+      <c r="G243" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>14602</v>
-[...4 lines deleted...]
-        </is>
+        <v>23490</v>
+      </c>
+      <c r="I243" s="2" t="n">
+        <v>21924</v>
+      </c>
+      <c r="J243" s="3" t="n">
+        <v>45911</v>
+      </c>
+      <c r="K243" s="3" t="n">
+        <v>45976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E244" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E244" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1728001071/IF/IAY/5791251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113992542</t>
+        </is>
+      </c>
+      <c r="G244" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>15136</v>
-[...5 lines deleted...]
-      </c>
+        <v>23490</v>
+      </c>
+      <c r="I244" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J244" s="3" t="n">
+        <v>45740</v>
+      </c>
+      <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+        </is>
+      </c>
+      <c r="E245" s="1" t="inlineStr">
+        <is>
           <t>Rural Housing</t>
         </is>
       </c>
-      <c r="E245" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>15480</v>
+          <t>1728001071/IF/IAY/5915967 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113992356</t>
+        </is>
+      </c>
+      <c r="G245" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
       </c>
       <c r="H245" s="2" t="n">
-        <v>14620</v>
-[...5 lines deleted...]
-      </c>
+        <v>23490</v>
+      </c>
+      <c r="I245" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J245" s="3" t="n">
+        <v>45742</v>
+      </c>
+      <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>1728001071/LD/219 — खेल मैदान प्राशाला नहारिया भौरासा</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>309000</v>
+          <t>1728001071/IF/IAY/593114 — Construction of IAY House -IAY REG. NO. MP1385114</t>
+        </is>
+      </c>
+      <c r="G246" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>258729</v>
-[...4 lines deleted...]
-        </is>
+        <v>15030</v>
+      </c>
+      <c r="I246" s="2" t="n">
+        <v>14238</v>
+      </c>
+      <c r="J246" s="3" t="n">
+        <v>42793</v>
+      </c>
+      <c r="K246" s="3" t="n">
+        <v>43031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>1728001071/LD/22012034294200 — शांतीधाम बर्रीछीर खेडा</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>180000</v>
+          <t>1728001071/IF/IAY/782799 — Construction of IAY House -IAY REG. NO. MP1336488</t>
+        </is>
+      </c>
+      <c r="G247" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>172829.86</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I247" s="2" t="n">
+        <v>14792</v>
+      </c>
+      <c r="J247" s="3" t="n">
+        <v>42856</v>
+      </c>
+      <c r="K247" s="3" t="n">
+        <v>43031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>1728001071/LD/22012034314680 — शांतिधाम ग्राम भोैरासा ग्राम पंचायत बर्रीछीर खोडा</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>180000</v>
+          <t>1728001071/IF/IAY/790639 — Construction of IAY House -IAY REG. NO. MP1842020</t>
+        </is>
+      </c>
+      <c r="G248" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>172964.86</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I248" s="2" t="n">
+        <v>14792</v>
+      </c>
+      <c r="J248" s="3" t="n">
+        <v>42856</v>
+      </c>
+      <c r="K248" s="3" t="n">
+        <v>43024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>1728001071/LD/22012034469317 — चारागाह न‍ि र्माण पंचायत भवन के पीछे ग्राम पं बर्रीछीरखेडा</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...3 lines deleted...]
-        <v>1408003.23</v>
+          <t>1728001071/IF/IAY/794557 — Construction of IAY House -IAY REG. NO. MP2131563</t>
+        </is>
+      </c>
+      <c r="G249" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>704405</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I249" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="J249" s="3" t="n">
+        <v>42856</v>
+      </c>
+      <c r="K249" s="3" t="n">
+        <v>43091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>1728001071/LD/22012034568061 — मां की बागि‍या कार्य ग्राम पंचायत बर्रीछीरखेडा</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/IF/IAY/803621 — Construction of IAY House -IAY REG. NO. MP3138803</t>
+        </is>
+      </c>
+      <c r="G250" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I250" s="2" t="n">
+        <v>15480</v>
+      </c>
+      <c r="J250" s="3" t="n">
+        <v>42863</v>
+      </c>
+      <c r="K250" s="3" t="n">
+        <v>43091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>1728001071/LD/22012034591938 — वृक्षरोपण कार्य ग्राम पंचायत बर्रीछी र खेड़ा पंचायत भवन के पीछे</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>132736.19</v>
+          <t>1728001071/IF/IAY/810077 — Construction of IAY House -IAY REG. NO. MP1411319</t>
+        </is>
+      </c>
+      <c r="G251" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>9945</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I251" s="2" t="n">
+        <v>15136</v>
+      </c>
+      <c r="J251" s="3" t="n">
+        <v>42863</v>
+      </c>
+      <c r="K251" s="3" t="n">
+        <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>1728001071/LD/22012034593046 — वृक्षा रोपण कार्य ग्राम पंचाय बरीछीरखेड़ा शांतिधाम के पास</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>160586.73</v>
+          <t>1728001071/IF/IAY/822092 — Construction of IAY House -IAY REG. NO. MP2435837</t>
+        </is>
+      </c>
+      <c r="G252" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>16133</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I252" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J252" s="3" t="n">
+        <v>42863</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>43110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>1728001071/LD/22012034593441 — वृक्षा रोपण तालाब पर ग्राम भौरासा gp बर्रीछीरखेड़ा</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>54569.95</v>
+          <t>1728001071/IF/IAY/916987 — Construction of IAY House -IAY REG. NO. MP2376143</t>
+        </is>
+      </c>
+      <c r="G253" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>25636</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I253" s="2" t="n">
+        <v>14602</v>
+      </c>
+      <c r="J253" s="3" t="n">
+        <v>42863</v>
+      </c>
+      <c r="K253" s="3" t="n">
+        <v>43297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>1728001071/LD/22012034596545 — टंच कार्य ग्राम पंचायत बैरीछीर खेड़ा</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/IF/IAY/917708 — Construction of IAY House -IAY REG. NO. MP2386584</t>
+        </is>
+      </c>
+      <c r="G254" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I254" s="2" t="n">
+        <v>15136</v>
+      </c>
+      <c r="J254" s="3" t="n">
+        <v>42863</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>43017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>1728001071/LD/22012034941834 — वृक्ष रोपण कार्य गौशाला के पास ग्राम बर्रीछीरखेड़ा</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...3 lines deleted...]
-        <v>776484.84</v>
+          <t>1728001071/IF/IAY/919991 — Construction of IAY House -IAY REG. NO. MP2420857</t>
+        </is>
+      </c>
+      <c r="G255" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>238171.92</v>
-[...4 lines deleted...]
-        </is>
+        <v>15480</v>
+      </c>
+      <c r="I255" s="2" t="n">
+        <v>14620</v>
+      </c>
+      <c r="J255" s="3" t="n">
+        <v>42863</v>
+      </c>
+      <c r="K255" s="3" t="n">
+        <v>43087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C256" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
-      <c r="C256" s="1" t="inlineStr">
+      <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
-      <c r="D256" s="1" t="inlineStr">
+      <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
-      <c r="E256" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>500000</v>
+          <t>1728001071/LD/219 — खेल मैदान प्राशाला नहारिया भौरासा</t>
+        </is>
+      </c>
+      <c r="G256" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>312253.72</v>
-[...4 lines deleted...]
-        </is>
+        <v>309000</v>
+      </c>
+      <c r="I256" s="2" t="n">
+        <v>258729</v>
+      </c>
+      <c r="J256" s="3" t="n">
+        <v>40920</v>
+      </c>
+      <c r="K256" s="3" t="n">
+        <v>41088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C257" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
-      <c r="C257" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E257" s="1" t="inlineStr">
+        <is>
           <t>Land Development</t>
         </is>
       </c>
-      <c r="E257" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>13000</v>
+          <t>1728001071/LD/22012034294200 — शांतीधाम बर्रीछीर खेडा</t>
+        </is>
+      </c>
+      <c r="G257" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>3600</v>
-[...4 lines deleted...]
-        </is>
+        <v>180000</v>
+      </c>
+      <c r="I257" s="2" t="n">
+        <v>172829.86</v>
+      </c>
+      <c r="J257" s="3" t="n">
+        <v>42709</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C258" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
-      <c r="C258" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+        </is>
+      </c>
+      <c r="E258" s="1" t="inlineStr">
+        <is>
           <t>Land Development</t>
         </is>
       </c>
-      <c r="E258" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>13000</v>
+          <t>1728001071/LD/22012034314680 — शांतिधाम ग्राम भोैरासा ग्राम पंचायत बर्रीछीर खोडा</t>
+        </is>
+      </c>
+      <c r="G258" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>3600</v>
-[...4 lines deleted...]
-        </is>
+        <v>180000</v>
+      </c>
+      <c r="I258" s="2" t="n">
+        <v>172964.86</v>
+      </c>
+      <c r="J258" s="3" t="n">
+        <v>42878</v>
+      </c>
+      <c r="K258" s="3" t="n">
+        <v>42968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>1728001071/PG/9425891680 — खेल मैदान का निर्माण भौंरासा ग्रां पं बर्रीछीरखेडा</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>186000</v>
+          <t>1728001071/LD/22012034469317 — चारागाह न‍ि र्माण पंचायत भवन के पीछे ग्राम पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G259" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>176895.54</v>
-[...4 lines deleted...]
-        </is>
+        <v>1408003.23</v>
+      </c>
+      <c r="I259" s="2" t="n">
+        <v>704405</v>
+      </c>
+      <c r="J259" s="3" t="n">
+        <v>43774</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/219 — पंचपरमेश्‍वर सीसी रोड निर्माण भौरासा बर्रीछीरखेडा</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>500086</v>
+          <t>1728001071/LD/22012034568061 — मां की बागि‍या कार्य ग्राम पंचायत बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G260" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>153712</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I260" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J260" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034173416 — पंचपरमेश्‍वर सीसी रोड िनर्माण ग्राम भौरासा बर्रीछी</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>148227</v>
+          <t>1728001071/LD/22012034591938 — वृक्षरोपण कार्य ग्राम पंचायत बर्रीछी र खेड़ा पंचायत भवन के पीछे</t>
+        </is>
+      </c>
+      <c r="G261" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>148223.72</v>
-[...5 lines deleted...]
-      </c>
+        <v>132736.19</v>
+      </c>
+      <c r="I261" s="2" t="n">
+        <v>9945</v>
+      </c>
+      <c r="J261" s="3" t="n">
+        <v>45145</v>
+      </c>
+      <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034196228 — पंच परमेश्‍वर सीसी रोड निर्माण हेण्‍डपंप से मुबीनख</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>138191</v>
+          <t>1728001071/LD/22012034593046 — वृक्षा रोपण कार्य ग्राम पंचाय बरीछीरखेड़ा शांतिधाम के पास</t>
+        </is>
+      </c>
+      <c r="G262" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>138181.6</v>
-[...5 lines deleted...]
-      </c>
+        <v>160586.73</v>
+      </c>
+      <c r="I262" s="2" t="n">
+        <v>16133</v>
+      </c>
+      <c r="J262" s="3" t="n">
+        <v>45145</v>
+      </c>
+      <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Wastelands Block Plantation-Sericulture-Comm / Wasteland Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034207548 — खेत सड्क योजना  सूरेश के खेत से खेरार्इ तलाब तक</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>1493000</v>
+          <t>1728001071/LD/22012034593441 — वृक्षा रोपण तालाब पर ग्राम भौरासा gp बर्रीछीरखेड़ा</t>
+        </is>
+      </c>
+      <c r="G263" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>765267.12</v>
-[...4 lines deleted...]
-        </is>
+        <v>54569.95</v>
+      </c>
+      <c r="I263" s="2" t="n">
+        <v>25636</v>
+      </c>
+      <c r="J263" s="3" t="n">
+        <v>45152</v>
+      </c>
+      <c r="K263" s="3" t="n">
+        <v>45468</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034209234 — खेत सड्क योजना नरेन्‍द्र के खेत से सुरेश के खेत तक</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>1493000</v>
+          <t>1728001071/LD/22012034596545 — टंच कार्य ग्राम पंचायत बैरीछीर खेड़ा</t>
+        </is>
+      </c>
+      <c r="G264" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>2190</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I264" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J264" s="3" t="n">
+        <v>45153</v>
+      </c>
+      <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034305671 — खेत सड्क पंचायत भवन से वि‍क्रमसि‍ह के खेत तक</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/LD/22012034941834 — वृक्ष रोपण कार्य गौशाला के पास ग्राम बर्रीछीरखेड़ा</t>
+        </is>
+      </c>
+      <c r="G265" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>776484.84</v>
+      </c>
+      <c r="I265" s="2" t="n">
+        <v>238171.92</v>
+      </c>
+      <c r="J265" s="3" t="n">
+        <v>45476</v>
+      </c>
+      <c r="K265" s="3" t="n">
+        <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034306621 — खेत सड्क खेराई तलाब से शि‍वनारायण के खेत तक ग्राम भौरासा</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/LD/3799418311 — खेल मैदान निर्माण प्राशा भौरासा ग्रामप बर्रीछीर</t>
+        </is>
+      </c>
+      <c r="G266" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>500000</v>
+      </c>
+      <c r="I266" s="2" t="n">
+        <v>312253.72</v>
+      </c>
+      <c r="J266" s="3" t="n">
+        <v>41652</v>
+      </c>
+      <c r="K266" s="3" t="n">
+        <v>41826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034313724 — सी0सी0रोड नि‍मार्ण मंदि‍र से चौकीदार की घर की ओर  भौरासा</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>53869</v>
+          <t>1728001071/LD/74 — मेढ बंधान बलराम/लालसिह ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G267" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>13000</v>
+      </c>
+      <c r="I267" s="2" t="n">
+        <v>3600</v>
+      </c>
+      <c r="J267" s="3" t="n">
+        <v>40353</v>
+      </c>
+      <c r="K267" s="3" t="n">
+        <v>40576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034321550 — C.C.ROAD NIRMAR GRAM BARRICHEER KHEDA GRAM BHOUNRASA</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>204000</v>
+          <t>1728001071/LD/75 — मेढ बंधान जयराम/हरचंद्र ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G268" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>172</v>
-[...4 lines deleted...]
-        </is>
+        <v>13000</v>
+      </c>
+      <c r="I268" s="2" t="n">
+        <v>3600</v>
+      </c>
+      <c r="J268" s="3" t="n">
+        <v>40353</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>40576</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034321859 — सी सी रोड पंच परमेश्‍वर ग्रां पं बर्रीछीरखेउा</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/PG/9425891680 — खेल मैदान का निर्माण भौंरासा ग्रां पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G269" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>186000</v>
+      </c>
+      <c r="I269" s="2" t="n">
+        <v>176895.54</v>
+      </c>
+      <c r="J269" s="3" t="n">
+        <v>42730</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>43122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C270" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C270" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E270" s="1" t="inlineStr">
+        <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E270" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>960000</v>
+          <t>1728001071/RC/219 — पंचपरमेश्‍वर सीसी रोड निर्माण भौरासा बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G270" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>146152</v>
-[...4 lines deleted...]
-        </is>
+        <v>500086</v>
+      </c>
+      <c r="I270" s="2" t="n">
+        <v>153712</v>
+      </c>
+      <c r="J270" s="3" t="n">
+        <v>41316</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>41532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C271" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C271" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E271" s="1" t="inlineStr">
+        <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E271" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>401400</v>
+          <t>1728001071/RC/22012034173416 — पंचपरमेश्‍वर सीसी रोड िनर्माण ग्राम भौरासा बर्रीछी</t>
+        </is>
+      </c>
+      <c r="G271" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>163888</v>
-[...4 lines deleted...]
-        </is>
+        <v>148227</v>
+      </c>
+      <c r="I271" s="2" t="n">
+        <v>148223.72</v>
+      </c>
+      <c r="J271" s="3" t="n">
+        <v>41456</v>
+      </c>
+      <c r="K271" s="3" t="n">
+        <v>41532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C272" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C272" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034372569 — Khet sarark Panchayat bhavan se vikaram Singh  khet tak</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/RC/22012034196228 — पंच परमेश्‍वर सीसी रोड निर्माण हेण्‍डपंप से मुबीनख</t>
+        </is>
+      </c>
+      <c r="G272" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>138191</v>
+      </c>
+      <c r="I272" s="2" t="n">
+        <v>138181.6</v>
+      </c>
+      <c r="J272" s="3" t="n">
+        <v>41645</v>
+      </c>
+      <c r="K272" s="3" t="n">
+        <v>41693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C273" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C273" s="1" t="inlineStr">
+      <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="D273" s="1" t="inlineStr">
+      <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="E273" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/RC/22012034207548 — खेत सड्क योजना  सूरेश के खेत से खेरार्इ तलाब तक</t>
+        </is>
+      </c>
+      <c r="G273" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>1493000</v>
+      </c>
+      <c r="I273" s="2" t="n">
+        <v>765267.12</v>
+      </c>
+      <c r="J273" s="3" t="n">
+        <v>41694</v>
+      </c>
+      <c r="K273" s="3" t="n">
+        <v>42484</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C274" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C274" s="1" t="inlineStr">
+      <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="D274" s="1" t="inlineStr">
+      <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="E274" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>1451000</v>
+          <t>1728001071/RC/22012034209234 — खेत सड्क योजना नरेन्‍द्र के खेत से सुरेश के खेत तक</t>
+        </is>
+      </c>
+      <c r="G274" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>1422420</v>
-[...4 lines deleted...]
-        </is>
+        <v>1493000</v>
+      </c>
+      <c r="I274" s="2" t="n">
+        <v>2190</v>
+      </c>
+      <c r="J274" s="3" t="n">
+        <v>41701</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>41707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C275" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C275" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E275" s="1" t="inlineStr">
+        <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="E275" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/RC/22012034305671 — खेत सड्क पंचायत भवन से वि‍क्रमसि‍ह के खेत तक</t>
+        </is>
+      </c>
+      <c r="G275" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I275" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I275" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J275" s="3" t="n">
+        <v>42030</v>
+      </c>
+      <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C276" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C276" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E276" s="1" t="inlineStr">
+        <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="E276" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/RC/22012034306621 — खेत सड्क खेराई तलाब से शि‍वनारायण के खेत तक ग्राम भौरासा</t>
+        </is>
+      </c>
+      <c r="G276" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I276" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I276" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J276" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C277" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C277" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E277" s="1" t="inlineStr">
+        <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E277" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>204000</v>
+          <t>1728001071/RC/22012034313724 — सी0सी0रोड नि‍मार्ण मंदि‍र से चौकीदार की घर की ओर  भौरासा</t>
+        </is>
+      </c>
+      <c r="G277" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>202224</v>
-[...5 lines deleted...]
-      </c>
+        <v>53869</v>
+      </c>
+      <c r="I277" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J277" s="3" t="n">
+        <v>42504</v>
+      </c>
+      <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C278" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C278" s="1" t="inlineStr">
+      <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
-      <c r="D278" s="1" t="inlineStr">
+      <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E278" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>147900</v>
+          <t>1728001071/RC/22012034321550 — C.C.ROAD NIRMAR GRAM BARRICHEER KHEDA GRAM BHOUNRASA</t>
+        </is>
+      </c>
+      <c r="G278" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>146852</v>
-[...4 lines deleted...]
-        </is>
+        <v>204000</v>
+      </c>
+      <c r="I278" s="2" t="n">
+        <v>172</v>
+      </c>
+      <c r="J278" s="3" t="n">
+        <v>42842</v>
+      </c>
+      <c r="K278" s="3" t="n">
+        <v>43735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C279" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C279" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E279" s="1" t="inlineStr">
+        <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="E279" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>153000</v>
+          <t>1728001071/RC/22012034321859 — सी सी रोड पंच परमेश्‍वर ग्रां पं बर्रीछीरखेउा</t>
+        </is>
+      </c>
+      <c r="G279" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>153184</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I279" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J279" s="3" t="n">
+        <v>42839</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C280" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C280" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034527246 — ग्रेवल सूदूर सड्क नि‍मार्ण ग्राम पंचायत बर्रीछीरखेडा मैन रोड से गोशाला तक</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>1381669.82</v>
+          <t>1728001071/RC/22012034347659 — सी0सी0रोड निमार्ण भौरासा जस्‍सू से कल्‍लू के घर तक प्रा0शाला से रूआब के घर तक</t>
+        </is>
+      </c>
+      <c r="G280" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>1369470.54</v>
-[...4 lines deleted...]
-        </is>
+        <v>960000</v>
+      </c>
+      <c r="I280" s="2" t="n">
+        <v>146152</v>
+      </c>
+      <c r="J280" s="3" t="n">
+        <v>42947</v>
+      </c>
+      <c r="K280" s="3" t="n">
+        <v>43570</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C281" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C281" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034535512 — सुदूर सडक निर्माण पखनाखेडा से छीरखेडा तक ग्राम पं बर्रीछीरखेडा</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>2420706.14</v>
+          <t>1728001071/RC/22012034364037 — सी0सी0रोड निमार्ण बर्रीछीरखेडा मैन रोड से पंचायत भवन एवं मैन रोड से शांतिधाम,नारायण से हीरा लाल तक</t>
+        </is>
+      </c>
+      <c r="G281" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>2352642.47</v>
-[...4 lines deleted...]
-        </is>
+        <v>401400</v>
+      </c>
+      <c r="I281" s="2" t="n">
+        <v>163888</v>
+      </c>
+      <c r="J281" s="3" t="n">
+        <v>43024</v>
+      </c>
+      <c r="K281" s="3" t="n">
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C282" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C282" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034548182 — सीसी रोड निर्माण मंदिर से शमशान तक गा्रम भैरासा</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>48000</v>
+          <t>1728001071/RC/22012034372569 — Khet sarark Panchayat bhavan se vikaram Singh  khet tak</t>
+        </is>
+      </c>
+      <c r="G282" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>47226</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I282" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J282" s="3" t="n">
+        <v>42962</v>
+      </c>
+      <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C283" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C283" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034550040 — सीसी रोड ि‍निर्माण जस्‍सू के घर से नाले की ओर ग्राम भौरासा</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
+          <t>1728001071/RC/22012034372574 — Khet sarak Narender me khet se moving me khet tak Bhonrasa</t>
+        </is>
+      </c>
+      <c r="G283" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>48000</v>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I283" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I283" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J283" s="3" t="n">
+        <v>43060</v>
+      </c>
+      <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C284" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C284" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E284" s="1" t="inlineStr">
+        <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="E284" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>2374000</v>
+          <t>1728001071/RC/22012034382311 — सूदर ग्राम सम्‍पर्क सडक एवं खेत सड्क उपयोजना मुख्‍य रोड से शब्‍बीर के खेत तक ग्राम भौरासा</t>
+        </is>
+      </c>
+      <c r="G284" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>2351515.91</v>
-[...4 lines deleted...]
-        </is>
+        <v>1451000</v>
+      </c>
+      <c r="I284" s="2" t="n">
+        <v>1422420</v>
+      </c>
+      <c r="J284" s="3" t="n">
+        <v>43185</v>
+      </c>
+      <c r="K284" s="3" t="n">
+        <v>43338</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C285" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C285" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034679507 — सी सी रोड निर्माण कार्य कब्रिस्तान से अशोक के घर तक ग्राम भौंरासा</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/RC/22012034437839 — sudur gram sarak deri  rods suresh ke khet tak grambhounrasa</t>
+        </is>
+      </c>
+      <c r="G285" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I285" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I285" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J285" s="3" t="n">
+        <v>43126</v>
+      </c>
+      <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C286" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="C286" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RC/22012034679565 — सी सी रोड निर्माण कार्य कब्रिस्तान से अशोक के घर तक ग्राम भौंरासा</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>65000</v>
+          <t>1728001071/RC/22012034439333 — sudur sarak  nirman bhounrasa</t>
+        </is>
+      </c>
+      <c r="G286" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>5304</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I286" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J286" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>1728001071/RS/22012034359053 — घरेलू शौचालय निमार्ण पन्‍नालाल/रतिराम ग्राम बर्रीछीरखेडा</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>12000</v>
+          <t>1728001071/RC/22012034479786 — सीसी रोड निर्माण रमेश के घर से वेयरहाउस तक ग्राम भैरोंसा</t>
+        </is>
+      </c>
+      <c r="G287" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>11610</v>
-[...4 lines deleted...]
-        </is>
+        <v>204000</v>
+      </c>
+      <c r="I287" s="2" t="n">
+        <v>202224</v>
+      </c>
+      <c r="J287" s="3" t="n">
+        <v>43745</v>
+      </c>
+      <c r="K287" s="3" t="n">
+        <v>43843</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>1728001071/SK/2061 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BARRICHHEER KHEDA</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>1285000</v>
+          <t>1728001071/RC/22012034508494 — सीसी रोड शाला भवन से शाहिद के घर तक ग्रां पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G288" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>679903.02</v>
-[...4 lines deleted...]
-        </is>
+        <v>147900</v>
+      </c>
+      <c r="I288" s="2" t="n">
+        <v>146852</v>
+      </c>
+      <c r="J288" s="3" t="n">
+        <v>43808</v>
+      </c>
+      <c r="K288" s="3" t="n">
+        <v>44006</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034389727 — चेकडेम निर्माण धमेनद्र यादव के खेत के पास ग्राम भोरासा नाला</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>531000</v>
+          <t>1728001071/RC/22012034508495 — सीसी रोड निर्माण शांतिधाम से सुरेन्‍द्र के घर तक ग्रां पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G289" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>476552.17</v>
-[...4 lines deleted...]
-        </is>
+        <v>153000</v>
+      </c>
+      <c r="I289" s="2" t="n">
+        <v>153184</v>
+      </c>
+      <c r="J289" s="3" t="n">
+        <v>43808</v>
+      </c>
+      <c r="K289" s="3" t="n">
+        <v>44082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034390609 — चेक डैम निर्माण भौंरासा शहीद के खेत के पास भौंरासा नाला</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>531000</v>
+          <t>1728001071/RC/22012034527246 — ग्रेवल सूदूर सड्क नि‍मार्ण ग्राम पंचायत बर्रीछीरखेडा मैन रोड से गोशाला तक</t>
+        </is>
+      </c>
+      <c r="G290" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>499900.99</v>
-[...4 lines deleted...]
-        </is>
+        <v>1381669.82</v>
+      </c>
+      <c r="I290" s="2" t="n">
+        <v>1369470.54</v>
+      </c>
+      <c r="J290" s="3" t="n">
+        <v>44018</v>
+      </c>
+      <c r="K290" s="3" t="n">
+        <v>44579</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034435822 — chek dem nirman barri nala pratap singh ke khet ke pas barricheer kheda</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/RC/22012034535512 — सुदूर सडक निर्माण पखनाखेडा से छीरखेडा तक ग्राम पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G291" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>2420706.14</v>
+      </c>
+      <c r="I291" s="2" t="n">
+        <v>2352642.47</v>
+      </c>
+      <c r="J291" s="3" t="n">
+        <v>44084</v>
+      </c>
+      <c r="K291" s="3" t="n">
+        <v>44834</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034435827 — chek dem nirman barri nala pratap singh ke khet ke pas barricheer kheda</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/RC/22012034548182 — सीसी रोड निर्माण मंदिर से शमशान तक गा्रम भैरासा</t>
+        </is>
+      </c>
+      <c r="G292" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>48000</v>
+      </c>
+      <c r="I292" s="2" t="n">
+        <v>47226</v>
+      </c>
+      <c r="J292" s="3" t="n">
+        <v>44151</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>44351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034437031 — Talab nirman bhounrasa nahriya</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
+          <t>1728001071/RC/22012034550040 — सीसी रोड ि‍निर्माण जस्‍सू के घर से नाले की ओर ग्राम भौरासा</t>
+        </is>
+      </c>
+      <c r="G293" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="G293" s="2" t="n">
+      <c r="H293" s="2" t="n">
+        <v>48000</v>
+      </c>
+      <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="H293" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="J293" s="3" t="n">
+        <v>44106</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034437034 — Talab nirman barricheer kheda</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/RC/22012034640975 — सुदूर सडक निर्माण हेमंत सिंह के घर सं मेनरोड तक ग्राम पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G294" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>2374000</v>
+      </c>
+      <c r="I294" s="2" t="n">
+        <v>2351515.91</v>
+      </c>
+      <c r="J294" s="3" t="n">
+        <v>45103</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034444088 — चेक डैम निर्माण ग्राम बर्रीछीरखेड़ा प्रताप के खेत के पास</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>702374.28</v>
+          <t>1728001071/RC/22012034679507 — सी सी रोड निर्माण कार्य कब्रिस्तान से अशोक के घर तक ग्राम भौंरासा</t>
+        </is>
+      </c>
+      <c r="G295" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>680649.5</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I295" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J295" s="3" t="n">
+        <v>45316</v>
+      </c>
+      <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034444095 — चेक डैम निर्माण ग्राम बर्रीछीरखेड़ा ओम प्रकाश सिंह के खेत के पास चेक डेम</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>790345.66</v>
+          <t>1728001071/RC/22012034679565 — सी सी रोड निर्माण कार्य कब्रिस्तान से अशोक के घर तक ग्राम भौंरासा</t>
+        </is>
+      </c>
+      <c r="G296" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>766348.8</v>
-[...5 lines deleted...]
-      </c>
+        <v>65000</v>
+      </c>
+      <c r="I296" s="2" t="n">
+        <v>5304</v>
+      </c>
+      <c r="J296" s="3" t="n">
+        <v>45348</v>
+      </c>
+      <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034444618 — कूप नि‍मार्ण सामुदायि‍क कूप ग्रााम पंचायत बर्रीछीरखेडा्</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/RS/22012034359053 — घरेलू शौचालय निमार्ण पन्‍नालाल/रतिराम ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G297" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>12000</v>
+      </c>
+      <c r="I297" s="2" t="n">
+        <v>11610</v>
+      </c>
+      <c r="J297" s="3" t="n">
+        <v>42933</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>42983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034466096 — sankal pond gram bhourasa nala dharmender ke khet ke pas</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>356029.93</v>
+          <t>1728001071/SK/2061 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BARRICHHEER KHEDA</t>
+        </is>
+      </c>
+      <c r="G298" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>239712</v>
-[...4 lines deleted...]
-        </is>
+        <v>1285000</v>
+      </c>
+      <c r="I298" s="2" t="n">
+        <v>679903.02</v>
+      </c>
+      <c r="J298" s="3" t="n">
+        <v>41687</v>
+      </c>
+      <c r="K298" s="3" t="n">
+        <v>42843</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C299" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C299" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034478790 — हेडपम्‍प रि‍चार्ज एवं सूखाता गडडे ग्राम भौरासा संख्‍या 05</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034389727 — चेकडेम निर्माण धमेनद्र यादव के खेत के पास ग्राम भोरासा नाला</t>
+        </is>
+      </c>
+      <c r="G299" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>531000</v>
+      </c>
+      <c r="I299" s="2" t="n">
+        <v>476552.17</v>
+      </c>
+      <c r="J299" s="3" t="n">
+        <v>43235</v>
+      </c>
+      <c r="K299" s="3" t="n">
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C300" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C300" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034478795 — हेंडपम्‍प रि‍चार्ज एवं सूखा गडडा ग्राम बर्रीछीरखेडृा संख्‍या 05</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034390609 — चेक डैम निर्माण भौंरासा शहीद के खेत के पास भौंरासा नाला</t>
+        </is>
+      </c>
+      <c r="G300" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>531000</v>
+      </c>
+      <c r="I300" s="2" t="n">
+        <v>499900.99</v>
+      </c>
+      <c r="J300" s="3" t="n">
+        <v>43255</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>43850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C301" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C301" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034523162 — सार्वजनिक कूप निर्माण गोशाला के पास बर्रीछीरखेड़ा</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...3 lines deleted...]
-        <v>450949.98</v>
+          <t>1728001071/WC/22012034435822 — chek dem nirman barri nala pratap singh ke khet ke pas barricheer kheda</t>
+        </is>
+      </c>
+      <c r="G301" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>197586.73</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I301" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J301" s="3" t="n">
+        <v>44066</v>
+      </c>
+      <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Block Plntation-Biodrainage-fields-Comm / Block Plantation of Biodrainage Trees in fields for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034545649 — खेत तलाब नि‍मार्ण गोशाला के पास ग्राम पंचायत बर्रीछीरखेडा</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
+          <t>1728001071/WC/22012034435827 — chek dem nirman barri nala pratap singh ke khet ke pas barricheer kheda</t>
+        </is>
+      </c>
+      <c r="G302" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I302" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I302" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J302" s="3" t="n">
+        <v>44066</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034546633 — खेत तलाब नि‍मार्ण गोशाला के पास ग्राम पंचायत बर्रीछीरखेडा</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>332572.21</v>
+          <t>1728001071/WC/22012034437031 — Talab nirman bhounrasa nahriya</t>
+        </is>
+      </c>
+      <c r="G303" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>279680</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I303" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J303" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C304" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C304" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034552113 — खेत तलाब नि‍मार्ण ग्राम भौरासा</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>332572.21</v>
+          <t>1728001071/WC/22012034437034 — Talab nirman barricheer kheda</t>
+        </is>
+      </c>
+      <c r="G304" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>275500</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I304" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J304" s="3" t="n">
+        <v>43491</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C305" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C305" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034567458 — स्‍टेडीयम के पासा व्रक्षा रोपण ग्राम पंचायत बर्रीछीरखेडा</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>390826.48</v>
+          <t>1728001071/WC/22012034444088 — चेक डैम निर्माण ग्राम बर्रीछीरखेड़ा प्रताप के खेत के पास</t>
+        </is>
+      </c>
+      <c r="G305" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>702374.28</v>
+      </c>
+      <c r="I305" s="2" t="n">
+        <v>680649.5</v>
+      </c>
+      <c r="J305" s="3" t="n">
+        <v>43528</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>44666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C306" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C306" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034619109 — SAKANL POND GRAM BHOURASA NALA</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034444095 — चेक डैम निर्माण ग्राम बर्रीछीरखेड़ा ओम प्रकाश सिंह के खेत के पास चेक डेम</t>
+        </is>
+      </c>
+      <c r="G306" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>790345.66</v>
+      </c>
+      <c r="I306" s="2" t="n">
+        <v>766348.8</v>
+      </c>
+      <c r="J306" s="3" t="n">
+        <v>43528</v>
+      </c>
+      <c r="K306" s="3" t="n">
+        <v>44666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C307" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C307" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034630326 — तालाब ग्राम भौंरास जीर्ण धार खेरयाई तालाब</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034444618 — कूप नि‍मार्ण सामुदायि‍क कूप ग्रााम पंचायत बर्रीछीरखेडा्</t>
+        </is>
+      </c>
+      <c r="G307" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I307" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I307" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J307" s="3" t="n">
+        <v>44066</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C308" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C308" s="1" t="inlineStr">
+      <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="D308" s="1" t="inlineStr">
+      <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="E308" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034466096 — sankal pond gram bhourasa nala dharmender ke khet ke pas</t>
+        </is>
+      </c>
+      <c r="G308" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>356029.93</v>
+      </c>
+      <c r="I308" s="2" t="n">
+        <v>239712</v>
+      </c>
+      <c r="J308" s="3" t="n">
+        <v>43630</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>43892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C309" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C309" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034633171 — तालाब बांध विस्तार ,वेस्ट वियर  निर्माण  एवं  जल  सावर्धन  कार्य  ग्राम भौंरास  खेरयाई तालाब</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034478790 — हेडपम्‍प रि‍चार्ज एवं सूखाता गडडे ग्राम भौरासा संख्‍या 05</t>
+        </is>
+      </c>
+      <c r="G309" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I309" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I309" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J309" s="3" t="n">
+        <v>43669</v>
+      </c>
+      <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C310" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C310" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034633172 — तालाब बांध विस्तार ,वेस्ट वियर  निर्माण  एवं  जल  सावर्धन  कार्य  ग्राम बर्रीछीरखेड़ा  तालाब</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034478795 — हेंडपम्‍प रि‍चार्ज एवं सूखा गडडा ग्राम बर्रीछीरखेडृा संख्‍या 05</t>
+        </is>
+      </c>
+      <c r="G310" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I310" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I310" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J310" s="3" t="n">
+        <v>43669</v>
+      </c>
+      <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C311" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C311" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034635705 — तालाब बांध वि‍स्‍तार वेस्‍ट वि‍यर निर्माण एवं जल संवर्धन कार्य ग्राम भौरासा  तलाब खेराई</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>610491.42</v>
+          <t>1728001071/WC/22012034523162 — सार्वजनिक कूप निर्माण गोशाला के पास बर्रीछीरखेड़ा</t>
+        </is>
+      </c>
+      <c r="G311" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>596122</v>
-[...4 lines deleted...]
-        </is>
+        <v>450949.98</v>
+      </c>
+      <c r="I311" s="2" t="n">
+        <v>197586.73</v>
+      </c>
+      <c r="J311" s="3" t="n">
+        <v>44594</v>
+      </c>
+      <c r="K311" s="3" t="n">
+        <v>46170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034635712 — तालाब बांध वि‍स्‍तार वेस्‍ट वि‍यर निर्माण एवं जल संवर्धन कार्य ग्राम बर्रीछीरखेडा गोशाला के पा तलाब</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>543028.57</v>
+          <t>1728001071/WC/22012034545649 — खेत तलाब नि‍मार्ण गोशाला के पास ग्राम पंचायत बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G312" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>456751</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I312" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J312" s="3" t="n">
+        <v>43925</v>
+      </c>
+      <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034636764 — तालाब बांध वि‍स्‍तार वेस्‍ट वि‍यर निर्माण एवं जल संवर्धन कार्य ग्राम भौरासा  तलाब खेराई</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034546633 — खेत तलाब नि‍मार्ण गोशाला के पास ग्राम पंचायत बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G313" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>332572.21</v>
+      </c>
+      <c r="I313" s="2" t="n">
+        <v>279680</v>
+      </c>
+      <c r="J313" s="3" t="n">
+        <v>43969</v>
+      </c>
+      <c r="K313" s="3" t="n">
+        <v>44289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C314" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C314" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034694942 — गली  प्लग निर्माण भौंरासा नाला ग्राम पंचायत बर्री छीरखेड़ा</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>185149.69</v>
+          <t>1728001071/WC/22012034552113 — खेत तलाब नि‍मार्ण ग्राम भौरासा</t>
+        </is>
+      </c>
+      <c r="G314" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>183448.5</v>
-[...4 lines deleted...]
-        </is>
+        <v>332572.21</v>
+      </c>
+      <c r="I314" s="2" t="n">
+        <v>275500</v>
+      </c>
+      <c r="J314" s="3" t="n">
+        <v>44074</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>44271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C315" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C315" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034759491 — koop nirman  pakhana kheda mandir ke pas barrichheer kheda</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
+          <t>1728001071/WC/22012034567458 — स्‍टेडीयम के पासा व्रक्षा रोपण ग्राम पंचायत बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G315" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="G315" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H315" s="2" t="n">
+        <v>390826.48</v>
+      </c>
+      <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I315" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J315" s="3" t="n">
+        <v>43925</v>
+      </c>
+      <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C316" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C316" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034896980 — पौखर तलाब नि‍मार्ण कार्या ग्राम भौरासा</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>338902.57</v>
+          <t>1728001071/WC/22012034619109 — SAKANL POND GRAM BHOURASA NALA</t>
+        </is>
+      </c>
+      <c r="G316" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>325873.24</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I316" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J316" s="3" t="n">
+        <v>44222</v>
+      </c>
+      <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C317" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C317" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E317" s="1" t="inlineStr">
+        <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="E317" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>338902.57</v>
+          <t>1728001071/WC/22012034630326 — तालाब ग्राम भौंरास जीर्ण धार खेरयाई तालाब</t>
+        </is>
+      </c>
+      <c r="G317" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>269973</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I317" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J317" s="3" t="n">
+        <v>44222</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C318" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C318" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E318" s="1" t="inlineStr">
+        <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="E318" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>338902.57</v>
+          <t>1728001071/WC/22012034631866 — तालाब जीर्णधार ग्राम बर्रिछीरखेड़ा</t>
+        </is>
+      </c>
+      <c r="G318" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>324885.44</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I318" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J318" s="3" t="n">
+        <v>44222</v>
+      </c>
+      <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C319" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C319" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034922075 — पोखर तालाब निर्माण राघवेन्‍द्र सिंह पिता महेन्‍द्र सिंह ग्राम बर्रीछीरखेडा</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034633171 — तालाब बांध विस्तार ,वेस्ट वियर  निर्माण  एवं  जल  सावर्धन  कार्य  ग्राम भौंरास  खेरयाई तालाब</t>
+        </is>
+      </c>
+      <c r="G319" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I319" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I319" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J319" s="3" t="n">
+        <v>44222</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C320" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C320" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034928624 — पोखर निर्माण बर्री सरकारी गोहा के पास ग्राम पं बर्रीछीरखेडा</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>356340.1</v>
+          <t>1728001071/WC/22012034633172 — तालाब बांध विस्तार ,वेस्ट वियर  निर्माण  एवं  जल  सावर्धन  कार्य  ग्राम बर्रीछीरखेड़ा  तालाब</t>
+        </is>
+      </c>
+      <c r="G320" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>278001</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I320" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J320" s="3" t="n">
+        <v>44222</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C321" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C321" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034930644 — चेक डेम मरमत कार्य  ग्राम बर्रीछीरखेड़ा</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>173511.38</v>
+          <t>1728001071/WC/22012034635705 — तालाब बांध वि‍स्‍तार वेस्‍ट वि‍यर निर्माण एवं जल संवर्धन कार्य ग्राम भौरासा  तलाब खेराई</t>
+        </is>
+      </c>
+      <c r="G321" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>136510.12</v>
-[...4 lines deleted...]
-        </is>
+        <v>610491.42</v>
+      </c>
+      <c r="I321" s="2" t="n">
+        <v>596122</v>
+      </c>
+      <c r="J321" s="3" t="n">
+        <v>44291</v>
+      </c>
+      <c r="K321" s="3" t="n">
+        <v>44644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C322" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C322" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034940742 — पोषण बाटिक  ग्राम बर्रीछीरखेड़ा</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034635712 — तालाब बांध वि‍स्‍तार वेस्‍ट वि‍यर निर्माण एवं जल संवर्धन कार्य ग्राम बर्रीछीरखेडा गोशाला के पा तलाब</t>
+        </is>
+      </c>
+      <c r="G322" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>543028.57</v>
+      </c>
+      <c r="I322" s="2" t="n">
+        <v>456751</v>
+      </c>
+      <c r="J322" s="3" t="n">
+        <v>44291</v>
+      </c>
+      <c r="K322" s="3" t="n">
+        <v>45000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C323" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C323" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034942375 — वोल्‍डर चेकडेम निर्माण सख्‍ंया 02 ग्राम बैरागढ</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034636764 — तालाब बांध वि‍स्‍तार वेस्‍ट वि‍यर निर्माण एवं जल संवर्धन कार्य ग्राम भौरासा  तलाब खेराई</t>
+        </is>
+      </c>
+      <c r="G323" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I323" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I323" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J323" s="3" t="n">
+        <v>44287</v>
+      </c>
+      <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C324" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C324" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034942378 — वोल्‍डर चेकडेम निर्माण सख्‍ंया 02 ग्राम भौरासा ग्राम प बर्रीछीरखेडा</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034694942 — गली  प्लग निर्माण भौंरासा नाला ग्राम पंचायत बर्री छीरखेड़ा</t>
+        </is>
+      </c>
+      <c r="G324" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>185149.69</v>
+      </c>
+      <c r="I324" s="2" t="n">
+        <v>183448.5</v>
+      </c>
+      <c r="J324" s="3" t="n">
+        <v>44697</v>
+      </c>
+      <c r="K324" s="3" t="n">
+        <v>44745</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C325" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C325" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034942384 — वोल्‍डर चेकडेम निर्माण सख्‍ंया 02 ग्राम भौरासा ग्राम प बर्रीछीरखेडा</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
+          <t>1728001071/WC/22012034759491 — koop nirman  pakhana kheda mandir ke pas barrichheer kheda</t>
+        </is>
+      </c>
+      <c r="G325" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="G325" s="2" t="n">
+      <c r="H325" s="2" t="n">
+        <v>473791.69</v>
+      </c>
+      <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="H325" s="2" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="J325" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C326" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C326" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034942399 — गलीप्‍लग निर्माण संख्‍या 05 ग्राम बर्रीछीरखेडा</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034896980 — पौखर तलाब नि‍मार्ण कार्या ग्राम भौरासा</t>
+        </is>
+      </c>
+      <c r="G326" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>338902.57</v>
+      </c>
+      <c r="I326" s="2" t="n">
+        <v>325873.24</v>
+      </c>
+      <c r="J326" s="3" t="n">
+        <v>44697</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>45197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C327" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C327" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034942412 — गलीप्‍लग निर्माण संख्‍या 05 ग्राम भैंसाना ग्रा प बर्रीछीरखेडा</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034896990 — पौखर तलाब नि‍मार्ण कार्या ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G327" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>338902.57</v>
+      </c>
+      <c r="I327" s="2" t="n">
+        <v>269973</v>
+      </c>
+      <c r="J327" s="3" t="n">
+        <v>44697</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>45434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C328" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C328" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034942431 — लीचपिट निर्माण संख्‍या 05 ग्राम बरीछीर्रखेडा</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034896998 — पौखर तलाब नि‍मार्ण कार्या  ग्राम बर्रीछीरखेडा के पास सूदूर सडृक के आगे</t>
+        </is>
+      </c>
+      <c r="G328" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>338902.57</v>
+      </c>
+      <c r="I328" s="2" t="n">
+        <v>324885.44</v>
+      </c>
+      <c r="J328" s="3" t="n">
+        <v>44705</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>45132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C329" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C329" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034942454 — लीचपिट निर्माण संख्‍या 05 ग्राम भैसाना ग्रा प बरीछीर्रखेडा</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
+          <t>1728001071/WC/22012034922075 — पोखर तालाब निर्माण राघवेन्‍द्र सिंह पिता महेन्‍द्र सिंह ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G329" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I329" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I329" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J329" s="3" t="n">
+        <v>44585</v>
+      </c>
+      <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034942468 — सोकपिट कार्य संख्‍या 10 ग्राम बर्रीछीरखेडा</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034928624 — पोखर निर्माण बर्री सरकारी गोहा के पास ग्राम पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G330" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>356340.1</v>
+      </c>
+      <c r="I330" s="2" t="n">
+        <v>278001</v>
+      </c>
+      <c r="J330" s="3" t="n">
+        <v>44683</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>45769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C331" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C331" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034942481 — सोकपिट कार्य संख्‍या 10 ग्राम भौरासा ग्रा प बर्रीछीरखेडा</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
-[...3 lines deleted...]
-        <v>0</v>
+          <t>1728001071/WC/22012034930644 — चेक डेम मरमत कार्य  ग्राम बर्रीछीरखेड़ा</t>
+        </is>
+      </c>
+      <c r="G331" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>0</v>
-[...4 lines deleted...]
-        </is>
+        <v>173511.38</v>
+      </c>
+      <c r="I331" s="2" t="n">
+        <v>136510.12</v>
+      </c>
+      <c r="J331" s="3" t="n">
+        <v>44657</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>45153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C332" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C332" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034962694 — बौलडर चैक डेम ग्राम बर्रीछीरखेडा</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>199677.49</v>
+          <t>1728001071/WC/22012034940742 — पोषण बाटिक  ग्राम बर्रीछीरखेड़ा</t>
+        </is>
+      </c>
+      <c r="G332" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>155805.74</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I332" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J332" s="3" t="n">
+        <v>44652</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C333" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C333" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034963732 — पौखर तलाब नि‍मार्ण कार्य ग्राम बर्रीछीरखेडा पखनाखेडा के पास</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
+          <t>1728001071/WC/22012034942375 — वोल्‍डर चेकडेम निर्माण सख्‍ंया 02 ग्राम बैरागढ</t>
+        </is>
+      </c>
+      <c r="G333" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I333" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I333" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J333" s="3" t="n">
+        <v>44653</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C334" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C334" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034971115 — पौखर तलाब नि‍मार्ण कार्य ग्राम बर्रीछीरखेडा पखनाखेडा के पास</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>356340.1</v>
+          <t>1728001071/WC/22012034942378 — वोल्‍डर चेकडेम निर्माण सख्‍ंया 02 ग्राम भौरासा ग्राम प बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G334" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>338846.14</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I334" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J334" s="3" t="n">
+        <v>44653</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C335" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C335" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034984921 — गली प्‍लग नि‍मार्ण ग्राम पंचायत बर्रीछीरखेडा ग्राम भौरासा</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
+          <t>1728001071/WC/22012034942384 — वोल्‍डर चेकडेम निर्माण सख्‍ंया 02 ग्राम भौरासा ग्राम प बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G335" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I335" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I335" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J335" s="3" t="n">
+        <v>44653</v>
+      </c>
+      <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C336" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C336" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012034987564 — अमृत सरोवर तालाब निर्माण  ग्राम नहारिया ग्रा प बर्रीछीरखेडा</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
+          <t>1728001071/WC/22012034942399 — गलीप्‍लग निर्माण संख्‍या 05 ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G336" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I336" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I336" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J336" s="3" t="n">
+        <v>44653</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C337" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C337" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012035008827 — अम़त सराेेवर तालाब निर्माण ग्राम नाहरिया ग्राम पं बर्रीछीरखेडा</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
-[...3 lines deleted...]
-        <v>1130000</v>
+          <t>1728001071/WC/22012034942412 — गलीप्‍लग निर्माण संख्‍या 05 ग्राम भैंसाना ग्रा प बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G337" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>37332</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I337" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J337" s="3" t="n">
+        <v>44653</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C338" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C338" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+        </is>
+      </c>
+      <c r="E338" s="1" t="inlineStr">
+        <is>
           <t>Construction of Bund</t>
         </is>
       </c>
-      <c r="E338" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>103682.12</v>
+          <t>1728001071/WC/22012034942431 — लीचपिट निर्माण संख्‍या 05 ग्राम बरीछीर्रखेडा</t>
+        </is>
+      </c>
+      <c r="G338" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>93013.66</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I338" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J338" s="3" t="n">
+        <v>44653</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C339" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C339" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012035012741 — बोल्‍डर चेकडेम भौंरासा दोधारा नाले में ग्राम भौंरासा ग्राम पं बर्रीछीरखेडा</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>100017.61</v>
+          <t>1728001071/WC/22012034942454 — लीचपिट निर्माण संख्‍या 05 ग्राम भैसाना ग्रा प बरीछीर्रखेडा</t>
+        </is>
+      </c>
+      <c r="G339" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>87301.66</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I339" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J339" s="3" t="n">
+        <v>44653</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012035094377 — पोखर तलाव सार्वजनिक ग्राम भौंरासा</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>385261.22</v>
+          <t>1728001071/WC/22012034942468 — सोकपिट कार्य संख्‍या 10 ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G340" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>309300</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I340" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J340" s="3" t="n">
+        <v>44653</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012035094379 — पोखर तलाव सार्वजनिक ग्राम बरीछीरखेड़ा</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
+          <t>1728001071/WC/22012034942481 — सोकपिट कार्य संख्‍या 10 ग्राम भौरासा ग्रा प बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G341" s="1" t="inlineStr">
+        <is>
           <t>Closed</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I341" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I341" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J341" s="3" t="n">
+        <v>44653</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C342" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C342" s="1" t="inlineStr">
+      <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
-      <c r="D342" s="1" t="inlineStr">
+      <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="E342" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>53268.09</v>
+          <t>1728001071/WC/22012034962694 — बौलडर चैक डेम ग्राम बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G342" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>40341</v>
-[...4 lines deleted...]
-        </is>
+        <v>199677.49</v>
+      </c>
+      <c r="I342" s="2" t="n">
+        <v>155805.74</v>
+      </c>
+      <c r="J342" s="3" t="n">
+        <v>44886</v>
+      </c>
+      <c r="K342" s="3" t="n">
+        <v>45197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C343" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C343" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012035155391 — बोल्डर चेक डेम निर्माण कार्य प्रकाश के खेत के पास ग्राम भौंरासा</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>53268.09</v>
+          <t>1728001071/WC/22012034963732 — पौखर तलाब नि‍मार्ण कार्य ग्राम बर्रीछीरखेडा पखनाखेडा के पास</t>
+        </is>
+      </c>
+      <c r="G343" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>39855</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I343" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J343" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C344" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C344" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012035155393 — बोल्डर चेक डेम निर्माण कार्य सार्वजनिक ग्राम बर्रीछीर खेड़ा</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>53268.09</v>
+          <t>1728001071/WC/22012034971115 — पौखर तलाब नि‍मार्ण कार्य ग्राम बर्रीछीरखेडा पखनाखेडा के पास</t>
+        </is>
+      </c>
+      <c r="G344" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>40341</v>
-[...4 lines deleted...]
-        </is>
+        <v>356340.1</v>
+      </c>
+      <c r="I344" s="2" t="n">
+        <v>338846.14</v>
+      </c>
+      <c r="J344" s="3" t="n">
+        <v>44705</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>45132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C345" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="C345" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WC/22012035286715 — रिचार्ज फिट निर्माण कार्य समुदायक ग्राम बर्री छीरखेड़ा</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>25899.46</v>
+          <t>1728001071/WC/22012034984921 — गली प्‍लग नि‍मार्ण ग्राम पंचायत बर्रीछीरखेडा ग्राम भौरासा</t>
+        </is>
+      </c>
+      <c r="G345" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>261</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I345" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J345" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WH/19961354 — तालाब जीर्णोदार कार्य भौंरासा ग्रां पं बर्रीछीरखेडा</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>121000</v>
+          <t>1728001071/WC/22012034987564 — अमृत सरोवर तालाब निर्माण  ग्राम नहारिया ग्रा प बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G346" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>70864</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="I346" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J346" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WH/22012034942057 — पोखर तालाब खेल मैदान के पीछे ग्राम पंचायत बरीछीर खेड़ा</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
-[...3 lines deleted...]
-        <v>349565.29</v>
+          <t>1728001071/WC/22012035008827 — अम़त सराेेवर तालाब निर्माण ग्राम नाहरिया ग्राम पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G347" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>293116.63</v>
-[...5 lines deleted...]
-      </c>
+        <v>1130000</v>
+      </c>
+      <c r="I347" s="2" t="n">
+        <v>37332</v>
+      </c>
+      <c r="J347" s="3" t="n">
+        <v>44861</v>
+      </c>
+      <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>1728001071/WH/22012034943224 — पोखर तालाब निर्माण कार्य गोरे लाल के खेत के पास भौंरासा</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
-[...3 lines deleted...]
-        <v>349848.48</v>
+          <t>1728001071/WC/22012035012739 — बोल्‍डर चेकडेम भौंरासा नाले में ग्राम भौंरासा ग्राम पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G348" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>344776.6</v>
-[...4 lines deleted...]
-        </is>
+        <v>103682.12</v>
+      </c>
+      <c r="I348" s="2" t="n">
+        <v>93013.66</v>
+      </c>
+      <c r="J348" s="3" t="n">
+        <v>44886</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>45104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>BHOPAL / BERASIA / BARRICHHEER KHEDA</t>
+          <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C349" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D349" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E349" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F349" s="1" t="inlineStr">
+        <is>
+          <t>1728001071/WC/22012035012741 — बोल्‍डर चेकडेम भौंरासा दोधारा नाले में ग्राम भौंरासा ग्राम पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G349" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H349" s="2" t="n">
+        <v>100017.61</v>
+      </c>
+      <c r="I349" s="2" t="n">
+        <v>87301.66</v>
+      </c>
+      <c r="J349" s="3" t="n">
+        <v>44886</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>45104</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>BHOPAL / BERASIA</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C350" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D350" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E350" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F350" s="1" t="inlineStr">
+        <is>
+          <t>1728001071/WC/22012035094377 — पोखर तलाव सार्वजनिक ग्राम भौंरासा</t>
+        </is>
+      </c>
+      <c r="G350" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H350" s="2" t="n">
+        <v>385261.22</v>
+      </c>
+      <c r="I350" s="2" t="n">
+        <v>309300</v>
+      </c>
+      <c r="J350" s="3" t="n">
+        <v>45201</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>45543</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>BHOPAL / BERASIA</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C351" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D351" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E351" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F351" s="1" t="inlineStr">
+        <is>
+          <t>1728001071/WC/22012035094379 — पोखर तलाव सार्वजनिक ग्राम बरीछीरखेड़ा</t>
+        </is>
+      </c>
+      <c r="G351" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H351" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I351" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J351" s="3" t="n">
+        <v>45030</v>
+      </c>
+      <c r="K351" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>BHOPAL / BERASIA</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C352" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D352" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E352" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F352" s="1" t="inlineStr">
+        <is>
+          <t>1728001071/WC/22012035155390 — बोल्डर चेक डेम निर्माण कार्य सार्वजनिक ग्राम भौंरासा</t>
+        </is>
+      </c>
+      <c r="G352" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H352" s="2" t="n">
+        <v>53268.09</v>
+      </c>
+      <c r="I352" s="2" t="n">
+        <v>40341</v>
+      </c>
+      <c r="J352" s="3" t="n">
+        <v>45320</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>45468</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>BHOPAL / BERASIA</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C353" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D353" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E353" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F353" s="1" t="inlineStr">
+        <is>
+          <t>1728001071/WC/22012035155391 — बोल्डर चेक डेम निर्माण कार्य प्रकाश के खेत के पास ग्राम भौंरासा</t>
+        </is>
+      </c>
+      <c r="G353" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H353" s="2" t="n">
+        <v>53268.09</v>
+      </c>
+      <c r="I353" s="2" t="n">
+        <v>39855</v>
+      </c>
+      <c r="J353" s="3" t="n">
+        <v>45320</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>45451</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>BHOPAL / BERASIA</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C354" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D354" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E354" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F354" s="1" t="inlineStr">
+        <is>
+          <t>1728001071/WC/22012035155393 — बोल्डर चेक डेम निर्माण कार्य सार्वजनिक ग्राम बर्रीछीर खेड़ा</t>
+        </is>
+      </c>
+      <c r="G354" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H354" s="2" t="n">
+        <v>53268.09</v>
+      </c>
+      <c r="I354" s="2" t="n">
+        <v>40341</v>
+      </c>
+      <c r="J354" s="3" t="n">
+        <v>45320</v>
+      </c>
+      <c r="K354" s="3" t="n">
+        <v>45468</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>BHOPAL / BERASIA</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C355" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D355" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E355" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F355" s="1" t="inlineStr">
+        <is>
+          <t>1728001071/WC/22012035286715 — रिचार्ज फिट निर्माण कार्य समुदायक ग्राम बर्री छीरखेड़ा</t>
+        </is>
+      </c>
+      <c r="G355" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H355" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I355" s="2" t="n">
+        <v>261</v>
+      </c>
+      <c r="J355" s="3" t="n">
+        <v>45783</v>
+      </c>
+      <c r="K355" s="3" t="n">
+        <v>46091</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>BHOPAL / BERASIA</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C356" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="C349" s="1" t="inlineStr">
+      <c r="D356" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E356" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F356" s="1" t="inlineStr">
+        <is>
+          <t>1728001071/WH/19961354 — तालाब जीर्णोदार कार्य भौंरासा ग्रां पं बर्रीछीरखेडा</t>
+        </is>
+      </c>
+      <c r="G356" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H356" s="2" t="n">
+        <v>121000</v>
+      </c>
+      <c r="I356" s="2" t="n">
+        <v>70864</v>
+      </c>
+      <c r="J356" s="3" t="n">
+        <v>42884</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>42948</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>BHOPAL / BERASIA</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C357" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="D349" s="1" t="inlineStr">
+      <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="E349" s="1" t="inlineStr">
+      <c r="F357" s="1" t="inlineStr">
+        <is>
+          <t>1728001071/WH/22012034942057 — पोखर तालाब खेल मैदान के पीछे ग्राम पंचायत बरीछीर खेड़ा</t>
+        </is>
+      </c>
+      <c r="G357" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H357" s="2" t="n">
+        <v>349565.29</v>
+      </c>
+      <c r="I357" s="2" t="n">
+        <v>293116.63</v>
+      </c>
+      <c r="J357" s="3" t="n">
+        <v>45628</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>46069</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>BHOPAL / BERASIA</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C358" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D358" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E358" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F358" s="1" t="inlineStr">
+        <is>
+          <t>1728001071/WH/22012034943224 — पोखर तालाब निर्माण कार्य गोरे लाल के खेत के पास भौंरासा</t>
+        </is>
+      </c>
+      <c r="G358" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H358" s="2" t="n">
+        <v>349848.48</v>
+      </c>
+      <c r="I358" s="2" t="n">
+        <v>344776.6</v>
+      </c>
+      <c r="J358" s="3" t="n">
+        <v>45754</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>46123</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>BHOPAL / BERASIA</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C359" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D359" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E359" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1728001071/WH/22012034943225 — पोखर तालाब निर्माण कार्य जंगल के पास भौंरासा</t>
         </is>
       </c>
-      <c r="F349" s="1" t="inlineStr">
+      <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
-      <c r="G349" s="2" t="n">
+      <c r="H359" s="2" t="n">
         <v>349848.48</v>
       </c>
-      <c r="H349" s="2" t="n">
+      <c r="I359" s="2" t="n">
         <v>346861.61</v>
       </c>
-      <c r="I349" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="J359" s="3" t="n">
+        <v>45754</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>46123</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>