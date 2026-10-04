--- v0 (2026-08-18)
+++ v1 (2026-10-04)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K472"/>
+  <dimension ref="A1:K476"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 20:49:52</t>
+          <t>Exported on: 2026-10-04 10:52:09</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1374,51 +1374,51 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Line Plantation of Forestry Trees for Community</t>
+          <t>Coast Line Plantation of Forestry Trees for Comm / Along the coast Block Plantation of Sericulture Trees for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1728001085/DP/22012034584245 — वसुधा बंधन ग्राम पंचायत सेमरी कला</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>55442.93</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>4420</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45212</v>
@@ -1515,51 +1515,51 @@
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1728001085/DP/22012034616545 — पोषण वाटिका निर्माण कार्य ग्राम सेमरीकला</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>1049000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>342639.96</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45483</v>
@@ -2569,51 +2569,51 @@
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012034469180 — कूप निर्माण बृजमोहन  /पृताप सिंह</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>230126.56</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>43532</v>
@@ -3296,51 +3296,51 @@
       <c r="J74" s="3" t="n">
         <v>44176</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>45366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012034629298 — कूप निर्माण कार्य शांति बाई टीकाराम ल    सेमरी कलां</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>291397.77</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>3420</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>44162</v>
@@ -3441,51 +3441,51 @@
       <c r="J77" s="3" t="n">
         <v>44169</v>
       </c>
       <c r="K77" s="3" t="n">
         <v>44661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012034632343 — कूप निर्माण दिलीप /देंवी सिंह केशूखेड़ी ग्राम पंचायत सेमरी कलां</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>291397.77</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>180260</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>44162</v>
@@ -5069,51 +5069,51 @@
       <c r="J111" s="3" t="n">
         <v>45086</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>46060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035112892 — कूप निर्माण रामवतीबाई/नारायण सिंह ग्राम सेमरीकला ग्रा प सेमरीकला</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>265575.28</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>185449.94</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45367</v>
@@ -5547,98 +5547,98 @@
       <c r="J121" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035209576 — Koop Nirman Tarun dangi/Janksingh gp semarikal</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>198449.88</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035213589 — कूप निर्माण घीसीलाल/लालाराम ग्राम सेमरीकला</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>282417.57</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>195597</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45367</v>
@@ -5688,51 +5688,51 @@
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035234283 — कूप निर्माण ओमप्रकाश/फूलसिंह ग्राम सेमरीकला</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>294981.17</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>73705.32</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45698</v>
@@ -6017,98 +6017,98 @@
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035275849 — गोविंद सिंह/अमर सिंह दांगी कूप निर्माण ग्राम पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>294981.17</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>214121.9</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45698</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035278194 — कूप निर्माण सायमा खान ग्राम केशोखेडी ग्राम पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45567</v>
@@ -6397,51 +6397,51 @@
       <c r="J139" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035388118 — Khet Talab Ramveer Dangi / Chandan Singh Semrikala</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>160655.43</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45795</v>
@@ -6785,51 +6785,51 @@
       <c r="J147" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035464811 — Khet Talab DharupSingh / Karpal singh</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45761</v>
@@ -6879,51 +6879,51 @@
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035484374 — kup nirman mohar singh/gangaram gp semri kalan</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45761</v>
@@ -7071,98 +7071,98 @@
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035545355 — Khet Talab Barelal / Raghunathsingh Semrikala</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035545372 — Khet Talab Mohansingh / Raghunathsingh Semrikala</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45761</v>
@@ -7212,98 +7212,98 @@
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035545426 — Khet Talab Gulab Bai / Syam Manohar semrikala</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035545455 — Khet Talab Naval Singh / Malam singh Semrikala</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45761</v>
@@ -7355,51 +7355,51 @@
       <c r="J159" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035568592 — खेत तालाब निर्माण कृष्णा बाई फुल सिंह  सेमरी कलां</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45761</v>
@@ -7471,51 +7471,51 @@
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/22012035642341 — एक बगिया माँ के नाम कृष्णा बाई / टण्टु सिंह  ग्राम पंचायत सेमरीकलां</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>263511.37</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>118948</v>
+        <v>126148</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -15665,70 +15665,70 @@
       <c r="J329" s="3" t="n">
         <v>45691</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>46097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/IAY/4747599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115173875</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -15800,80 +15800,80 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45691</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>45774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/IAY/4881257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106874077</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -16298,73 +16298,73 @@
       <c r="J342" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/IAY/4968100 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106874101</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>1827</v>
+        <v>18327</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46197</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16492,70 +16492,70 @@
       <c r="J346" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/IAY/5567382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114087160</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17078,117 +17078,117 @@
       <c r="J358" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>46030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/IAY/5569079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114091712</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>1305</v>
+        <v>17805</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>46199</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/IAY/5569844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113910811</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17211,362 +17211,362 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/IAY/5989657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114086129</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/IAY/5989734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114083851</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/IAY/5990013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116075047</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>1827</v>
+        <v>18327</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46197</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/IAY/5990215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114065427</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/IAY/5990336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106948570</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>0</v>
+        <v>7800</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/IAY/5990337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106948587</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>1827</v>
+        <v>10227</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46197</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1728001085/IF/IAY/5990564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114073633</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
@@ -17589,5018 +17589,5206 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>15310</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>42803</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>43091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/78034 — Construction of IAY House -IAY REG. NO. MP-28-001-085-001/2</t>
+          <t>1728001085/IF/IAY/6371618 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115175536</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>43273</v>
+        <v>46295</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/78038 — Construction of IAY House -IAY REG. NO. MP-28-001-085-002/21</t>
+          <t>1728001085/IF/IAY/6371730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114086145</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>43252</v>
+        <v>46295</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/78041 — Construction of IAY House -IAY REG. NO. MP-28-001-085-002/24</t>
+          <t>1728001085/IF/IAY/6371870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114073647</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>43252</v>
+        <v>46267</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/836460 — Construction of IAY House -IAY REG. NO. MP1303943</t>
+          <t>1728001085/IF/IAY/6371932 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114088744</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>15480</v>
+        <v>8400</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>42860</v>
-[...3 lines deleted...]
-      </c>
+        <v>46267</v>
+      </c>
+      <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/842531 — Construction of IAY House -IAY REG. NO. MP1391449</t>
+          <t>1728001085/IF/IAY/78034 — Construction of IAY House -IAY REG. NO. MP-28-001-085-001/2</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42860</v>
-[...3 lines deleted...]
-      </c>
+        <v>43273</v>
+      </c>
+      <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/845944 — Construction of IAY House -IAY REG. NO. MP1436773</t>
+          <t>1728001085/IF/IAY/78038 — Construction of IAY House -IAY REG. NO. MP-28-001-085-002/21</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>15144</v>
+        <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>43000</v>
-[...3 lines deleted...]
-      </c>
+        <v>43252</v>
+      </c>
+      <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/902933 — Construction of IAY House -IAY REG. NO. MP2177346</t>
+          <t>1728001085/IF/IAY/78041 — Construction of IAY House -IAY REG. NO. MP-28-001-085-002/24</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>42841</v>
+        <v>43252</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/902936 — Construction of IAY House -IAY REG. NO. MP2177360</t>
+          <t>1728001085/IF/IAY/836460 — Construction of IAY House -IAY REG. NO. MP1303943</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>43150</v>
+        <v>43091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/905201 — Construction of IAY House -IAY REG. NO. MP2209978</t>
+          <t>1728001085/IF/IAY/842531 — Construction of IAY House -IAY REG. NO. MP1391449</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>14318</v>
+        <v>15136</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>43371</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/910106 — Construction of IAY House -IAY REG. NO. MP2277684</t>
+          <t>1728001085/IF/IAY/845944 — Construction of IAY House -IAY REG. NO. MP1436773</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>15136</v>
+        <v>15144</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42860</v>
+        <v>43000</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/910119 — Construction of IAY House -IAY REG. NO. MP2277846</t>
+          <t>1728001085/IF/IAY/902933 — Construction of IAY House -IAY REG. NO. MP2177346</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/913392 — Construction of IAY House -IAY REG. NO. MP2324183</t>
+          <t>1728001085/IF/IAY/902936 — Construction of IAY House -IAY REG. NO. MP2177360</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>15698</v>
+        <v>15308</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>43291</v>
+        <v>43150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/914343 — Construction of IAY House -IAY REG. NO. MP2338071</t>
+          <t>1728001085/IF/IAY/905201 — Construction of IAY House -IAY REG. NO. MP2209978</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>15136</v>
+        <v>14318</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>43284</v>
+        <v>43371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/915078 — Construction of IAY House -IAY REG. NO. MP2348937</t>
+          <t>1728001085/IF/IAY/910106 — Construction of IAY House -IAY REG. NO. MP2277684</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>14996</v>
+        <v>15136</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>43288</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/915079 — Construction of IAY House -IAY REG. NO. MP2348952</t>
+          <t>1728001085/IF/IAY/910119 — Construction of IAY House -IAY REG. NO. MP2277846</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>15158</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>42860</v>
-[...3 lines deleted...]
-      </c>
+        <v>42841</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/915927 — Construction of IAY House -IAY REG. NO. MP2360996</t>
+          <t>1728001085/IF/IAY/913392 — Construction of IAY House -IAY REG. NO. MP2324183</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>15136</v>
+        <v>15698</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>43284</v>
+        <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/916348 — Construction of IAY House -IAY REG. NO. MP2367013</t>
+          <t>1728001085/IF/IAY/914343 — Construction of IAY House -IAY REG. NO. MP2338071</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>14964</v>
+        <v>15136</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>43288</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/916351 — Construction of IAY House -IAY REG. NO. MP2367021</t>
+          <t>1728001085/IF/IAY/915078 — Construction of IAY House -IAY REG. NO. MP2348937</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>15136</v>
+        <v>14996</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>43284</v>
+        <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/916496 — Construction of IAY House -IAY REG. NO. MP2369262</t>
+          <t>1728001085/IF/IAY/915079 — Construction of IAY House -IAY REG. NO. MP2348952</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>15480</v>
+        <v>15158</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>43007</v>
+        <v>42860</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>43109</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/916585 — Construction of IAY House -IAY REG. NO. MP2370165</t>
+          <t>1728001085/IF/IAY/915927 — Construction of IAY House -IAY REG. NO. MP2360996</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>15082</v>
+        <v>15136</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>43119</v>
+        <v>42860</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>43427</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1728001085/IF/IAY/984803 — Construction of IAY House -IAY REG. NO. MP2351207</t>
+          <t>1728001085/IF/IAY/916348 — Construction of IAY House -IAY REG. NO. MP2367013</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>15136</v>
+        <v>14964</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>43284</v>
+        <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1728001085/LD/22012034271720 — मेढबंधान प्रेमबाई/छोटेराम ग्रां पं सेमरीकलां</t>
+          <t>1728001085/IF/IAY/916351 — Construction of IAY House -IAY REG. NO. MP2367021</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>40000</v>
+        <v>15480</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>38911</v>
+        <v>15136</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>42503</v>
+        <v>42860</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>42527</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1728001085/LD/22012034271721 — मेढबंधान दिलीप सिंह/देवी सिंह</t>
+          <t>1728001085/IF/IAY/916496 — Construction of IAY House -IAY REG. NO. MP2369262</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>40000</v>
+        <v>15480</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>40414</v>
+        <v>15480</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>42503</v>
+        <v>43007</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>42527</v>
+        <v>43109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1728001085/LD/22012034271722 — मेढबंधान नरवर सिंह/दौलत सिंह ग्रां पं सेमरीकलां</t>
+          <t>1728001085/IF/IAY/916585 — Construction of IAY House -IAY REG. NO. MP2370165</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>40000</v>
+        <v>15480</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>38243</v>
+        <v>15082</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42503</v>
+        <v>43119</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>42527</v>
+        <v>43427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1728001085/LD/22012034271723 — मेढबंधान रईस खां/शकूर खां ग्रां पं सेमरीकलां</t>
+          <t>1728001085/IF/IAY/984803 — Construction of IAY House -IAY REG. NO. MP2351207</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>40000</v>
+        <v>15480</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>39412</v>
+        <v>15136</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>42503</v>
+        <v>42860</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>42527</v>
+        <v>43284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1728001085/LD/22012034271822 — मेढबंधान अनीस खां/हबीब खां ग्रांं पं सेमरीकलां</t>
+          <t>1728001085/LD/22012034271720 — मेढबंधान प्रेमबाई/छोटेराम ग्रां पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>40000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>36740</v>
+        <v>38911</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>42503</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>42527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1728001085/LD/22012034271823 — मेढबंधान फरीदा / युसूफ खां ग्रां पं सेमरीकलां</t>
+          <t>1728001085/LD/22012034271721 — मेढबंधान दिलीप सिंह/देवी सिंह</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>40000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>39078</v>
+        <v>40414</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>42503</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>42527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1728001085/LD/22012034295404 — शांतिधाम का निर्माण ग्राम सेमरीकलां</t>
+          <t>1728001085/LD/22012034271722 — मेढबंधान नरवर सिंह/दौलत सिंह ग्रां पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>180000</v>
+        <v>40000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>175686.24</v>
+        <v>38243</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>42727</v>
+        <v>42503</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>42998</v>
+        <v>42527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1728001085/LD/22012034309033 — शांतिधाम का निर्माण कोल्‍हूखेडी ग्रां पं सेमरीकलां</t>
+          <t>1728001085/LD/22012034271723 — मेढबंधान रईस खां/शकूर खां ग्रां पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>180000</v>
+        <v>40000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>176126.24</v>
+        <v>39412</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>42826</v>
+        <v>42503</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>43192</v>
+        <v>42527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1728001085/LD/22012034461912 — रामदयाल s/o करन सिंह कोलूखेड़ी</t>
+          <t>1728001085/LD/22012034271822 — मेढबंधान अनीस खां/हबीब खां ग्रांं पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>230126.56</v>
+        <v>40000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>209340</v>
+        <v>36740</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43532</v>
+        <v>42503</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>44661</v>
+        <v>42527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1728001085/LD/3799426813 — शमशान समतलीकरण केशोखेडी ग्रां पं सेमरीकलां</t>
+          <t>1728001085/LD/22012034271823 — मेढबंधान फरीदा / युसूफ खां ग्रां पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>500000</v>
+        <v>40000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>465053.6</v>
+        <v>39078</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41684</v>
+        <v>42503</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>41789</v>
+        <v>42527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1728001085/PG/22012034304125 — खेल मैदान का निर्माण केशुखेडी ग्रां पं सेमरीकलां</t>
+          <t>1728001085/LD/22012034295404 — शांतिधाम का निर्माण ग्राम सेमरीकलां</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>186000</v>
+        <v>180000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>175686.24</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>42832</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>42727</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>42998</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034182254 — पंच परमेश्‍वर इसराईल के घर से इमली हेण्‍डपंप तक ग्</t>
+          <t>1728001085/LD/22012034309033 — शांतिधाम का निर्माण कोल्‍हूखेडी ग्रां पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>150956</v>
+        <v>180000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>131153.62</v>
+        <v>176126.24</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>41530</v>
+        <v>42826</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>41620</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034185995 — पंच परमेश्‍वर गांव से मेन रोड तक ग्रां पं सेमरीकला</t>
+          <t>1728001085/LD/22012034461912 — रामदयाल s/o करन सिंह कोलूखेड़ी</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>139750</v>
+        <v>230126.56</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>128297.23</v>
+        <v>209340</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>41544</v>
+        <v>43532</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>41682</v>
+        <v>44661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034209097 — खेत सडक कुदन्ना मेन रोड से बालाराम के ग्राम पंचायत</t>
+          <t>1728001085/LD/3799426813 — शमशान समतलीकरण केशोखेडी ग्रां पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>1493000</v>
+        <v>500000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>1179725</v>
+        <v>465053.6</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>41698</v>
+        <v>41684</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>42658</v>
+        <v>41789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034292042 — सीमेंट कंक्रीट सडक निर्माण केशाेखेडी ग्राम केशूखेडी</t>
+          <t>1728001085/PG/22012034304125 — खेल मैदान का निर्माण केशुखेडी ग्रां पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>88756</v>
+        <v>186000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>88439</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42447</v>
-[...3 lines deleted...]
-      </c>
+        <v>42832</v>
+      </c>
+      <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034304095 — परफारमेंस ग्रांट सीसी रोड निर्माण देवस्‍थान ग्राम सेमरीकलां ग्रां पं सेमरीकलां</t>
+          <t>1728001085/RC/22012034182254 — पंच परमेश्‍वर इसराईल के घर से इमली हेण्‍डपंप तक ग्</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>30000</v>
+        <v>150956</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>19108</v>
+        <v>131153.62</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42447</v>
+        <v>41530</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>42523</v>
+        <v>41620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034304319 — 14 वां वित्‍त ग्रां पं सेमरीकलां</t>
+          <t>1728001085/RC/22012034185995 — पंच परमेश्‍वर गांव से मेन रोड तक ग्रां पं सेमरीकला</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>43600</v>
+        <v>139750</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>42901</v>
+        <v>128297.23</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>42447</v>
+        <v>41544</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>42524</v>
+        <v>41682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034305397 — खेत सडक खुचना बड से भगबान सिंघ्</t>
+          <t>1728001085/RC/22012034209097 — खेत सडक कुदन्ना मेन रोड से बालाराम के ग्राम पंचायत</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>0</v>
+        <v>1493000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>1179725</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>42396</v>
-[...1 lines deleted...]
-      <c r="K408" s="3"/>
+        <v>41698</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>42658</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034321462 — पंचपरमेश्‍वर सीसी रोड ग्राम सेमरीकला राशि रू0 14.343 लाख</t>
+          <t>1728001085/RC/22012034292042 — सीमेंट कंक्रीट सडक निर्माण केशाेखेडी ग्राम केशूखेडी</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>210900</v>
+        <v>88756</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>88439</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K409" s="3"/>
+        <v>42447</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>42495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034322106 — suduar sadak khuchna se bhagban singh ke khet tak  gp semrikalan</t>
+          <t>1728001085/RC/22012034304095 — परफारमेंस ग्रांट सीसी रोड निर्माण देवस्‍थान ग्राम सेमरीकलां ग्रां पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>1450000</v>
+        <v>30000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>1327066.2</v>
+        <v>19108</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>42762</v>
+        <v>42447</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>43981</v>
+        <v>42523</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034322665 — sudoor sadak nirman</t>
+          <t>1728001085/RC/22012034304319 — 14 वां वित्‍त ग्रां पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>0</v>
+        <v>43600</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>42901</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>42447</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>42524</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034322685 — sudoor sadak nirman semri kalan</t>
+          <t>1728001085/RC/22012034305397 — खेत सडक खुचना बड से भगबान सिंघ्</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42761</v>
+        <v>42396</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034323440 — सीसी रोड पंच परमेश्‍वर ग्रां पं सेमरीकलां</t>
+          <t>1728001085/RC/22012034321462 — पंचपरमेश्‍वर सीसी रोड ग्राम सेमरीकला राशि रू0 14.343 लाख</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>0</v>
+        <v>210900</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42395</v>
+        <v>42839</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034341734 — सीसी रोड निर्माण 2.28 राशि केशोखेडी ग्राम पंचा सेमरीकलां</t>
+          <t>1728001085/RC/22012034322106 — suduar sadak khuchna se bhagban singh ke khet tak  gp semrikalan</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>228525</v>
+        <v>1450000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>229620</v>
+        <v>1327066.2</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>42902</v>
+        <v>42762</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>43192</v>
+        <v>43981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034395675 — CC Road Makhan ke Ghar se Udaypal ke Ghar tak gp Semarikal</t>
+          <t>1728001085/RC/22012034322665 — sudoor sadak nirman</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>66750</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>65598</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43379</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034434833 — सीसीरोड पंचपरमेश्‍वर मेनरोड से कब्रिस्‍तान तक ग्राम केशुखेडी ग्राम पं सेमरीकलां</t>
+          <t>1728001085/RC/22012034322685 — sudoor sadak nirman semri kalan</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>91800</v>
+        <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>91584</v>
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43490</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034439254 — नदी के पास पुलिया से शम शान तक सेमरी कलां</t>
+          <t>1728001085/RC/22012034323440 — सीसी रोड पंच परमेश्‍वर ग्रां पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>43491</v>
+        <v>42395</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034448287 — सीसी रोड पंच परमेश्‍वर मेनरोड से कुआ तक केशूखेडी ग्राम पं सेमरीकलां</t>
+          <t>1728001085/RC/22012034341734 — सीसी रोड निर्माण 2.28 राशि केशोखेडी ग्राम पंचा सेमरीकलां</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>40800</v>
+        <v>228525</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>47460</v>
+        <v>229620</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43532</v>
+        <v>42902</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>43705</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034448290 — सीसी रोड पंचपरमेश्‍वर रईम खां के बाडे से खूबचन्‍द्र के घर तक ग्राम केशूखेडी ग्रा पं सेमरीकलां</t>
+          <t>1728001085/RC/22012034395675 — CC Road Makhan ke Ghar se Udaypal ke Ghar tak gp Semarikal</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>27900</v>
+        <v>66750</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>27760</v>
+        <v>65598</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43532</v>
+        <v>43379</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>43705</v>
+        <v>43702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034476084 — पंच परमेश्‍वर सीसी रोड उधम के घर से मजस्दि तक ग्राम पंचायत सेमरीकलां</t>
+          <t>1728001085/RC/22012034434833 — सीसीरोड पंचपरमेश्‍वर मेनरोड से कब्रिस्‍तान तक ग्राम केशुखेडी ग्राम पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>35700</v>
+        <v>91800</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>36090</v>
+        <v>91584</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>43743</v>
+        <v>43490</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>43976</v>
+        <v>43705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034476086 — पंच परमेश्‍वर सीसी रोड मेनरोड से महेन्‍द्र के घर तक ग्राम पंचायत सेमरीकलां</t>
+          <t>1728001085/RC/22012034439254 — नदी के पास पुलिया से शम शान तक सेमरी कलां</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>70320</v>
+        <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>70224</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43743</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034527341 — सीसी रोड नदी से चैनसिंह के घर तक ग्राम पं सेमरीकलां</t>
+          <t>1728001085/RC/22012034448287 — सीसी रोड पंच परमेश्‍वर मेनरोड से कुआ तक केशूखेडी ग्राम पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>44175</v>
+        <v>40800</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>44080</v>
+        <v>47460</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>44006</v>
+        <v>43532</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>44153</v>
+        <v>43705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034527439 — सुदूर सड़क ग्राम कोलू खेड़ी मेंन रोड से बुल्लू के खेत तक</t>
+          <t>1728001085/RC/22012034448290 — सीसी रोड पंचपरमेश्‍वर रईम खां के बाडे से खूबचन्‍द्र के घर तक ग्राम केशूखेडी ग्रा पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>1413014.94</v>
+        <v>27900</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>1127706.36</v>
+        <v>27760</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44106</v>
+        <v>43532</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>45082</v>
+        <v>43705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034527442 — सुदूर सड़क ग्राम केशूखेड़ी  मेंन रोड से युनस खान  के खेत तक</t>
+          <t>1728001085/RC/22012034476084 — पंच परमेश्‍वर सीसी रोड उधम के घर से मजस्दि तक ग्राम पंचायत सेमरीकलां</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>1131172.6</v>
+        <v>35700</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>36090</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>43984</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>43743</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>43976</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034536934 — सीसी रोड निर्माण राजेन्‍द्र के घर से ज्ञानसिंह के घर तक ग्राम सेमरीकला</t>
+          <t>1728001085/RC/22012034476086 — पंच परमेश्‍वर सीसी रोड मेनरोड से महेन्‍द्र के घर तक ग्राम पंचायत सेमरीकलां</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>35000</v>
+        <v>70320</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>35720</v>
+        <v>70224</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44078</v>
+        <v>43743</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>44157</v>
+        <v>43951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034537142 — सीसी रोड निर्माण स्‍कूल के पास ग्राम पं सेमरीकलां</t>
+          <t>1728001085/RC/22012034527341 — सीसी रोड नदी से चैनसिंह के घर तक ग्राम पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>67740</v>
+        <v>44175</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>65484</v>
+        <v>44080</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44085</v>
+        <v>44006</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>44429</v>
+        <v>44153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034567638 — आरसीसी नाली निर्माण कार्य मेनरोड ग्राम सेमरीकलां व कोल्‍हूखेडी ग्राम पं सेमरीकलां</t>
+          <t>1728001085/RC/22012034527439 — सुदूर सड़क ग्राम कोलू खेड़ी मेंन रोड से बुल्लू के खेत तक</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>45000</v>
+        <v>1413014.94</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>41688</v>
+        <v>1127706.36</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44316</v>
+        <v>44106</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>44661</v>
+        <v>45082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034568587 — सीसी रोड अर्जन के घर से देवस्‍थान तक ग्राम पं सेमरीकलां</t>
+          <t>1728001085/RC/22012034527442 — सुदूर सड़क ग्राम केशूखेड़ी  मेंन रोड से युनस खान  के खेत तक</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>22500</v>
+        <v>1131172.6</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>21423</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44427</v>
-[...3 lines deleted...]
-      </c>
+        <v>43984</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034587220 — सी सी रोड निर्माण कार्य देव स्‍थान  कुंये के पास ग्राम पं सेमरीकलां</t>
+          <t>1728001085/RC/22012034536934 — सीसी रोड निर्माण राजेन्‍द्र के घर से ज्ञानसिंह के घर तक ग्राम सेमरीकला</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>30000</v>
+        <v>35000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>28950</v>
+        <v>35720</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44512</v>
+        <v>44078</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>44661</v>
+        <v>44157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034629152 — पाईप नाली निर्माण ग्राम सेमरीकलां ग्राम पं सेमरीकलां</t>
+          <t>1728001085/RC/22012034537142 — सीसी रोड निर्माण स्‍कूल के पास ग्राम पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>106000</v>
+        <v>67740</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>91273</v>
+        <v>65484</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>45069</v>
+        <v>44085</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>45947</v>
+        <v>44429</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034632807 — Sudoor sadak nirman balwan singh ke khet se semrikala dem tak</t>
+          <t>1728001085/RC/22012034567638 — आरसीसी नाली निर्माण कार्य मेनरोड ग्राम सेमरीकलां व कोल्‍हूखेडी ग्राम पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>41688</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>44316</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>44661</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034820303 — सीसी रोड निर्माण कमोदसिंह के घर से लखनसिंह के घर की ओर ग्राम सेमरीकला</t>
+          <t>1728001085/RC/22012034568587 — सीसी रोड अर्जन के घर से देवस्‍थान तक ग्राम पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>53000</v>
+        <v>22500</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>51759</v>
+        <v>21423</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>45579</v>
+        <v>44427</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>45947</v>
+        <v>44666</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034830666 — सीसी रोड निर्माण भैरो महाराज के मंदिर के सामने पर्वत मेहर के घर की ओर ग्राम सेमरीकला</t>
+          <t>1728001085/RC/22012034587220 — सी सी रोड निर्माण कार्य देव स्‍थान  कुंये के पास ग्राम पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>31000</v>
+        <v>30000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>13050</v>
+        <v>28950</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>45701</v>
+        <v>44512</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>46079</v>
+        <v>44661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034846083 — सीसी रोड नि र्माण रामजानकी मंद‍िर से मनोज के घर की ओर ग्राम पं सेमरीकलां</t>
+          <t>1728001085/RC/22012034629152 — पाईप नाली निर्माण ग्राम सेमरीकलां ग्राम पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>69000</v>
+        <v>106000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>12900</v>
+        <v>91273</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>45069</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>45947</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/22012034847330 — puliya nirman kary jawahar singh ke khet ke pass gp semri kalan</t>
+          <t>1728001085/RC/22012034632807 — Sudoor sadak nirman balwan singh ke khet se semrikala dem tak</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>49000</v>
+        <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>45761</v>
+        <v>44952</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/235 — सीसी रोड निर्माण मेनरोड स्‍कूल से मंदिर तक ग्रां प</t>
+          <t>1728001085/RC/22012034820303 — सीसी रोड निर्माण कमोदसिंह के घर से लखनसिंह के घर की ओर ग्राम सेमरीकला</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>142000</v>
+        <v>53000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>155603.97</v>
+        <v>51759</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>41334</v>
+        <v>45579</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>41357</v>
+        <v>45947</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1728001085/RC/67 — मुरूम बोल्‍डर कोल्‍हूखेडी नदी से पठार तक सेमरीकला</t>
+          <t>1728001085/RC/22012034830666 — सीसी रोड निर्माण भैरो महाराज के मंदिर के सामने पर्वत मेहर के घर की ओर ग्राम सेमरीकला</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>500000</v>
+        <v>31000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>451582</v>
+        <v>13050</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>40956</v>
+        <v>45701</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>41590</v>
+        <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/124 — 1728001085/WC/124</t>
+          <t>1728001085/RC/22012034846083 — सीसी रोड नि र्माण रामजानकी मंद‍िर से मनोज के घर की ओर ग्राम पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>198000</v>
+        <v>69000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>29525</v>
+        <v>18300</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>39904</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/125 — 1728001085/WC/125</t>
+          <t>1728001085/RC/22012034847330 — puliya nirman kary jawahar singh ke khet ke pass gp semri kalan</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>198238</v>
+        <v>49000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>6825</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>39904</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/126 — 1728001085/WC/126</t>
+          <t>1728001085/RC/235 — सीसी रोड निर्माण मेनरोड स्‍कूल से मंदिर तक ग्रां प</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>198000</v>
+        <v>142000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>8722</v>
+        <v>155603.97</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>39904</v>
+        <v>41334</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>42502</v>
+        <v>41357</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/177 — मेड बंधान देवकरण/रामकिशन सेमरीकला</t>
+          <t>1728001085/RC/67 — मुरूम बोल्‍डर कोल्‍हूखेडी नदी से पठार तक सेमरीकला</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>13249</v>
+        <v>500000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>12959.4</v>
+        <v>451582</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>39940</v>
+        <v>40956</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>39960</v>
+        <v>41590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/178 — मेड बंधान बलवीर सिंह/करणसिंह कोलूखेडी सेमरीकला</t>
+          <t>1728001085/WC/124 — 1728001085/WC/124</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>13249</v>
+        <v>198000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>13110</v>
+        <v>29525</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>39904</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>39938</v>
+        <v>42500</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034392172 — चेक डेम निर्माण चन्‍दू खा के खेत के पास ग्रां पं सेमरीकलां</t>
+          <t>1728001085/WC/125 — 1728001085/WC/125</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>701000</v>
+        <v>198238</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>622053.67</v>
+        <v>6825</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43269</v>
+        <v>39904</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>43961</v>
+        <v>42502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034395657 — चेकडेम निर्माण यूनुसखान के खेत के पास ग्राम केशूखेडी</t>
+          <t>1728001085/WC/126 — 1728001085/WC/126</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>571000</v>
+        <v>198000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>562478.14</v>
+        <v>8722</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>43504</v>
+        <v>39904</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>44077</v>
+        <v>42502</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034435743 — चेक डेम</t>
+          <t>1728001085/WC/177 — मेड बंधान देवकरण/रामकिशन सेमरीकला</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>0</v>
+        <v>13249</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>12959.4</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>39940</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>39960</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034435746 — चेक डेम</t>
+          <t>1728001085/WC/178 — मेड बंधान बलवीर सिंह/करणसिंह कोलूखेडी सेमरीकला</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>0</v>
+        <v>13249</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>13110</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>39904</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>39938</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034444183 — चेक डेम अजब सिंह के खेत के पास</t>
+          <t>1728001085/WC/22012034392172 — चेक डेम निर्माण चन्‍दू खा के खेत के पास ग्रां पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>790491.28</v>
+        <v>701000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>735600.17</v>
+        <v>622053.67</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43533</v>
+        <v>43269</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>44290</v>
+        <v>43961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034444188 — चेक डेम कमल बाबू के खेत के पास</t>
+          <t>1728001085/WC/22012034395657 — चेकडेम निर्माण यूनुसखान के खेत के पास ग्राम केशूखेडी</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>790345.66</v>
+        <v>571000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>562478.14</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43485</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>43504</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>44077</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034466128 — नदी गहरी करन केशूखेड़ी अतीक खान के खेत के पास</t>
+          <t>1728001085/WC/22012034435743 — चेक डेम</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43620</v>
+        <v>43491</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034466237 — Sunken pond gram kesukhedi Gram  panchayat semri kalan</t>
+          <t>1728001085/WC/22012034435746 — चेक डेम</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>356029.93</v>
+        <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>227592</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43637</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034546168 — sakan pond kallu khan ke khet ke pass</t>
+          <t>1728001085/WC/22012034444183 — चेक डेम अजब सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>332572.21</v>
+        <v>790491.28</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>206340</v>
+        <v>735600.17</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44040</v>
+        <v>43533</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>44146</v>
+        <v>44290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034565804 — सोख्ता गड्ढे ग्राम  पंचायत सेमरी कला  संख्या 5</t>
+          <t>1728001085/WC/22012034444188 — चेक डेम कमल बाबू के खेत के पास</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>79287.99</v>
+        <v>790345.66</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>59660</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44025</v>
-[...3 lines deleted...]
-      </c>
+        <v>43485</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034896360 — पोखर तालाब पठार सेमरी कलां</t>
+          <t>1728001085/WC/22012034466128 — नदी गहरी करन केशूखेड़ी अतीक खान के खेत के पास</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>338902.57</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>267996</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44603</v>
-[...3 lines deleted...]
-      </c>
+        <v>43620</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034896373 — बुखार तलाव सेमरी कलां डैम के पास</t>
+          <t>1728001085/WC/22012034466237 — Sunken pond gram kesukhedi Gram  panchayat semri kalan</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>356029.93</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>0</v>
+        <v>227592</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K454" s="3"/>
+        <v>43637</v>
+      </c>
+      <c r="K454" s="3" t="n">
+        <v>44876</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034942515 — बोल्‍डर चेकडेम 03 ग्राम सेमरीकलां ग्राम पं सेमरीकला</t>
+          <t>1728001085/WC/22012034546168 — sakan pond kallu khan ke khet ke pass</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>0</v>
+        <v>206340</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44653</v>
-[...1 lines deleted...]
-      <c r="K455" s="3"/>
+        <v>44040</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>44146</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034942526 — बोल्‍डर चेकडेम 02 ग्राम केशोखेेडी ग्राम पं सेमरीकलां</t>
+          <t>1728001085/WC/22012034565804 — सोख्ता गड्ढे ग्राम  पंचायत सेमरी कला  संख्या 5</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>79287.99</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>59660</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44653</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>44025</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>44114</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034942936 — लीच पिट निर्माण 06 ग्राम पंचायत सेमरीकलां</t>
+          <t>1728001085/WC/22012034896360 — पोखर तालाब पठार सेमरी कलां</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>0</v>
+        <v>338902.57</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>267996</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44653</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>44603</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>44876</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034943020 — गली प्‍लग 05 ग्राम पंचायत सेमरीकलां</t>
+          <t>1728001085/WC/22012034896373 — बुखार तलाव सेमरी कलां डैम के पास</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44653</v>
+        <v>44471</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034993802 — सोख्ता गढ़ढ़ा  सख्या 5 ग्राम सेमरी कलां</t>
+          <t>1728001085/WC/22012034942515 — बोल्‍डर चेकडेम 03 ग्राम सेमरीकलां ग्राम पं सेमरीकला</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44788</v>
+        <v>44653</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012034993803 — सोख्ता गढ़ढ़ा  सख्या 5 ग्राम कोलूखेड़ी</t>
+          <t>1728001085/WC/22012034942526 — बोल्‍डर चेकडेम 02 ग्राम केशोखेेडी ग्राम पं सेमरीकलां</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44789</v>
+        <v>44653</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012035012643 — बोल्डर चेक डेम ग्राम सेमरी कलां राधे श्याम के घर के पास बाला नाला</t>
+          <t>1728001085/WC/22012034942936 — लीच पिट निर्माण 06 ग्राम पंचायत सेमरीकलां</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>103907.64</v>
+        <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44867</v>
+        <v>44653</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012035012644 — बोल्डर चेक डेम ग्राम सेमरी कलां राधे श्याम के घर के पास बाला नाला</t>
+          <t>1728001085/WC/22012034943020 — गली प्‍लग 05 ग्राम पंचायत सेमरीकलां</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44867</v>
+        <v>44653</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012035012645 — बोल्डर चेक डेम ग्राम सेमरी,  गीता बाई के खेत के पास बाला नाला</t>
+          <t>1728001085/WC/22012034993802 — सोख्ता गढ़ढ़ा  सख्या 5 ग्राम सेमरी कलां</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>103541.16</v>
+        <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>46512</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44893</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012035012666 — पोखर तालाब ग्राम सेमरी कला खुचना बड के पास</t>
+          <t>1728001085/WC/22012034993803 — सोख्ता गढ़ढ़ा  सख्या 5 ग्राम कोलूखेड़ी</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>343488.38</v>
+        <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>239088</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44877</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012035014649 — पोखर तालाब बुल्लू राम के खेत के पास ग्राम पंचयात सेमरी कलां ग्राम सेमरी कलां</t>
+          <t>1728001085/WC/22012035012643 — बोल्डर चेक डेम ग्राम सेमरी कलां राधे श्याम के घर के पास बाला नाला</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>0</v>
+        <v>103907.64</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>44867</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012035014650 — पोखर तालाब राम बाई  के खेत के पास ग्राम पंचायत सेमरी कलां ग्राम सेमरी कलां</t>
+          <t>1728001085/WC/22012035012644 — बोल्डर चेक डेम ग्राम सेमरी कलां राधे श्याम के घर के पास बाला नाला</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>351419.82</v>
+        <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>663</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>45084</v>
+        <v>44867</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012035207624 — चेक डेम पोखर तालाब के पास</t>
+          <t>1728001085/WC/22012035012645 — बोल्डर चेक डेम ग्राम सेमरी,  गीता बाई के खेत के पास बाला नाला</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>0</v>
+        <v>103541.16</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>0</v>
+        <v>46512</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45457</v>
-[...1 lines deleted...]
-      <c r="K467" s="3"/>
+        <v>44893</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>46128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012035226603 — पोखर तालाब मुन्ना खां के खेत के पास</t>
+          <t>1728001085/WC/22012035012666 — पोखर तालाब ग्राम सेमरी कला खुचना बड के पास</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>343488.38</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>239088</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45520</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>44877</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>45424</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/22012035227098 — पोखर तालाब निर्माण मुन्‍ना खॉ के खेत के पास ग्राम केशूखेड़ी</t>
+          <t>1728001085/WC/22012035014649 — पोखर तालाब बुल्लू राम के खेत के पास ग्राम पंचयात सेमरी कलां ग्राम सेमरी कलां</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>328963.38</v>
+        <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>45520</v>
+        <v>44867</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WC/9993644243 — सार्वजन‍िक कूप निर्माण कैशोखेडी ग्रां पं सेमरीकलां</t>
+          <t>1728001085/WC/22012035014650 — पोखर तालाब राम बाई  के खेत के पास ग्राम पंचायत सेमरी कलां ग्राम सेमरी कलां</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>306000</v>
+        <v>351419.82</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>290682.5</v>
+        <v>663</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>41670</v>
-[...3 lines deleted...]
-      </c>
+        <v>45084</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WH/22012034331147 — तालाब मरम्‍मत कोल्‍हूखेडी ग्रां पं सेमरीकलां</t>
+          <t>1728001085/WC/22012035207624 — चेक डेम पोखर तालाब के पास</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>112000</v>
+        <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>105630.22</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>43063</v>
-[...3 lines deleted...]
-      </c>
+        <v>45457</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1728001085/WH/22012034944290 — Sok fit nirmad rameshwar ke koop ke pass</t>
+          <t>1728001085/WC/22012035226603 — पोखर तालाब मुन्ना खां के खेत के पास</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
+        <v>45520</v>
+      </c>
+      <c r="K472" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>BHOPAL / BERASIA</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C473" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D473" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E473" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F473" s="1" t="inlineStr">
+        <is>
+          <t>1728001085/WC/22012035227098 — पोखर तालाब निर्माण मुन्‍ना खॉ के खेत के पास ग्राम केशूखेड़ी</t>
+        </is>
+      </c>
+      <c r="G473" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H473" s="2" t="n">
+        <v>328963.38</v>
+      </c>
+      <c r="I473" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J473" s="3" t="n">
+        <v>45520</v>
+      </c>
+      <c r="K473" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>BHOPAL / BERASIA</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C474" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D474" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E474" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F474" s="1" t="inlineStr">
+        <is>
+          <t>1728001085/WC/9993644243 — सार्वजन‍िक कूप निर्माण कैशोखेडी ग्रां पं सेमरीकलां</t>
+        </is>
+      </c>
+      <c r="G474" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H474" s="2" t="n">
+        <v>306000</v>
+      </c>
+      <c r="I474" s="2" t="n">
+        <v>290682.5</v>
+      </c>
+      <c r="J474" s="3" t="n">
+        <v>41670</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>41781</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>BHOPAL / BERASIA</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C475" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D475" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E475" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F475" s="1" t="inlineStr">
+        <is>
+          <t>1728001085/WH/22012034331147 — तालाब मरम्‍मत कोल्‍हूखेडी ग्रां पं सेमरीकलां</t>
+        </is>
+      </c>
+      <c r="G475" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H475" s="2" t="n">
+        <v>112000</v>
+      </c>
+      <c r="I475" s="2" t="n">
+        <v>105630.22</v>
+      </c>
+      <c r="J475" s="3" t="n">
+        <v>43063</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>43961</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>BHOPAL / BERASIA</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C476" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D476" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E476" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F476" s="1" t="inlineStr">
+        <is>
+          <t>1728001085/WH/22012034944290 — Sok fit nirmad rameshwar ke koop ke pass</t>
+        </is>
+      </c>
+      <c r="G476" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H476" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I476" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J476" s="3" t="n">
         <v>45761</v>
       </c>
-      <c r="K472" s="3"/>
+      <c r="K476" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>