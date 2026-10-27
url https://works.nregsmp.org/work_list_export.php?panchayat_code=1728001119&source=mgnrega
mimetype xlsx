--- v0 (2026-09-08)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K217"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 22:18:43</t>
+          <t>Exported on: 2026-10-27 01:18:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2050,98 +2050,98 @@
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1728001119/IF/22012035321902 — कूप निर्माण (बलराम सिंह /भगवान सिंह) ग्राम पंचायत मंख्याई</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>267533.14</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>150780.7</v>
+        <v>152346.7</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1728001119/IF/22012035348116 — कूप निर्माण शुभम जाट /सुमेर सिंह  ग्राम पंचायत मंखाई</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>267533.14</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>65473.52</v>
+        <v>68472.56</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -2191,51 +2191,51 @@
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1728001119/IF/22012035354227 — कूप निर्माण जय बाई /सत्यनारायण ग्राम पंचायत मंखाई</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>267533.14</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>81200</v>
+        <v>82610</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -2473,51 +2473,51 @@
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1728001119/IF/22012035402322 — खेत तालाब निर्माण राजा जाट पुत्र सुमेर सिंह ग्राम पंचायत मन्खाई</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>70861</v>
+        <v>73993</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K58" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
@@ -2663,51 +2663,51 @@
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1728001119/IF/22012035407676 — खेत तालाब निर्माण उमर खां पुत्र अलादाद खां ग्राम पंचायत मन्खाई</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>54679</v>
+        <v>68773</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -3664,51 +3664,51 @@
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1728001119/IF/22012035570938 — Khet talab nirmad Jay bai w/o/Ramkishan  gram panchayat mankhai</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I83" s="2" t="n">
-        <v>51808</v>
+        <v>57289</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45834</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / BERASIA</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>