--- v0 (2026-09-04)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 19:59:44</t>
+          <t>Exported on: 2026-10-26 09:51:10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / PHANDA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1728002091/AV/22012034648634 — Gram Panchayat Seva Kendra</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1100000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>486354.68</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45359</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / PHANDA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1728002091/DP/22012034624706 — सामुदायिक वृक्षारोपण कार्य ग्राम पंचायत पिपलियाबाजखॉं</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>259479.75</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45451</v>
@@ -612,51 +612,51 @@
       <c r="J18" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>45481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / PHANDA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1728002091/RC/22012034680960 — सी सी रोड निर्माण कार्य  ग्राम पंचायत पिपलियाबाजखाॅं</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45396</v>
@@ -757,73 +757,73 @@
       <c r="J21" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>45628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / PHANDA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1728002091/RS/22012035138016 — ग्रेवाटर ट्रीटमेंट नाली निर्माण कार्य मनरेगा+ 15 वां वित्त रामगढ मोहल्‍ला, पिपलियाबाजखॉं</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>71000</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>46388.85</v>
+        <v>46988.85</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / PHANDA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
@@ -915,98 +915,98 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1728002091/WC/VB/22012035332531 — रेन वाटर हार्वेस्टिंग कार्य शाला भवन ग्राम पंचायत पिपलियाबाजखाॅं</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BHOPAL / PHANDA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1728002091/WC/VB/22012035332833 — रेन वाटर हार्वेस्टिंग कार्य सामुदायिक शेड ग्राम पंचायत पिपलियाबाजखॉं</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K26" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>