--- v0 (2026-08-29)
+++ v1 (2026-10-18)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K42"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-29 07:46:29</t>
+          <t>Exported on: 2026-10-18 13:48:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -367,51 +367,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45432</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1729003011/DP/22012034595019 — Vasudha vandan ( varksha ropan karya goushala mai ) plant no 75Gp torniya</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45153</v>
@@ -557,946 +557,950 @@
       <c r="J17" s="3" t="n">
         <v>43995</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>46217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/22012035165760 — Kapil Dhara Kup Nirman imratlal/chensingh gram Torniya</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>284323.71</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/22012035304958 — Kapil Dhara Kup Nirman Kary Prahelad Singh/Kanheyalal</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>312155.12</v>
       </c>
       <c r="I19" s="2" t="n">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/22012035443002 — JGSA Dugwell recharege structrue narendra/ramkisahan</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/22012035462231 — JGSA Khet talab Nirman kary Mangilal/Devi gram lashudiya goyal</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/22012035490121 — Kapil Dhara kup nirman kary Yogendra/Ramkishan</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/IAY/128038 — Construction of IAY House -IAY REG. NO. MP-29-003-011-002/0014</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>42404</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/IAY/4557846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115220868</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/IAY/4993804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113697718</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45983</v>
       </c>
-      <c r="K25" s="3"/>
+      <c r="K25" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/IAY/5170776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115885546</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>1800</v>
+        <v>23400</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46234</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/IAY/5696215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115884197</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45983</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/IAY/5765795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117382736</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/IAY/5766315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120317374</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>1800</v>
+        <v>10800</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/IAY/5767034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115210246</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46039</v>
       </c>
       <c r="K30" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/IAY/5768458 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115886590</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>5400</v>
+        <v>21600</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>46242</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/IAY/5925740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106269981</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>46144</v>
       </c>
-      <c r="K32" s="3"/>
+      <c r="K32" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/IAY/5928886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117382706</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/IAY/5931722 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115883949</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
-        <v>46063</v>
+        <v>46294</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/IAY/6179648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114170213</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>7200</v>
+        <v>26700</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46228</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1729003011/IF/IAY/6181679 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114810893</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>46063</v>
+        <v>46294</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1729003011/LD/22012034517787 — Chaaragah Nirman Karya  TORANIYA</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>792188.33</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44098</v>
@@ -1546,145 +1550,145 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45339</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1729003011/RC/22012034824216 — C C Road Nirman Manglik Bhavan se Bad Shantidham Tak gp torniya</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>54400</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45542</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1729003011/RC/22012034824218 — C C Road Nirman kary hanuman mandir se kamal singh ke makan tak gram lashudiya goyal</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>39000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45542</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1729003011/RC/22012034847441 — 15 vaa vitt c c road nirman kary amar singh ke makan se chensingh ke makan ki or gram torniya</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>51000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>46183</v>