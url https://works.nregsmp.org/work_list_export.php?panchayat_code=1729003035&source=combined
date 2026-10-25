--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K272"/>
+  <dimension ref="A1:K277"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 17:07:09</t>
+          <t>Exported on: 2026-10-25 17:04:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1668,51 +1668,51 @@
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/22012035442093 — JGSA Dugwell Recharge structure Chandra singh / Narbat singh gp Nayapura</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45763</v>
@@ -2197,51 +2197,51 @@
       <c r="J51" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K51" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/22012035451557 — JGSA Khet talab karyaDev karan / Ghasira gp Nayapura</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>33885</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45780</v>
@@ -2293,98 +2293,98 @@
       <c r="J53" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/22012035515277 — Kapil dhara kup nirman karya Lokendra singh / Amar singh  gp Nayapura</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/22012035531720 — JGSA khet Talab nirman karya Mahendra singh / Meharvan singh gp Nayapura</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45801</v>
@@ -4492,51 +4492,51 @@
       <c r="J98" s="3" t="n">
         <v>44330</v>
       </c>
       <c r="K98" s="3" t="n">
         <v>44851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/3025975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4204325</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>10597</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>44352</v>
@@ -4686,51 +4686,51 @@
       <c r="J102" s="3" t="n">
         <v>44330</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>44825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/3027767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5112341</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>16425</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>44361</v>
@@ -5615,73 +5615,73 @@
       <c r="J121" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>45114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/3660273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113914342</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
-        <v>7200</v>
+        <v>26532</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>44674</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6544,51 +6544,51 @@
       <c r="J140" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>45901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/4941787 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106479909</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>46078</v>
@@ -7032,51 +7032,51 @@
       <c r="J150" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>45866</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/4943585 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115072794</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45770</v>
@@ -7177,51 +7177,51 @@
       <c r="J153" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>45915</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/4947662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116630771</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45777</v>
@@ -7322,51 +7322,51 @@
       <c r="J156" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>45930</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/4947666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116631451</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45777</v>
@@ -7565,51 +7565,51 @@
       <c r="J161" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>45915</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/5219497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106480125</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45770</v>
@@ -7661,98 +7661,98 @@
       <c r="J163" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>45915</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/5695016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115072666</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/5734512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116631470</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>46023</v>
@@ -7953,4976 +7953,5221 @@
       <c r="J169" s="3" t="n">
         <v>45966</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6176453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118303494</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6176895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116631186</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>10800</v>
+        <v>27000</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>46063</v>
       </c>
-      <c r="K171" s="3"/>
+      <c r="K171" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6177560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126766775</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6177670 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118303059</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6185060 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126768629</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6185612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113914530</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>2349</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6189603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115072604</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6190398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120225631</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6192401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115072680</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>5949</v>
+        <v>25749</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6192975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115072933</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>3600</v>
+        <v>25200</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6194811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116631254</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6195096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113914556</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6196264 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114102524</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>4698</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6198588 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116631134</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>3600</v>
+        <v>17100</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>46063</v>
       </c>
-      <c r="K183" s="3"/>
+      <c r="K183" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6198616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118328304</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6201879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115072754</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>11298</v>
+        <v>26298</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>46187</v>
       </c>
-      <c r="K185" s="3"/>
+      <c r="K185" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6204075 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116631319</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>3600</v>
+        <v>23400</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6205106 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115072945</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>3600</v>
+        <v>21600</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6205612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113914593</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>3600</v>
+        <v>24966</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6207160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116631360</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>3600</v>
+        <v>16500</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6208805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114096557</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>7200</v>
+        <v>15966</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6210637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116631402</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6211805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116630672</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6212328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116631149</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>0</v>
+        <v>7200</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6214365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116631102</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6214452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116631380</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>7200</v>
+        <v>27000</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46063</v>
       </c>
-      <c r="K195" s="3"/>
+      <c r="K195" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6214812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116631233</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>7200</v>
+        <v>27000</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>46063</v>
       </c>
-      <c r="K196" s="3"/>
+      <c r="K196" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1729003035/IF/IAY/6245212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115072612</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1729003035/IF/IAY/995762 — Construction of IAY House -IAY REG. NO. MP3028084</t>
+          <t>1729003035/IF/IAY/6253457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116630705</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>15480</v>
+        <v>3600</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>42972</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1729003035/IF/IAY/998160 — Construction of IAY House -IAY REG. NO. MP1933200</t>
+          <t>1729003035/IF/IAY/6298508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106991195</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>16512</v>
+        <v>6600</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>42972</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/22012034596564 — Shamshan samtaliykaran  kary gram panchayat  Nayapura</t>
+          <t>1729003035/IF/IAY/6342731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115072635</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>700518.5</v>
+        <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>655552</v>
+        <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>46063</v>
+      </c>
+      <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799387767 — Khel madhan nayapuraa</t>
+          <t>1729003035/IF/IAY/6403411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113914576</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>245887</v>
+        <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>193130</v>
+        <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>41460</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799387768 — Bhumishilp buakhai/devaji</t>
+          <t>1729003035/IF/IAY/6406262 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116631272</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>45000</v>
+        <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>41259</v>
+        <v>46063</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799387769 — Bhumishilp devsingh/sidhardh</t>
+          <t>1729003035/IF/IAY/995762 — Construction of IAY House -IAY REG. NO. MP3028084</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>45000</v>
+        <v>15480</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>41259</v>
-[...1 lines deleted...]
-      <c r="K203" s="3"/>
+        <v>42972</v>
+      </c>
+      <c r="K203" s="3" t="n">
+        <v>43066</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799387770 — Bhumishilp Shivnarayan/Chainsingh</t>
+          <t>1729003035/IF/IAY/998160 — Construction of IAY House -IAY REG. NO. MP1933200</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>45000</v>
+        <v>15480</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>0</v>
+        <v>16512</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>41259</v>
-[...1 lines deleted...]
-      <c r="K204" s="3"/>
+        <v>42972</v>
+      </c>
+      <c r="K204" s="3" t="n">
+        <v>43038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799387771 — Bhumishilp karansingh/hameersingh</t>
+          <t>1729003035/LD/22012034596564 — Shamshan samtaliykaran  kary gram panchayat  Nayapura</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>45000</v>
+        <v>700518.5</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>0</v>
+        <v>655552</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>41259</v>
-[...1 lines deleted...]
-      <c r="K205" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K205" s="3" t="n">
+        <v>45579</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799387772 — Bhumishilp shreepal/sevaram</t>
+          <t>1729003035/LD/3799387767 — Khel madhan nayapuraa</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>45000</v>
+        <v>245887</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>0</v>
+        <v>193130</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>41259</v>
-[...1 lines deleted...]
-      <c r="K206" s="3"/>
+        <v>41460</v>
+      </c>
+      <c r="K206" s="3" t="n">
+        <v>42240</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799387773 — Bhumishilp jhashiram/savatsingh</t>
+          <t>1729003035/LD/3799387768 — Bhumishilp buakhai/devaji</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>41259</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799387774 — Bhumishilp Raisingh/savatsingh</t>
+          <t>1729003035/LD/3799387769 — Bhumishilp devsingh/sidhardh</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>41259</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799387775 — Bhumishilp Preamnaryan/chainsingh</t>
+          <t>1729003035/LD/3799387770 — Bhumishilp Shivnarayan/Chainsingh</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>41259</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799387776 — Bhumishilp jhashiram/harnatha</t>
+          <t>1729003035/LD/3799387771 — Bhumishilp karansingh/hameersingh</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>41259</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799387777 — Bhumishilp Devkaran/Narbadsingh</t>
+          <t>1729003035/LD/3799387772 — Bhumishilp shreepal/sevaram</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>45000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>41259</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799390233 — Bhumishilp vikramsingh/bherusingh</t>
+          <t>1729003035/LD/3799387773 — Bhumishilp jhashiram/savatsingh</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>50000</v>
+        <v>45000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>46428</v>
+        <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>41418</v>
-[...3 lines deleted...]
-      </c>
+        <v>41259</v>
+      </c>
+      <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799417153 — Khel Madhan Nipayan rashta par</t>
+          <t>1729003035/LD/3799387774 — Bhumishilp Raisingh/savatsingh</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>462000</v>
+        <v>45000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>386750.1</v>
+        <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>41638</v>
-[...3 lines deleted...]
-      </c>
+        <v>41259</v>
+      </c>
+      <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799427967 — Bhumishilp Kanayalal/Bhagirath</t>
+          <t>1729003035/LD/3799387775 — Bhumishilp Preamnaryan/chainsingh</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>50000</v>
+        <v>45000</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>23598</v>
+        <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>41691</v>
-[...3 lines deleted...]
-      </c>
+        <v>41259</v>
+      </c>
+      <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1729003035/LD/3799428116 — Khel Madha Nayapura</t>
+          <t>1729003035/LD/3799387776 — Bhumishilp jhashiram/harnatha</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>462000</v>
+        <v>45000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>75030</v>
+        <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>41700</v>
-[...3 lines deleted...]
-      </c>
+        <v>41259</v>
+      </c>
+      <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034162213 — Panch premesvra road bhurusingh ke dhukan se narbhadsingh ke jhar tak</t>
+          <t>1729003035/LD/3799387777 — Bhumishilp Devkaran/Narbadsingh</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>400000</v>
+        <v>45000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>41259</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034173534 — Panch premesvr road shivchran ke makan se purani d</t>
+          <t>1729003035/LD/3799390233 — Bhumishilp vikramsingh/bherusingh</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>175480</v>
+        <v>50000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>175316</v>
+        <v>46428</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>41467</v>
+        <v>41418</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>42566</v>
+        <v>42639</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034178558 — c.c.road nirman shala parishar nyapura 13 va vitt</t>
+          <t>1729003035/LD/3799417153 — Khel Madhan Nipayan rashta par</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>66667</v>
+        <v>462000</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>90576</v>
+        <v>386750.1</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>41505</v>
+        <v>41638</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>41715</v>
+        <v>42571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034178640 — c.c.road nirman panchayt parisar  me 13 vitt ayog</t>
+          <t>1729003035/LD/3799427967 — Bhumishilp Kanayalal/Bhagirath</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>66667</v>
+        <v>50000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>35740</v>
+        <v>23598</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>41505</v>
+        <v>41691</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>41620</v>
+        <v>42566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034200680 — Khet sadak yojan nayapura</t>
+          <t>1729003035/LD/3799428116 — Khel Madha Nayapura</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>864000</v>
+        <v>462000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>30204</v>
+        <v>75030</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>41664</v>
+        <v>41700</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>42783</v>
+        <v>42776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034205888 — Panch premesvr road purani dairay se narbhad ke jh</t>
+          <t>1729003035/RC/22012034162213 — Panch premesvra road bhurusingh ke dhukan se narbhadsingh ke jhar tak</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>308000</v>
+        <v>400000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>309799</v>
+        <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>41698</v>
-[...3 lines deleted...]
-      </c>
+        <v>41259</v>
+      </c>
+      <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034210512 — Khet sadak yojna Man road se datar ke khet tak</t>
+          <t>1729003035/RC/22012034173534 — Panch premesvr road shivchran ke makan se purani d</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>1495000</v>
+        <v>175480</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>230968.84</v>
+        <v>175316</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>41700</v>
+        <v>41467</v>
       </c>
       <c r="K222" s="3" t="n">
-        <v>42783</v>
+        <v>42566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034328230 — c.c.road.nirman.khushilal.ke.makan.se.school.ki.or</t>
+          <t>1729003035/RC/22012034178558 — c.c.road nirman shala parishar nyapura 13 va vitt</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>75000</v>
+        <v>66667</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>62382</v>
+        <v>90576</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>42788</v>
+        <v>41505</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>43038</v>
+        <v>41715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034331357 — Sudur sadak nirman nayapura se datar nagar ki or</t>
+          <t>1729003035/RC/22012034178640 — c.c.road nirman panchayt parisar  me 13 vitt ayog</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>1481400</v>
+        <v>66667</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>1475606.55</v>
+        <v>35740</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>42809</v>
+        <v>41505</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>44196</v>
+        <v>41620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034374888 — C.c. road nirman bulaki ke ghar ke pass</t>
+          <t>1729003035/RC/22012034200680 — Khet sadak yojan nayapura</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>34425</v>
+        <v>864000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>0</v>
+        <v>30204</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K225" s="3"/>
+        <v>41664</v>
+      </c>
+      <c r="K225" s="3" t="n">
+        <v>42783</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034440107 — सुदूर सडक निर्माण नयापुरा से झालकी की ओर</t>
+          <t>1729003035/RC/22012034205888 — Panch premesvr road purani dairay se narbhad ke jh</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>0</v>
+        <v>308000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>0</v>
+        <v>309799</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K226" s="3"/>
+        <v>41698</v>
+      </c>
+      <c r="K226" s="3" t="n">
+        <v>42566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034462722 — c c road nirman main road puliya se vipin ke ghar tak</t>
+          <t>1729003035/RC/22012034210512 — Khet sadak yojna Man road se datar ke khet tak</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>68850</v>
+        <v>1495000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>56142</v>
+        <v>230968.84</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>43532</v>
+        <v>41700</v>
       </c>
       <c r="K227" s="3" t="n">
-        <v>43900</v>
+        <v>42783</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034462728 — c c road nirman nale ke pass</t>
+          <t>1729003035/RC/22012034328230 — c.c.road.nirman.khushilal.ke.makan.se.school.ki.or</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>22950</v>
+        <v>75000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>20238</v>
+        <v>62382</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>43532</v>
+        <v>42788</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>43728</v>
+        <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034462733 — c c road nirman bulakhi ke ghar ke pass</t>
+          <t>1729003035/RC/22012034331357 — Sudur sadak nirman nayapura se datar nagar ki or</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>34425</v>
+        <v>1481400</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>32604</v>
+        <v>1475606.55</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>43532</v>
+        <v>42809</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>43733</v>
+        <v>44196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034505866 — c c road nirman kishanlal ke ghar ki or se panchayat bhavan ki or</t>
+          <t>1729003035/RC/22012034374888 — C.c. road nirman bulaki ke ghar ke pass</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>19125</v>
+        <v>34425</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>19008</v>
+        <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>43803</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034505867 — c c road nirman chatar singh ke makan nipaniya road se panchayat bhavan tak</t>
+          <t>1729003035/RC/22012034440107 — सुदूर सडक निर्माण नयापुरा से झालकी की ओर</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>32130</v>
+        <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>43692</v>
+        <v>43491</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034532903 — cc road nirman man road se yatri prishliya tak</t>
+          <t>1729003035/RC/22012034462722 — c c road nirman main road puliya se vipin ke ghar tak</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>12000</v>
+        <v>68850</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>13680</v>
+        <v>56142</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>44096</v>
+        <v>43532</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>44166</v>
+        <v>43900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034532905 — cc road nirman nipaniya road se panchyat bhavan tak</t>
+          <t>1729003035/RC/22012034462728 — c c road nirman nale ke pass</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>40000</v>
+        <v>22950</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>45600</v>
+        <v>20238</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>44054</v>
+        <v>43532</v>
       </c>
       <c r="K233" s="3" t="n">
-        <v>44166</v>
+        <v>43728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034535018 — Nali nirman karya Jagdish ke ghar ki or se  pradhanmantri road tak  nayapura</t>
+          <t>1729003035/RC/22012034462733 — c c road nirman bulakhi ke ghar ke pass</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>34000</v>
+        <v>34425</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>0</v>
+        <v>32604</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>44038</v>
-[...1 lines deleted...]
-      <c r="K234" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K234" s="3" t="n">
+        <v>43733</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034561350 — Nali Nirman Hanuman mandir se nale tak</t>
+          <t>1729003035/RC/22012034505866 — c c road nirman kishanlal ke ghar ki or se panchayat bhavan ki or</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>45000</v>
+        <v>19125</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>18718</v>
+        <v>19008</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>44260</v>
+        <v>43803</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>44986</v>
+        <v>43931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/22012034583539 — 15 VA VITTA AYOG C C ROAD NIRMAN CHATARLAL KE MAKAN SE BHURALAL KE MAKAN TAK</t>
+          <t>1729003035/RC/22012034505867 — c c road nirman chatar singh ke makan nipaniya road se panchayat bhavan tak</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>72000</v>
+        <v>32130</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>44361</v>
+        <v>43692</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/239 — पंच परमेश्‍वर सी सी रोड भाग 1</t>
+          <t>1729003035/RC/22012034532903 — cc road nirman man road se yatri prishliya tak</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>100845</v>
+        <v>12000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>22836</v>
+        <v>13680</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>41245</v>
+        <v>44096</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>41613</v>
+        <v>44166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RC/259 — सी,सी,रोड निर्माण पंचपरमेश्‍वर भाग 2</t>
+          <t>1729003035/RC/22012034532905 — cc road nirman nipaniya road se panchyat bhavan tak</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>204542</v>
+        <v>40000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>50730</v>
+        <v>45600</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>41307</v>
+        <v>44054</v>
       </c>
       <c r="K238" s="3" t="n">
-        <v>42180</v>
+        <v>44166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RS/22012034283654 — स्‍वच्‍छ भारत अभियान अन्‍तर्गत शौचालय महेश/देवकरण</t>
+          <t>1729003035/RC/22012034535018 — Nali nirman karya Jagdish ke ghar ki or se  pradhanmantri road tak  nayapura</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>15900</v>
+        <v>34000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>42264</v>
+        <v>44038</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RS/22012034305895 — शौचालय निर्माण रतनसिहं /नर्बदसिहं एवं अन्‍य 09 हितग्राही</t>
+          <t>1729003035/RC/22012034561350 — Nali Nirman Hanuman mandir se nale tak</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>120000</v>
+        <v>45000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>118998</v>
+        <v>18718</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>42678</v>
+        <v>44260</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>43272</v>
+        <v>44986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RS/22012034305896 — शौचालय निर्माण छगनलाल/भेरूसिहं एवं अन्‍य 09 हितग्राही</t>
+          <t>1729003035/RC/22012034583539 — 15 VA VITTA AYOG C C ROAD NIRMAN CHATARLAL KE MAKAN SE BHURALAL KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>120000</v>
+        <v>72000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>16008</v>
+        <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>42678</v>
-[...3 lines deleted...]
-      </c>
+        <v>44361</v>
+      </c>
+      <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RS/22012034305897 — शौचालय निर्माण दिनेश /अजबसिहं एवं अन्‍य 09 हितग्राही</t>
+          <t>1729003035/RC/239 — पंच परमेश्‍वर सी सी रोड भाग 1</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>120000</v>
+        <v>100845</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>93996</v>
+        <v>22836</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>42678</v>
+        <v>41245</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>43555</v>
+        <v>41613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RS/22012034305898 — शौचालय निर्माण मनोहरसिहं/भागीरथ एवं अन्‍य 09 हितग्राही</t>
+          <t>1729003035/RC/259 — सी,सी,रोड निर्माण पंचपरमेश्‍वर भाग 2</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
-        <v>120000</v>
+        <v>204542</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>39006</v>
+        <v>50730</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>42678</v>
+        <v>41307</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>43038</v>
+        <v>42180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RS/22012034305906 — shochalay nirman kanheyalal/bhagirath any 09</t>
+          <t>1729003035/RS/22012034283654 — स्‍वच्‍छ भारत अभियान अन्‍तर्गत शौचालय महेश/देवकरण</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>120000</v>
+        <v>15900</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>120000</v>
+        <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>42678</v>
-[...3 lines deleted...]
-      </c>
+        <v>42264</v>
+      </c>
+      <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RS/22012034311259 — शौचालय निर्माण हुकमसिहं /हरिनाराण्यण एवं अन्‍य 09</t>
+          <t>1729003035/RS/22012034305895 — शौचालय निर्माण रतनसिहं /नर्बदसिहं एवं अन्‍य 09 हितग्राही</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>86394</v>
+        <v>118998</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>42725</v>
+        <v>42678</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>43038</v>
+        <v>43272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RS/22012034355598 — Vyaktigat sochata nirman jiten/devkaran</t>
+          <t>1729003035/RS/22012034305896 — शौचालय निर्माण छगनलाल/भेरूसिहं एवं अन्‍य 09 हितग्राही</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>42162</v>
+        <v>16008</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>42920</v>
+        <v>42678</v>
       </c>
       <c r="K246" s="3" t="n">
-        <v>43728</v>
+        <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RS/22012034356106 — Sochalay nirman ladsingh / meharvan and anya 09</t>
+          <t>1729003035/RS/22012034305897 — शौचालय निर्माण दिनेश /अजबसिहं एवं अन्‍य 09 हितग्राही</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>120000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>90122</v>
+        <v>93996</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>42923</v>
+        <v>42678</v>
       </c>
       <c r="K247" s="3" t="n">
-        <v>43733</v>
+        <v>43555</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RS/22012034485331 — sokhta gadda nirman karya panchayat bhavan ke pass nayapura</t>
+          <t>1729003035/RS/22012034305898 — शौचालय निर्माण मनोहरसिहं/भागीरथ एवं अन्‍य 09 हितग्राही</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>17715.96</v>
+        <v>120000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>11780</v>
+        <v>39006</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>44035</v>
+        <v>42678</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>44166</v>
+        <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RS/22012034485339 — sokhta gadda nirman karya manglik bhavan ke pass nayapura</t>
+          <t>1729003035/RS/22012034305906 — shochalay nirman kanheyalal/bhagirath any 09</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>17715.96</v>
+        <v>120000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>11780</v>
+        <v>120000</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>44035</v>
+        <v>42678</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>44166</v>
+        <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RS/22012034485340 — sokhta gadda nirman karya shanti dham ke pass nayapura</t>
+          <t>1729003035/RS/22012034311259 — शौचालय निर्माण हुकमसिहं /हरिनाराण्यण एवं अन्‍य 09</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>17715.96</v>
+        <v>120000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>11590</v>
+        <v>86394</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>44043</v>
+        <v>42725</v>
       </c>
       <c r="K250" s="3" t="n">
-        <v>44166</v>
+        <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1729003035/RS/22012034497063 — Samudayak swachhta Parisar nirman SC Basti ke pass Nayapura</t>
+          <t>1729003035/RS/22012034355598 — Vyaktigat sochata nirman jiten/devkaran</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>44000</v>
+        <v>120000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>39238</v>
+        <v>42162</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>44122</v>
+        <v>42920</v>
       </c>
       <c r="K251" s="3" t="n">
-        <v>44876</v>
+        <v>43728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1729003035/SK/1567 — Bharat Nirman Rajeev Gandhi Sewa Kendra,NAYPURA</t>
+          <t>1729003035/RS/22012034356106 — Sochalay nirman ladsingh / meharvan and anya 09</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>1285000</v>
+        <v>120000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>691604</v>
+        <v>90122</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>41628</v>
+        <v>42923</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>43281</v>
+        <v>43733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012034426666 — nirmal nir kup nirman shanti dham me</t>
+          <t>1729003035/RS/22012034485331 — sokhta gadda nirman karya panchayat bhavan ke pass nayapura</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>535032.26</v>
+        <v>17715.96</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>493667.56</v>
+        <v>11780</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>43531</v>
+        <v>44035</v>
       </c>
       <c r="K253" s="3" t="n">
-        <v>44221</v>
+        <v>44166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012034436443 — निर्मल नीर कूप नयापुरा</t>
+          <t>1729003035/RS/22012034485339 — sokhta gadda nirman karya manglik bhavan ke pass nayapura</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>0</v>
+        <v>17715.96</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>0</v>
+        <v>11780</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K254" s="3"/>
+        <v>44035</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>44166</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012034439110 — NIRMAL NIR KUP NIRMAN MATA JI KE STHAN KE PASS</t>
+          <t>1729003035/RS/22012034485340 — sokhta gadda nirman karya shanti dham ke pass nayapura</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>535032.26</v>
+        <v>17715.96</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>190976</v>
+        <v>11590</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>43531</v>
+        <v>44043</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>44876</v>
+        <v>44166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012034506678 — pokhar nirman nayapura</t>
+          <t>1729003035/RS/22012034497063 — Samudayak swachhta Parisar nirman SC Basti ke pass Nayapura</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>201475.97</v>
+        <v>44000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>138504</v>
+        <v>39238</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>43811</v>
+        <v>44122</v>
       </c>
       <c r="K256" s="3" t="n">
-        <v>44012</v>
+        <v>44876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012034545339 — pokhar nirman devkaran ke khet ke pass</t>
+          <t>1729003035/SK/1567 — Bharat Nirman Rajeev Gandhi Sewa Kendra,NAYPURA</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>432982.64</v>
+        <v>1285000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>367080</v>
+        <v>691604</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>43967</v>
+        <v>41628</v>
       </c>
       <c r="K257" s="3" t="n">
-        <v>44016</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012034548617 — Nirmal neer nirman Nai basti me ( nayapura )</t>
+          <t>1729003035/WC/22012034426666 — nirmal nir kup nirman shanti dham me</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>559462.87</v>
+        <v>535032.26</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>206069.98</v>
+        <v>493667.56</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>44026</v>
-[...1 lines deleted...]
-      <c r="K258" s="3"/>
+        <v>43531</v>
+      </c>
+      <c r="K258" s="3" t="n">
+        <v>44221</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012034586530 — Cpt Nirman karya Khail maidan  mai ( Nayapura )</t>
+          <t>1729003035/WC/22012034436443 — निर्मल नीर कूप नयापुरा</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>54630.1</v>
+        <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>45600</v>
+        <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>44127</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012034617004 — pokhar nirman ravbat nayapura</t>
+          <t>1729003035/WC/22012034439110 — NIRMAL NIR KUP NIRMAN MATA JI KE STHAN KE PASS</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
-        <v>0</v>
+        <v>535032.26</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>0</v>
+        <v>190976</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K260" s="3"/>
+        <v>43531</v>
+      </c>
+      <c r="K260" s="3" t="n">
+        <v>44876</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012034623061 — Pokhar nirman ( Dhal niche Ramsingh/ hemraj ke khet ke pass ) gp nayapura</t>
+          <t>1729003035/WC/22012034506678 — pokhar nirman nayapura</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>195845.32</v>
+        <v>201475.97</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>134711</v>
+        <v>138504</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>44281</v>
+        <v>43811</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>44876</v>
+        <v>44012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012034700722 — Roof rain water harvesting ( panchayat bhavan ) gp nayapura</t>
+          <t>1729003035/WC/22012034545339 — pokhar nirman devkaran ke khet ke pass</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>10000</v>
+        <v>432982.64</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>11336</v>
+        <v>367080</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>44429</v>
+        <v>43967</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>44886</v>
+        <v>44016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012034767627 — sokta gadda nirman karya panchayat bhavan me gp nayapura</t>
+          <t>1729003035/WC/22012034548617 — Nirmal neer nirman Nai basti me ( nayapura )</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>14467.3</v>
+        <v>559462.87</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>1544</v>
+        <v>206069.98</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>44429</v>
-[...3 lines deleted...]
-      </c>
+        <v>44026</v>
+      </c>
+      <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012034767630 — sokta gadda nirman karya shamshan ghat main gp nayapura</t>
+          <t>1729003035/WC/22012034586530 — Cpt Nirman karya Khail maidan  mai ( Nayapura )</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>14467.3</v>
+        <v>54630.1</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>2702</v>
+        <v>45600</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>44429</v>
+        <v>44127</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>45443</v>
+        <v>44511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012034767632 — sokta gadda nirman karya shamshan harijan mohala gp nayapura</t>
+          <t>1729003035/WC/22012034617004 — pokhar nirman ravbat nayapura</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>11966</v>
+        <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>44429</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012035142276 — Pokhar nirman karya shanti dham ke pass gp Nayapura</t>
+          <t>1729003035/WC/22012034623061 — Pokhar nirman ( Dhal niche Ramsingh/ hemraj ke khet ke pass ) gp nayapura</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>504356.21</v>
+        <v>195845.32</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>417765</v>
+        <v>134711</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>45306</v>
+        <v>44281</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>45485</v>
+        <v>44876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012035201836 — Samuday ke liyae baad / diversion channel   Amla road se puliya  tak  gp Nayapura</t>
+          <t>1729003035/WC/22012034700722 — Roof rain water harvesting ( panchayat bhavan ) gp nayapura</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>0</v>
+        <v>11336</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>45448</v>
-[...1 lines deleted...]
-      <c r="K267" s="3"/>
+        <v>44429</v>
+      </c>
+      <c r="K267" s="3" t="n">
+        <v>44886</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/22012035201843 — Samuday ke liyae baad / diversion channel   Amla road se puliya  tak  gp Nayapura</t>
+          <t>1729003035/WC/22012034767627 — sokta gadda nirman karya panchayat bhavan me gp nayapura</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>489441.31</v>
+        <v>14467.3</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>420876</v>
+        <v>1544</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>45455</v>
+        <v>44429</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>45560</v>
+        <v>45443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/290 — कपीलधारा कुप ि‍नर्माण हरनाथ/ मोहनलाल</t>
+          <t>1729003035/WC/22012034767630 — sokta gadda nirman karya shamshan ghat main gp nayapura</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>156000</v>
+        <v>14467.3</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>71005</v>
+        <v>2702</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>39569</v>
+        <v>44429</v>
       </c>
       <c r="K269" s="3" t="n">
-        <v>40270</v>
+        <v>45443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/291 — कपीलधारा कुप ि‍नर्माण चतरलाल/लालजी</t>
+          <t>1729003035/WC/22012034767632 — sokta gadda nirman karya shamshan harijan mohala gp nayapura</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>156000</v>
+        <v>14467.3</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>63243</v>
+        <v>11966</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>39905</v>
-[...1 lines deleted...]
-      <c r="K270" s="3"/>
+        <v>44429</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>44886</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1729003035/WC/35 — निर्मलनीर कुप निर्मीण्‍ी</t>
+          <t>1729003035/WC/22012035142276 — Pokhar nirman karya shanti dham ke pass gp Nayapura</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>156000</v>
+        <v>504356.21</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>34453</v>
+        <v>417765</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>39556</v>
+        <v>45306</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>39545</v>
+        <v>45485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SEHORE / ICHHAWAR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C272" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D272" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E272" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F272" s="1" t="inlineStr">
+        <is>
+          <t>1729003035/WC/22012035201836 — Samuday ke liyae baad / diversion channel   Amla road se puliya  tak  gp Nayapura</t>
+        </is>
+      </c>
+      <c r="G272" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H272" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I272" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J272" s="3" t="n">
+        <v>45448</v>
+      </c>
+      <c r="K272" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE / ICHHAWAR</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C273" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D273" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E273" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F273" s="1" t="inlineStr">
+        <is>
+          <t>1729003035/WC/22012035201843 — Samuday ke liyae baad / diversion channel   Amla road se puliya  tak  gp Nayapura</t>
+        </is>
+      </c>
+      <c r="G273" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H273" s="2" t="n">
+        <v>489441.31</v>
+      </c>
+      <c r="I273" s="2" t="n">
+        <v>420876</v>
+      </c>
+      <c r="J273" s="3" t="n">
+        <v>45455</v>
+      </c>
+      <c r="K273" s="3" t="n">
+        <v>45560</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE / ICHHAWAR</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C274" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D274" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E274" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F274" s="1" t="inlineStr">
+        <is>
+          <t>1729003035/WC/290 — कपीलधारा कुप ि‍नर्माण हरनाथ/ मोहनलाल</t>
+        </is>
+      </c>
+      <c r="G274" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H274" s="2" t="n">
+        <v>156000</v>
+      </c>
+      <c r="I274" s="2" t="n">
+        <v>71005</v>
+      </c>
+      <c r="J274" s="3" t="n">
+        <v>39569</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>40270</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE / ICHHAWAR</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C275" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D275" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E275" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F275" s="1" t="inlineStr">
+        <is>
+          <t>1729003035/WC/291 — कपीलधारा कुप ि‍नर्माण चतरलाल/लालजी</t>
+        </is>
+      </c>
+      <c r="G275" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H275" s="2" t="n">
+        <v>156000</v>
+      </c>
+      <c r="I275" s="2" t="n">
+        <v>63243</v>
+      </c>
+      <c r="J275" s="3" t="n">
+        <v>39905</v>
+      </c>
+      <c r="K275" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE / ICHHAWAR</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C276" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D276" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E276" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F276" s="1" t="inlineStr">
+        <is>
+          <t>1729003035/WC/35 — निर्मलनीर कुप निर्मीण्‍ी</t>
+        </is>
+      </c>
+      <c r="G276" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H276" s="2" t="n">
+        <v>156000</v>
+      </c>
+      <c r="I276" s="2" t="n">
+        <v>34453</v>
+      </c>
+      <c r="J276" s="3" t="n">
+        <v>39556</v>
+      </c>
+      <c r="K276" s="3" t="n">
+        <v>39545</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>SEHORE / ICHHAWAR</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
           <t>2018-2019</t>
         </is>
       </c>
-      <c r="C272" s="1" t="inlineStr">
+      <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D272" s="1" t="inlineStr">
+      <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
-      <c r="E272" s="1" t="inlineStr">
+      <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F272" s="1" t="inlineStr">
+      <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1729003035/WH/22012034332666 — talai gahrikaran nayapura</t>
         </is>
       </c>
-      <c r="G272" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H272" s="2" t="n">
+      <c r="G277" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H277" s="2" t="n">
         <v>257000</v>
       </c>
-      <c r="I272" s="2" t="n">
+      <c r="I277" s="2" t="n">
         <v>183222</v>
       </c>
-      <c r="J272" s="3" t="n">
+      <c r="J277" s="3" t="n">
         <v>43226</v>
       </c>
-      <c r="K272" s="3" t="n">
+      <c r="K277" s="3" t="n">
         <v>43758</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>