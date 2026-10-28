--- v0 (2026-09-11)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K447"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 11:09:27</t>
+          <t>Exported on: 2026-10-28 21:21:21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -606,192 +606,192 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1730001032/FR/22012034324675 — KHET TALAB RAGHUVEER SINGH / PREM SINGH</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1730001032/FR/22012034324676 — KHET TALAB RAM MOHAN / JOT SINGH</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1730001032/FR/22012034324677 — KHET TALAB VEERENDRA / KHUMAN SINGH</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1730001032/IC/22012034890488 — SAMUDAYIK KOOP NIRMAN MATA MANDIR KHANDERA</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45748</v>
@@ -3418,145 +3418,145 @@
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/22012035624230 — EK BAGIYA MAA KE NAM  RAMKALI BAI, GRAM CHANDOURA</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>129651.41</v>
       </c>
       <c r="I77" s="2" t="n">
-        <v>64349.35</v>
+        <v>68549.35</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/22012035624239 — EK BAGIYA MAA KE NAM  RAMSHREE BAI, GRAM CHANDOURA</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>129651.41</v>
       </c>
       <c r="I78" s="2" t="n">
-        <v>59513.35</v>
+        <v>63713.35</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/22012035624244 — EK BAGIYA MAA KE NAM  BHURI BAI, GRAM CHANDOURA</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>129651.41</v>
       </c>
       <c r="I79" s="2" t="n">
-        <v>63428.35</v>
+        <v>67628.35</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
@@ -6984,51 +6984,51 @@
       <c r="J150" s="3" t="n">
         <v>44357</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>44936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/2976011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5181663</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>9282</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45100</v>
@@ -10653,51 +10653,51 @@
       <c r="J225" s="3" t="n">
         <v>44912</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>45255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/3971521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114910459</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>44690</v>
@@ -11578,73 +11578,73 @@
       <c r="J244" s="3" t="n">
         <v>45322</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>45501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/4434350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151779687</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
-        <v>17490</v>
+        <v>23790</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45344</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12164,145 +12164,145 @@
       <c r="J256" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>46042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/4675133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121379718</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>11394</v>
+        <v>13494</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/4676025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117889517</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>19656</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/4676026 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117889763</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>15768</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45682</v>
@@ -12354,51 +12354,51 @@
       <c r="J260" s="3" t="n">
         <v>45688</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/4678373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126759178</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45681</v>
@@ -12450,51 +12450,51 @@
       <c r="J262" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5001325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117889116</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45758</v>
@@ -12548,51 +12548,51 @@
       <c r="J264" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5001327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117889288</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>46065</v>
@@ -12693,286 +12693,288 @@
       <c r="J267" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5011929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122402748</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>18792</v>
+        <v>22992</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45758</v>
       </c>
-      <c r="K268" s="3"/>
+      <c r="K268" s="3" t="n">
+        <v>46286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5013125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123180125</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>12006</v>
+        <v>15906</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5017360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125318297</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5021389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126752745</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>17760</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5106705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150468077</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5106706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150468128</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46142</v>
@@ -13024,51 +13026,51 @@
       <c r="J274" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5106709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150468209</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45758</v>
@@ -13269,78 +13271,80 @@
       <c r="J279" s="3" t="n">
         <v>45952</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5786621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117436666</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>21414</v>
+        <v>23514</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45952</v>
       </c>
-      <c r="K280" s="3"/>
+      <c r="K280" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13463,216 +13467,216 @@
       <c r="J283" s="3" t="n">
         <v>45985</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5858328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121378710</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45991</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5858342 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131500868</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5858442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150468182</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45695</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5858449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124205033</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>9900</v>
+        <v>23400</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -13751,145 +13755,147 @@
       <c r="J289" s="3" t="n">
         <v>45985</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5858513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150468139</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>21687</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45991</v>
       </c>
-      <c r="K290" s="3"/>
+      <c r="K290" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5858525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120238887</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5858591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125315597</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45703</v>
@@ -13990,214 +13996,216 @@
       <c r="J294" s="3" t="n">
         <v>45985</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>46068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5858763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116641980</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>19647</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>46014</v>
       </c>
-      <c r="K295" s="3"/>
+      <c r="K295" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5858784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126758119</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45985</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5858790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123178966</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5858890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115269958</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>14355</v>
+        <v>24255</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46142</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14374,51 +14382,51 @@
       <c r="J302" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1730001032/IF/IAY/5891028 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151893239</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45554</v>
@@ -19380,70 +19388,70 @@
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>44896</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1730001032/RS/VB/YD/22012035139929 — Constr of NADEP Compost structure for 1</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>0</v>
+        <v>17590.89</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46228</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
@@ -21021,145 +21029,145 @@
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1730001032/WC/VB/22012035333441 — ROOF TOP RAIN WATER HARVESTING STRUCTURE PANCHAYAT BHAVAN GRAM KHANDERA</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>30496.65</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1730001032/WC/VB/22012035333445 — Roof top rain water harvesting karya Mangal bhavan gram Khandera</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>30496.65</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1730001032/WC/VB/22012035333446 — Roof top rain water harvesting karya school  building gram Khandera</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>30496.65</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>RAISEN / SANCHI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>