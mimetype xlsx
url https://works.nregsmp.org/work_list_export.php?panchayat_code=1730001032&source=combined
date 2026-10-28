--- v1 (2026-10-28)
+++ v2 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K447"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-28 21:21:21</t>
+          <t>Exported on: 2026-10-28 22:12:12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">