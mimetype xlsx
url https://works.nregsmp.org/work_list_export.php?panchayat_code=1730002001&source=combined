--- v0 (2026-09-07)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K717"/>
+  <dimension ref="A1:K719"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 07:39:15</t>
+          <t>Exported on: 2026-10-24 04:03:59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1730002001/DP/22012034578263 — SAMUDAYAK KOOP HANUMAN MANDIR KE PASS GRAM AGRIYAKALAN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>537251.35</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>71260.92</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45273</v>
@@ -2509,51 +2509,51 @@
       <c r="J57" s="3" t="n">
         <v>43899</v>
       </c>
       <c r="K57" s="3" t="n">
         <v>44846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/22012034517653 — kapildhara koop rajaram/sahiba</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>234458.57</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>85160</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>43978</v>
@@ -2746,51 +2746,51 @@
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/22012034519344 — Kapildharakoop bhura/panna</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>234458.57</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>175173.22</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>44493</v>
@@ -6597,51 +6597,51 @@
       <c r="J143" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/22012035369129 — Jgsa recharge structure munnalal /bhaiyalal agariyakalan</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45761</v>
@@ -18480,51 +18480,51 @@
       <c r="J386" s="3" t="n">
         <v>44443</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>45451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/3038238 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4862099</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>14603</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>44691</v>
@@ -24801,167 +24801,167 @@
       <c r="J515" s="3" t="n">
         <v>45557</v>
       </c>
       <c r="K515" s="3" t="n">
         <v>45754</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/4578095 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118103294</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>5364</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45557</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/4635938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131329726</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>12159</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/4694291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116145581</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>6804</v>
+        <v>13104</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -25089,51 +25089,51 @@
       <c r="J521" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/4939193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106693795</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45774</v>
@@ -25185,51 +25185,51 @@
       <c r="J523" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K523" s="3" t="n">
         <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/4950208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117634781</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>16317</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45738</v>
@@ -25281,192 +25281,192 @@
       <c r="J525" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/4950691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117916788</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/4951316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118417611</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/4984979 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106772397</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/4984980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106772414</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45758</v>
@@ -25567,145 +25567,147 @@
       <c r="J531" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K531" s="3" t="n">
         <v>45985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/4999872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116972541</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>9681</v>
+        <v>21981</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45774</v>
       </c>
-      <c r="K532" s="3"/>
+      <c r="K532" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5000065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117581224</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>1701</v>
+        <v>10101</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5000359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116971600</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45769</v>
@@ -25953,51 +25955,51 @@
       <c r="J539" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5002846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118106974</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45774</v>
@@ -26098,145 +26100,145 @@
       <c r="J542" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K542" s="3" t="n">
         <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5003756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118228857</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5004983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117916632</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5005035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117941295</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>45774</v>
@@ -26288,145 +26290,145 @@
       <c r="J546" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5455418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118107097</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5598277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117633535</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5598447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116145690</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>45897</v>
@@ -26478,897 +26480,899 @@
       <c r="J550" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5656596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117634707</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>8661</v>
+        <v>25461</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5656792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131332215</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5657050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116145830</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5950532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106637256</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5953796 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117634528</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5953797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117634611</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5953997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117941226</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>8400</v>
+        <v>26700</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5955784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116970977</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5955785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116971502</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>8400</v>
+        <v>26700</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5955786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116971824</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>8400</v>
+        <v>26700</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5956504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118228922</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>0</v>
+        <v>26700</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>46072</v>
       </c>
-      <c r="K561" s="3"/>
+      <c r="K561" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5956505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118229226</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5956955 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123883339</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5956970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116971541</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5960037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117634286</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5960040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117635353</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>8400</v>
+        <v>26700</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5963457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117633600</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5963701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116145641</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/5966443 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121946472</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>46072</v>
@@ -27418,120 +27422,120 @@
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>42810</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/6129332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117635686</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/6131699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118229938</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>0</v>
+        <v>25200</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -27561,73 +27565,73 @@
       <c r="J573" s="3" t="n">
         <v>42789</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/6140479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131296069</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>0</v>
+        <v>22800</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -27657,6913 +27661,7007 @@
       <c r="J575" s="3" t="n">
         <v>42789</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/6228367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116972332</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/6228774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106366802</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>1730002001/IF/IAY/6229952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118106746</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>46119</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/6372901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117581179</t>
+          <t>1730002001/IF/IAY/6279575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131334040</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>46212</v>
+        <v>46098</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/833196 — Construction of IAY House -IAY REG. NO. MP1227090</t>
+          <t>1730002001/IF/IAY/6372901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117581179</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>15160</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42912</v>
-[...3 lines deleted...]
-      </c>
+        <v>46212</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/834002 — Construction of IAY House -IAY REG. NO. MP1257121</t>
+          <t>1730002001/IF/IAY/833196 — Construction of IAY House -IAY REG. NO. MP1227090</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>12948</v>
+        <v>15160</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>44083</v>
-[...1 lines deleted...]
-      <c r="K581" s="3"/>
+        <v>42912</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>43248</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/839194 — Construction of IAY House -IAY REG. NO. MP1346862</t>
+          <t>1730002001/IF/IAY/834002 — Construction of IAY House -IAY REG. NO. MP1257121</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>15208</v>
+        <v>12948</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>42887</v>
-[...3 lines deleted...]
-      </c>
+        <v>44083</v>
+      </c>
+      <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/841169 — Construction of IAY House -IAY REG. NO. MP1373601</t>
+          <t>1730002001/IF/IAY/839194 — Construction of IAY House -IAY REG. NO. MP1346862</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>15210</v>
+        <v>15208</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>43505</v>
+        <v>42887</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>43593</v>
+        <v>43340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/841204 — Construction of IAY House -IAY REG. NO. MP1374173</t>
+          <t>1730002001/IF/IAY/841169 — Construction of IAY House -IAY REG. NO. MP1373601</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>15356</v>
+        <v>15210</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>42887</v>
+        <v>43505</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>43353</v>
+        <v>43593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/843594 — Construction of IAY House -IAY REG. NO. MP1405748</t>
+          <t>1730002001/IF/IAY/841204 — Construction of IAY House -IAY REG. NO. MP1374173</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>15380</v>
+        <v>15356</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>42887</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>43312</v>
+        <v>43353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/844503 — Construction of IAY House -IAY REG. NO. MP1417768</t>
+          <t>1730002001/IF/IAY/843594 — Construction of IAY House -IAY REG. NO. MP1405748</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>3440</v>
+        <v>15380</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>42887</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>44083</v>
+        <v>43312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/844674 — Construction of IAY House -IAY REG. NO. MP1419806</t>
+          <t>1730002001/IF/IAY/844503 — Construction of IAY House -IAY REG. NO. MP1417768</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>15220</v>
+        <v>3440</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>42887</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>43340</v>
+        <v>44083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/862668 — Construction of IAY House -IAY REG. NO. MP1644722</t>
+          <t>1730002001/IF/IAY/844674 — Construction of IAY House -IAY REG. NO. MP1419806</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>12830</v>
+        <v>15220</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>42887</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>44083</v>
+        <v>43340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/863895 — Construction of IAY House -IAY REG. NO. MP1658045</t>
+          <t>1730002001/IF/IAY/862668 — Construction of IAY House -IAY REG. NO. MP1644722</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>15244</v>
+        <v>12830</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>42912</v>
+        <v>42887</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>43318</v>
+        <v>44083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/865204 — Construction of IAY House -IAY REG. NO. MP1672374</t>
+          <t>1730002001/IF/IAY/863895 — Construction of IAY House -IAY REG. NO. MP1658045</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>15620</v>
+        <v>15244</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>42950</v>
+        <v>42912</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>43447</v>
+        <v>43318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/865838 — Construction of IAY House -IAY REG. NO. MP1679493</t>
+          <t>1730002001/IF/IAY/865204 — Construction of IAY House -IAY REG. NO. MP1672374</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>15564</v>
+        <v>15620</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>42912</v>
+        <v>42950</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>43330</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/865990 — Construction of IAY House -IAY REG. NO. MP1681207</t>
+          <t>1730002001/IF/IAY/865838 — Construction of IAY House -IAY REG. NO. MP1679493</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>15024</v>
+        <v>15564</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>42887</v>
+        <v>42912</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>43318</v>
+        <v>43330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/866213 — Construction of IAY House -IAY REG. NO. MP1684231</t>
+          <t>1730002001/IF/IAY/865990 — Construction of IAY House -IAY REG. NO. MP1681207</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>15588</v>
+        <v>15024</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>42919</v>
+        <v>42887</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>43353</v>
+        <v>43318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/866300 — Construction of IAY House -IAY REG. NO. MP1685507</t>
+          <t>1730002001/IF/IAY/866213 — Construction of IAY House -IAY REG. NO. MP1684231</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>15244</v>
+        <v>15588</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>42912</v>
+        <v>42919</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>43252</v>
+        <v>43353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/867124 — Construction of IAY House -IAY REG. NO. MP1695961</t>
+          <t>1730002001/IF/IAY/866300 — Construction of IAY House -IAY REG. NO. MP1685507</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>14784</v>
+        <v>15244</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>43697</v>
+        <v>42912</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>44058</v>
+        <v>43252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/867184 — Construction of IAY House -IAY REG. NO. MP1696600</t>
+          <t>1730002001/IF/IAY/867124 — Construction of IAY House -IAY REG. NO. MP1695961</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>14656</v>
+        <v>14784</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>42912</v>
+        <v>43697</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>43271</v>
+        <v>44058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/891142 — Construction of IAY House -IAY REG. NO. MP2014754</t>
+          <t>1730002001/IF/IAY/867184 — Construction of IAY House -IAY REG. NO. MP1696600</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>15648</v>
+        <v>14656</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>42919</v>
+        <v>42912</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>43387</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/892004 — Construction of IAY House -IAY REG. NO. MP2025373</t>
+          <t>1730002001/IF/IAY/891142 — Construction of IAY House -IAY REG. NO. MP2014754</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>14616</v>
+        <v>15648</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>43308</v>
+        <v>42919</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>43497</v>
+        <v>43387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/892099 — Construction of IAY House -IAY REG. NO. MP2026561</t>
+          <t>1730002001/IF/IAY/892004 — Construction of IAY House -IAY REG. NO. MP2025373</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>15512</v>
+        <v>14616</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>42912</v>
+        <v>43308</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>43330</v>
+        <v>43497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/892107 — Construction of IAY House -IAY REG. NO. MP2026614</t>
+          <t>1730002001/IF/IAY/892099 — Construction of IAY House -IAY REG. NO. MP2026561</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>15268</v>
+        <v>15512</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>42919</v>
+        <v>42912</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>43389</v>
+        <v>43330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/892655 — Construction of IAY House -IAY REG. NO. MP2033120</t>
+          <t>1730002001/IF/IAY/892107 — Construction of IAY House -IAY REG. NO. MP2026614</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>15148</v>
+        <v>15268</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>42919</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>43318</v>
+        <v>43389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/892809 — Construction of IAY House -IAY REG. NO. MP2035148</t>
+          <t>1730002001/IF/IAY/892655 — Construction of IAY House -IAY REG. NO. MP2033120</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>14790</v>
+        <v>15148</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>43293</v>
+        <v>42919</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>43368</v>
+        <v>43318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/929293 — Construction of IAY House -IAY REG. NO. MP2596286</t>
+          <t>1730002001/IF/IAY/892809 — Construction of IAY House -IAY REG. NO. MP2035148</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>14784</v>
+        <v>14790</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>43654</v>
+        <v>43293</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>44058</v>
+        <v>43368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/929311 — Construction of IAY House -IAY REG. NO. MP2596755</t>
+          <t>1730002001/IF/IAY/929293 — Construction of IAY House -IAY REG. NO. MP2596286</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>14948</v>
+        <v>14784</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>42919</v>
+        <v>43654</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>43391</v>
+        <v>44058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1730002001/IF/IAY/929352 — Construction of IAY House -IAY REG. NO. MP2597445</t>
+          <t>1730002001/IF/IAY/929311 — Construction of IAY House -IAY REG. NO. MP2596755</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>15244</v>
+        <v>14948</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>43132</v>
+        <v>42919</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>43318</v>
+        <v>43391</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/22012034263643 — शांतिधाम belnagarhI</t>
+          <t>1730002001/IF/IAY/929352 — Construction of IAY House -IAY REG. NO. MP2597445</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>182103.51</v>
+        <v>15244</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>42837</v>
+        <v>43132</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>43366</v>
+        <v>43318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/22012034300229 — शांतिधाम अगरियाकलां</t>
+          <t>1730002001/LD/22012034263643 — शांतिधाम belnagarhI</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>181907.3</v>
+        <v>182103.51</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>43417</v>
+        <v>43366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/22012034371360 — मेडबंधानकार्य</t>
+          <t>1730002001/LD/22012034300229 — शांतिधाम अगरियाकलां</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>0</v>
+        <v>181907.3</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K608" s="3"/>
+        <v>42837</v>
+      </c>
+      <c r="K608" s="3" t="n">
+        <v>43417</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/22012034576002 — MAA KI BAGIYA GOVT HIGH SCHOOL GRAM AGRIYAKALAN</t>
+          <t>1730002001/LD/22012034371360 — मेडबंधानकार्य</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>9000</v>
+        <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>7080</v>
+        <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44630</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/22012034576003 — MAA KI BAGIYA GOVT HIGH SCHOOL GRAM AGRIYAKALAN</t>
+          <t>1730002001/LD/22012034576002 — MAA KI BAGIYA GOVT HIGH SCHOOL GRAM AGRIYAKALAN</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>0</v>
+        <v>7080</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K610" s="3"/>
+        <v>44630</v>
+      </c>
+      <c r="K610" s="3" t="n">
+        <v>44699</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/250 — मेंउबंधान विनोद/चिरोंजीलाल अगरियाकलां</t>
+          <t>1730002001/LD/22012034576003 — MAA KI BAGIYA GOVT HIGH SCHOOL GRAM AGRIYAKALAN</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>2000</v>
+        <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>40711</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/251 — मेंडबंधान विजयकिशन/नंदलाल अगरियाकलां</t>
+          <t>1730002001/LD/250 — मेंउबंधान विनोद/चिरोंजीलाल अगरियाकलां</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>40711</v>
       </c>
       <c r="K612" s="3" t="n">
         <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/252 — मेंडबंधान रामबल/चंदन गुर्जर</t>
+          <t>1730002001/LD/251 — मेंडबंधान विजयकिशन/नंदलाल अगरियाकलां</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>40711</v>
       </c>
       <c r="K613" s="3" t="n">
         <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/253 — मेंडबंधान गजराज/वंशीलाल अगरियाकलां</t>
+          <t>1730002001/LD/252 — मेंडबंधान रामबल/चंदन गुर्जर</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>40711</v>
       </c>
       <c r="K614" s="3" t="n">
         <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/254 — मेंडबंधान पूनाबाई/कंछेदी अगरियाकलां</t>
+          <t>1730002001/LD/253 — मेंडबंधान गजराज/वंशीलाल अगरियाकलां</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>40711</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/255 — मेंडबंधान जागरसिंह/अजबसिंह अगरियाकलां</t>
+          <t>1730002001/LD/254 — मेंडबंधान पूनाबाई/कंछेदी अगरियाकलां</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>40711</v>
       </c>
       <c r="K616" s="3" t="n">
         <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/256 — मेंडबंधान गंधर्व /हरज्ञान गुर्जर अगरियाकलां</t>
+          <t>1730002001/LD/255 — मेंडबंधान जागरसिंह/अजबसिंह अगरियाकलां</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>40711</v>
       </c>
       <c r="K617" s="3" t="n">
         <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/257 — मेंडबंधान मोहरबाई/नंदलाल अगरियाकलां</t>
+          <t>1730002001/LD/256 — मेंडबंधान गंधर्व /हरज्ञान गुर्जर अगरियाकलां</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>40711</v>
       </c>
       <c r="K618" s="3" t="n">
         <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/258 — मेंडबंधान बालाराम/भैयालाल अगरियाकलां</t>
+          <t>1730002001/LD/257 — मेंडबंधान मोहरबाई/नंदलाल अगरियाकलां</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>40711</v>
       </c>
       <c r="K619" s="3" t="n">
         <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/259 — मेंडबंधान मुन्‍नालाल/भैयालाल अगरियाकलां</t>
+          <t>1730002001/LD/258 — मेंडबंधान बालाराम/भैयालाल अगरियाकलां</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>40711</v>
       </c>
       <c r="K620" s="3" t="n">
         <v>41820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/3799399655 — mendbandhan dayaram/sundarlal</t>
+          <t>1730002001/LD/259 — मेंडबंधान मुन्‍नालाल/भैयालाल अगरियाकलां</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>0</v>
+        <v>35000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>41368</v>
-[...1 lines deleted...]
-      <c r="K621" s="3"/>
+        <v>40711</v>
+      </c>
+      <c r="K621" s="3" t="n">
+        <v>41820</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/3799434619 — मेडबंधान कार्य फूलसिंह /गन्‍ना हरिजन अगरियाकलां</t>
+          <t>1730002001/LD/3799399655 — mendbandhan dayaram/sundarlal</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>41665</v>
+        <v>41368</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/3799435199 — मेडबंधान कार्य फूलसिंह /गन्‍ना हरिजन अगरियाकलां</t>
+          <t>1730002001/LD/3799434619 — मेडबंधान कार्य फूलसिंह /गन्‍ना हरिजन अगरियाकलां</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>15072</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>41753</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/3799435200 — वन पटटा मेढ बधान टीटू /अबला आदिवासी बेलनागढी</t>
+          <t>1730002001/LD/3799435199 — मेडबंधान कार्य फूलसिंह /गन्‍ना हरिजन अगरियाकलां</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>0</v>
+        <v>35000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>0</v>
+        <v>15072</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>41654</v>
-[...1 lines deleted...]
-      <c r="K624" s="3"/>
+        <v>41753</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>42017</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/3799435201 — वन पटटा मेढ बंधान टीटू / अवला बेलनागढी</t>
+          <t>1730002001/LD/3799435200 — वन पटटा मेढ बधान टीटू /अबला आदिवासी बेलनागढी</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>4710</v>
+        <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>41753</v>
-[...3 lines deleted...]
-      </c>
+        <v>41654</v>
+      </c>
+      <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/3799437562 — Maidbandhan Bundel/Vishram</t>
+          <t>1730002001/LD/3799435201 — वन पटटा मेढ बंधान टीटू / अवला बेलनागढी</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>14130</v>
+        <v>4710</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>41753</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>41994</v>
+        <v>42594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1730002001/LD/3799438497 — मेडबंधान प्‍यारा/तुलसी हरिजन</t>
+          <t>1730002001/LD/3799437562 — Maidbandhan Bundel/Vishram</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>10362</v>
+        <v>14130</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>41767</v>
+        <v>41753</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>41840</v>
+        <v>41994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Production of building material / Production of building material for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1730002001/OP/1073 — NBA (मर्यादा) सूरज/बालचन्‍द्र अगरियाकलॉ</t>
+          <t>1730002001/LD/3799438497 — मेडबंधान प्‍यारा/तुलसी हरिजन</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>4400</v>
+        <v>35000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>4390</v>
+        <v>10362</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>41300</v>
+        <v>41767</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>41305</v>
+        <v>41840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Production of building material / Production of building material for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1730002001/PG/22012034305916 — खेल मैदान अगरियाकलॅा</t>
+          <t>1730002001/OP/1073 — NBA (मर्यादा) सूरज/बालचन्‍द्र अगरियाकलॉ</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>186000</v>
+        <v>4400</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>130559.9</v>
+        <v>4390</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>42866</v>
+        <v>41300</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>43187</v>
+        <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1730002001/PG/22012034305917 — खेल मैदान बेलनागढी</t>
+          <t>1730002001/PG/22012034305916 — खेल मैदान अगरियाकलॅा</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>186000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>7224</v>
+        <v>130559.9</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>42866</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>43305</v>
+        <v>43187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/11 — ग्रेवल रोड निर्माण अगरियाकलां से हथनापुर की ओर</t>
+          <t>1730002001/PG/22012034305917 — खेल मैदान बेलनागढी</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>493000</v>
+        <v>186000</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>156658.24</v>
+        <v>7224</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>39540</v>
+        <v>42866</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>42028</v>
+        <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/134 — अंलगा सडक देवी हरिजन के घर से हरकिशन के घर की ओर अगरियाकलां</t>
+          <t>1730002001/RC/11 — ग्रेवल रोड निर्माण अगरियाकलां से हथनापुर की ओर</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>498000</v>
+        <v>493000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>378224</v>
+        <v>156658.24</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>40643</v>
+        <v>39540</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>42024</v>
+        <v>42028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034173810 — cc road mata madiya se laxmi lodhi ki taraf</t>
+          <t>1730002001/RC/134 — अंलगा सडक देवी हरिजन के घर से हरकिशन के घर की ओर अगरियाकलां</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>0</v>
+        <v>378224</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>41368</v>
-[...1 lines deleted...]
-      <c r="K633" s="3"/>
+        <v>40643</v>
+      </c>
+      <c r="K633" s="3" t="n">
+        <v>42024</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034173812 — cc road babulal ke makan se mulchand ki aur</t>
+          <t>1730002001/RC/22012034173810 — cc road mata madiya se laxmi lodhi ki taraf</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>41368</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034173813 — cc road sander ke makan se shivnaran ki or</t>
+          <t>1730002001/RC/22012034173812 — cc road babulal ke makan se mulchand ki aur</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>41368</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034173814 — cc road school se bundel ke makan ki or</t>
+          <t>1730002001/RC/22012034173813 — cc road sander ke makan se shivnaran ki or</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>41369</v>
+        <v>41368</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034174859 — cc road prakash tellor ke makan se Madiya  ki or A</t>
+          <t>1730002001/RC/22012034173814 — cc road school se bundel ke makan ki or</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>208000</v>
+        <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>201722</v>
+        <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>41613</v>
-[...3 lines deleted...]
-      </c>
+        <v>41369</v>
+      </c>
+      <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034182630 — पंच परमेश्‍वर सीसी रोड  गैदालाल के  घर से दारका प</t>
+          <t>1730002001/RC/22012034174859 — cc road prakash tellor ke makan se Madiya  ki or A</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>121000</v>
+        <v>208000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>118663.7</v>
+        <v>201722</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>41620</v>
+        <v>41613</v>
       </c>
       <c r="K638" s="3" t="n">
         <v>42064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034182637 — सांसद निधि सीसी रोड प्रकाश टेलर के घर से नाके की ओ</t>
+          <t>1730002001/RC/22012034182630 — पंच परमेश्‍वर सीसी रोड  गैदालाल के  घर से दारका प</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>79000</v>
+        <v>121000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>76259.2</v>
+        <v>118663.7</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>41627</v>
+        <v>41620</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>41944</v>
+        <v>42064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034182640 — अंलगा सडक निर्माण प्रवेश गुर्जर के मकान से हाईस्‍क</t>
+          <t>1730002001/RC/22012034182637 — सांसद निधि सीसी रोड प्रकाश टेलर के घर से नाके की ओ</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>500000</v>
+        <v>79000</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>412586</v>
+        <v>76259.2</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>41739</v>
+        <v>41627</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>42064</v>
+        <v>41944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034186296 — पंचपरमेश्‍वर सीसी रोड  मिडिल स्‍कूल से प्राशाला की</t>
+          <t>1730002001/RC/22012034182640 — अंलगा सडक निर्माण प्रवेश गुर्जर के मकान से हाईस्‍क</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>112000</v>
+        <v>500000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>0</v>
+        <v>412586</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>41502</v>
-[...1 lines deleted...]
-      <c r="K641" s="3"/>
+        <v>41739</v>
+      </c>
+      <c r="K641" s="3" t="n">
+        <v>42064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034196101 — पंचपरमेश्‍वर सी सी रोड दौलत सिंह के मकान से शिवनार</t>
+          <t>1730002001/RC/22012034186296 — पंचपरमेश्‍वर सीसी रोड  मिडिल स्‍कूल से प्राशाला की</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>222000</v>
+        <v>112000</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>199419.9</v>
+        <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>41634</v>
-[...3 lines deleted...]
-      </c>
+        <v>41502</v>
+      </c>
+      <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034218718 — पंचपरमेश्‍वर सी सी रोड प्रा.शा. भवन से बुन्‍देल सि</t>
+          <t>1730002001/RC/22012034196101 — पंचपरमेश्‍वर सी सी रोड दौलत सिंह के मकान से शिवनार</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>203000</v>
+        <v>222000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>196330</v>
+        <v>199419.9</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>41781</v>
+        <v>41634</v>
       </c>
       <c r="K643" s="3" t="n">
         <v>42064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034283047 — अंलगा सड्क निर्माण गजराज के घर से बलराम के घर की ओर अगरियाकलां</t>
+          <t>1730002001/RC/22012034218718 — पंचपरमेश्‍वर सी सी रोड प्रा.शा. भवन से बुन्‍देल सि</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>500000</v>
+        <v>203000</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>480488.43</v>
+        <v>196330</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>42237</v>
+        <v>41781</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>42527</v>
+        <v>42064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034297067 — अलंगा सडक जगत सिंह के घर से खिरका की ओर</t>
+          <t>1730002001/RC/22012034283047 — अंलगा सड्क निर्माण गजराज के घर से बलराम के घर की ओर अगरियाकलां</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>0</v>
+        <v>480488.43</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K645" s="3"/>
+        <v>42237</v>
+      </c>
+      <c r="K645" s="3" t="n">
+        <v>42527</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034297177 — अंलगा सडक जगत सिंह के घर से खिरका की ओर अगरियाकलां</t>
+          <t>1730002001/RC/22012034297067 — अलंगा सडक जगत सिंह के घर से खिरका की ओर</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>374649.61</v>
+        <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>42390</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Kharanja (Brick/Stone) / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034375759 — ग्रेवल रोड  निर्माण</t>
+          <t>1730002001/RC/22012034297177 — अंलगा सडक जगत सिंह के घर से खिरका की ओर अगरियाकलां</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>0</v>
+        <v>374649.61</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K647" s="3"/>
+        <v>42390</v>
+      </c>
+      <c r="K647" s="3" t="n">
+        <v>42837</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034375761 — ग्रेवल रोड  निर्माण</t>
+          <t>1730002001/RC/22012034375759 — ग्रेवल रोड  निर्माण</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>43191</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034432721 — सीसी रोड टोला काली डोंगरी में रणधीरसिंह के मकान से रामचरण के मकान की ओर ग्राम बेलनागढी</t>
+          <t>1730002001/RC/22012034375761 — ग्रेवल रोड  निर्माण</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>43848</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>43503</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034435072 — सीसीरोड पप्‍पू कुश्‍वाह के घर से पप्‍पूू हरनिज के घर की ओर अगरियाकलां</t>
+          <t>1730002001/RC/22012034432721 — सीसी रोड टोला काली डोंगरी में रणधीरसिंह के मकान से रामचरण के मकान की ओर ग्राम बेलनागढी</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>71000</v>
+        <v>45000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>72036</v>
+        <v>43848</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>43510</v>
+        <v>43503</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>44037</v>
+        <v>43598</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034439757 — graval road agariyakalan</t>
+          <t>1730002001/RC/22012034435072 — सीसीरोड पप्‍पू कुश्‍वाह के घर से पप्‍पूू हरनिज के घर की ओर अगरियाकलां</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>0</v>
+        <v>71000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>0</v>
+        <v>72036</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K651" s="3"/>
+        <v>43510</v>
+      </c>
+      <c r="K651" s="3" t="n">
+        <v>44037</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034542401 — CC ROAD WITH NALI BABLU HARIJAN GHAR SE SHANTIDHAM KI OR AGARIYAKALAN</t>
+          <t>1730002001/RC/22012034439757 — graval road agariyakalan</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>69000</v>
+        <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>43989</v>
+        <v>43569</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034603679 — CC ROAD BABLU HARIJAN KE GHAR SE SHANTIDHAM KI OR- AGRIYAKALAN</t>
+          <t>1730002001/RC/22012034542401 — CC ROAD WITH NALI BABLU HARIJAN GHAR SE SHANTIDHAM KI OR AGARIYAKALAN</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>70000</v>
+        <v>69000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>71989</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>44593</v>
-[...3 lines deleted...]
-      </c>
+        <v>43989</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034614250 — CC ROAD NIRMAN KARYA RAJVEER KE GHAR SE SHYAM RATHI KE GHAR KI OR GRAM AGRIYAKALAN</t>
+          <t>1730002001/RC/22012034603679 — CC ROAD BABLU HARIJAN KE GHAR SE SHANTIDHAM KI OR- AGRIYAKALAN</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>30000</v>
+        <v>70000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>29376</v>
+        <v>71989</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44852</v>
+        <v>44593</v>
       </c>
       <c r="K654" s="3" t="n">
         <v>45140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034673110 — CC ROAD NIRMAN KARYA HARKISHAN KI DUKAN SE BABLU PRAJAPAT KE GHAR KI OR GRAM AGRIYAKALAN</t>
+          <t>1730002001/RC/22012034614250 — CC ROAD NIRMAN KARYA RAJVEER KE GHAR SE SHYAM RATHI KE GHAR KI OR GRAM AGRIYAKALAN</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>23000</v>
+        <v>30000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>22599</v>
+        <v>29376</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>45705</v>
+        <v>44852</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>45792</v>
+        <v>45140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034673114 — CC ROAD NIRMAN KARYA BHIKAM PRAJAPAT KE GHAR SE SANTOSH KUSHWAHA KE GHAR KI OR GRAM AGRIYAKALAN</t>
+          <t>1730002001/RC/22012034673110 — CC ROAD NIRMAN KARYA HARKISHAN KI DUKAN SE BABLU PRAJAPAT KE GHAR KI OR GRAM AGRIYAKALAN</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>15000</v>
+        <v>23000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>14580</v>
+        <v>22599</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>45713</v>
+        <v>45705</v>
       </c>
       <c r="K656" s="3" t="n">
         <v>45792</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034821640 — CC ROAD NIRMAN KARYA RAMJANKI MANDIR SE VINOD KE GHAR KI OR GRAM AGARIYA KALAN</t>
+          <t>1730002001/RC/22012034673114 — CC ROAD NIRMAN KARYA BHIKAM PRAJAPAT KE GHAR SE SANTOSH KUSHWAHA KE GHAR KI OR GRAM AGRIYAKALAN</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>18000</v>
+        <v>15000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>0</v>
+        <v>14580</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>45713</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>45792</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034821644 — CC ROAD NIRMAN KARYA RAMJANKI MANDIR SE VINOD KE GHAR KI OR GRAM AGARIYA KALAN</t>
+          <t>1730002001/RC/22012034821640 — CC ROAD NIRMAN KARYA RAMJANKI MANDIR SE VINOD KE GHAR KI OR GRAM AGARIYA KALAN</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>17010</v>
+        <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>45722</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034838023 — CC ROAD NIRMAN KARYA GYARSA KE GHAR SE SHESH SINGH KE GHAR KI OR GRAM AGARIYAKALAN</t>
+          <t>1730002001/RC/22012034821644 — CC ROAD NIRMAN KARYA RAMJANKI MANDIR SE VINOD KE GHAR KI OR GRAM AGARIYA KALAN</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>17208.04</v>
+        <v>17010</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>45733</v>
+        <v>45722</v>
       </c>
       <c r="K659" s="3" t="n">
-        <v>45852</v>
+        <v>45792</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034838027 — CC ROAD NIRMAN KARYA KALYAN KE GHAR SE VISHAL KE GHAR KI OR GRAM AGRIYAKALAN</t>
+          <t>1730002001/RC/22012034838023 — CC ROAD NIRMAN KARYA GYARSA KE GHAR SE SHESH SINGH KE GHAR KI OR GRAM AGARIYAKALAN</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>15000</v>
+        <v>18000</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>14318.02</v>
+        <v>17208.04</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K660" s="3" t="n">
         <v>45852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/22012034843938 — SUDUR SAMPARK NIRMAN ALAMPUR PAKKI SADAK SE AGARIYAKALAN KI OR GADAGHANT NADI TAK GRAM AGARIYAKALAN</t>
+          <t>1730002001/RC/22012034838027 — CC ROAD NIRMAN KARYA KALYAN KE GHAR SE VISHAL KE GHAR KI OR GRAM AGRIYAKALAN</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>0</v>
+        <v>14318.02</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K661" s="3"/>
+        <v>45733</v>
+      </c>
+      <c r="K661" s="3" t="n">
+        <v>45852</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/295 — पंचपरमेशवर सी सी रोड आंतरिकपथ बब्‍बूनाई के घर से मेन सडक तक अगरियाकलॉ</t>
+          <t>1730002001/RC/22012034843938 — SUDUR SAMPARK NIRMAN ALAMPUR PAKKI SADAK SE AGARIYAKALAN KI OR GADAGHANT NADI TAK GRAM AGARIYAKALAN</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>144000</v>
+        <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>143828</v>
+        <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>41245</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RC/305 — सीसी रोड आंतरिकपथ रामकिशन के मकान से वल्‍देव सेन के मकान की ओर अगरियाकलां</t>
+          <t>1730002001/RC/295 — पंचपरमेशवर सी सी रोड आंतरिकपथ बब्‍बूनाई के घर से मेन सडक तक अगरियाकलॉ</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>245000</v>
+        <v>144000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>243227.99</v>
+        <v>143828</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>41287</v>
+        <v>41245</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>41335</v>
+        <v>41362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210750 — NBA शोचालय बावूलाल /फूलसिह अगरियाकला</t>
+          <t>1730002001/RC/305 — सीसी रोड आंतरिकपथ रामकिशन के मकान से वल्‍देव सेन के मकान की ओर अगरियाकलां</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>4400</v>
+        <v>245000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>4388</v>
+        <v>243227.99</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>41697</v>
+        <v>41287</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>41744</v>
+        <v>41335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210754 — NBA शौचालय जवाहर /दंशा अगरिया कलां</t>
+          <t>1730002001/RC/VB/YD/22012034855563 — Construction of Gravel Road Roads for 1</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>4388</v>
+        <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>41697</v>
-[...3 lines deleted...]
-      </c>
+        <v>46317</v>
+      </c>
+      <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210756 — NBA शोचालय हरकिशन / बाबूलाल अगरियाकलां</t>
+          <t>1730002001/RS/22012034210750 — NBA शोचालय बावूलाल /फूलसिह अगरियाकला</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>2628</v>
+        <v>4388</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>41697</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>41947</v>
+        <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210758 — NBA शौचालय रेवाराम /मिश्रीलाल अगरियाकलां</t>
+          <t>1730002001/RS/22012034210754 — NBA शौचालय जवाहर /दंशा अगरिया कलां</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>41697</v>
       </c>
       <c r="K667" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210760 — NBA शौचालय राजकुमार /लक्ष्‍मीनारायण अगरियाकलां</t>
+          <t>1730002001/RS/22012034210756 — NBA शोचालय हरकिशन / बाबूलाल अगरियाकलां</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>4388</v>
+        <v>2628</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>41697</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>41744</v>
+        <v>41947</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210762 — NBA शौचालय जसमन / हरग्‍यान अ्गरिया कलां</t>
+          <t>1730002001/RS/22012034210758 — NBA शौचालय रेवाराम /मिश्रीलाल अगरियाकलां</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>41704</v>
+        <v>41697</v>
       </c>
       <c r="K669" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210764 — NBA शौचालय भगवानसिह / वंशीलाल अ्गरियाकलां</t>
+          <t>1730002001/RS/22012034210760 — NBA शौचालय राजकुमार /लक्ष्‍मीनारायण अगरियाकलां</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>41704</v>
+        <v>41697</v>
       </c>
       <c r="K670" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210765 — NBA शौचालय गजराज / वंशीलाल अगरिया कलां</t>
+          <t>1730002001/RS/22012034210762 — NBA शौचालय जसमन / हरग्‍यान अ्गरिया कलां</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>2628</v>
+        <v>4388</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>41704</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>41746</v>
+        <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210771 — NBA शौचालय जागर / अजबसिह अगरियाकला</t>
+          <t>1730002001/RS/22012034210764 — NBA शौचालय भगवानसिह / वंशीलाल अ्गरियाकलां</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>41704</v>
       </c>
       <c r="K672" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210773 — NBA शौचालय उमराव / हरचंद अगरियाकला</t>
+          <t>1730002001/RS/22012034210765 — NBA शौचालय गजराज / वंशीलाल अगरिया कलां</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>4388</v>
+        <v>2628</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>41711</v>
+        <v>41704</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>41744</v>
+        <v>41746</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210774 — NBA शौचालय बालाराम / मोहन अगरियाकला</t>
+          <t>1730002001/RS/22012034210771 — NBA शौचालय जागर / अजबसिह अगरियाकला</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>41711</v>
+        <v>41704</v>
       </c>
       <c r="K674" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210776 — NBA शौचालय खिलान / छोटेलाल अगरियाकला</t>
+          <t>1730002001/RS/22012034210773 — NBA शौचालय उमराव / हरचंद अगरियाकला</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>2628</v>
+        <v>4388</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>41711</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>41747</v>
+        <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210778 — NBA शौचालय विजयकिशन / नंदलाल अगरियाकला</t>
+          <t>1730002001/RS/22012034210774 — NBA शौचालय बालाराम / मोहन अगरियाकला</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>0</v>
+        <v>4388</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>41000</v>
-[...1 lines deleted...]
-      <c r="K676" s="3"/>
+        <v>41711</v>
+      </c>
+      <c r="K676" s="3" t="n">
+        <v>41744</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210779 — NBA शौचालय विन्‍देश / प्रेमनारायण अगरियाकलां</t>
+          <t>1730002001/RS/22012034210776 — NBA शौचालय खिलान / छोटेलाल अगरियाकला</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>4388</v>
+        <v>2628</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>41711</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>41744</v>
+        <v>41747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210781 — NBA शौचालय निर्भय / मिहीलाल अगरियाकला</t>
+          <t>1730002001/RS/22012034210778 — NBA शौचालय विजयकिशन / नंदलाल अगरियाकला</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>6148</v>
+        <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>41711</v>
-[...3 lines deleted...]
-      </c>
+        <v>41000</v>
+      </c>
+      <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210782 — NBA शौचालय भूरीबार्इ / करनसिहं अगरियाकला</t>
+          <t>1730002001/RS/22012034210779 — NBA शौचालय विन्‍देश / प्रेमनारायण अगरियाकलां</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>41711</v>
       </c>
       <c r="K679" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210783 — NBA शौचालय पप्‍पू / कुन्‍दन अगरियाकला</t>
+          <t>1730002001/RS/22012034210781 — NBA शौचालय निर्भय / मिहीलाल अगरियाकला</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>4388</v>
+        <v>6148</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>41711</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>41744</v>
+        <v>41747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210785 — NBA शौचालय प्रहलाद / दलीप अगरियाकला</t>
+          <t>1730002001/RS/22012034210782 — NBA शौचालय भूरीबार्इ / करनसिहं अगरियाकला</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>41711</v>
       </c>
       <c r="K681" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210787 — NBA शौचालय बालाराम / काशीराम अगरियाकला</t>
+          <t>1730002001/RS/22012034210783 — NBA शौचालय पप्‍पू / कुन्‍दन अगरियाकला</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>41711</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034210789 — NBA शौचालय प्रताप / छोटेेलाल अगरिया कला</t>
+          <t>1730002001/RS/22012034210785 — NBA शौचालय प्रहलाद / दलीप अगरियाकला</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>41711</v>
       </c>
       <c r="K683" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034218757 — NBA शौचालय हल्‍कीबाई / परषोत्‍तम अगरियाकला</t>
+          <t>1730002001/RS/22012034210787 — NBA शौचालय बालाराम / काशीराम अगरियाकला</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>41718</v>
+        <v>41711</v>
       </c>
       <c r="K684" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034218759 — NBA शौचालय महेन्‍द्र / भावसिहं अगरियाकलां</t>
+          <t>1730002001/RS/22012034210789 — NBA शौचालय प्रताप / छोटेेलाल अगरिया कला</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>41718</v>
+        <v>41711</v>
       </c>
       <c r="K685" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034218775 — NBA गैंदलाल/बाबूलाल</t>
+          <t>1730002001/RS/22012034218757 — NBA शौचालय हल्‍कीबाई / परषोत्‍तम अगरियाकला</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>41718</v>
       </c>
       <c r="K686" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034218778 — NBA प्रकाश/छोटेलाल</t>
+          <t>1730002001/RS/22012034218759 — NBA शौचालय महेन्‍द्र / भावसिहं अगरियाकलां</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>41718</v>
       </c>
       <c r="K687" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034218784 — NBA जगन्‍नाथ / मुलचंद</t>
+          <t>1730002001/RS/22012034218775 — NBA गैंदलाल/बाबूलाल</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>41718</v>
       </c>
       <c r="K688" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034218786 — NBA शौचालय सनमान / सुन्‍दर अगरिया कला</t>
+          <t>1730002001/RS/22012034218778 — NBA प्रकाश/छोटेलाल</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>41718</v>
       </c>
       <c r="K689" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034218788 — NBA शौचालय लालजी / खेमचंद अगरियाकला</t>
+          <t>1730002001/RS/22012034218784 — NBA जगन्‍नाथ / मुलचंद</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>41718</v>
       </c>
       <c r="K690" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034218793 — NBA शौचालय देवी / रघुनाथ्‍ा अगरियाकला</t>
+          <t>1730002001/RS/22012034218786 — NBA शौचालय सनमान / सुन्‍दर अगरिया कला</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>41718</v>
       </c>
       <c r="K691" s="3" t="n">
         <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034218805 — NBA शौचालय हुकम / उमराव अगरियाकला</t>
+          <t>1730002001/RS/22012034218788 — NBA शौचालय लालजी / खेमचंद अगरियाकला</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>41718</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>41749</v>
+        <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034218807 — NBA शौचालय बालक़ष्‍ण / खेमचंद अगरियाकला</t>
+          <t>1730002001/RS/22012034218793 — NBA शौचालय देवी / रघुनाथ्‍ा अगरियाकला</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>41718</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>41749</v>
+        <v>41744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034218808 — NBA शौचालय कोमल / फूलसिह अगरियाकला</t>
+          <t>1730002001/RS/22012034218805 — NBA शौचालय हुकम / उमराव अगरियाकला</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>41718</v>
       </c>
       <c r="K694" s="3" t="n">
         <v>41749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034222633 — NBA आेमकारबाई/मुन्‍शीलाल गुर्जर</t>
+          <t>1730002001/RS/22012034218807 — NBA शौचालय बालक़ष्‍ण / खेमचंद अगरियाकला</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>0</v>
+        <v>4388</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K695" s="3"/>
+        <v>41718</v>
+      </c>
+      <c r="K695" s="3" t="n">
+        <v>41749</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034506253 — swachhta parishar gram agariyakalan</t>
+          <t>1730002001/RS/22012034218808 — NBA शौचालय कोमल / फूलसिह अगरियाकला</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>44000</v>
+        <v>4400</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>43956</v>
+        <v>4388</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>44227</v>
+        <v>41718</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>45259</v>
+        <v>41749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034506254 — swachhta parishar Belna gadhi</t>
+          <t>1730002001/RS/22012034222633 — NBA आेमकारबाई/मुन्‍शीलाल गुर्जर</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>40980</v>
+        <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>44227</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034573791 — Vanpatta nadep rup singh /bhura</t>
+          <t>1730002001/RS/22012034506253 — swachhta parishar gram agariyakalan</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>12630.91</v>
+        <v>44000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>0</v>
+        <v>43956</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K698" s="3"/>
+        <v>44227</v>
+      </c>
+      <c r="K698" s="3" t="n">
+        <v>45259</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034573797 — Vanpatta nadep kishan lal gaburiya</t>
+          <t>1730002001/RS/22012034506254 — swachhta parishar Belna gadhi</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>12630.91</v>
+        <v>44000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>0</v>
+        <v>40980</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K699" s="3"/>
+        <v>44227</v>
+      </c>
+      <c r="K699" s="3" t="n">
+        <v>45304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034573802 — Vanpatta nadep babulal/ jhitra</t>
+          <t>1730002001/RS/22012034573791 — Vanpatta nadep rup singh /bhura</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034573805 — Vanpatta nadep manoj/amirchand</t>
+          <t>1730002001/RS/22012034573797 — Vanpatta nadep kishan lal gaburiya</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034573808 — Vanpatta nadep dinesh/gulab</t>
+          <t>1730002001/RS/22012034573802 — Vanpatta nadep babulal/ jhitra</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034573813 — Vanpatta nadep rama/puniya</t>
+          <t>1730002001/RS/22012034573805 — Vanpatta nadep manoj/amirchand</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034573816 — Vanpatta nadep ditiya/bula</t>
+          <t>1730002001/RS/22012034573808 — Vanpatta nadep dinesh/gulab</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034573819 — Vanpatta nadep kerabai /son singh</t>
+          <t>1730002001/RS/22012034573813 — Vanpatta nadep rama/puniya</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034573820 — Vanpatta nadep bharat /babulal</t>
+          <t>1730002001/RS/22012034573816 — Vanpatta nadep ditiya/bula</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034573822 — Vanpatta nadep totaram/rajaram</t>
+          <t>1730002001/RS/22012034573819 — Vanpatta nadep kerabai /son singh</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>12630.91</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034655022 — RCC NALI NIRMAN KARYA BHOPAL WALE KE GHAR SE GOVIND SHARMA KE GHAR KI OR GRAM AGRIYAKALAN</t>
+          <t>1730002001/RS/22012034573820 — Vanpatta nadep bharat /babulal</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>45000</v>
+        <v>12630.91</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>6120</v>
+        <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>44829</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034668167 — SEGREGATION SHED NIRMAN GRAM AGARIYA KALAN</t>
+          <t>1730002001/RS/22012034573822 — Vanpatta nadep totaram/rajaram</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>0</v>
+        <v>12630.91</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>44789</v>
+        <v>44423</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034685866 — NALI NIRMAN KARYA SUNDERLAL DHAKAD KE GHAR SE SCHOOL BHAVAN KI OR GRAM AGRIYAKALAN</t>
+          <t>1730002001/RS/22012034655022 — RCC NALI NIRMAN KARYA BHOPAL WALE KE GHAR SE GOVIND SHARMA KE GHAR KI OR GRAM AGRIYAKALAN</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>15000</v>
+        <v>45000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>14671</v>
+        <v>6120</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>45129</v>
+        <v>44829</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>45218</v>
+        <v>45140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034685878 — NALI NIRMAN KARYA HANDPANP SE RAGHUVEER SINGH KE GHAR KI OR GRAM AGRIYAKALAN</t>
+          <t>1730002001/RS/22012034668167 — SEGREGATION SHED NIRMAN GRAM AGARIYA KALAN</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>23000</v>
+        <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>22950</v>
+        <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>45136</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012034706046 — NALI NIRMAN KARYA BHAVANI MAHARAJ KE GHAR SE BHAGVAN SINGH KE GHAR KI OR GRAM AGARIYAKALAN</t>
+          <t>1730002001/RS/22012034685866 — NALI NIRMAN KARYA SUNDERLAL DHAKAD KE GHAR SE SCHOOL BHAVAN KI OR GRAM AGRIYAKALAN</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>19000</v>
+        <v>15000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>18564</v>
+        <v>14671</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>45205</v>
+        <v>45129</v>
       </c>
       <c r="K712" s="3" t="n">
-        <v>45568</v>
+        <v>45218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1730002001/RS/22012035128752 — NALI NIRMAN KARYA GANDHARV KE GHAR SE UDHAM KE GHAR KI OR GRAM AGARIYAKALN</t>
+          <t>1730002001/RS/22012034685878 — NALI NIRMAN KARYA HANDPANP SE RAGHUVEER SINGH KE GHAR KI OR GRAM AGRIYAKALAN</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>46000</v>
+        <v>23000</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>45781.84</v>
+        <v>22950</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>45544</v>
+        <v>45136</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>45770</v>
+        <v>45218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1730002001/WC/22012034559139 — sokh pit School ke pas gram agriyakalan</t>
+          <t>1730002001/RS/22012034706046 — NALI NIRMAN KARYA BHAVANI MAHARAJ KE GHAR SE BHAGVAN SINGH KE GHAR KI OR GRAM AGARIYAKALAN</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>14283.77</v>
+        <v>19000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>0</v>
+        <v>18564</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K714" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K714" s="3" t="n">
+        <v>45568</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1730002001/WC/22012035001081 — SANKAL POND NIRMAN GRAM AGARIYA KALAN</t>
+          <t>1730002001/RS/22012035128752 — NALI NIRMAN KARYA GANDHARV KE GHAR SE UDHAM KE GHAR KI OR GRAM AGARIYAKALN</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>984401.81</v>
+        <v>46000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>0</v>
+        <v>45781.84</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K715" s="3"/>
+        <v>45544</v>
+      </c>
+      <c r="K715" s="3" t="n">
+        <v>45770</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1730002001/WC/22012035053257 — Sakan Pond ( Amrit Sarovar) Nirman Gram Agariya Kalan</t>
+          <t>1730002001/WC/22012034559139 — sokh pit School ke pas gram agriyakalan</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>1150000</v>
+        <v>14283.77</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>1143396.63</v>
+        <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>45034</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C717" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D717" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E717" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F717" s="1" t="inlineStr">
+        <is>
+          <t>1730002001/WC/22012035001081 — SANKAL POND NIRMAN GRAM AGARIYA KALAN</t>
+        </is>
+      </c>
+      <c r="G717" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H717" s="2" t="n">
+        <v>984401.81</v>
+      </c>
+      <c r="I717" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J717" s="3" t="n">
+        <v>44789</v>
+      </c>
+      <c r="K717" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
+      <c r="A718" s="1" t="inlineStr">
+        <is>
+          <t>RAISEN / GAIRATGANJ</t>
+        </is>
+      </c>
+      <c r="B718" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C718" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D718" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E718" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F718" s="1" t="inlineStr">
+        <is>
+          <t>1730002001/WC/22012035053257 — Sakan Pond ( Amrit Sarovar) Nirman Gram Agariya Kalan</t>
+        </is>
+      </c>
+      <c r="G718" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H718" s="2" t="n">
+        <v>1150000</v>
+      </c>
+      <c r="I718" s="2" t="n">
+        <v>1143396.63</v>
+      </c>
+      <c r="J718" s="3" t="n">
+        <v>45034</v>
+      </c>
+      <c r="K718" s="3" t="n">
+        <v>46133</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
+      <c r="A719" s="1" t="inlineStr">
+        <is>
+          <t>RAISEN / GAIRATGANJ</t>
+        </is>
+      </c>
+      <c r="B719" s="1" t="inlineStr">
+        <is>
           <t>2017-2018</t>
         </is>
       </c>
-      <c r="C717" s="1" t="inlineStr">
+      <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D717" s="1" t="inlineStr">
+      <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E717" s="1" t="inlineStr">
+      <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F717" s="1" t="inlineStr">
+      <c r="F719" s="1" t="inlineStr">
         <is>
           <t>1730002001/WH/19960319 — तालाब जीर्णोधार अगरियाकलॉ</t>
         </is>
       </c>
-      <c r="G717" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H717" s="2" t="n">
+      <c r="G719" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H719" s="2" t="n">
         <v>161000</v>
       </c>
-      <c r="I717" s="2" t="n">
+      <c r="I719" s="2" t="n">
         <v>2260</v>
       </c>
-      <c r="J717" s="3" t="n">
+      <c r="J719" s="3" t="n">
         <v>42874</v>
       </c>
-      <c r="K717" s="3" t="n">
+      <c r="K719" s="3" t="n">
         <v>43236</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>