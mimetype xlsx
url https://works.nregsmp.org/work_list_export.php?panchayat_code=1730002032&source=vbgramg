--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K33"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-18 20:24:38</t>
+          <t>Exported on: 2026-10-19 05:51:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,239 +273,239 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/22012035141608 — Nandan Falodhyan Ramesh Kumar / Gopi Lal  Kishanpur</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>163586.73</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45261</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/22012035353367 — Khet Talab Rakesh Kumar Kishanpur</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/22012035452530 — JGSA 2025 lakhan singh/babulal</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/22012035452578 — JGSA 2025  recharge structure  sanman singh /gulab singh</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/22012035526829 — Khet Talab Kusum Bai Let Bhagwan Singh Kishanpur</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>
@@ -837,493 +837,493 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/22012035648377 — Khet Talab Kusum Bai Let Bhagwan Singh Kishanpur</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/22012035648701 — KHET TALAB NIRMAN KUSUM BAI LET BHAGWAN SINGH KISHANPUR</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/22012035648703 — KHET TALAB NIRMAN KUSUM BAI LET BHAGWAN SINGH KISHANPUR</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/IAY/3969167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113913848</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44771</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/IAY/4753962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117730302</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>0</v>
+        <v>7500</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45642</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/IAY/4994800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113913907</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>4200</v>
+        <v>11400</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/IAY/4994801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113913930</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>4200</v>
+        <v>11400</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/IAY/5003839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118266828</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45738</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/IAY/724477 — Construction of IAY House -IAY REG. NO. MP1811200</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>42816</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>RAISEN / GAIRATGANJ</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1730002032/IF/IAY/868316 — Construction of IAY House -IAY REG. NO. MP1712395</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>42840</v>
       </c>
       <c r="K33" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>