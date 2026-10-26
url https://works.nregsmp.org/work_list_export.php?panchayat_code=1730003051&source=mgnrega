--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K683"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 14:52:44</t>
+          <t>Exported on: 2026-10-26 05:30:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: All</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -17515,51 +17515,51 @@
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1730003051/IF/IAY/6001912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122079537</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>14616</v>
+        <v>12528</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46195</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>RAISEN / BEGUMGANJ</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>